--- v0 (2026-07-21)
+++ v1 (2026-09-19)
@@ -49,240 +49,262 @@
     <font>
       <i val="1"/>
       <color rgb="00888888"/>
       <sz val="9"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
       <sz val="9"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
       <sz val="10"/>
     </font>
     <font>
       <sz val="9"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00C00000"/>
       <sz val="9"/>
     </font>
     <font>
       <b val="1"/>
-      <color rgb="007F5000"/>
+      <color rgb="00FFFFFF"/>
       <sz val="8"/>
     </font>
     <font>
       <b val="1"/>
-      <color rgb="00FFFFFF"/>
+      <color rgb="007F5000"/>
       <sz val="8"/>
     </font>
   </fonts>
-  <fills count="14">
+  <fills count="16">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="001F4E79"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="002E75B6"/>
-      </patternFill>
-[...13 lines deleted...]
-        <fgColor rgb="00FFD966"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00375623"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00E2EFDA"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FCE4EC"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00C00000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FCE4D6"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00ED7D31"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FFF2CC"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="00C49000"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="00FFFDE7"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="00FFD966"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="007030A0"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="00F3E6FF"/>
+      </patternFill>
+    </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="00CCCCCC"/>
       </left>
       <right style="thin">
         <color rgb="00CCCCCC"/>
       </right>
       <top style="thin">
         <color rgb="00CCCCCC"/>
       </top>
       <bottom style="thin">
         <color rgb="00CCCCCC"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="30">
+  <cellXfs count="34">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="6" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="7" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="8" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="8" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="8" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="7" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="8" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="9" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="9" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="9" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="10" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="4" fillId="11" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="11" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="11" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="10" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="8" fillId="13" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="11" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="12" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="4" fillId="14" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="13" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="13" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="12" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="13" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
@@ -644,58 +666,58 @@
     <col width="18" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="22" customWidth="1" min="4" max="4"/>
     <col width="16" customWidth="1" min="5" max="5"/>
     <col width="13" customWidth="1" min="6" max="6"/>
     <col width="20" customWidth="1" min="7" max="7"/>
     <col width="20" customWidth="1" min="8" max="8"/>
     <col width="28" customWidth="1" min="9" max="9"/>
     <col width="16" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="8" customWidth="1" min="12" max="12"/>
     <col width="10" customWidth="1" min="13" max="13"/>
     <col width="12" customWidth="1" min="14" max="14"/>
     <col width="12" customWidth="1" min="15" max="15"/>
     <col width="10" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="10" customWidth="1" min="19" max="19"/>
     <col width="12" customWidth="1" min="20" max="20"/>
     <col width="30" customWidth="1" min="21" max="21"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>Upcoming Warranty Expirations  —  112 device(s)</t>
+          <t>Upcoming Warranty Expirations  —  110 device(s)</t>
         </is>
       </c>
     </row>
     <row r="2" ht="16" customHeight="1">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Generated: 2026-07-21 18:38   Q1=51  Q2=24  Q3=22  Q4=15</t>
+          <t>Generated: 2026-09-19 15:21   Q1=49  Q2=23  Q3=24  Q4=14</t>
         </is>
       </c>
     </row>
     <row r="3" ht="28" customHeight="1">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Asset Tag</t>
         </is>
       </c>
       <c r="B3" s="3" t="inlineStr">
         <is>
           <t>Device Name</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Serial Number</t>
         </is>
       </c>
       <c r="D3" s="3" t="inlineStr">
         <is>
           <t>Model</t>
         </is>
       </c>
       <c r="E3" s="3" t="inlineStr">
@@ -765,11234 +787,11165 @@
       </c>
       <c r="R3" s="3" t="inlineStr">
         <is>
           <t>Warranty Expires</t>
         </is>
       </c>
       <c r="S3" s="3" t="inlineStr">
         <is>
           <t>Days Left</t>
         </is>
       </c>
       <c r="T3" s="3" t="inlineStr">
         <is>
           <t>Quarter</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
           <t>Notes</t>
         </is>
       </c>
     </row>
     <row r="4" ht="20" customHeight="1">
       <c r="A4" s="4" t="inlineStr">
         <is>
-          <t>Q3  Jul – Sep  2026</t>
+          <t>Q4  Oct – Dec  2026</t>
         </is>
       </c>
       <c r="U4" s="5" t="n"/>
     </row>
     <row r="5" ht="15" customHeight="1">
       <c r="A5" s="6" t="inlineStr">
         <is>
-          <t>0031</t>
+          <t>0063</t>
         </is>
       </c>
       <c r="B5" s="6" t="inlineStr">
         <is>
-          <t>PCB-0031-RATHER</t>
+          <t>Aimie macbook pro</t>
         </is>
       </c>
       <c r="C5" s="6" t="inlineStr">
         <is>
-          <t>PF4DKD95</t>
+          <t>FKHCPYV1YW</t>
         </is>
       </c>
       <c r="D5" s="6" t="inlineStr">
         <is>
-          <t>Lenovo ThinkPad T14 Gen 3</t>
+          <t>MacBook Pro (14-inch, 2023)</t>
         </is>
       </c>
       <c r="E5" s="6" t="inlineStr">
         <is>
-          <t>Windows Laptop</t>
+          <t>Mac Laptop</t>
         </is>
       </c>
       <c r="F5" s="6" t="inlineStr">
         <is>
-          <t>Lenovo</t>
+          <t>Apple</t>
         </is>
       </c>
       <c r="G5" s="6" t="inlineStr">
         <is>
-          <t>Ryan Atherton</t>
+          <t>Aimie Venchus</t>
         </is>
       </c>
       <c r="H5" s="6" t="inlineStr">
         <is>
-          <t>Vice President of Compliance</t>
+          <t>Senior Partner Manager</t>
         </is>
       </c>
       <c r="I5" s="6" t="inlineStr">
         <is>
-          <t>ryan@performcb.com</t>
+          <t>aimie@performcb.com</t>
         </is>
       </c>
       <c r="J5" s="6" t="inlineStr">
         <is>
-          <t>Compliance</t>
+          <t>Client Services</t>
         </is>
       </c>
       <c r="K5" s="6" t="inlineStr">
         <is>
           <t>Deployed</t>
         </is>
       </c>
       <c r="L5" s="7" t="inlineStr">
         <is>
           <t>32GB</t>
         </is>
       </c>
       <c r="M5" s="7" t="inlineStr">
         <is>
-          <t>1TB</t>
-[...2 lines deleted...]
-      <c r="N5" s="6" t="inlineStr"/>
+          <t>512GB</t>
+        </is>
+      </c>
+      <c r="N5" s="6" t="inlineStr">
+        <is>
+          <t>W1242250541</t>
+        </is>
+      </c>
       <c r="O5" s="7" t="inlineStr">
         <is>
-          <t>07/28/2023</t>
-[...2 lines deleted...]
-      <c r="P5" s="6" t="inlineStr"/>
+          <t>10/03/2023</t>
+        </is>
+      </c>
+      <c r="P5" s="6" t="inlineStr">
+        <is>
+          <t>2,399.00</t>
+        </is>
+      </c>
       <c r="Q5" s="7" t="inlineStr">
         <is>
           <t>36 months</t>
         </is>
       </c>
       <c r="R5" s="7" t="inlineStr">
         <is>
-          <t>07/28/2026</t>
+          <t>10/03/2026</t>
         </is>
       </c>
       <c r="S5" s="8" t="n">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="T5" s="9" t="inlineStr">
         <is>
-          <t>Q3 2026</t>
+          <t>Q4 2026</t>
         </is>
       </c>
       <c r="U5" s="10" t="inlineStr">
         <is>
-          <t>The full serial number is: 1S21AJSCFB00PF4DKD95</t>
+          <t>NOT IN ABM. get this back when possible and add to ABM via confluence doc</t>
         </is>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
       <c r="A6" s="6" t="inlineStr">
         <is>
-          <t>0088</t>
+          <t>0002</t>
         </is>
       </c>
       <c r="B6" s="6" t="inlineStr">
         <is>
-          <t>Jill Speckman macbook</t>
+          <t>PCB-0002-SJACKS</t>
         </is>
       </c>
       <c r="C6" s="6" t="inlineStr">
         <is>
-          <t>J64707GD43</t>
+          <t>PF4KTTT0</t>
         </is>
       </c>
       <c r="D6" s="6" t="inlineStr">
         <is>
-          <t>MacBook Pro (14-inch, 2023)</t>
+          <t>Lenovo ThinkPad T14 Gen 4</t>
         </is>
       </c>
       <c r="E6" s="6" t="inlineStr">
         <is>
-          <t>Mac Laptop</t>
+          <t>Windows Laptop</t>
         </is>
       </c>
       <c r="F6" s="6" t="inlineStr">
         <is>
-          <t>Apple</t>
+          <t>Lenovo</t>
         </is>
       </c>
       <c r="G6" s="6" t="inlineStr">
         <is>
-          <t>Jill Speckman</t>
+          <t>Stefanie Jackson</t>
         </is>
       </c>
       <c r="H6" s="6" t="inlineStr">
         <is>
-          <t>Vice President Agency Client Success</t>
+          <t>Revenue Operations Specialist</t>
         </is>
       </c>
       <c r="I6" s="6" t="inlineStr">
         <is>
-          <t>jill@performcb.com</t>
+          <t>stefanie@performcb.com</t>
         </is>
       </c>
       <c r="J6" s="6" t="inlineStr">
         <is>
-          <t>Client Services</t>
+          <t>Revenue Operations</t>
         </is>
       </c>
       <c r="K6" s="6" t="inlineStr">
         <is>
           <t>Deployed</t>
         </is>
       </c>
       <c r="L6" s="7" t="inlineStr">
         <is>
           <t>32GB</t>
         </is>
       </c>
       <c r="M6" s="7" t="inlineStr">
         <is>
-          <t>512GB</t>
+          <t>500GB</t>
         </is>
       </c>
       <c r="N6" s="6" t="inlineStr">
         <is>
-          <t>https://store.apple.com/vieworder/AAA0624051/rob@performcb.com</t>
+          <t>NPSX608</t>
         </is>
       </c>
       <c r="O6" s="7" t="inlineStr">
         <is>
-          <t>09/12/2023</t>
-[...2 lines deleted...]
-      <c r="P6" s="6" t="inlineStr"/>
+          <t>10/23/2023</t>
+        </is>
+      </c>
+      <c r="P6" s="6" t="inlineStr">
+        <is>
+          <t>1,617.43</t>
+        </is>
+      </c>
       <c r="Q6" s="7" t="inlineStr">
         <is>
           <t>36 months</t>
         </is>
       </c>
       <c r="R6" s="7" t="inlineStr">
         <is>
-          <t>09/12/2026</t>
+          <t>10/23/2026</t>
         </is>
       </c>
       <c r="S6" s="8" t="n">
-        <v>53</v>
+        <v>34</v>
       </c>
       <c r="T6" s="9" t="inlineStr">
         <is>
-          <t>Q3 2026</t>
+          <t>Q4 2026</t>
         </is>
       </c>
       <c r="U6" s="10" t="inlineStr">
         <is>
-          <t>This device was purchased without and extended warranty. I set the end of life for the full three years, but it is not covered for the additional two. She cannot buy it until its 3 year anniversary. invoice number: MA18854377</t>
+          <t>Stephen shipped to Ben</t>
         </is>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
       <c r="A7" s="6" t="inlineStr">
         <is>
-          <t>0143</t>
+          <t>0077</t>
         </is>
       </c>
       <c r="B7" s="6" t="inlineStr">
         <is>
-          <t>PCB-0143-SBROWN</t>
+          <t>Walter Macbook Pro</t>
         </is>
       </c>
       <c r="C7" s="6" t="inlineStr">
         <is>
-          <t>PF4DJJWK</t>
+          <t>GVC9LP4JKF</t>
         </is>
       </c>
       <c r="D7" s="6" t="inlineStr">
         <is>
-          <t>Lenovo ThinkPad T14 Gen 4</t>
+          <t>MacBook Pro (14-inch, 2023)</t>
         </is>
       </c>
       <c r="E7" s="6" t="inlineStr">
         <is>
-          <t>Windows Laptop</t>
+          <t>Mac Laptop</t>
         </is>
       </c>
       <c r="F7" s="6" t="inlineStr">
         <is>
-          <t>Lenovo</t>
-[...4 lines deleted...]
-      <c r="I7" s="6" t="inlineStr"/>
+          <t>Apple</t>
+        </is>
+      </c>
+      <c r="G7" s="6" t="inlineStr">
+        <is>
+          <t>Walter Long</t>
+        </is>
+      </c>
+      <c r="H7" s="6" t="inlineStr">
+        <is>
+          <t>Sales Director</t>
+        </is>
+      </c>
+      <c r="I7" s="6" t="inlineStr">
+        <is>
+          <t>walter@performcb.com</t>
+        </is>
+      </c>
       <c r="J7" s="6" t="inlineStr">
         <is>
-          <t>Unknown</t>
+          <t>Sales</t>
         </is>
       </c>
       <c r="K7" s="6" t="inlineStr">
         <is>
-          <t>Quarantine</t>
+          <t>Needs to be Returned to IT</t>
         </is>
       </c>
       <c r="L7" s="7" t="inlineStr">
         <is>
           <t>32GB</t>
         </is>
       </c>
       <c r="M7" s="7" t="inlineStr">
         <is>
-          <t>500GB</t>
-[...2 lines deleted...]
-      <c r="N7" s="6" t="inlineStr"/>
+          <t>512GB</t>
+        </is>
+      </c>
+      <c r="N7" s="6" t="inlineStr">
+        <is>
+          <t>W1300679989</t>
+        </is>
+      </c>
       <c r="O7" s="7" t="inlineStr">
         <is>
-          <t>09/22/2023</t>
+          <t>11/03/2023</t>
         </is>
       </c>
       <c r="P7" s="6" t="inlineStr">
         <is>
-          <t>1,617.43</t>
+          <t>2,399.00</t>
         </is>
       </c>
       <c r="Q7" s="7" t="inlineStr">
         <is>
           <t>36 months</t>
         </is>
       </c>
       <c r="R7" s="7" t="inlineStr">
         <is>
-          <t>09/22/2026</t>
+          <t>11/03/2026</t>
         </is>
       </c>
       <c r="S7" s="8" t="n">
-        <v>63</v>
+        <v>45</v>
       </c>
       <c r="T7" s="9" t="inlineStr">
         <is>
-          <t>Q3 2026</t>
+          <t>Q4 2026</t>
         </is>
       </c>
       <c r="U7" s="10" t="inlineStr">
         <is>
-          <t>The full serial number is: 1S21HD002BUSPF4DJJWK</t>
+          <t>NOT IN ABM. get this back when possible and add to ABM via confluence doc</t>
         </is>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
       <c r="A8" s="6" t="inlineStr">
         <is>
-          <t>0165</t>
+          <t>0006</t>
         </is>
       </c>
       <c r="B8" s="6" t="inlineStr">
         <is>
-          <t>HunterF</t>
+          <t>Mike S Macbook Pro, (formerly Yolande)</t>
         </is>
       </c>
       <c r="C8" s="6" t="inlineStr">
         <is>
-          <t>PF4BCAYW</t>
+          <t>MP7M9LCYJ0</t>
         </is>
       </c>
       <c r="D8" s="6" t="inlineStr">
         <is>
-          <t>Lenovo ThinkPad T14 Gen 4</t>
+          <t>MacBook Pro (14-inch, 2023)</t>
         </is>
       </c>
       <c r="E8" s="6" t="inlineStr">
         <is>
+          <t>Mac Laptop</t>
+        </is>
+      </c>
+      <c r="F8" s="6" t="inlineStr">
+        <is>
+          <t>Apple</t>
+        </is>
+      </c>
+      <c r="G8" s="6" t="inlineStr">
+        <is>
+          <t>Mike Swann</t>
+        </is>
+      </c>
+      <c r="H8" s="6" t="inlineStr">
+        <is>
+          <t>Sr. Systems Administrator</t>
+        </is>
+      </c>
+      <c r="I8" s="6" t="inlineStr">
+        <is>
+          <t>mike@performcb.com</t>
+        </is>
+      </c>
+      <c r="J8" s="6" t="inlineStr">
+        <is>
+          <t>Information Tech</t>
+        </is>
+      </c>
+      <c r="K8" s="6" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="L8" s="7" t="inlineStr">
+        <is>
+          <t>32GB</t>
+        </is>
+      </c>
+      <c r="M8" s="7" t="inlineStr">
+        <is>
+          <t>512GB</t>
+        </is>
+      </c>
+      <c r="N8" s="6" t="inlineStr">
+        <is>
+          <t>MA40541114</t>
+        </is>
+      </c>
+      <c r="O8" s="7" t="inlineStr">
+        <is>
+          <t>11/10/2023</t>
+        </is>
+      </c>
+      <c r="P8" s="6" t="inlineStr">
+        <is>
+          <t>2,299.00</t>
+        </is>
+      </c>
+      <c r="Q8" s="7" t="inlineStr">
+        <is>
+          <t>36 months</t>
+        </is>
+      </c>
+      <c r="R8" s="7" t="inlineStr">
+        <is>
+          <t>11/10/2026</t>
+        </is>
+      </c>
+      <c r="S8" s="8" t="n">
+        <v>52</v>
+      </c>
+      <c r="T8" s="9" t="inlineStr">
+        <is>
+          <t>Q4 2026</t>
+        </is>
+      </c>
+      <c r="U8" s="10" t="inlineStr">
+        <is>
+          <t>This has been sent to Mike's house</t>
+        </is>
+      </c>
+    </row>
+    <row r="9" ht="15" customHeight="1">
+      <c r="A9" s="11" t="inlineStr">
+        <is>
+          <t>0015</t>
+        </is>
+      </c>
+      <c r="B9" s="11" t="inlineStr">
+        <is>
+          <t>Julie&amp;#039;s test Lenovo</t>
+        </is>
+      </c>
+      <c r="C9" s="11" t="inlineStr">
+        <is>
+          <t>PF4PH82P</t>
+        </is>
+      </c>
+      <c r="D9" s="11" t="inlineStr">
+        <is>
+          <t>Lenovo ThinkPad T14 Gen 3</t>
+        </is>
+      </c>
+      <c r="E9" s="11" t="inlineStr">
+        <is>
           <t>Windows Laptop</t>
         </is>
       </c>
-      <c r="F8" s="6" t="inlineStr">
+      <c r="F9" s="11" t="inlineStr">
         <is>
           <t>Lenovo</t>
         </is>
       </c>
-      <c r="G8" s="6" t="inlineStr"/>
-[...25 lines deleted...]
-      <c r="Q8" s="7" t="inlineStr">
+      <c r="G9" s="11" t="inlineStr">
+        <is>
+          <t>Julie Blake</t>
+        </is>
+      </c>
+      <c r="H9" s="11" t="inlineStr">
+        <is>
+          <t>Director of Client Services</t>
+        </is>
+      </c>
+      <c r="I9" s="11" t="inlineStr">
+        <is>
+          <t>julie.blake@performcb.com</t>
+        </is>
+      </c>
+      <c r="J9" s="11" t="inlineStr">
+        <is>
+          <t>Client Services</t>
+        </is>
+      </c>
+      <c r="K9" s="11" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="L9" s="12" t="inlineStr">
+        <is>
+          <t>32GB</t>
+        </is>
+      </c>
+      <c r="M9" s="12" t="inlineStr">
+        <is>
+          <t>1TB</t>
+        </is>
+      </c>
+      <c r="N9" s="11" t="inlineStr">
+        <is>
+          <t>6466483357</t>
+        </is>
+      </c>
+      <c r="O9" s="12" t="inlineStr">
+        <is>
+          <t>12/28/2023</t>
+        </is>
+      </c>
+      <c r="P9" s="11" t="inlineStr"/>
+      <c r="Q9" s="12" t="inlineStr">
         <is>
           <t>36 months</t>
         </is>
       </c>
-      <c r="R8" s="7" t="inlineStr">
-[...116 lines deleted...]
-      <c r="T10" s="15" t="inlineStr">
+      <c r="R9" s="12" t="inlineStr">
+        <is>
+          <t>12/28/2026</t>
+        </is>
+      </c>
+      <c r="S9" s="12" t="n">
+        <v>100</v>
+      </c>
+      <c r="T9" s="9" t="inlineStr">
         <is>
           <t>Q4 2026</t>
         </is>
       </c>
-      <c r="U10" s="16" t="inlineStr">
-[...496 lines deleted...]
-      <c r="U15" s="19" t="inlineStr">
+      <c r="U9" s="13" t="inlineStr">
         <is>
           <t>The full serial number is: 1S21HD002BUSPF4PH82P
 Test: Used as a backup if her current laptop has problems with meetings.  Is unmanaged and not in inTune - this is fine.</t>
         </is>
       </c>
     </row>
-    <row r="16" ht="20" customHeight="1">
-      <c r="A16" s="20" t="inlineStr">
+    <row r="10" ht="20" customHeight="1">
+      <c r="A10" s="14" t="inlineStr">
         <is>
           <t>Q1  Jan – Mar  2027</t>
         </is>
       </c>
-      <c r="U16" s="5" t="n"/>
-[...2 lines deleted...]
-      <c r="A17" s="21" t="inlineStr">
+      <c r="U10" s="5" t="n"/>
+    </row>
+    <row r="11" ht="15" customHeight="1">
+      <c r="A11" s="15" t="inlineStr">
         <is>
           <t>0092</t>
         </is>
       </c>
-      <c r="B17" s="21" t="inlineStr">
+      <c r="B11" s="15" t="inlineStr">
         <is>
           <t>Kyle Kamppila Lenovo Thinkpad 14</t>
         </is>
       </c>
-      <c r="C17" s="21" t="inlineStr">
+      <c r="C11" s="15" t="inlineStr">
         <is>
           <t>PF4KVVJ2</t>
         </is>
       </c>
-      <c r="D17" s="21" t="inlineStr">
+      <c r="D11" s="15" t="inlineStr">
         <is>
           <t>Lenovo ThinkPad T14 Gen 4</t>
         </is>
       </c>
-      <c r="E17" s="21" t="inlineStr">
+      <c r="E11" s="15" t="inlineStr">
         <is>
           <t>Windows Laptop</t>
         </is>
       </c>
-      <c r="F17" s="21" t="inlineStr">
+      <c r="F11" s="15" t="inlineStr">
         <is>
           <t>Lenovo</t>
         </is>
       </c>
-      <c r="G17" s="21" t="inlineStr">
+      <c r="G11" s="15" t="inlineStr">
         <is>
           <t>Kyle Kamppila</t>
         </is>
       </c>
-      <c r="H17" s="21" t="inlineStr">
+      <c r="H11" s="15" t="inlineStr">
         <is>
           <t>Sales Director</t>
         </is>
       </c>
-      <c r="I17" s="21" t="inlineStr">
+      <c r="I11" s="15" t="inlineStr">
         <is>
           <t>Kyle.Kamppila@performcb.com</t>
         </is>
       </c>
-      <c r="J17" s="21" t="inlineStr">
+      <c r="J11" s="15" t="inlineStr">
         <is>
           <t>Sales</t>
         </is>
       </c>
-      <c r="K17" s="21" t="inlineStr">
+      <c r="K11" s="15" t="inlineStr">
         <is>
           <t>Deployed</t>
         </is>
       </c>
-      <c r="L17" s="22" t="inlineStr">
+      <c r="L11" s="16" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
-      <c r="M17" s="22" t="inlineStr">
+      <c r="M11" s="16" t="inlineStr">
         <is>
           <t>512GB</t>
         </is>
       </c>
-      <c r="N17" s="21" t="inlineStr">
+      <c r="N11" s="15" t="inlineStr">
         <is>
           <t>NSBV670</t>
         </is>
       </c>
-      <c r="O17" s="22" t="inlineStr">
+      <c r="O11" s="16" t="inlineStr">
         <is>
           <t>01/17/2024</t>
         </is>
       </c>
-      <c r="P17" s="21" t="inlineStr">
+      <c r="P11" s="15" t="inlineStr">
         <is>
           <t>1,748.12</t>
         </is>
       </c>
-      <c r="Q17" s="22" t="inlineStr">
+      <c r="Q11" s="16" t="inlineStr">
         <is>
           <t>36 months</t>
         </is>
       </c>
-      <c r="R17" s="22" t="inlineStr">
+      <c r="R11" s="16" t="inlineStr">
         <is>
           <t>01/17/2027</t>
         </is>
       </c>
-      <c r="S17" s="22" t="n">
-[...2 lines deleted...]
-      <c r="T17" s="23" t="inlineStr">
+      <c r="S11" s="16" t="n">
+        <v>120</v>
+      </c>
+      <c r="T11" s="17" t="inlineStr">
         <is>
           <t>Q1 2027</t>
         </is>
       </c>
-      <c r="U17" s="24" t="inlineStr">
+      <c r="U11" s="18" t="inlineStr">
         <is>
           <t>(1S21HD002BUSPF4KVVJ2 - CDW)
 Was going to be 0061, but that asset tag was lost in the mail. Formerly Megan swaback's laptop</t>
         </is>
       </c>
     </row>
+    <row r="12" ht="15" customHeight="1">
+      <c r="A12" s="15" t="inlineStr">
+        <is>
+          <t>0023</t>
+        </is>
+      </c>
+      <c r="B12" s="15" t="inlineStr">
+        <is>
+          <t>PCB-0023-JHECKM</t>
+        </is>
+      </c>
+      <c r="C12" s="15" t="inlineStr">
+        <is>
+          <t>PF4L2RQL</t>
+        </is>
+      </c>
+      <c r="D12" s="15" t="inlineStr">
+        <is>
+          <t>Lenovo ThinkPad T14 Gen 4</t>
+        </is>
+      </c>
+      <c r="E12" s="15" t="inlineStr">
+        <is>
+          <t>Windows Laptop</t>
+        </is>
+      </c>
+      <c r="F12" s="15" t="inlineStr">
+        <is>
+          <t>Lenovo</t>
+        </is>
+      </c>
+      <c r="G12" s="15" t="inlineStr">
+        <is>
+          <t>Julie Heckman</t>
+        </is>
+      </c>
+      <c r="H12" s="15" t="inlineStr">
+        <is>
+          <t>Senior Accountant</t>
+        </is>
+      </c>
+      <c r="I12" s="15" t="inlineStr">
+        <is>
+          <t>julie.heckman@performcb.com</t>
+        </is>
+      </c>
+      <c r="J12" s="15" t="inlineStr">
+        <is>
+          <t>Accounting</t>
+        </is>
+      </c>
+      <c r="K12" s="15" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="L12" s="16" t="inlineStr">
+        <is>
+          <t>32GB</t>
+        </is>
+      </c>
+      <c r="M12" s="16" t="inlineStr">
+        <is>
+          <t>500GB</t>
+        </is>
+      </c>
+      <c r="N12" s="15" t="inlineStr">
+        <is>
+          <t>NSBV638</t>
+        </is>
+      </c>
+      <c r="O12" s="16" t="inlineStr">
+        <is>
+          <t>01/18/2024</t>
+        </is>
+      </c>
+      <c r="P12" s="15" t="inlineStr">
+        <is>
+          <t>1,617.43</t>
+        </is>
+      </c>
+      <c r="Q12" s="16" t="inlineStr">
+        <is>
+          <t>36 months</t>
+        </is>
+      </c>
+      <c r="R12" s="16" t="inlineStr">
+        <is>
+          <t>01/18/2027</t>
+        </is>
+      </c>
+      <c r="S12" s="16" t="n">
+        <v>121</v>
+      </c>
+      <c r="T12" s="17" t="inlineStr">
+        <is>
+          <t>Q1 2027</t>
+        </is>
+      </c>
+      <c r="U12" s="18" t="inlineStr">
+        <is>
+          <t>(1S21HD002BUSPF4L2RQL - CDW)</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" ht="15" customHeight="1">
+      <c r="A13" s="15" t="inlineStr">
+        <is>
+          <t>0048</t>
+        </is>
+      </c>
+      <c r="B13" s="15" t="inlineStr">
+        <is>
+          <t>PCB-0048-AITWAR</t>
+        </is>
+      </c>
+      <c r="C13" s="15" t="inlineStr">
+        <is>
+          <t>PF4RYSJM</t>
+        </is>
+      </c>
+      <c r="D13" s="15" t="inlineStr">
+        <is>
+          <t>Lenovo ThinkPad T14 Gen 4</t>
+        </is>
+      </c>
+      <c r="E13" s="15" t="inlineStr">
+        <is>
+          <t>Windows Laptop</t>
+        </is>
+      </c>
+      <c r="F13" s="15" t="inlineStr">
+        <is>
+          <t>Lenovo</t>
+        </is>
+      </c>
+      <c r="G13" s="15" t="inlineStr">
+        <is>
+          <t>Aly Itwaru</t>
+        </is>
+      </c>
+      <c r="H13" s="15" t="inlineStr">
+        <is>
+          <t>Agency Sales Executive</t>
+        </is>
+      </c>
+      <c r="I13" s="15" t="inlineStr">
+        <is>
+          <t>aly@performcb.com</t>
+        </is>
+      </c>
+      <c r="J13" s="15" t="inlineStr">
+        <is>
+          <t>Sales</t>
+        </is>
+      </c>
+      <c r="K13" s="15" t="inlineStr">
+        <is>
+          <t>Needs to be Returned to IT</t>
+        </is>
+      </c>
+      <c r="L13" s="16" t="inlineStr">
+        <is>
+          <t>32GB</t>
+        </is>
+      </c>
+      <c r="M13" s="16" t="inlineStr">
+        <is>
+          <t>500GB</t>
+        </is>
+      </c>
+      <c r="N13" s="15" t="inlineStr">
+        <is>
+          <t>4644638739</t>
+        </is>
+      </c>
+      <c r="O13" s="16" t="inlineStr">
+        <is>
+          <t>01/20/2024</t>
+        </is>
+      </c>
+      <c r="P13" s="15" t="inlineStr">
+        <is>
+          <t>1,704.12</t>
+        </is>
+      </c>
+      <c r="Q13" s="16" t="inlineStr">
+        <is>
+          <t>36 months</t>
+        </is>
+      </c>
+      <c r="R13" s="16" t="inlineStr">
+        <is>
+          <t>01/20/2027</t>
+        </is>
+      </c>
+      <c r="S13" s="16" t="n">
+        <v>123</v>
+      </c>
+      <c r="T13" s="17" t="inlineStr">
+        <is>
+          <t>Q1 2027</t>
+        </is>
+      </c>
+      <c r="U13" s="18" t="inlineStr"/>
+    </row>
+    <row r="14" ht="15" customHeight="1">
+      <c r="A14" s="15" t="inlineStr">
+        <is>
+          <t>0074</t>
+        </is>
+      </c>
+      <c r="B14" s="15" t="inlineStr">
+        <is>
+          <t>Courtney&amp;#039;s MacBook Pro (Work)</t>
+        </is>
+      </c>
+      <c r="C14" s="15" t="inlineStr">
+        <is>
+          <t>N6125N2V09</t>
+        </is>
+      </c>
+      <c r="D14" s="15" t="inlineStr">
+        <is>
+          <t>MacBook Pro (14-inch, Nov 2023)</t>
+        </is>
+      </c>
+      <c r="E14" s="15" t="inlineStr">
+        <is>
+          <t>Mac Laptop</t>
+        </is>
+      </c>
+      <c r="F14" s="15" t="inlineStr">
+        <is>
+          <t>Apple</t>
+        </is>
+      </c>
+      <c r="G14" s="15" t="inlineStr">
+        <is>
+          <t>Courtney McLeod</t>
+        </is>
+      </c>
+      <c r="H14" s="15" t="inlineStr">
+        <is>
+          <t>Senior Marketer Development Executive</t>
+        </is>
+      </c>
+      <c r="I14" s="15" t="inlineStr">
+        <is>
+          <t>courtney@performcb.com</t>
+        </is>
+      </c>
+      <c r="J14" s="15" t="inlineStr">
+        <is>
+          <t>Marketer Development Team</t>
+        </is>
+      </c>
+      <c r="K14" s="15" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="L14" s="16" t="inlineStr">
+        <is>
+          <t>36GB</t>
+        </is>
+      </c>
+      <c r="M14" s="16" t="inlineStr">
+        <is>
+          <t>512GB</t>
+        </is>
+      </c>
+      <c r="N14" s="15" t="inlineStr">
+        <is>
+          <t>NSHJ432</t>
+        </is>
+      </c>
+      <c r="O14" s="16" t="inlineStr">
+        <is>
+          <t>01/24/2024</t>
+        </is>
+      </c>
+      <c r="P14" s="15" t="inlineStr">
+        <is>
+          <t>2,728.33</t>
+        </is>
+      </c>
+      <c r="Q14" s="16" t="inlineStr">
+        <is>
+          <t>36 months</t>
+        </is>
+      </c>
+      <c r="R14" s="16" t="inlineStr">
+        <is>
+          <t>01/24/2027</t>
+        </is>
+      </c>
+      <c r="S14" s="16" t="n">
+        <v>127</v>
+      </c>
+      <c r="T14" s="17" t="inlineStr">
+        <is>
+          <t>Q1 2027</t>
+        </is>
+      </c>
+      <c r="U14" s="18" t="inlineStr">
+        <is>
+          <t>Silver</t>
+        </is>
+      </c>
+    </row>
+    <row r="15" ht="15" customHeight="1">
+      <c r="A15" s="15" t="inlineStr">
+        <is>
+          <t>0021</t>
+        </is>
+      </c>
+      <c r="B15" s="15" t="inlineStr">
+        <is>
+          <t>PCB-0021-EGHIAS</t>
+        </is>
+      </c>
+      <c r="C15" s="15" t="inlineStr">
+        <is>
+          <t>C78BRW3</t>
+        </is>
+      </c>
+      <c r="D15" s="15" t="inlineStr">
+        <is>
+          <t>Dell Precision 3480</t>
+        </is>
+      </c>
+      <c r="E15" s="15" t="inlineStr">
+        <is>
+          <t>Windows Laptop</t>
+        </is>
+      </c>
+      <c r="F15" s="15" t="inlineStr">
+        <is>
+          <t>Dell</t>
+        </is>
+      </c>
+      <c r="G15" s="15" t="inlineStr"/>
+      <c r="H15" s="15" t="inlineStr"/>
+      <c r="I15" s="15" t="inlineStr"/>
+      <c r="J15" s="15" t="inlineStr">
+        <is>
+          <t>Unknown</t>
+        </is>
+      </c>
+      <c r="K15" s="15" t="inlineStr">
+        <is>
+          <t>Ready to Deploy - Operational</t>
+        </is>
+      </c>
+      <c r="L15" s="16" t="inlineStr">
+        <is>
+          <t>32GB</t>
+        </is>
+      </c>
+      <c r="M15" s="16" t="inlineStr">
+        <is>
+          <t>500GB</t>
+        </is>
+      </c>
+      <c r="N15" s="15" t="inlineStr">
+        <is>
+          <t>826343343</t>
+        </is>
+      </c>
+      <c r="O15" s="16" t="inlineStr">
+        <is>
+          <t>01/30/2024</t>
+        </is>
+      </c>
+      <c r="P15" s="15" t="inlineStr">
+        <is>
+          <t>1,316.11</t>
+        </is>
+      </c>
+      <c r="Q15" s="16" t="inlineStr">
+        <is>
+          <t>36 months</t>
+        </is>
+      </c>
+      <c r="R15" s="16" t="inlineStr">
+        <is>
+          <t>01/30/2027</t>
+        </is>
+      </c>
+      <c r="S15" s="16" t="n">
+        <v>133</v>
+      </c>
+      <c r="T15" s="17" t="inlineStr">
+        <is>
+          <t>Q1 2027</t>
+        </is>
+      </c>
+      <c r="U15" s="18" t="inlineStr"/>
+    </row>
+    <row r="16" ht="15" customHeight="1">
+      <c r="A16" s="15" t="inlineStr">
+        <is>
+          <t>0043</t>
+        </is>
+      </c>
+      <c r="B16" s="15" t="inlineStr">
+        <is>
+          <t>PCB-0043-SHARRI</t>
+        </is>
+      </c>
+      <c r="C16" s="15" t="inlineStr">
+        <is>
+          <t>PF4PH4PZ</t>
+        </is>
+      </c>
+      <c r="D16" s="15" t="inlineStr">
+        <is>
+          <t>Lenovo ThinkPad T14 Gen 3</t>
+        </is>
+      </c>
+      <c r="E16" s="15" t="inlineStr">
+        <is>
+          <t>Windows Laptop</t>
+        </is>
+      </c>
+      <c r="F16" s="15" t="inlineStr">
+        <is>
+          <t>Lenovo</t>
+        </is>
+      </c>
+      <c r="G16" s="15" t="inlineStr">
+        <is>
+          <t>Stephanie Harris</t>
+        </is>
+      </c>
+      <c r="H16" s="15" t="inlineStr">
+        <is>
+          <t>Accounts Receivable Team Lead</t>
+        </is>
+      </c>
+      <c r="I16" s="15" t="inlineStr">
+        <is>
+          <t>stephanie.harris@performcb.com</t>
+        </is>
+      </c>
+      <c r="J16" s="15" t="inlineStr">
+        <is>
+          <t>Accounting</t>
+        </is>
+      </c>
+      <c r="K16" s="15" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="L16" s="16" t="inlineStr">
+        <is>
+          <t>32GB</t>
+        </is>
+      </c>
+      <c r="M16" s="16" t="inlineStr">
+        <is>
+          <t>500GB</t>
+        </is>
+      </c>
+      <c r="N16" s="15" t="inlineStr">
+        <is>
+          <t>6466531724</t>
+        </is>
+      </c>
+      <c r="O16" s="16" t="inlineStr">
+        <is>
+          <t>01/30/2024</t>
+        </is>
+      </c>
+      <c r="P16" s="15" t="inlineStr">
+        <is>
+          <t>1,915.49</t>
+        </is>
+      </c>
+      <c r="Q16" s="16" t="inlineStr">
+        <is>
+          <t>36 months</t>
+        </is>
+      </c>
+      <c r="R16" s="16" t="inlineStr">
+        <is>
+          <t>01/30/2027</t>
+        </is>
+      </c>
+      <c r="S16" s="16" t="n">
+        <v>133</v>
+      </c>
+      <c r="T16" s="17" t="inlineStr">
+        <is>
+          <t>Q1 2027</t>
+        </is>
+      </c>
+      <c r="U16" s="18" t="inlineStr"/>
+    </row>
+    <row r="17" ht="15" customHeight="1">
+      <c r="A17" s="15" t="inlineStr">
+        <is>
+          <t>0089</t>
+        </is>
+      </c>
+      <c r="B17" s="15" t="inlineStr">
+        <is>
+          <t>Lisa&amp;#039;s MacBook Pro</t>
+        </is>
+      </c>
+      <c r="C17" s="15" t="inlineStr">
+        <is>
+          <t>W4H46PWKQR</t>
+        </is>
+      </c>
+      <c r="D17" s="15" t="inlineStr">
+        <is>
+          <t>MacBook Pro (14-inch, Nov 2023)</t>
+        </is>
+      </c>
+      <c r="E17" s="15" t="inlineStr">
+        <is>
+          <t>Mac Laptop</t>
+        </is>
+      </c>
+      <c r="F17" s="15" t="inlineStr">
+        <is>
+          <t>Apple</t>
+        </is>
+      </c>
+      <c r="G17" s="15" t="inlineStr">
+        <is>
+          <t>Lisa Wagner</t>
+        </is>
+      </c>
+      <c r="H17" s="15" t="inlineStr">
+        <is>
+          <t>Senior Partner Manager</t>
+        </is>
+      </c>
+      <c r="I17" s="15" t="inlineStr">
+        <is>
+          <t>lisa@performcb.com</t>
+        </is>
+      </c>
+      <c r="J17" s="15" t="inlineStr">
+        <is>
+          <t>Client Services</t>
+        </is>
+      </c>
+      <c r="K17" s="15" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="L17" s="16" t="inlineStr">
+        <is>
+          <t>36GB</t>
+        </is>
+      </c>
+      <c r="M17" s="16" t="inlineStr">
+        <is>
+          <t>512GB</t>
+        </is>
+      </c>
+      <c r="N17" s="15" t="inlineStr">
+        <is>
+          <t>NSHJ287</t>
+        </is>
+      </c>
+      <c r="O17" s="16" t="inlineStr">
+        <is>
+          <t>02/01/2024</t>
+        </is>
+      </c>
+      <c r="P17" s="15" t="inlineStr">
+        <is>
+          <t>2,728.33</t>
+        </is>
+      </c>
+      <c r="Q17" s="16" t="inlineStr">
+        <is>
+          <t>36 months</t>
+        </is>
+      </c>
+      <c r="R17" s="16" t="inlineStr">
+        <is>
+          <t>02/01/2027</t>
+        </is>
+      </c>
+      <c r="S17" s="16" t="n">
+        <v>135</v>
+      </c>
+      <c r="T17" s="17" t="inlineStr">
+        <is>
+          <t>Q1 2027</t>
+        </is>
+      </c>
+      <c r="U17" s="18" t="inlineStr"/>
+    </row>
     <row r="18" ht="15" customHeight="1">
-      <c r="A18" s="21" t="inlineStr">
-[...14 lines deleted...]
-      <c r="D18" s="21" t="inlineStr">
+      <c r="A18" s="15" t="inlineStr">
+        <is>
+          <t>0095</t>
+        </is>
+      </c>
+      <c r="B18" s="15" t="inlineStr">
+        <is>
+          <t>Michael F. MacBook Pro M3</t>
+        </is>
+      </c>
+      <c r="C18" s="15" t="inlineStr">
+        <is>
+          <t>WMXR7M39D0</t>
+        </is>
+      </c>
+      <c r="D18" s="15" t="inlineStr">
+        <is>
+          <t>MacBook Pro (14-inch, Nov 2023)</t>
+        </is>
+      </c>
+      <c r="E18" s="15" t="inlineStr">
+        <is>
+          <t>Mac Laptop</t>
+        </is>
+      </c>
+      <c r="F18" s="15" t="inlineStr">
+        <is>
+          <t>Apple</t>
+        </is>
+      </c>
+      <c r="G18" s="15" t="inlineStr">
+        <is>
+          <t>Michael Flaherty</t>
+        </is>
+      </c>
+      <c r="H18" s="15" t="inlineStr">
+        <is>
+          <t>Sales Director</t>
+        </is>
+      </c>
+      <c r="I18" s="15" t="inlineStr">
+        <is>
+          <t>Michael.Flaherty@performcb.com</t>
+        </is>
+      </c>
+      <c r="J18" s="15" t="inlineStr">
+        <is>
+          <t>Unknown</t>
+        </is>
+      </c>
+      <c r="K18" s="15" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="L18" s="16" t="inlineStr">
+        <is>
+          <t>36GB</t>
+        </is>
+      </c>
+      <c r="M18" s="16" t="inlineStr">
+        <is>
+          <t>512GB</t>
+        </is>
+      </c>
+      <c r="N18" s="15" t="inlineStr">
+        <is>
+          <t>NSHJ382</t>
+        </is>
+      </c>
+      <c r="O18" s="16" t="inlineStr">
+        <is>
+          <t>02/01/2024</t>
+        </is>
+      </c>
+      <c r="P18" s="15" t="inlineStr">
+        <is>
+          <t>2,728.33</t>
+        </is>
+      </c>
+      <c r="Q18" s="16" t="inlineStr">
+        <is>
+          <t>36 months</t>
+        </is>
+      </c>
+      <c r="R18" s="16" t="inlineStr">
+        <is>
+          <t>02/01/2027</t>
+        </is>
+      </c>
+      <c r="S18" s="16" t="n">
+        <v>135</v>
+      </c>
+      <c r="T18" s="17" t="inlineStr">
+        <is>
+          <t>Q1 2027</t>
+        </is>
+      </c>
+      <c r="U18" s="18" t="inlineStr">
+        <is>
+          <t>Formerly Ashley S mac</t>
+        </is>
+      </c>
+    </row>
+    <row r="19" ht="15" customHeight="1">
+      <c r="A19" s="15" t="inlineStr">
+        <is>
+          <t>0033</t>
+        </is>
+      </c>
+      <c r="B19" s="15" t="inlineStr">
+        <is>
+          <t>Lisa M&amp;#039;s Dell Precision</t>
+        </is>
+      </c>
+      <c r="C19" s="15" t="inlineStr">
+        <is>
+          <t>JM0JGW3</t>
+        </is>
+      </c>
+      <c r="D19" s="15" t="inlineStr">
+        <is>
+          <t>Dell Precision 3480</t>
+        </is>
+      </c>
+      <c r="E19" s="15" t="inlineStr">
+        <is>
+          <t>Windows Laptop</t>
+        </is>
+      </c>
+      <c r="F19" s="15" t="inlineStr">
+        <is>
+          <t>Dell</t>
+        </is>
+      </c>
+      <c r="G19" s="15" t="inlineStr">
+        <is>
+          <t>Lisa Markiewicz</t>
+        </is>
+      </c>
+      <c r="H19" s="15" t="inlineStr">
+        <is>
+          <t>Senior Growth Manager</t>
+        </is>
+      </c>
+      <c r="I19" s="15" t="inlineStr">
+        <is>
+          <t>lisa.markiewicz@performcb.com</t>
+        </is>
+      </c>
+      <c r="J19" s="15" t="inlineStr">
+        <is>
+          <t>Growth Mgmt</t>
+        </is>
+      </c>
+      <c r="K19" s="15" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="L19" s="16" t="inlineStr">
+        <is>
+          <t>32GB</t>
+        </is>
+      </c>
+      <c r="M19" s="16" t="inlineStr">
+        <is>
+          <t>500GB</t>
+        </is>
+      </c>
+      <c r="N19" s="15" t="inlineStr">
+        <is>
+          <t>839362017</t>
+        </is>
+      </c>
+      <c r="O19" s="16" t="inlineStr">
+        <is>
+          <t>02/08/2024</t>
+        </is>
+      </c>
+      <c r="P19" s="15" t="inlineStr">
+        <is>
+          <t>1,649.03</t>
+        </is>
+      </c>
+      <c r="Q19" s="16" t="inlineStr">
+        <is>
+          <t>36 months</t>
+        </is>
+      </c>
+      <c r="R19" s="16" t="inlineStr">
+        <is>
+          <t>02/08/2027</t>
+        </is>
+      </c>
+      <c r="S19" s="16" t="n">
+        <v>142</v>
+      </c>
+      <c r="T19" s="17" t="inlineStr">
+        <is>
+          <t>Q1 2027</t>
+        </is>
+      </c>
+      <c r="U19" s="18" t="inlineStr"/>
+    </row>
+    <row r="20" ht="15" customHeight="1">
+      <c r="A20" s="15" t="inlineStr">
+        <is>
+          <t>0080</t>
+        </is>
+      </c>
+      <c r="B20" s="15" t="inlineStr">
+        <is>
+          <t>Kristen Dean Macbook Pro M3</t>
+        </is>
+      </c>
+      <c r="C20" s="15" t="inlineStr">
+        <is>
+          <t>Q57V3XHGPP</t>
+        </is>
+      </c>
+      <c r="D20" s="15" t="inlineStr">
+        <is>
+          <t>MacBook Pro (14-inch, Nov 2023)</t>
+        </is>
+      </c>
+      <c r="E20" s="15" t="inlineStr">
+        <is>
+          <t>Mac Laptop</t>
+        </is>
+      </c>
+      <c r="F20" s="15" t="inlineStr">
+        <is>
+          <t>Apple</t>
+        </is>
+      </c>
+      <c r="G20" s="15" t="inlineStr">
+        <is>
+          <t>Kristen Dean</t>
+        </is>
+      </c>
+      <c r="H20" s="15" t="inlineStr">
+        <is>
+          <t>Director of Growth</t>
+        </is>
+      </c>
+      <c r="I20" s="15" t="inlineStr">
+        <is>
+          <t>kristen@performcb.com</t>
+        </is>
+      </c>
+      <c r="J20" s="15" t="inlineStr">
+        <is>
+          <t>Growth Mgmt</t>
+        </is>
+      </c>
+      <c r="K20" s="15" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="L20" s="16" t="inlineStr">
+        <is>
+          <t>36GB</t>
+        </is>
+      </c>
+      <c r="M20" s="16" t="inlineStr">
+        <is>
+          <t>512GB</t>
+        </is>
+      </c>
+      <c r="N20" s="15" t="inlineStr">
+        <is>
+          <t>NSHJ484</t>
+        </is>
+      </c>
+      <c r="O20" s="16" t="inlineStr">
+        <is>
+          <t>02/12/2024</t>
+        </is>
+      </c>
+      <c r="P20" s="15" t="inlineStr">
+        <is>
+          <t>2,728.33</t>
+        </is>
+      </c>
+      <c r="Q20" s="16" t="inlineStr">
+        <is>
+          <t>36 months</t>
+        </is>
+      </c>
+      <c r="R20" s="16" t="inlineStr">
+        <is>
+          <t>02/12/2027</t>
+        </is>
+      </c>
+      <c r="S20" s="16" t="n">
+        <v>146</v>
+      </c>
+      <c r="T20" s="17" t="inlineStr">
+        <is>
+          <t>Q1 2027</t>
+        </is>
+      </c>
+      <c r="U20" s="18" t="inlineStr">
+        <is>
+          <t>Kristen Dean replacement laptop</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" ht="15" customHeight="1">
+      <c r="A21" s="15" t="inlineStr">
+        <is>
+          <t>0079</t>
+        </is>
+      </c>
+      <c r="B21" s="15" t="inlineStr">
+        <is>
+          <t>Michael M&amp;#039;s test macbook M3</t>
+        </is>
+      </c>
+      <c r="C21" s="15" t="inlineStr">
+        <is>
+          <t>NW93WGTXPJ</t>
+        </is>
+      </c>
+      <c r="D21" s="15" t="inlineStr">
+        <is>
+          <t>MacBook Pro (14-inch, Nov 2023)</t>
+        </is>
+      </c>
+      <c r="E21" s="15" t="inlineStr">
+        <is>
+          <t>Mac Laptop</t>
+        </is>
+      </c>
+      <c r="F21" s="15" t="inlineStr">
+        <is>
+          <t>Apple</t>
+        </is>
+      </c>
+      <c r="G21" s="15" t="inlineStr">
+        <is>
+          <t>michael.moore@performcb.com</t>
+        </is>
+      </c>
+      <c r="H21" s="15" t="inlineStr"/>
+      <c r="I21" s="15" t="inlineStr">
+        <is>
+          <t>michael.moore@performcb.com</t>
+        </is>
+      </c>
+      <c r="J21" s="15" t="inlineStr">
+        <is>
+          <t>Information Tech</t>
+        </is>
+      </c>
+      <c r="K21" s="15" t="inlineStr">
+        <is>
+          <t>Ready to Deploy - Operational</t>
+        </is>
+      </c>
+      <c r="L21" s="16" t="inlineStr">
+        <is>
+          <t>36GB</t>
+        </is>
+      </c>
+      <c r="M21" s="16" t="inlineStr">
+        <is>
+          <t>512GB</t>
+        </is>
+      </c>
+      <c r="N21" s="15" t="inlineStr">
+        <is>
+          <t>NSHJ332</t>
+        </is>
+      </c>
+      <c r="O21" s="16" t="inlineStr">
+        <is>
+          <t>02/12/2024</t>
+        </is>
+      </c>
+      <c r="P21" s="15" t="inlineStr">
+        <is>
+          <t>2,701.35</t>
+        </is>
+      </c>
+      <c r="Q21" s="16" t="inlineStr">
+        <is>
+          <t>36 months</t>
+        </is>
+      </c>
+      <c r="R21" s="16" t="inlineStr">
+        <is>
+          <t>02/12/2027</t>
+        </is>
+      </c>
+      <c r="S21" s="16" t="n">
+        <v>146</v>
+      </c>
+      <c r="T21" s="17" t="inlineStr">
+        <is>
+          <t>Q1 2027</t>
+        </is>
+      </c>
+      <c r="U21" s="18" t="inlineStr"/>
+    </row>
+    <row r="22" ht="15" customHeight="1">
+      <c r="A22" s="15" t="inlineStr">
+        <is>
+          <t>0087</t>
+        </is>
+      </c>
+      <c r="B22" s="15" t="inlineStr">
+        <is>
+          <t>Holly macbook pro M3</t>
+        </is>
+      </c>
+      <c r="C22" s="15" t="inlineStr">
+        <is>
+          <t>R7P670T6NM</t>
+        </is>
+      </c>
+      <c r="D22" s="15" t="inlineStr">
+        <is>
+          <t>MacBook Pro (14-inch, Nov 2023)</t>
+        </is>
+      </c>
+      <c r="E22" s="15" t="inlineStr">
+        <is>
+          <t>Mac Laptop</t>
+        </is>
+      </c>
+      <c r="F22" s="15" t="inlineStr">
+        <is>
+          <t>Apple</t>
+        </is>
+      </c>
+      <c r="G22" s="15" t="inlineStr">
+        <is>
+          <t>Holly Barnes</t>
+        </is>
+      </c>
+      <c r="H22" s="15" t="inlineStr">
+        <is>
+          <t>Director of Marketing</t>
+        </is>
+      </c>
+      <c r="I22" s="15" t="inlineStr">
+        <is>
+          <t>holly@performcb.com</t>
+        </is>
+      </c>
+      <c r="J22" s="15" t="inlineStr">
+        <is>
+          <t>Marketing</t>
+        </is>
+      </c>
+      <c r="K22" s="15" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="L22" s="16" t="inlineStr">
+        <is>
+          <t>36GB</t>
+        </is>
+      </c>
+      <c r="M22" s="16" t="inlineStr">
+        <is>
+          <t>512GB</t>
+        </is>
+      </c>
+      <c r="N22" s="15" t="inlineStr">
+        <is>
+          <t>NSHJ227</t>
+        </is>
+      </c>
+      <c r="O22" s="16" t="inlineStr">
+        <is>
+          <t>02/12/2024</t>
+        </is>
+      </c>
+      <c r="P22" s="15" t="inlineStr">
+        <is>
+          <t>2,673.25</t>
+        </is>
+      </c>
+      <c r="Q22" s="16" t="inlineStr">
+        <is>
+          <t>36 months</t>
+        </is>
+      </c>
+      <c r="R22" s="16" t="inlineStr">
+        <is>
+          <t>02/12/2027</t>
+        </is>
+      </c>
+      <c r="S22" s="16" t="n">
+        <v>146</v>
+      </c>
+      <c r="T22" s="17" t="inlineStr">
+        <is>
+          <t>Q1 2027</t>
+        </is>
+      </c>
+      <c r="U22" s="18" t="inlineStr"/>
+    </row>
+    <row r="23" ht="15" customHeight="1">
+      <c r="A23" s="15" t="inlineStr">
+        <is>
+          <t>0016</t>
+        </is>
+      </c>
+      <c r="B23" s="15" t="inlineStr">
+        <is>
+          <t>PCB-0016-ARAY</t>
+        </is>
+      </c>
+      <c r="C23" s="15" t="inlineStr">
+        <is>
+          <t>PF4KT8JG</t>
+        </is>
+      </c>
+      <c r="D23" s="15" t="inlineStr">
         <is>
           <t>Lenovo ThinkPad T14 Gen 4</t>
         </is>
       </c>
-      <c r="E18" s="21" t="inlineStr">
+      <c r="E23" s="15" t="inlineStr">
         <is>
           <t>Windows Laptop</t>
         </is>
       </c>
-      <c r="F18" s="21" t="inlineStr">
+      <c r="F23" s="15" t="inlineStr">
         <is>
           <t>Lenovo</t>
         </is>
       </c>
-      <c r="G18" s="21" t="inlineStr">
-[...14 lines deleted...]
-      <c r="J18" s="21" t="inlineStr">
+      <c r="G23" s="15" t="inlineStr">
+        <is>
+          <t>Ashley Ray</t>
+        </is>
+      </c>
+      <c r="H23" s="15" t="inlineStr">
+        <is>
+          <t>Partner Development Executive</t>
+        </is>
+      </c>
+      <c r="I23" s="15" t="inlineStr">
+        <is>
+          <t>ashley.ray@performcb.com</t>
+        </is>
+      </c>
+      <c r="J23" s="15" t="inlineStr">
+        <is>
+          <t>Partner Development Team</t>
+        </is>
+      </c>
+      <c r="K23" s="15" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="L23" s="16" t="inlineStr">
+        <is>
+          <t>32GB</t>
+        </is>
+      </c>
+      <c r="M23" s="16" t="inlineStr">
+        <is>
+          <t>500GB</t>
+        </is>
+      </c>
+      <c r="N23" s="15" t="inlineStr">
+        <is>
+          <t>NSTK278</t>
+        </is>
+      </c>
+      <c r="O23" s="16" t="inlineStr">
+        <is>
+          <t>02/14/2024</t>
+        </is>
+      </c>
+      <c r="P23" s="15" t="inlineStr">
+        <is>
+          <t>1,717.71</t>
+        </is>
+      </c>
+      <c r="Q23" s="16" t="inlineStr">
+        <is>
+          <t>36 months</t>
+        </is>
+      </c>
+      <c r="R23" s="16" t="inlineStr">
+        <is>
+          <t>02/14/2027</t>
+        </is>
+      </c>
+      <c r="S23" s="16" t="n">
+        <v>148</v>
+      </c>
+      <c r="T23" s="17" t="inlineStr">
+        <is>
+          <t>Q1 2027</t>
+        </is>
+      </c>
+      <c r="U23" s="18" t="inlineStr">
+        <is>
+          <t>(1S21HD002BUSPF4KT8JG - CDW)</t>
+        </is>
+      </c>
+    </row>
+    <row r="24" ht="15" customHeight="1">
+      <c r="A24" s="15" t="inlineStr">
+        <is>
+          <t>0001</t>
+        </is>
+      </c>
+      <c r="B24" s="15" t="inlineStr">
+        <is>
+          <t>PCB-0001-HSHINE</t>
+        </is>
+      </c>
+      <c r="C24" s="15" t="inlineStr">
+        <is>
+          <t>155HGW3</t>
+        </is>
+      </c>
+      <c r="D24" s="15" t="inlineStr">
+        <is>
+          <t>Dell Precision 3480</t>
+        </is>
+      </c>
+      <c r="E24" s="15" t="inlineStr">
+        <is>
+          <t>Windows Laptop</t>
+        </is>
+      </c>
+      <c r="F24" s="15" t="inlineStr">
+        <is>
+          <t>Dell</t>
+        </is>
+      </c>
+      <c r="G24" s="15" t="inlineStr">
+        <is>
+          <t>Haley Shiner</t>
+        </is>
+      </c>
+      <c r="H24" s="15" t="inlineStr">
+        <is>
+          <t>Accounting Associate</t>
+        </is>
+      </c>
+      <c r="I24" s="15" t="inlineStr">
+        <is>
+          <t>haley@performcb.com</t>
+        </is>
+      </c>
+      <c r="J24" s="15" t="inlineStr">
         <is>
           <t>Accounting</t>
         </is>
       </c>
-      <c r="K18" s="21" t="inlineStr">
+      <c r="K24" s="15" t="inlineStr">
         <is>
           <t>Deployed</t>
         </is>
       </c>
-      <c r="L18" s="22" t="inlineStr">
+      <c r="L24" s="16" t="inlineStr">
         <is>
           <t>32GB</t>
         </is>
       </c>
-      <c r="M18" s="22" t="inlineStr">
+      <c r="M24" s="16" t="inlineStr">
         <is>
           <t>500GB</t>
         </is>
       </c>
-      <c r="N18" s="21" t="inlineStr">
-[...14 lines deleted...]
-      <c r="Q18" s="22" t="inlineStr">
+      <c r="N24" s="15" t="inlineStr">
+        <is>
+          <t>839278189</t>
+        </is>
+      </c>
+      <c r="O24" s="16" t="inlineStr">
+        <is>
+          <t>02/26/2024</t>
+        </is>
+      </c>
+      <c r="P24" s="15" t="inlineStr">
+        <is>
+          <t>1,619.54</t>
+        </is>
+      </c>
+      <c r="Q24" s="16" t="inlineStr">
         <is>
           <t>36 months</t>
         </is>
       </c>
-      <c r="R18" s="22" t="inlineStr">
-[...7 lines deleted...]
-      <c r="T18" s="23" t="inlineStr">
+      <c r="R24" s="16" t="inlineStr">
+        <is>
+          <t>02/26/2027</t>
+        </is>
+      </c>
+      <c r="S24" s="16" t="n">
+        <v>160</v>
+      </c>
+      <c r="T24" s="17" t="inlineStr">
         <is>
           <t>Q1 2027</t>
         </is>
       </c>
-      <c r="U18" s="24" t="inlineStr">
-[...26 lines deleted...]
-      <c r="E19" s="21" t="inlineStr">
+      <c r="U24" s="18" t="inlineStr">
+        <is>
+          <t>Motherboard replaced by Dell technician under warranty 1/9/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="25" ht="15" customHeight="1">
+      <c r="A25" s="15" t="inlineStr">
+        <is>
+          <t>0056</t>
+        </is>
+      </c>
+      <c r="B25" s="15" t="inlineStr">
+        <is>
+          <t>PCB-0056-AYEAGE</t>
+        </is>
+      </c>
+      <c r="C25" s="15" t="inlineStr">
+        <is>
+          <t>2CMN614</t>
+        </is>
+      </c>
+      <c r="D25" s="15" t="inlineStr">
+        <is>
+          <t>Dell Precision 3581</t>
+        </is>
+      </c>
+      <c r="E25" s="15" t="inlineStr">
         <is>
           <t>Windows Laptop</t>
         </is>
       </c>
-      <c r="F19" s="21" t="inlineStr">
-[...19 lines deleted...]
-      <c r="J19" s="21" t="inlineStr">
+      <c r="F25" s="15" t="inlineStr">
+        <is>
+          <t>Dell</t>
+        </is>
+      </c>
+      <c r="G25" s="15" t="inlineStr">
+        <is>
+          <t>Amanda Yeager</t>
+        </is>
+      </c>
+      <c r="H25" s="15" t="inlineStr">
+        <is>
+          <t>CFO</t>
+        </is>
+      </c>
+      <c r="I25" s="15" t="inlineStr">
+        <is>
+          <t>amanda.yeager@performcb.com</t>
+        </is>
+      </c>
+      <c r="J25" s="15" t="inlineStr">
+        <is>
+          <t>Executive</t>
+        </is>
+      </c>
+      <c r="K25" s="15" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="L25" s="16" t="inlineStr">
+        <is>
+          <t>64GB</t>
+        </is>
+      </c>
+      <c r="M25" s="16" t="inlineStr">
+        <is>
+          <t>500GB</t>
+        </is>
+      </c>
+      <c r="N25" s="15" t="inlineStr">
+        <is>
+          <t>838910642</t>
+        </is>
+      </c>
+      <c r="O25" s="16" t="inlineStr">
+        <is>
+          <t>03/06/2024</t>
+        </is>
+      </c>
+      <c r="P25" s="15" t="inlineStr">
+        <is>
+          <t>2,829.41</t>
+        </is>
+      </c>
+      <c r="Q25" s="16" t="inlineStr">
+        <is>
+          <t>36 months</t>
+        </is>
+      </c>
+      <c r="R25" s="16" t="inlineStr">
+        <is>
+          <t>03/06/2027</t>
+        </is>
+      </c>
+      <c r="S25" s="16" t="n">
+        <v>168</v>
+      </c>
+      <c r="T25" s="17" t="inlineStr">
+        <is>
+          <t>Q1 2027</t>
+        </is>
+      </c>
+      <c r="U25" s="18" t="inlineStr">
+        <is>
+          <t>Bitlocker issues.</t>
+        </is>
+      </c>
+    </row>
+    <row r="26" ht="15" customHeight="1">
+      <c r="A26" s="15" t="inlineStr">
+        <is>
+          <t>0010</t>
+        </is>
+      </c>
+      <c r="B26" s="15" t="inlineStr">
+        <is>
+          <t>PCB-0010-CRITTE</t>
+        </is>
+      </c>
+      <c r="C26" s="15" t="inlineStr">
+        <is>
+          <t>3HMN614</t>
+        </is>
+      </c>
+      <c r="D26" s="15" t="inlineStr">
+        <is>
+          <t>Dell Precision 5480</t>
+        </is>
+      </c>
+      <c r="E26" s="15" t="inlineStr">
+        <is>
+          <t>Windows Laptop</t>
+        </is>
+      </c>
+      <c r="F26" s="15" t="inlineStr">
+        <is>
+          <t>Dell</t>
+        </is>
+      </c>
+      <c r="G26" s="15" t="inlineStr">
+        <is>
+          <t>Colleen Rittenhouse</t>
+        </is>
+      </c>
+      <c r="H26" s="15" t="inlineStr">
+        <is>
+          <t>Assistant Controller</t>
+        </is>
+      </c>
+      <c r="I26" s="15" t="inlineStr">
+        <is>
+          <t>colleen@performcb.com</t>
+        </is>
+      </c>
+      <c r="J26" s="15" t="inlineStr">
+        <is>
+          <t>Accounting</t>
+        </is>
+      </c>
+      <c r="K26" s="15" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="L26" s="16" t="inlineStr">
+        <is>
+          <t>64GB</t>
+        </is>
+      </c>
+      <c r="M26" s="16" t="inlineStr">
+        <is>
+          <t>500GB</t>
+        </is>
+      </c>
+      <c r="N26" s="15" t="inlineStr">
+        <is>
+          <t>838939112</t>
+        </is>
+      </c>
+      <c r="O26" s="16" t="inlineStr">
+        <is>
+          <t>03/06/2024</t>
+        </is>
+      </c>
+      <c r="P26" s="15" t="inlineStr">
+        <is>
+          <t>2,803.79</t>
+        </is>
+      </c>
+      <c r="Q26" s="16" t="inlineStr">
+        <is>
+          <t>36 months</t>
+        </is>
+      </c>
+      <c r="R26" s="16" t="inlineStr">
+        <is>
+          <t>03/06/2027</t>
+        </is>
+      </c>
+      <c r="S26" s="16" t="n">
+        <v>168</v>
+      </c>
+      <c r="T26" s="17" t="inlineStr">
+        <is>
+          <t>Q1 2027</t>
+        </is>
+      </c>
+      <c r="U26" s="18" t="inlineStr"/>
+    </row>
+    <row r="27" ht="15" customHeight="1">
+      <c r="A27" s="15" t="inlineStr">
+        <is>
+          <t>0070</t>
+        </is>
+      </c>
+      <c r="B27" s="15" t="inlineStr">
+        <is>
+          <t>Sabrina Macbook Pro M3</t>
+        </is>
+      </c>
+      <c r="C27" s="15" t="inlineStr">
+        <is>
+          <t>DGJM6CH72C</t>
+        </is>
+      </c>
+      <c r="D27" s="15" t="inlineStr">
+        <is>
+          <t>MacBook Pro (14-inch, Nov 2023)</t>
+        </is>
+      </c>
+      <c r="E27" s="15" t="inlineStr">
+        <is>
+          <t>Mac Laptop</t>
+        </is>
+      </c>
+      <c r="F27" s="15" t="inlineStr">
+        <is>
+          <t>Apple</t>
+        </is>
+      </c>
+      <c r="G27" s="15" t="inlineStr">
+        <is>
+          <t>Sabrina Geannopulos</t>
+        </is>
+      </c>
+      <c r="H27" s="15" t="inlineStr">
+        <is>
+          <t>Senior Growth Manager</t>
+        </is>
+      </c>
+      <c r="I27" s="15" t="inlineStr">
+        <is>
+          <t>sabrina@performcb.com</t>
+        </is>
+      </c>
+      <c r="J27" s="15" t="inlineStr">
+        <is>
+          <t>Growth Mgmt</t>
+        </is>
+      </c>
+      <c r="K27" s="15" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="L27" s="16" t="inlineStr">
+        <is>
+          <t>36GB</t>
+        </is>
+      </c>
+      <c r="M27" s="16" t="inlineStr">
+        <is>
+          <t>512GB</t>
+        </is>
+      </c>
+      <c r="N27" s="15" t="inlineStr">
+        <is>
+          <t>NTJH045</t>
+        </is>
+      </c>
+      <c r="O27" s="16" t="inlineStr">
+        <is>
+          <t>03/06/2024</t>
+        </is>
+      </c>
+      <c r="P27" s="15" t="inlineStr">
+        <is>
+          <t>2,728.33</t>
+        </is>
+      </c>
+      <c r="Q27" s="16" t="inlineStr">
+        <is>
+          <t>36 months</t>
+        </is>
+      </c>
+      <c r="R27" s="16" t="inlineStr">
+        <is>
+          <t>03/06/2027</t>
+        </is>
+      </c>
+      <c r="S27" s="16" t="n">
+        <v>168</v>
+      </c>
+      <c r="T27" s="17" t="inlineStr">
+        <is>
+          <t>Q1 2027</t>
+        </is>
+      </c>
+      <c r="U27" s="18" t="inlineStr"/>
+    </row>
+    <row r="28" ht="15" customHeight="1">
+      <c r="A28" s="15" t="inlineStr">
+        <is>
+          <t>0012</t>
+        </is>
+      </c>
+      <c r="B28" s="15" t="inlineStr">
+        <is>
+          <t>Meg&amp;#039;s Macbook Pro</t>
+        </is>
+      </c>
+      <c r="C28" s="15" t="inlineStr">
+        <is>
+          <t>L9WT6N3LTQ</t>
+        </is>
+      </c>
+      <c r="D28" s="15" t="inlineStr">
+        <is>
+          <t>MacBook Pro (14-inch, Nov 2023)</t>
+        </is>
+      </c>
+      <c r="E28" s="15" t="inlineStr">
+        <is>
+          <t>Mac Laptop</t>
+        </is>
+      </c>
+      <c r="F28" s="15" t="inlineStr">
+        <is>
+          <t>Apple</t>
+        </is>
+      </c>
+      <c r="G28" s="15" t="inlineStr">
+        <is>
+          <t>Meg McGrath</t>
+        </is>
+      </c>
+      <c r="H28" s="15" t="inlineStr">
+        <is>
+          <t>Sales Director</t>
+        </is>
+      </c>
+      <c r="I28" s="15" t="inlineStr">
+        <is>
+          <t>meg@performcb.com</t>
+        </is>
+      </c>
+      <c r="J28" s="15" t="inlineStr">
         <is>
           <t>Sales</t>
         </is>
       </c>
-      <c r="K19" s="21" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L19" s="22" t="inlineStr">
+      <c r="K28" s="15" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="L28" s="16" t="inlineStr">
+        <is>
+          <t>18GB</t>
+        </is>
+      </c>
+      <c r="M28" s="16" t="inlineStr">
+        <is>
+          <t>1TB</t>
+        </is>
+      </c>
+      <c r="N28" s="15" t="inlineStr">
+        <is>
+          <t>W1482044792</t>
+        </is>
+      </c>
+      <c r="O28" s="16" t="inlineStr">
+        <is>
+          <t>03/13/2024</t>
+        </is>
+      </c>
+      <c r="P28" s="15" t="inlineStr">
+        <is>
+          <t>3,026.50</t>
+        </is>
+      </c>
+      <c r="Q28" s="16" t="inlineStr">
+        <is>
+          <t>36 months</t>
+        </is>
+      </c>
+      <c r="R28" s="16" t="inlineStr">
+        <is>
+          <t>03/13/2027</t>
+        </is>
+      </c>
+      <c r="S28" s="16" t="n">
+        <v>175</v>
+      </c>
+      <c r="T28" s="17" t="inlineStr">
+        <is>
+          <t>Q1 2027</t>
+        </is>
+      </c>
+      <c r="U28" s="18" t="inlineStr">
+        <is>
+          <t>Received from Rob</t>
+        </is>
+      </c>
+    </row>
+    <row r="29" ht="15" customHeight="1">
+      <c r="A29" s="15" t="inlineStr">
+        <is>
+          <t>0038</t>
+        </is>
+      </c>
+      <c r="B29" s="15" t="inlineStr">
+        <is>
+          <t>PCB-0038-RMONG</t>
+        </is>
+      </c>
+      <c r="C29" s="15" t="inlineStr">
+        <is>
+          <t>H2WJ924</t>
+        </is>
+      </c>
+      <c r="D29" s="15" t="inlineStr">
+        <is>
+          <t>Dell Precision 3480</t>
+        </is>
+      </c>
+      <c r="E29" s="15" t="inlineStr">
+        <is>
+          <t>Windows Laptop</t>
+        </is>
+      </c>
+      <c r="F29" s="15" t="inlineStr">
+        <is>
+          <t>Dell</t>
+        </is>
+      </c>
+      <c r="G29" s="15" t="inlineStr">
+        <is>
+          <t>Ronald Mong</t>
+        </is>
+      </c>
+      <c r="H29" s="15" t="inlineStr">
+        <is>
+          <t>Partner Executive</t>
+        </is>
+      </c>
+      <c r="I29" s="15" t="inlineStr">
+        <is>
+          <t>ronald@performcb.com</t>
+        </is>
+      </c>
+      <c r="J29" s="15" t="inlineStr">
+        <is>
+          <t>Partners</t>
+        </is>
+      </c>
+      <c r="K29" s="15" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="L29" s="16" t="inlineStr">
         <is>
           <t>32GB</t>
         </is>
       </c>
-      <c r="M19" s="22" t="inlineStr">
+      <c r="M29" s="16" t="inlineStr">
         <is>
           <t>500GB</t>
         </is>
       </c>
-      <c r="N19" s="21" t="inlineStr">
-[...14 lines deleted...]
-      <c r="Q19" s="22" t="inlineStr">
+      <c r="N29" s="15" t="inlineStr">
+        <is>
+          <t>843508936</t>
+        </is>
+      </c>
+      <c r="O29" s="16" t="inlineStr">
+        <is>
+          <t>03/14/2024</t>
+        </is>
+      </c>
+      <c r="P29" s="15" t="inlineStr">
+        <is>
+          <t>1,700.95</t>
+        </is>
+      </c>
+      <c r="Q29" s="16" t="inlineStr">
         <is>
           <t>36 months</t>
         </is>
       </c>
-      <c r="R19" s="22" t="inlineStr">
-[...7 lines deleted...]
-      <c r="T19" s="23" t="inlineStr">
+      <c r="R29" s="16" t="inlineStr">
+        <is>
+          <t>03/14/2027</t>
+        </is>
+      </c>
+      <c r="S29" s="16" t="n">
+        <v>176</v>
+      </c>
+      <c r="T29" s="17" t="inlineStr">
         <is>
           <t>Q1 2027</t>
         </is>
       </c>
-      <c r="U19" s="24" t="inlineStr"/>
-[...17 lines deleted...]
-      <c r="D20" s="21" t="inlineStr">
+      <c r="U29" s="18" t="inlineStr"/>
+    </row>
+    <row r="30" ht="15" customHeight="1">
+      <c r="A30" s="15" t="inlineStr">
+        <is>
+          <t>0040</t>
+        </is>
+      </c>
+      <c r="B30" s="15" t="inlineStr">
+        <is>
+          <t>Kass&amp;#039;s MacBook Pro</t>
+        </is>
+      </c>
+      <c r="C30" s="15" t="inlineStr">
+        <is>
+          <t>DHV6TQ27L5</t>
+        </is>
+      </c>
+      <c r="D30" s="15" t="inlineStr">
         <is>
           <t>MacBook Pro (14-inch, Nov 2023)</t>
         </is>
       </c>
-      <c r="E20" s="21" t="inlineStr">
+      <c r="E30" s="15" t="inlineStr">
         <is>
           <t>Mac Laptop</t>
         </is>
       </c>
-      <c r="F20" s="21" t="inlineStr">
+      <c r="F30" s="15" t="inlineStr">
         <is>
           <t>Apple</t>
         </is>
       </c>
-      <c r="G20" s="21" t="inlineStr">
-[...14 lines deleted...]
-      <c r="J20" s="21" t="inlineStr">
+      <c r="G30" s="15" t="inlineStr">
+        <is>
+          <t>Kass Madrigal</t>
+        </is>
+      </c>
+      <c r="H30" s="15" t="inlineStr">
+        <is>
+          <t>Agency Growth Manager</t>
+        </is>
+      </c>
+      <c r="I30" s="15" t="inlineStr">
+        <is>
+          <t>kass@performcb.com</t>
+        </is>
+      </c>
+      <c r="J30" s="15" t="inlineStr">
+        <is>
+          <t>Client Services</t>
+        </is>
+      </c>
+      <c r="K30" s="15" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="L30" s="16" t="inlineStr">
+        <is>
+          <t>36GB</t>
+        </is>
+      </c>
+      <c r="M30" s="16" t="inlineStr">
+        <is>
+          <t>512GB</t>
+        </is>
+      </c>
+      <c r="N30" s="15" t="inlineStr">
+        <is>
+          <t>AAA1725678</t>
+        </is>
+      </c>
+      <c r="O30" s="16" t="inlineStr">
+        <is>
+          <t>03/20/2024</t>
+        </is>
+      </c>
+      <c r="P30" s="15" t="inlineStr">
+        <is>
+          <t>2,399.00</t>
+        </is>
+      </c>
+      <c r="Q30" s="16" t="inlineStr">
+        <is>
+          <t>36 months</t>
+        </is>
+      </c>
+      <c r="R30" s="16" t="inlineStr">
+        <is>
+          <t>03/20/2027</t>
+        </is>
+      </c>
+      <c r="S30" s="16" t="n">
+        <v>182</v>
+      </c>
+      <c r="T30" s="17" t="inlineStr">
+        <is>
+          <t>Q1 2027</t>
+        </is>
+      </c>
+      <c r="U30" s="18" t="inlineStr"/>
+    </row>
+    <row r="31" ht="15" customHeight="1">
+      <c r="A31" s="15" t="inlineStr">
+        <is>
+          <t>0081</t>
+        </is>
+      </c>
+      <c r="B31" s="15" t="inlineStr">
+        <is>
+          <t>Emily&amp;#039;s MacBook Pro</t>
+        </is>
+      </c>
+      <c r="C31" s="15" t="inlineStr">
+        <is>
+          <t>MNWM9FKWJQ</t>
+        </is>
+      </c>
+      <c r="D31" s="15" t="inlineStr">
+        <is>
+          <t>MacBook Pro (14-inch, Nov 2023)</t>
+        </is>
+      </c>
+      <c r="E31" s="15" t="inlineStr">
+        <is>
+          <t>Mac Laptop</t>
+        </is>
+      </c>
+      <c r="F31" s="15" t="inlineStr">
+        <is>
+          <t>Apple</t>
+        </is>
+      </c>
+      <c r="G31" s="15" t="inlineStr">
+        <is>
+          <t>Emily Phinney</t>
+        </is>
+      </c>
+      <c r="H31" s="15" t="inlineStr">
+        <is>
+          <t>Technical Operations Manager</t>
+        </is>
+      </c>
+      <c r="I31" s="15" t="inlineStr">
+        <is>
+          <t>emily@performcb.com</t>
+        </is>
+      </c>
+      <c r="J31" s="15" t="inlineStr">
+        <is>
+          <t>Product</t>
+        </is>
+      </c>
+      <c r="K31" s="15" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="L31" s="16" t="inlineStr">
+        <is>
+          <t>36GB</t>
+        </is>
+      </c>
+      <c r="M31" s="16" t="inlineStr">
+        <is>
+          <t>512GB</t>
+        </is>
+      </c>
+      <c r="N31" s="15" t="inlineStr">
+        <is>
+          <t>NVFD022</t>
+        </is>
+      </c>
+      <c r="O31" s="16" t="inlineStr">
+        <is>
+          <t>03/25/2024</t>
+        </is>
+      </c>
+      <c r="P31" s="15" t="inlineStr">
+        <is>
+          <t>2,498.36</t>
+        </is>
+      </c>
+      <c r="Q31" s="16" t="inlineStr">
+        <is>
+          <t>36 months</t>
+        </is>
+      </c>
+      <c r="R31" s="16" t="inlineStr">
+        <is>
+          <t>03/25/2027</t>
+        </is>
+      </c>
+      <c r="S31" s="16" t="n">
+        <v>187</v>
+      </c>
+      <c r="T31" s="17" t="inlineStr">
+        <is>
+          <t>Q1 2027</t>
+        </is>
+      </c>
+      <c r="U31" s="18" t="inlineStr">
+        <is>
+          <t>Silver</t>
+        </is>
+      </c>
+    </row>
+    <row r="32" ht="15" customHeight="1">
+      <c r="A32" s="15" t="inlineStr">
+        <is>
+          <t>0011</t>
+        </is>
+      </c>
+      <c r="B32" s="15" t="inlineStr">
+        <is>
+          <t>PCB-0011-BJENNE</t>
+        </is>
+      </c>
+      <c r="C32" s="15" t="inlineStr">
+        <is>
+          <t>J26JGW3</t>
+        </is>
+      </c>
+      <c r="D32" s="15" t="inlineStr">
+        <is>
+          <t>Dell Precision 3480</t>
+        </is>
+      </c>
+      <c r="E32" s="15" t="inlineStr">
+        <is>
+          <t>Windows Laptop</t>
+        </is>
+      </c>
+      <c r="F32" s="15" t="inlineStr">
+        <is>
+          <t>Dell</t>
+        </is>
+      </c>
+      <c r="G32" s="15" t="inlineStr">
+        <is>
+          <t>Brett Jenner</t>
+        </is>
+      </c>
+      <c r="H32" s="15" t="inlineStr">
+        <is>
+          <t>Senior Partner Executive</t>
+        </is>
+      </c>
+      <c r="I32" s="15" t="inlineStr">
+        <is>
+          <t>brett@performcb.com</t>
+        </is>
+      </c>
+      <c r="J32" s="15" t="inlineStr">
+        <is>
+          <t>Partners</t>
+        </is>
+      </c>
+      <c r="K32" s="15" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="L32" s="16" t="inlineStr">
+        <is>
+          <t>32GB</t>
+        </is>
+      </c>
+      <c r="M32" s="16" t="inlineStr">
+        <is>
+          <t>500GB</t>
+        </is>
+      </c>
+      <c r="N32" s="15" t="inlineStr">
+        <is>
+          <t>839285879</t>
+        </is>
+      </c>
+      <c r="O32" s="16" t="inlineStr">
+        <is>
+          <t>03/27/2024</t>
+        </is>
+      </c>
+      <c r="P32" s="15" t="inlineStr">
+        <is>
+          <t>1,432.06</t>
+        </is>
+      </c>
+      <c r="Q32" s="16" t="inlineStr">
+        <is>
+          <t>36 months</t>
+        </is>
+      </c>
+      <c r="R32" s="16" t="inlineStr">
+        <is>
+          <t>03/27/2027</t>
+        </is>
+      </c>
+      <c r="S32" s="16" t="n">
+        <v>189</v>
+      </c>
+      <c r="T32" s="17" t="inlineStr">
+        <is>
+          <t>Q1 2027</t>
+        </is>
+      </c>
+      <c r="U32" s="18" t="inlineStr"/>
+    </row>
+    <row r="33" ht="20" customHeight="1">
+      <c r="A33" s="19" t="inlineStr">
+        <is>
+          <t>Q2  Apr – Jun  2027</t>
+        </is>
+      </c>
+      <c r="U33" s="5" t="n"/>
+    </row>
+    <row r="34" ht="15" customHeight="1">
+      <c r="A34" s="20" t="inlineStr">
+        <is>
+          <t>0104</t>
+        </is>
+      </c>
+      <c r="B34" s="20" t="inlineStr">
+        <is>
+          <t>Formerly John S. Macbook M3</t>
+        </is>
+      </c>
+      <c r="C34" s="20" t="inlineStr">
+        <is>
+          <t>LW7NGK4GXC</t>
+        </is>
+      </c>
+      <c r="D34" s="20" t="inlineStr">
+        <is>
+          <t>MacBook Pro (14-inch, Nov 2023)</t>
+        </is>
+      </c>
+      <c r="E34" s="20" t="inlineStr">
+        <is>
+          <t>Mac Laptop</t>
+        </is>
+      </c>
+      <c r="F34" s="20" t="inlineStr">
+        <is>
+          <t>Apple</t>
+        </is>
+      </c>
+      <c r="G34" s="20" t="inlineStr"/>
+      <c r="H34" s="20" t="inlineStr"/>
+      <c r="I34" s="20" t="inlineStr"/>
+      <c r="J34" s="20" t="inlineStr">
+        <is>
+          <t>Unknown</t>
+        </is>
+      </c>
+      <c r="K34" s="20" t="inlineStr">
+        <is>
+          <t>Ready to Deploy - Operational</t>
+        </is>
+      </c>
+      <c r="L34" s="21" t="inlineStr">
+        <is>
+          <t>36GB</t>
+        </is>
+      </c>
+      <c r="M34" s="21" t="inlineStr">
+        <is>
+          <t>512GB</t>
+        </is>
+      </c>
+      <c r="N34" s="20" t="inlineStr">
+        <is>
+          <t>NVLN209</t>
+        </is>
+      </c>
+      <c r="O34" s="21" t="inlineStr">
+        <is>
+          <t>04/02/2024</t>
+        </is>
+      </c>
+      <c r="P34" s="20" t="inlineStr">
+        <is>
+          <t>2,498.36</t>
+        </is>
+      </c>
+      <c r="Q34" s="21" t="inlineStr">
+        <is>
+          <t>36 months</t>
+        </is>
+      </c>
+      <c r="R34" s="21" t="inlineStr">
+        <is>
+          <t>04/02/2027</t>
+        </is>
+      </c>
+      <c r="S34" s="21" t="n">
+        <v>195</v>
+      </c>
+      <c r="T34" s="22" t="inlineStr">
+        <is>
+          <t>Q2 2027</t>
+        </is>
+      </c>
+      <c r="U34" s="23" t="inlineStr">
+        <is>
+          <t>was 0067, but sticker was damaged + replaced</t>
+        </is>
+      </c>
+    </row>
+    <row r="35" ht="15" customHeight="1">
+      <c r="A35" s="20" t="inlineStr">
+        <is>
+          <t>0199</t>
+        </is>
+      </c>
+      <c r="B35" s="20" t="inlineStr">
+        <is>
+          <t>Stephanie Miller&amp;#039;s Dell</t>
+        </is>
+      </c>
+      <c r="C35" s="20" t="inlineStr">
+        <is>
+          <t>HGRXS14</t>
+        </is>
+      </c>
+      <c r="D35" s="20" t="inlineStr">
+        <is>
+          <t>Dell Precision 3581</t>
+        </is>
+      </c>
+      <c r="E35" s="20" t="inlineStr">
+        <is>
+          <t>Windows Laptop</t>
+        </is>
+      </c>
+      <c r="F35" s="20" t="inlineStr">
+        <is>
+          <t>Dell</t>
+        </is>
+      </c>
+      <c r="G35" s="20" t="inlineStr">
+        <is>
+          <t>Stephanie Miller</t>
+        </is>
+      </c>
+      <c r="H35" s="20" t="inlineStr">
+        <is>
+          <t>Accounting Associate</t>
+        </is>
+      </c>
+      <c r="I35" s="20" t="inlineStr">
+        <is>
+          <t>stephanie.miller@performcb.com</t>
+        </is>
+      </c>
+      <c r="J35" s="20" t="inlineStr">
+        <is>
+          <t>Accounting</t>
+        </is>
+      </c>
+      <c r="K35" s="20" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="L35" s="21" t="inlineStr">
+        <is>
+          <t>64GB</t>
+        </is>
+      </c>
+      <c r="M35" s="21" t="inlineStr">
+        <is>
+          <t>500GB</t>
+        </is>
+      </c>
+      <c r="N35" s="20" t="inlineStr">
+        <is>
+          <t>1003251659</t>
+        </is>
+      </c>
+      <c r="O35" s="21" t="inlineStr">
+        <is>
+          <t>04/08/2024</t>
+        </is>
+      </c>
+      <c r="P35" s="20" t="inlineStr">
+        <is>
+          <t>2,624.43</t>
+        </is>
+      </c>
+      <c r="Q35" s="21" t="inlineStr">
+        <is>
+          <t>36 months</t>
+        </is>
+      </c>
+      <c r="R35" s="21" t="inlineStr">
+        <is>
+          <t>04/08/2027</t>
+        </is>
+      </c>
+      <c r="S35" s="21" t="n">
+        <v>201</v>
+      </c>
+      <c r="T35" s="22" t="inlineStr">
+        <is>
+          <t>Q2 2027</t>
+        </is>
+      </c>
+      <c r="U35" s="23" t="inlineStr">
+        <is>
+          <t>formerly 0036 (old tag scratched off)</t>
+        </is>
+      </c>
+    </row>
+    <row r="36" ht="15" customHeight="1">
+      <c r="A36" s="20" t="inlineStr">
+        <is>
+          <t>0028</t>
+        </is>
+      </c>
+      <c r="B36" s="20" t="inlineStr">
+        <is>
+          <t>PCB-0028-JLEWIS</t>
+        </is>
+      </c>
+      <c r="C36" s="20" t="inlineStr">
+        <is>
+          <t>J6VP034</t>
+        </is>
+      </c>
+      <c r="D36" s="20" t="inlineStr">
+        <is>
+          <t>Dell Precision 3480</t>
+        </is>
+      </c>
+      <c r="E36" s="20" t="inlineStr">
+        <is>
+          <t>Windows Laptop</t>
+        </is>
+      </c>
+      <c r="F36" s="20" t="inlineStr">
+        <is>
+          <t>Dell</t>
+        </is>
+      </c>
+      <c r="G36" s="20" t="inlineStr">
+        <is>
+          <t>Jen Lewis</t>
+        </is>
+      </c>
+      <c r="H36" s="20" t="inlineStr">
+        <is>
+          <t>VP of Partners</t>
+        </is>
+      </c>
+      <c r="I36" s="20" t="inlineStr">
+        <is>
+          <t>jen@performcb.com</t>
+        </is>
+      </c>
+      <c r="J36" s="20" t="inlineStr">
+        <is>
+          <t>Partners</t>
+        </is>
+      </c>
+      <c r="K36" s="20" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="L36" s="21" t="inlineStr">
+        <is>
+          <t>32GB</t>
+        </is>
+      </c>
+      <c r="M36" s="21" t="inlineStr">
+        <is>
+          <t>500GB</t>
+        </is>
+      </c>
+      <c r="N36" s="20" t="inlineStr">
+        <is>
+          <t>1003282851</t>
+        </is>
+      </c>
+      <c r="O36" s="21" t="inlineStr">
+        <is>
+          <t>04/19/2024</t>
+        </is>
+      </c>
+      <c r="P36" s="20" t="inlineStr">
+        <is>
+          <t>1,432.06</t>
+        </is>
+      </c>
+      <c r="Q36" s="21" t="inlineStr">
+        <is>
+          <t>36 months</t>
+        </is>
+      </c>
+      <c r="R36" s="21" t="inlineStr">
+        <is>
+          <t>04/19/2027</t>
+        </is>
+      </c>
+      <c r="S36" s="21" t="n">
+        <v>212</v>
+      </c>
+      <c r="T36" s="22" t="inlineStr">
+        <is>
+          <t>Q2 2027</t>
+        </is>
+      </c>
+      <c r="U36" s="23" t="inlineStr"/>
+    </row>
+    <row r="37" ht="15" customHeight="1">
+      <c r="A37" s="20" t="inlineStr">
+        <is>
+          <t>0083</t>
+        </is>
+      </c>
+      <c r="B37" s="20" t="inlineStr">
+        <is>
+          <t>Terry&amp;#039;s MacBook Pro</t>
+        </is>
+      </c>
+      <c r="C37" s="20" t="inlineStr">
+        <is>
+          <t>D7TXQRJ96Q</t>
+        </is>
+      </c>
+      <c r="D37" s="20" t="inlineStr">
+        <is>
+          <t>MacBook Pro (16-inch, Nov 2023)</t>
+        </is>
+      </c>
+      <c r="E37" s="20" t="inlineStr">
+        <is>
+          <t>Mac Laptop</t>
+        </is>
+      </c>
+      <c r="F37" s="20" t="inlineStr">
+        <is>
+          <t>Apple</t>
+        </is>
+      </c>
+      <c r="G37" s="20" t="inlineStr">
+        <is>
+          <t>Terry Vajgrt</t>
+        </is>
+      </c>
+      <c r="H37" s="20" t="inlineStr">
+        <is>
+          <t>Vice President of Talent Acquisition</t>
+        </is>
+      </c>
+      <c r="I37" s="20" t="inlineStr">
+        <is>
+          <t>terry@performcb.com</t>
+        </is>
+      </c>
+      <c r="J37" s="20" t="inlineStr">
+        <is>
+          <t>People Operations</t>
+        </is>
+      </c>
+      <c r="K37" s="20" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="L37" s="21" t="inlineStr">
+        <is>
+          <t>36GB</t>
+        </is>
+      </c>
+      <c r="M37" s="21" t="inlineStr">
+        <is>
+          <t>512GB</t>
+        </is>
+      </c>
+      <c r="N37" s="20" t="inlineStr">
+        <is>
+          <t>1CDWYSY</t>
+        </is>
+      </c>
+      <c r="O37" s="21" t="inlineStr">
+        <is>
+          <t>05/09/2024</t>
+        </is>
+      </c>
+      <c r="P37" s="20" t="inlineStr">
+        <is>
+          <t>2,954.00</t>
+        </is>
+      </c>
+      <c r="Q37" s="21" t="inlineStr">
+        <is>
+          <t>36 months</t>
+        </is>
+      </c>
+      <c r="R37" s="21" t="inlineStr">
+        <is>
+          <t>05/09/2027</t>
+        </is>
+      </c>
+      <c r="S37" s="21" t="n">
+        <v>232</v>
+      </c>
+      <c r="T37" s="22" t="inlineStr">
+        <is>
+          <t>Q2 2027</t>
+        </is>
+      </c>
+      <c r="U37" s="23" t="inlineStr">
+        <is>
+          <t>Silver</t>
+        </is>
+      </c>
+    </row>
+    <row r="38" ht="15" customHeight="1">
+      <c r="A38" s="20" t="inlineStr">
+        <is>
+          <t>0027</t>
+        </is>
+      </c>
+      <c r="B38" s="20" t="inlineStr">
+        <is>
+          <t>PCB-0027-LLANEY</t>
+        </is>
+      </c>
+      <c r="C38" s="20" t="inlineStr">
+        <is>
+          <t>F0CP924</t>
+        </is>
+      </c>
+      <c r="D38" s="20" t="inlineStr">
+        <is>
+          <t>Dell Precision 3581</t>
+        </is>
+      </c>
+      <c r="E38" s="20" t="inlineStr">
+        <is>
+          <t>Windows Laptop</t>
+        </is>
+      </c>
+      <c r="F38" s="20" t="inlineStr">
+        <is>
+          <t>Dell</t>
+        </is>
+      </c>
+      <c r="G38" s="20" t="inlineStr">
+        <is>
+          <t>Lindsay Laney</t>
+        </is>
+      </c>
+      <c r="H38" s="20" t="inlineStr">
+        <is>
+          <t>Accounting Associate</t>
+        </is>
+      </c>
+      <c r="I38" s="20" t="inlineStr">
+        <is>
+          <t>lindsay@performcb.com</t>
+        </is>
+      </c>
+      <c r="J38" s="20" t="inlineStr">
+        <is>
+          <t>Accounting</t>
+        </is>
+      </c>
+      <c r="K38" s="20" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="L38" s="21" t="inlineStr">
+        <is>
+          <t>64TB</t>
+        </is>
+      </c>
+      <c r="M38" s="21" t="inlineStr">
+        <is>
+          <t>1TB</t>
+        </is>
+      </c>
+      <c r="N38" s="20" t="inlineStr">
+        <is>
+          <t>1004857039</t>
+        </is>
+      </c>
+      <c r="O38" s="21" t="inlineStr">
+        <is>
+          <t>05/13/2024</t>
+        </is>
+      </c>
+      <c r="P38" s="20" t="inlineStr">
+        <is>
+          <t>2,552.23</t>
+        </is>
+      </c>
+      <c r="Q38" s="21" t="inlineStr">
+        <is>
+          <t>36 months</t>
+        </is>
+      </c>
+      <c r="R38" s="21" t="inlineStr">
+        <is>
+          <t>05/13/2027</t>
+        </is>
+      </c>
+      <c r="S38" s="21" t="n">
+        <v>236</v>
+      </c>
+      <c r="T38" s="22" t="inlineStr">
+        <is>
+          <t>Q2 2027</t>
+        </is>
+      </c>
+      <c r="U38" s="23" t="inlineStr"/>
+    </row>
+    <row r="39" ht="15" customHeight="1">
+      <c r="A39" s="20" t="inlineStr">
+        <is>
+          <t>0019</t>
+        </is>
+      </c>
+      <c r="B39" s="20" t="inlineStr">
+        <is>
+          <t>PCB-0019-HGILBE</t>
+        </is>
+      </c>
+      <c r="C39" s="20" t="inlineStr">
+        <is>
+          <t>9HWXX24</t>
+        </is>
+      </c>
+      <c r="D39" s="20" t="inlineStr">
+        <is>
+          <t>Dell Precision 3480</t>
+        </is>
+      </c>
+      <c r="E39" s="20" t="inlineStr">
+        <is>
+          <t>Windows Laptop</t>
+        </is>
+      </c>
+      <c r="F39" s="20" t="inlineStr">
+        <is>
+          <t>Dell</t>
+        </is>
+      </c>
+      <c r="G39" s="20" t="inlineStr"/>
+      <c r="H39" s="20" t="inlineStr"/>
+      <c r="I39" s="20" t="inlineStr"/>
+      <c r="J39" s="20" t="inlineStr">
+        <is>
+          <t>Unknown</t>
+        </is>
+      </c>
+      <c r="K39" s="20" t="inlineStr">
+        <is>
+          <t>Ready to Deploy - Operational</t>
+        </is>
+      </c>
+      <c r="L39" s="21" t="inlineStr"/>
+      <c r="M39" s="21" t="inlineStr"/>
+      <c r="N39" s="20" t="inlineStr">
+        <is>
+          <t>1003009935</t>
+        </is>
+      </c>
+      <c r="O39" s="21" t="inlineStr">
+        <is>
+          <t>05/23/2024</t>
+        </is>
+      </c>
+      <c r="P39" s="20" t="inlineStr">
+        <is>
+          <t>1,393.78</t>
+        </is>
+      </c>
+      <c r="Q39" s="21" t="inlineStr">
+        <is>
+          <t>36 months</t>
+        </is>
+      </c>
+      <c r="R39" s="21" t="inlineStr">
+        <is>
+          <t>05/23/2027</t>
+        </is>
+      </c>
+      <c r="S39" s="21" t="n">
+        <v>246</v>
+      </c>
+      <c r="T39" s="22" t="inlineStr">
+        <is>
+          <t>Q2 2027</t>
+        </is>
+      </c>
+      <c r="U39" s="23" t="inlineStr">
+        <is>
+          <t>keyboard and screen like-new, but external shell very scratch up. Doesn't look pretty.</t>
+        </is>
+      </c>
+    </row>
+    <row r="40" ht="20" customHeight="1">
+      <c r="A40" s="24" t="inlineStr">
+        <is>
+          <t>Q3  Jul – Sep  2027</t>
+        </is>
+      </c>
+      <c r="U40" s="5" t="n"/>
+    </row>
+    <row r="41" ht="15" customHeight="1">
+      <c r="A41" s="25" t="inlineStr">
+        <is>
+          <t>0035</t>
+        </is>
+      </c>
+      <c r="B41" s="25" t="inlineStr">
+        <is>
+          <t>formerly Jonathan&amp;#039;s Dell Precision 3490</t>
+        </is>
+      </c>
+      <c r="C41" s="25" t="inlineStr">
+        <is>
+          <t>1WMYQW3</t>
+        </is>
+      </c>
+      <c r="D41" s="25" t="inlineStr">
+        <is>
+          <t>Dell Precision 3490</t>
+        </is>
+      </c>
+      <c r="E41" s="25" t="inlineStr">
+        <is>
+          <t>Windows Laptop</t>
+        </is>
+      </c>
+      <c r="F41" s="25" t="inlineStr">
+        <is>
+          <t>Dell</t>
+        </is>
+      </c>
+      <c r="G41" s="25" t="inlineStr"/>
+      <c r="H41" s="25" t="inlineStr"/>
+      <c r="I41" s="25" t="inlineStr"/>
+      <c r="J41" s="25" t="inlineStr">
+        <is>
+          <t>Unknown</t>
+        </is>
+      </c>
+      <c r="K41" s="25" t="inlineStr">
+        <is>
+          <t>Ready to Deploy - Operational</t>
+        </is>
+      </c>
+      <c r="L41" s="26" t="inlineStr">
+        <is>
+          <t>32GB</t>
+        </is>
+      </c>
+      <c r="M41" s="26" t="inlineStr">
+        <is>
+          <t>1TB</t>
+        </is>
+      </c>
+      <c r="N41" s="25" t="inlineStr">
+        <is>
+          <t>1006768055</t>
+        </is>
+      </c>
+      <c r="O41" s="26" t="inlineStr">
+        <is>
+          <t>07/06/2024</t>
+        </is>
+      </c>
+      <c r="P41" s="25" t="inlineStr">
+        <is>
+          <t>2,160.82</t>
+        </is>
+      </c>
+      <c r="Q41" s="26" t="inlineStr">
+        <is>
+          <t>36 months</t>
+        </is>
+      </c>
+      <c r="R41" s="26" t="inlineStr">
+        <is>
+          <t>07/06/2027</t>
+        </is>
+      </c>
+      <c r="S41" s="26" t="n">
+        <v>290</v>
+      </c>
+      <c r="T41" s="27" t="inlineStr">
+        <is>
+          <t>Q3 2027</t>
+        </is>
+      </c>
+      <c r="U41" s="28" t="inlineStr"/>
+    </row>
+    <row r="42" ht="15" customHeight="1">
+      <c r="A42" s="25" t="inlineStr">
+        <is>
+          <t>0022</t>
+        </is>
+      </c>
+      <c r="B42" s="25" t="inlineStr">
+        <is>
+          <t>spare used Dell at Mike&amp;#039;s</t>
+        </is>
+      </c>
+      <c r="C42" s="25" t="inlineStr">
+        <is>
+          <t>F3DZH34</t>
+        </is>
+      </c>
+      <c r="D42" s="25" t="inlineStr">
+        <is>
+          <t>Dell Precision 3480</t>
+        </is>
+      </c>
+      <c r="E42" s="25" t="inlineStr">
+        <is>
+          <t>Windows Laptop</t>
+        </is>
+      </c>
+      <c r="F42" s="25" t="inlineStr">
+        <is>
+          <t>Dell</t>
+        </is>
+      </c>
+      <c r="G42" s="25" t="inlineStr"/>
+      <c r="H42" s="25" t="inlineStr"/>
+      <c r="I42" s="25" t="inlineStr"/>
+      <c r="J42" s="25" t="inlineStr">
+        <is>
+          <t>Unknown</t>
+        </is>
+      </c>
+      <c r="K42" s="25" t="inlineStr">
+        <is>
+          <t>In Repair</t>
+        </is>
+      </c>
+      <c r="L42" s="26" t="inlineStr">
+        <is>
+          <t>32GB</t>
+        </is>
+      </c>
+      <c r="M42" s="26" t="inlineStr">
+        <is>
+          <t>500GB</t>
+        </is>
+      </c>
+      <c r="N42" s="25" t="inlineStr">
+        <is>
+          <t>1004006363</t>
+        </is>
+      </c>
+      <c r="O42" s="26" t="inlineStr">
+        <is>
+          <t>07/14/2024</t>
+        </is>
+      </c>
+      <c r="P42" s="25" t="inlineStr">
+        <is>
+          <t>1,381.92</t>
+        </is>
+      </c>
+      <c r="Q42" s="26" t="inlineStr">
+        <is>
+          <t>36 months</t>
+        </is>
+      </c>
+      <c r="R42" s="26" t="inlineStr">
+        <is>
+          <t>07/14/2027</t>
+        </is>
+      </c>
+      <c r="S42" s="26" t="n">
+        <v>298</v>
+      </c>
+      <c r="T42" s="27" t="inlineStr">
+        <is>
+          <t>Q3 2027</t>
+        </is>
+      </c>
+      <c r="U42" s="28" t="inlineStr"/>
+    </row>
+    <row r="43" ht="15" customHeight="1">
+      <c r="A43" s="25" t="inlineStr">
+        <is>
+          <t>0069</t>
+        </is>
+      </c>
+      <c r="B43" s="25" t="inlineStr">
+        <is>
+          <t>Cinnamon MacBook Pro</t>
+        </is>
+      </c>
+      <c r="C43" s="25" t="inlineStr">
+        <is>
+          <t>LY2NPW9HC0</t>
+        </is>
+      </c>
+      <c r="D43" s="25" t="inlineStr">
+        <is>
+          <t>MacBook Pro (14-inch, Nov 2023)</t>
+        </is>
+      </c>
+      <c r="E43" s="25" t="inlineStr">
+        <is>
+          <t>Mac Laptop</t>
+        </is>
+      </c>
+      <c r="F43" s="25" t="inlineStr">
+        <is>
+          <t>Apple</t>
+        </is>
+      </c>
+      <c r="G43" s="25" t="inlineStr">
+        <is>
+          <t>Cinnamon Walker</t>
+        </is>
+      </c>
+      <c r="H43" s="25" t="inlineStr">
+        <is>
+          <t>Systems Engineer</t>
+        </is>
+      </c>
+      <c r="I43" s="25" t="inlineStr">
+        <is>
+          <t>cinnamon@performcb.com</t>
+        </is>
+      </c>
+      <c r="J43" s="25" t="inlineStr">
+        <is>
+          <t>Information Tech</t>
+        </is>
+      </c>
+      <c r="K43" s="25" t="inlineStr">
+        <is>
+          <t>Ready to Deploy - Operational</t>
+        </is>
+      </c>
+      <c r="L43" s="26" t="inlineStr">
+        <is>
+          <t>36GB</t>
+        </is>
+      </c>
+      <c r="M43" s="26" t="inlineStr">
+        <is>
+          <t>512GB</t>
+        </is>
+      </c>
+      <c r="N43" s="25" t="inlineStr">
+        <is>
+          <t>NZLQ604</t>
+        </is>
+      </c>
+      <c r="O43" s="26" t="inlineStr">
+        <is>
+          <t>07/15/2024</t>
+        </is>
+      </c>
+      <c r="P43" s="25" t="inlineStr">
+        <is>
+          <t>2,706.97</t>
+        </is>
+      </c>
+      <c r="Q43" s="26" t="inlineStr">
+        <is>
+          <t>36 months</t>
+        </is>
+      </c>
+      <c r="R43" s="26" t="inlineStr">
+        <is>
+          <t>07/15/2027</t>
+        </is>
+      </c>
+      <c r="S43" s="26" t="n">
+        <v>299</v>
+      </c>
+      <c r="T43" s="27" t="inlineStr">
+        <is>
+          <t>Q3 2027</t>
+        </is>
+      </c>
+      <c r="U43" s="28" t="inlineStr"/>
+    </row>
+    <row r="44" ht="15" customHeight="1">
+      <c r="A44" s="25" t="inlineStr">
+        <is>
+          <t>0064</t>
+        </is>
+      </c>
+      <c r="B44" s="25" t="inlineStr">
+        <is>
+          <t>Sandra&amp;#039;s Macbook pro M3</t>
+        </is>
+      </c>
+      <c r="C44" s="25" t="inlineStr">
+        <is>
+          <t>M62CYL94GH</t>
+        </is>
+      </c>
+      <c r="D44" s="25" t="inlineStr">
+        <is>
+          <t>MacBook Pro (14-inch, Nov 2023)</t>
+        </is>
+      </c>
+      <c r="E44" s="25" t="inlineStr">
+        <is>
+          <t>Mac Laptop</t>
+        </is>
+      </c>
+      <c r="F44" s="25" t="inlineStr">
+        <is>
+          <t>Apple</t>
+        </is>
+      </c>
+      <c r="G44" s="25" t="inlineStr">
+        <is>
+          <t>Sandra Seithel</t>
+        </is>
+      </c>
+      <c r="H44" s="25" t="inlineStr">
+        <is>
+          <t>Growth Manager</t>
+        </is>
+      </c>
+      <c r="I44" s="25" t="inlineStr">
+        <is>
+          <t>sandra@performcb.com</t>
+        </is>
+      </c>
+      <c r="J44" s="25" t="inlineStr">
+        <is>
+          <t>Client Services</t>
+        </is>
+      </c>
+      <c r="K44" s="25" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="L44" s="26" t="inlineStr">
+        <is>
+          <t>36GB</t>
+        </is>
+      </c>
+      <c r="M44" s="26" t="inlineStr">
+        <is>
+          <t>512GB</t>
+        </is>
+      </c>
+      <c r="N44" s="25" t="inlineStr">
+        <is>
+          <t>PBCG598</t>
+        </is>
+      </c>
+      <c r="O44" s="26" t="inlineStr">
+        <is>
+          <t>08/05/2024</t>
+        </is>
+      </c>
+      <c r="P44" s="25" t="inlineStr">
+        <is>
+          <t>2,621.99</t>
+        </is>
+      </c>
+      <c r="Q44" s="26" t="inlineStr">
+        <is>
+          <t>36 months</t>
+        </is>
+      </c>
+      <c r="R44" s="26" t="inlineStr">
+        <is>
+          <t>08/05/2027</t>
+        </is>
+      </c>
+      <c r="S44" s="26" t="n">
+        <v>320</v>
+      </c>
+      <c r="T44" s="27" t="inlineStr">
+        <is>
+          <t>Q3 2027</t>
+        </is>
+      </c>
+      <c r="U44" s="28" t="inlineStr"/>
+    </row>
+    <row r="45" ht="15" customHeight="1">
+      <c r="A45" s="25" t="inlineStr">
+        <is>
+          <t>0097</t>
+        </is>
+      </c>
+      <c r="B45" s="25" t="inlineStr">
+        <is>
+          <t>Julie B&amp;#039;s Macbook M3</t>
+        </is>
+      </c>
+      <c r="C45" s="25" t="inlineStr">
+        <is>
+          <t>M6X2YCC2NQ</t>
+        </is>
+      </c>
+      <c r="D45" s="25" t="inlineStr">
+        <is>
+          <t>MacBook Pro (14-inch, Nov 2023)</t>
+        </is>
+      </c>
+      <c r="E45" s="25" t="inlineStr">
+        <is>
+          <t>Mac Laptop</t>
+        </is>
+      </c>
+      <c r="F45" s="25" t="inlineStr">
+        <is>
+          <t>Apple</t>
+        </is>
+      </c>
+      <c r="G45" s="25" t="inlineStr">
+        <is>
+          <t>Julie Blake</t>
+        </is>
+      </c>
+      <c r="H45" s="25" t="inlineStr">
+        <is>
+          <t>Director of Client Services</t>
+        </is>
+      </c>
+      <c r="I45" s="25" t="inlineStr">
+        <is>
+          <t>julie.blake@performcb.com</t>
+        </is>
+      </c>
+      <c r="J45" s="25" t="inlineStr">
+        <is>
+          <t>Client Services</t>
+        </is>
+      </c>
+      <c r="K45" s="25" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="L45" s="26" t="inlineStr">
+        <is>
+          <t>36GB</t>
+        </is>
+      </c>
+      <c r="M45" s="26" t="inlineStr">
+        <is>
+          <t>512GB</t>
+        </is>
+      </c>
+      <c r="N45" s="25" t="inlineStr">
+        <is>
+          <t>PBCG648</t>
+        </is>
+      </c>
+      <c r="O45" s="26" t="inlineStr">
+        <is>
+          <t>08/05/2024</t>
+        </is>
+      </c>
+      <c r="P45" s="25" t="inlineStr">
+        <is>
+          <t>2,621.99</t>
+        </is>
+      </c>
+      <c r="Q45" s="26" t="inlineStr">
+        <is>
+          <t>36 months</t>
+        </is>
+      </c>
+      <c r="R45" s="26" t="inlineStr">
+        <is>
+          <t>08/05/2027</t>
+        </is>
+      </c>
+      <c r="S45" s="26" t="n">
+        <v>320</v>
+      </c>
+      <c r="T45" s="27" t="inlineStr">
+        <is>
+          <t>Q3 2027</t>
+        </is>
+      </c>
+      <c r="U45" s="28" t="inlineStr">
+        <is>
+          <t>was originally 0091, but asset tag was lost in the mail</t>
+        </is>
+      </c>
+    </row>
+    <row r="46" ht="15" customHeight="1">
+      <c r="A46" s="25" t="inlineStr">
+        <is>
+          <t>0062</t>
+        </is>
+      </c>
+      <c r="B46" s="25" t="inlineStr">
+        <is>
+          <t>Devyn&amp;#039;s MacBook Pro</t>
+        </is>
+      </c>
+      <c r="C46" s="25" t="inlineStr">
+        <is>
+          <t>JVX9L5GWYG</t>
+        </is>
+      </c>
+      <c r="D46" s="25" t="inlineStr">
+        <is>
+          <t>MacBook Pro (14-inch, Nov 2023)</t>
+        </is>
+      </c>
+      <c r="E46" s="25" t="inlineStr">
+        <is>
+          <t>Mac Laptop</t>
+        </is>
+      </c>
+      <c r="F46" s="25" t="inlineStr">
+        <is>
+          <t>Apple</t>
+        </is>
+      </c>
+      <c r="G46" s="25" t="inlineStr">
+        <is>
+          <t>Devyn Kahl</t>
+        </is>
+      </c>
+      <c r="H46" s="25" t="inlineStr">
+        <is>
+          <t>Program Coordinator</t>
+        </is>
+      </c>
+      <c r="I46" s="25" t="inlineStr">
+        <is>
+          <t>devyn@performcb.com</t>
+        </is>
+      </c>
+      <c r="J46" s="25" t="inlineStr">
+        <is>
+          <t>Client Services</t>
+        </is>
+      </c>
+      <c r="K46" s="25" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="L46" s="26" t="inlineStr">
+        <is>
+          <t>36GB</t>
+        </is>
+      </c>
+      <c r="M46" s="26" t="inlineStr">
+        <is>
+          <t>512GB</t>
+        </is>
+      </c>
+      <c r="N46" s="25" t="inlineStr">
+        <is>
+          <t>PBZC302</t>
+        </is>
+      </c>
+      <c r="O46" s="26" t="inlineStr">
+        <is>
+          <t>09/04/2024</t>
+        </is>
+      </c>
+      <c r="P46" s="25" t="inlineStr">
+        <is>
+          <t>2,667.00</t>
+        </is>
+      </c>
+      <c r="Q46" s="26" t="inlineStr">
+        <is>
+          <t>36 months</t>
+        </is>
+      </c>
+      <c r="R46" s="26" t="inlineStr">
+        <is>
+          <t>09/04/2027</t>
+        </is>
+      </c>
+      <c r="S46" s="26" t="n">
+        <v>350</v>
+      </c>
+      <c r="T46" s="27" t="inlineStr">
+        <is>
+          <t>Q3 2027</t>
+        </is>
+      </c>
+      <c r="U46" s="28" t="inlineStr"/>
+    </row>
+    <row r="47" ht="15" customHeight="1">
+      <c r="A47" s="25" t="inlineStr">
+        <is>
+          <t>0205</t>
+        </is>
+      </c>
+      <c r="B47" s="25" t="inlineStr">
+        <is>
+          <t>spare M3 MacBook Pro</t>
+        </is>
+      </c>
+      <c r="C47" s="25" t="inlineStr">
+        <is>
+          <t>D3RW63X6L0</t>
+        </is>
+      </c>
+      <c r="D47" s="25" t="inlineStr">
+        <is>
+          <t>MacBook Pro (14-inch, Nov 2023)</t>
+        </is>
+      </c>
+      <c r="E47" s="25" t="inlineStr">
+        <is>
+          <t>Mac Laptop</t>
+        </is>
+      </c>
+      <c r="F47" s="25" t="inlineStr">
+        <is>
+          <t>Apple</t>
+        </is>
+      </c>
+      <c r="G47" s="25" t="inlineStr"/>
+      <c r="H47" s="25" t="inlineStr"/>
+      <c r="I47" s="25" t="inlineStr"/>
+      <c r="J47" s="25" t="inlineStr">
+        <is>
+          <t>Unknown</t>
+        </is>
+      </c>
+      <c r="K47" s="25" t="inlineStr">
+        <is>
+          <t>Ready to Deploy - Operational</t>
+        </is>
+      </c>
+      <c r="L47" s="26" t="inlineStr">
+        <is>
+          <t>36GB</t>
+        </is>
+      </c>
+      <c r="M47" s="26" t="inlineStr">
+        <is>
+          <t>512GB</t>
+        </is>
+      </c>
+      <c r="N47" s="25" t="inlineStr">
+        <is>
+          <t>PBZC266</t>
+        </is>
+      </c>
+      <c r="O47" s="26" t="inlineStr">
+        <is>
+          <t>09/04/2024</t>
+        </is>
+      </c>
+      <c r="P47" s="25" t="inlineStr">
+        <is>
+          <t>2,728.88</t>
+        </is>
+      </c>
+      <c r="Q47" s="26" t="inlineStr">
+        <is>
+          <t>36 months</t>
+        </is>
+      </c>
+      <c r="R47" s="26" t="inlineStr">
+        <is>
+          <t>09/04/2027</t>
+        </is>
+      </c>
+      <c r="S47" s="26" t="n">
+        <v>350</v>
+      </c>
+      <c r="T47" s="27" t="inlineStr">
+        <is>
+          <t>Q3 2027</t>
+        </is>
+      </c>
+      <c r="U47" s="28" t="inlineStr">
+        <is>
+          <t>formerly 0082 - asset tag replaced after apple hardware warranty repair</t>
+        </is>
+      </c>
+    </row>
+    <row r="48" ht="15" customHeight="1">
+      <c r="A48" s="25" t="inlineStr">
+        <is>
+          <t>0078</t>
+        </is>
+      </c>
+      <c r="B48" s="25" t="inlineStr">
+        <is>
+          <t>Noah Clay, Macbook Pro M3</t>
+        </is>
+      </c>
+      <c r="C48" s="25" t="inlineStr">
+        <is>
+          <t>L2V20TYGHX</t>
+        </is>
+      </c>
+      <c r="D48" s="25" t="inlineStr">
+        <is>
+          <t>MacBook Pro (14-inch, Nov 2023)</t>
+        </is>
+      </c>
+      <c r="E48" s="25" t="inlineStr">
+        <is>
+          <t>Mac Laptop</t>
+        </is>
+      </c>
+      <c r="F48" s="25" t="inlineStr">
+        <is>
+          <t>Apple</t>
+        </is>
+      </c>
+      <c r="G48" s="25" t="inlineStr">
+        <is>
+          <t>Noah Clay</t>
+        </is>
+      </c>
+      <c r="H48" s="25" t="inlineStr">
+        <is>
+          <t>Marketer Development Executive</t>
+        </is>
+      </c>
+      <c r="I48" s="25" t="inlineStr">
+        <is>
+          <t>noah@performcb.com</t>
+        </is>
+      </c>
+      <c r="J48" s="25" t="inlineStr">
         <is>
           <t>Marketer Development Team</t>
         </is>
       </c>
-      <c r="K20" s="21" t="inlineStr">
+      <c r="K48" s="25" t="inlineStr">
         <is>
           <t>Deployed</t>
         </is>
       </c>
-      <c r="L20" s="22" t="inlineStr">
-[...24 lines deleted...]
-      <c r="Q20" s="22" t="inlineStr">
+      <c r="L48" s="26" t="inlineStr"/>
+      <c r="M48" s="26" t="inlineStr"/>
+      <c r="N48" s="25" t="inlineStr">
+        <is>
+          <t>PCXF160</t>
+        </is>
+      </c>
+      <c r="O48" s="26" t="inlineStr">
+        <is>
+          <t>09/28/2024</t>
+        </is>
+      </c>
+      <c r="P48" s="25" t="inlineStr">
+        <is>
+          <t>2,706.97</t>
+        </is>
+      </c>
+      <c r="Q48" s="26" t="inlineStr">
         <is>
           <t>36 months</t>
         </is>
       </c>
-      <c r="R20" s="22" t="inlineStr">
-[...2637 lines deleted...]
-      <c r="T48" s="9" t="inlineStr">
+      <c r="R48" s="26" t="inlineStr">
+        <is>
+          <t>09/28/2027</t>
+        </is>
+      </c>
+      <c r="S48" s="26" t="n">
+        <v>374</v>
+      </c>
+      <c r="T48" s="27" t="inlineStr">
         <is>
           <t>Q3 2027</t>
         </is>
       </c>
-      <c r="U48" s="10" t="inlineStr"/>
-[...100 lines deleted...]
-      <c r="U49" s="10" t="inlineStr"/>
+      <c r="U48" s="28" t="inlineStr"/>
+    </row>
+    <row r="49" ht="20" customHeight="1">
+      <c r="A49" s="4" t="inlineStr">
+        <is>
+          <t>Q4  Oct – Dec  2027</t>
+        </is>
+      </c>
+      <c r="U49" s="5" t="n"/>
     </row>
     <row r="50" ht="15" customHeight="1">
       <c r="A50" s="6" t="inlineStr">
         <is>
-          <t>0069</t>
+          <t>0157</t>
         </is>
       </c>
       <c r="B50" s="6" t="inlineStr">
         <is>
-          <t>Matt&amp;#039;s MacBook Pro</t>
+          <t>dane@performcb.com’s MacBook Pro</t>
         </is>
       </c>
       <c r="C50" s="6" t="inlineStr">
         <is>
-          <t>LY2NPW9HC0</t>
+          <t>LL9QHFJ9XJ</t>
         </is>
       </c>
       <c r="D50" s="6" t="inlineStr">
         <is>
           <t>MacBook Pro (14-inch, Nov 2023)</t>
         </is>
       </c>
       <c r="E50" s="6" t="inlineStr">
         <is>
           <t>Mac Laptop</t>
         </is>
       </c>
       <c r="F50" s="6" t="inlineStr">
         <is>
           <t>Apple</t>
         </is>
       </c>
       <c r="G50" s="6" t="inlineStr">
         <is>
-          <t>cinnamon@performcb.com</t>
-[...2 lines deleted...]
-      <c r="H50" s="6" t="inlineStr"/>
+          <t>Dane Armstrong</t>
+        </is>
+      </c>
+      <c r="H50" s="6" t="inlineStr">
+        <is>
+          <t>Senior Partner Executive</t>
+        </is>
+      </c>
       <c r="I50" s="6" t="inlineStr">
         <is>
-          <t>cinnamon@performcb.com</t>
+          <t>dane@performcb.com</t>
         </is>
       </c>
       <c r="J50" s="6" t="inlineStr">
         <is>
-          <t>Information Tech</t>
+          <t>Partners</t>
         </is>
       </c>
       <c r="K50" s="6" t="inlineStr">
         <is>
-          <t>Quarantine</t>
+          <t>Deployed</t>
         </is>
       </c>
       <c r="L50" s="7" t="inlineStr">
         <is>
           <t>36GB</t>
         </is>
       </c>
       <c r="M50" s="7" t="inlineStr">
         <is>
           <t>512GB</t>
         </is>
       </c>
       <c r="N50" s="6" t="inlineStr">
         <is>
-          <t>NZLQ604</t>
+          <t>PDDH345</t>
         </is>
       </c>
       <c r="O50" s="7" t="inlineStr">
         <is>
-          <t>07/15/2024</t>
+          <t>10/21/2024</t>
         </is>
       </c>
       <c r="P50" s="6" t="inlineStr">
         <is>
-          <t>2,706.97</t>
+          <t>2,728.33</t>
         </is>
       </c>
       <c r="Q50" s="7" t="inlineStr">
         <is>
           <t>36 months</t>
         </is>
       </c>
       <c r="R50" s="7" t="inlineStr">
         <is>
-          <t>07/15/2027</t>
+          <t>10/21/2027</t>
         </is>
       </c>
       <c r="S50" s="7" t="n">
-        <v>359</v>
+        <v>397</v>
       </c>
       <c r="T50" s="9" t="inlineStr">
         <is>
-          <t>Q3 2027</t>
+          <t>Q4 2027</t>
         </is>
       </c>
       <c r="U50" s="10" t="inlineStr">
         <is>
           <t>Silver
-Shipped to the UK by Stephen - &lt;a href="https://www.dhl.com/us-en/home/tracking/tracking-express.html?submit=1&amp;amp;tracking-id=4790453986"&gt;https://www.dhl.com/us-en/home/tracking/tracking-express.html?submit=1&amp;amp;tracking-id=4790453986&lt;/a&gt;</t>
+Going to send this via DHL to Dane in Canada. We are assigning asset tag 0157 to this device. I am stuffing it in the unopened box prior to shipping.</t>
         </is>
       </c>
     </row>
     <row r="51" ht="15" customHeight="1">
       <c r="A51" s="6" t="inlineStr">
         <is>
-          <t>0064</t>
+          <t>0158</t>
         </is>
       </c>
       <c r="B51" s="6" t="inlineStr">
         <is>
-          <t>Sandra&amp;#039;s Macbook pro M3</t>
+          <t>PCB-0158-MSAAR</t>
         </is>
       </c>
       <c r="C51" s="6" t="inlineStr">
         <is>
-          <t>M62CYL94GH</t>
+          <t>5ZH7SW3</t>
         </is>
       </c>
       <c r="D51" s="6" t="inlineStr">
         <is>
-          <t>MacBook Pro (14-inch, Nov 2023)</t>
+          <t>Dell Precision 3490</t>
         </is>
       </c>
       <c r="E51" s="6" t="inlineStr">
         <is>
-          <t>Mac Laptop</t>
+          <t>Windows Laptop</t>
         </is>
       </c>
       <c r="F51" s="6" t="inlineStr">
         <is>
-          <t>Apple</t>
+          <t>Dell</t>
         </is>
       </c>
       <c r="G51" s="6" t="inlineStr">
         <is>
-          <t>Sandra Seithel</t>
+          <t>Margo Saar</t>
         </is>
       </c>
       <c r="H51" s="6" t="inlineStr">
         <is>
-          <t>Growth Manager</t>
+          <t>Partner Account Director</t>
         </is>
       </c>
       <c r="I51" s="6" t="inlineStr">
         <is>
-          <t>sandra@performcb.com</t>
+          <t>margo@performcb.com</t>
         </is>
       </c>
       <c r="J51" s="6" t="inlineStr">
         <is>
-          <t>Client Services</t>
+          <t>Partners</t>
         </is>
       </c>
       <c r="K51" s="6" t="inlineStr">
         <is>
           <t>Deployed</t>
         </is>
       </c>
       <c r="L51" s="7" t="inlineStr">
         <is>
-          <t>36GB</t>
+          <t>32GB</t>
         </is>
       </c>
       <c r="M51" s="7" t="inlineStr">
         <is>
-          <t>512GB</t>
+          <t>500GB</t>
         </is>
       </c>
       <c r="N51" s="6" t="inlineStr">
         <is>
-          <t>PBCG598</t>
+          <t>1010957099</t>
         </is>
       </c>
       <c r="O51" s="7" t="inlineStr">
         <is>
-          <t>08/05/2024</t>
+          <t>10/23/2024</t>
         </is>
       </c>
       <c r="P51" s="6" t="inlineStr">
         <is>
-          <t>2,621.99</t>
+          <t>1,392.00</t>
         </is>
       </c>
       <c r="Q51" s="7" t="inlineStr">
         <is>
           <t>36 months</t>
         </is>
       </c>
       <c r="R51" s="7" t="inlineStr">
         <is>
-          <t>08/05/2027</t>
+          <t>10/23/2027</t>
         </is>
       </c>
       <c r="S51" s="7" t="n">
-        <v>380</v>
+        <v>399</v>
       </c>
       <c r="T51" s="9" t="inlineStr">
         <is>
-          <t>Q3 2027</t>
-[...2 lines deleted...]
-      <c r="U51" s="10" t="inlineStr"/>
+          <t>Q4 2027</t>
+        </is>
+      </c>
+      <c r="U51" s="10" t="inlineStr">
+        <is>
+          <t>This is being shipped to Margo in portugal. Including the asset tag 0158.</t>
+        </is>
+      </c>
     </row>
     <row r="52" ht="15" customHeight="1">
       <c r="A52" s="6" t="inlineStr">
         <is>
-          <t>0097</t>
+          <t>5CKYRW3</t>
         </is>
       </c>
       <c r="B52" s="6" t="inlineStr">
         <is>
-          <t>Julie B&amp;#039;s Macbook M3</t>
+          <t>5CKYRW3</t>
         </is>
       </c>
       <c r="C52" s="6" t="inlineStr">
         <is>
-          <t>M6X2YCC2NQ</t>
+          <t>5CKYRW3</t>
         </is>
       </c>
       <c r="D52" s="6" t="inlineStr">
         <is>
-          <t>MacBook Pro (14-inch, Nov 2023)</t>
+          <t>Dell Precision 3490</t>
         </is>
       </c>
       <c r="E52" s="6" t="inlineStr">
         <is>
+          <t>Windows Laptop</t>
+        </is>
+      </c>
+      <c r="F52" s="6" t="inlineStr">
+        <is>
+          <t>Dell</t>
+        </is>
+      </c>
+      <c r="G52" s="6" t="inlineStr"/>
+      <c r="H52" s="6" t="inlineStr"/>
+      <c r="I52" s="6" t="inlineStr"/>
+      <c r="J52" s="6" t="inlineStr">
+        <is>
+          <t>Unknown</t>
+        </is>
+      </c>
+      <c r="K52" s="6" t="inlineStr">
+        <is>
+          <t>New in Box - Ready to Deploy</t>
+        </is>
+      </c>
+      <c r="L52" s="7" t="inlineStr"/>
+      <c r="M52" s="7" t="inlineStr"/>
+      <c r="N52" s="6" t="inlineStr">
+        <is>
+          <t>1011610160</t>
+        </is>
+      </c>
+      <c r="O52" s="7" t="inlineStr">
+        <is>
+          <t>11/07/2024</t>
+        </is>
+      </c>
+      <c r="P52" s="6" t="inlineStr"/>
+      <c r="Q52" s="7" t="inlineStr">
+        <is>
+          <t>36 months</t>
+        </is>
+      </c>
+      <c r="R52" s="7" t="inlineStr">
+        <is>
+          <t>11/07/2027</t>
+        </is>
+      </c>
+      <c r="S52" s="7" t="n">
+        <v>414</v>
+      </c>
+      <c r="T52" s="9" t="inlineStr">
+        <is>
+          <t>Q4 2027</t>
+        </is>
+      </c>
+      <c r="U52" s="10" t="inlineStr"/>
+    </row>
+    <row r="53" ht="20" customHeight="1">
+      <c r="A53" s="14" t="inlineStr">
+        <is>
+          <t>Q1  Jan – Mar  2028</t>
+        </is>
+      </c>
+      <c r="U53" s="5" t="n"/>
+    </row>
+    <row r="54" ht="15" customHeight="1">
+      <c r="A54" s="15" t="inlineStr">
+        <is>
+          <t>0053</t>
+        </is>
+      </c>
+      <c r="B54" s="15" t="inlineStr">
+        <is>
+          <t>PCB-0053-TSUZIO</t>
+        </is>
+      </c>
+      <c r="C54" s="15" t="inlineStr">
+        <is>
+          <t>FXY0Q74</t>
+        </is>
+      </c>
+      <c r="D54" s="15" t="inlineStr">
+        <is>
+          <t>Dell Precision 3490</t>
+        </is>
+      </c>
+      <c r="E54" s="15" t="inlineStr">
+        <is>
+          <t>Windows Laptop</t>
+        </is>
+      </c>
+      <c r="F54" s="15" t="inlineStr">
+        <is>
+          <t>Dell</t>
+        </is>
+      </c>
+      <c r="G54" s="15" t="inlineStr">
+        <is>
+          <t>Tim Suzio</t>
+        </is>
+      </c>
+      <c r="H54" s="15" t="inlineStr">
+        <is>
+          <t>Senior Compliance Analyst</t>
+        </is>
+      </c>
+      <c r="I54" s="15" t="inlineStr">
+        <is>
+          <t>tim@performcb.com</t>
+        </is>
+      </c>
+      <c r="J54" s="15" t="inlineStr">
+        <is>
+          <t>Compliance</t>
+        </is>
+      </c>
+      <c r="K54" s="15" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="L54" s="16" t="inlineStr">
+        <is>
+          <t>32GB</t>
+        </is>
+      </c>
+      <c r="M54" s="16" t="inlineStr">
+        <is>
+          <t>500GB</t>
+        </is>
+      </c>
+      <c r="N54" s="15" t="inlineStr">
+        <is>
+          <t>1014344259</t>
+        </is>
+      </c>
+      <c r="O54" s="16" t="inlineStr">
+        <is>
+          <t>01/07/2025</t>
+        </is>
+      </c>
+      <c r="P54" s="15" t="inlineStr">
+        <is>
+          <t>1,174.50</t>
+        </is>
+      </c>
+      <c r="Q54" s="16" t="inlineStr">
+        <is>
+          <t>36 months</t>
+        </is>
+      </c>
+      <c r="R54" s="16" t="inlineStr">
+        <is>
+          <t>01/07/2028</t>
+        </is>
+      </c>
+      <c r="S54" s="16" t="n">
+        <v>475</v>
+      </c>
+      <c r="T54" s="17" t="inlineStr">
+        <is>
+          <t>Q1 2028</t>
+        </is>
+      </c>
+      <c r="U54" s="18" t="inlineStr"/>
+    </row>
+    <row r="55" ht="15" customHeight="1">
+      <c r="A55" s="15" t="inlineStr">
+        <is>
+          <t>0052</t>
+        </is>
+      </c>
+      <c r="B55" s="15" t="inlineStr">
+        <is>
+          <t>PCB-0052-JKEMPE</t>
+        </is>
+      </c>
+      <c r="C55" s="15" t="inlineStr">
+        <is>
+          <t>DNC2Q74</t>
+        </is>
+      </c>
+      <c r="D55" s="15" t="inlineStr">
+        <is>
+          <t>Dell Precision 3490</t>
+        </is>
+      </c>
+      <c r="E55" s="15" t="inlineStr">
+        <is>
+          <t>Windows Laptop</t>
+        </is>
+      </c>
+      <c r="F55" s="15" t="inlineStr">
+        <is>
+          <t>Dell</t>
+        </is>
+      </c>
+      <c r="G55" s="15" t="inlineStr">
+        <is>
+          <t>Jessica Kemper</t>
+        </is>
+      </c>
+      <c r="H55" s="15" t="inlineStr">
+        <is>
+          <t>Senior Revenue Operations Specialist</t>
+        </is>
+      </c>
+      <c r="I55" s="15" t="inlineStr">
+        <is>
+          <t>jessica@performcb.com</t>
+        </is>
+      </c>
+      <c r="J55" s="15" t="inlineStr">
+        <is>
+          <t>Revenue Operations</t>
+        </is>
+      </c>
+      <c r="K55" s="15" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="L55" s="16" t="inlineStr">
+        <is>
+          <t>32GB</t>
+        </is>
+      </c>
+      <c r="M55" s="16" t="inlineStr">
+        <is>
+          <t>500GB</t>
+        </is>
+      </c>
+      <c r="N55" s="15" t="inlineStr">
+        <is>
+          <t>1014343517</t>
+        </is>
+      </c>
+      <c r="O55" s="16" t="inlineStr">
+        <is>
+          <t>01/07/2025</t>
+        </is>
+      </c>
+      <c r="P55" s="15" t="inlineStr">
+        <is>
+          <t>1,453.87</t>
+        </is>
+      </c>
+      <c r="Q55" s="16" t="inlineStr">
+        <is>
+          <t>36 months</t>
+        </is>
+      </c>
+      <c r="R55" s="16" t="inlineStr">
+        <is>
+          <t>01/07/2028</t>
+        </is>
+      </c>
+      <c r="S55" s="16" t="n">
+        <v>475</v>
+      </c>
+      <c r="T55" s="17" t="inlineStr">
+        <is>
+          <t>Q1 2028</t>
+        </is>
+      </c>
+      <c r="U55" s="18" t="inlineStr"/>
+    </row>
+    <row r="56" ht="15" customHeight="1">
+      <c r="A56" s="15" t="inlineStr">
+        <is>
+          <t>0121</t>
+        </is>
+      </c>
+      <c r="B56" s="15" t="inlineStr">
+        <is>
+          <t>G2CQ3N6YMC</t>
+        </is>
+      </c>
+      <c r="C56" s="15" t="inlineStr">
+        <is>
+          <t>G2CQ3N6YMC</t>
+        </is>
+      </c>
+      <c r="D56" s="15" t="inlineStr">
+        <is>
+          <t>MacBook Pro (14-inch, 2024)</t>
+        </is>
+      </c>
+      <c r="E56" s="15" t="inlineStr">
+        <is>
           <t>Mac Laptop</t>
         </is>
       </c>
-      <c r="F52" s="6" t="inlineStr">
+      <c r="F56" s="15" t="inlineStr">
         <is>
           <t>Apple</t>
         </is>
       </c>
-      <c r="G52" s="6" t="inlineStr">
-[...14 lines deleted...]
-      <c r="J52" s="6" t="inlineStr">
+      <c r="G56" s="15" t="inlineStr">
+        <is>
+          <t>Elyas Ghiasy</t>
+        </is>
+      </c>
+      <c r="H56" s="15" t="inlineStr">
+        <is>
+          <t>Director of Partners</t>
+        </is>
+      </c>
+      <c r="I56" s="15" t="inlineStr">
+        <is>
+          <t>elyas@performcb.com</t>
+        </is>
+      </c>
+      <c r="J56" s="15" t="inlineStr">
+        <is>
+          <t>Partners</t>
+        </is>
+      </c>
+      <c r="K56" s="15" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="L56" s="16" t="inlineStr">
+        <is>
+          <t>24GB</t>
+        </is>
+      </c>
+      <c r="M56" s="16" t="inlineStr">
+        <is>
+          <t>512GB</t>
+        </is>
+      </c>
+      <c r="N56" s="15" t="inlineStr">
+        <is>
+          <t>PGJK595</t>
+        </is>
+      </c>
+      <c r="O56" s="16" t="inlineStr">
+        <is>
+          <t>01/20/2025</t>
+        </is>
+      </c>
+      <c r="P56" s="15" t="inlineStr">
+        <is>
+          <t>2,072.95</t>
+        </is>
+      </c>
+      <c r="Q56" s="16" t="inlineStr">
+        <is>
+          <t>36 months</t>
+        </is>
+      </c>
+      <c r="R56" s="16" t="inlineStr">
+        <is>
+          <t>01/20/2028</t>
+        </is>
+      </c>
+      <c r="S56" s="16" t="n">
+        <v>488</v>
+      </c>
+      <c r="T56" s="17" t="inlineStr">
+        <is>
+          <t>Q1 2028</t>
+        </is>
+      </c>
+      <c r="U56" s="18" t="inlineStr">
+        <is>
+          <t>Silver</t>
+        </is>
+      </c>
+    </row>
+    <row r="57" ht="15" customHeight="1">
+      <c r="A57" s="15" t="inlineStr">
+        <is>
+          <t>0045</t>
+        </is>
+      </c>
+      <c r="B57" s="15" t="inlineStr">
+        <is>
+          <t>Peter’s MacBook Pro M4</t>
+        </is>
+      </c>
+      <c r="C57" s="15" t="inlineStr">
+        <is>
+          <t>D7L2C37HCF</t>
+        </is>
+      </c>
+      <c r="D57" s="15" t="inlineStr">
+        <is>
+          <t>MacBook Pro (14-inch, 2024)</t>
+        </is>
+      </c>
+      <c r="E57" s="15" t="inlineStr">
+        <is>
+          <t>Mac Laptop</t>
+        </is>
+      </c>
+      <c r="F57" s="15" t="inlineStr">
+        <is>
+          <t>Apple</t>
+        </is>
+      </c>
+      <c r="G57" s="15" t="inlineStr">
+        <is>
+          <t>Peter Varga</t>
+        </is>
+      </c>
+      <c r="H57" s="15" t="inlineStr">
+        <is>
+          <t>Sales Director</t>
+        </is>
+      </c>
+      <c r="I57" s="15" t="inlineStr">
+        <is>
+          <t>peter@performcb.com</t>
+        </is>
+      </c>
+      <c r="J57" s="15" t="inlineStr">
+        <is>
+          <t>Sales</t>
+        </is>
+      </c>
+      <c r="K57" s="15" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="L57" s="16" t="inlineStr">
+        <is>
+          <t>24GB</t>
+        </is>
+      </c>
+      <c r="M57" s="16" t="inlineStr">
+        <is>
+          <t>512GB</t>
+        </is>
+      </c>
+      <c r="N57" s="15" t="inlineStr">
+        <is>
+          <t>PGVN288</t>
+        </is>
+      </c>
+      <c r="O57" s="16" t="inlineStr">
+        <is>
+          <t>01/27/2025</t>
+        </is>
+      </c>
+      <c r="P57" s="15" t="inlineStr">
+        <is>
+          <t>2,372.73</t>
+        </is>
+      </c>
+      <c r="Q57" s="16" t="inlineStr">
+        <is>
+          <t>36 months</t>
+        </is>
+      </c>
+      <c r="R57" s="16" t="inlineStr">
+        <is>
+          <t>01/27/2028</t>
+        </is>
+      </c>
+      <c r="S57" s="16" t="n">
+        <v>495</v>
+      </c>
+      <c r="T57" s="17" t="inlineStr">
+        <is>
+          <t>Q1 2028</t>
+        </is>
+      </c>
+      <c r="U57" s="18" t="inlineStr">
+        <is>
+          <t>Silver</t>
+        </is>
+      </c>
+    </row>
+    <row r="58" ht="15" customHeight="1">
+      <c r="A58" s="15" t="inlineStr">
+        <is>
+          <t>0210</t>
+        </is>
+      </c>
+      <c r="B58" s="15" t="inlineStr">
+        <is>
+          <t>Formerly Danny&amp;#039;s Dell 3490</t>
+        </is>
+      </c>
+      <c r="C58" s="15" t="inlineStr">
+        <is>
+          <t>JZ8MP74</t>
+        </is>
+      </c>
+      <c r="D58" s="15" t="inlineStr">
+        <is>
+          <t>Dell Precision 3490</t>
+        </is>
+      </c>
+      <c r="E58" s="15" t="inlineStr">
+        <is>
+          <t>Windows Laptop</t>
+        </is>
+      </c>
+      <c r="F58" s="15" t="inlineStr">
+        <is>
+          <t>Dell</t>
+        </is>
+      </c>
+      <c r="G58" s="15" t="inlineStr"/>
+      <c r="H58" s="15" t="inlineStr"/>
+      <c r="I58" s="15" t="inlineStr"/>
+      <c r="J58" s="15" t="inlineStr">
+        <is>
+          <t>Unknown</t>
+        </is>
+      </c>
+      <c r="K58" s="15" t="inlineStr">
+        <is>
+          <t>Ready to Deploy - Operational</t>
+        </is>
+      </c>
+      <c r="L58" s="16" t="inlineStr">
+        <is>
+          <t>32GB</t>
+        </is>
+      </c>
+      <c r="M58" s="16" t="inlineStr">
+        <is>
+          <t>500GB</t>
+        </is>
+      </c>
+      <c r="N58" s="15" t="inlineStr">
+        <is>
+          <t>1015136134</t>
+        </is>
+      </c>
+      <c r="O58" s="16" t="inlineStr">
+        <is>
+          <t>01/27/2025</t>
+        </is>
+      </c>
+      <c r="P58" s="15" t="inlineStr">
+        <is>
+          <t>1,489.44</t>
+        </is>
+      </c>
+      <c r="Q58" s="16" t="inlineStr">
+        <is>
+          <t>36 months</t>
+        </is>
+      </c>
+      <c r="R58" s="16" t="inlineStr">
+        <is>
+          <t>01/27/2028</t>
+        </is>
+      </c>
+      <c r="S58" s="16" t="n">
+        <v>495</v>
+      </c>
+      <c r="T58" s="17" t="inlineStr">
+        <is>
+          <t>Q1 2028</t>
+        </is>
+      </c>
+      <c r="U58" s="18" t="inlineStr">
+        <is>
+          <t>formerly 0057 - old tag lost in the mail</t>
+        </is>
+      </c>
+    </row>
+    <row r="59" ht="15" customHeight="1">
+      <c r="A59" s="15" t="inlineStr">
+        <is>
+          <t>0055</t>
+        </is>
+      </c>
+      <c r="B59" s="15" t="inlineStr">
+        <is>
+          <t>Keely&amp;#039;s MacBook Pro</t>
+        </is>
+      </c>
+      <c r="C59" s="15" t="inlineStr">
+        <is>
+          <t>GMH2LHXVV2</t>
+        </is>
+      </c>
+      <c r="D59" s="15" t="inlineStr">
+        <is>
+          <t>MacBook Pro (14-inch, 2024)</t>
+        </is>
+      </c>
+      <c r="E59" s="15" t="inlineStr">
+        <is>
+          <t>Mac Laptop</t>
+        </is>
+      </c>
+      <c r="F59" s="15" t="inlineStr">
+        <is>
+          <t>Apple</t>
+        </is>
+      </c>
+      <c r="G59" s="15" t="inlineStr">
+        <is>
+          <t>Keely Karalis-Valverde</t>
+        </is>
+      </c>
+      <c r="H59" s="15" t="inlineStr">
+        <is>
+          <t>Demand Generation Manager</t>
+        </is>
+      </c>
+      <c r="I59" s="15" t="inlineStr">
+        <is>
+          <t>keely@performcb.com</t>
+        </is>
+      </c>
+      <c r="J59" s="15" t="inlineStr">
+        <is>
+          <t>Marketing</t>
+        </is>
+      </c>
+      <c r="K59" s="15" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="L59" s="16" t="inlineStr">
+        <is>
+          <t>36GB</t>
+        </is>
+      </c>
+      <c r="M59" s="16" t="inlineStr">
+        <is>
+          <t>512GB</t>
+        </is>
+      </c>
+      <c r="N59" s="15" t="inlineStr">
+        <is>
+          <t>PGVN347</t>
+        </is>
+      </c>
+      <c r="O59" s="16" t="inlineStr">
+        <is>
+          <t>01/27/2025</t>
+        </is>
+      </c>
+      <c r="P59" s="15" t="inlineStr">
+        <is>
+          <t>2,112.44</t>
+        </is>
+      </c>
+      <c r="Q59" s="16" t="inlineStr">
+        <is>
+          <t>36 months</t>
+        </is>
+      </c>
+      <c r="R59" s="16" t="inlineStr">
+        <is>
+          <t>01/27/2028</t>
+        </is>
+      </c>
+      <c r="S59" s="16" t="n">
+        <v>495</v>
+      </c>
+      <c r="T59" s="17" t="inlineStr">
+        <is>
+          <t>Q1 2028</t>
+        </is>
+      </c>
+      <c r="U59" s="18" t="inlineStr">
+        <is>
+          <t>Silver</t>
+        </is>
+      </c>
+    </row>
+    <row r="60" ht="15" customHeight="1">
+      <c r="A60" s="15" t="inlineStr">
+        <is>
+          <t>0059</t>
+        </is>
+      </c>
+      <c r="B60" s="15" t="inlineStr">
+        <is>
+          <t>PCB-0059-JMURRA</t>
+        </is>
+      </c>
+      <c r="C60" s="15" t="inlineStr">
+        <is>
+          <t>GR65P74</t>
+        </is>
+      </c>
+      <c r="D60" s="15" t="inlineStr">
+        <is>
+          <t>Dell Precision 3490</t>
+        </is>
+      </c>
+      <c r="E60" s="15" t="inlineStr">
+        <is>
+          <t>Windows Laptop</t>
+        </is>
+      </c>
+      <c r="F60" s="15" t="inlineStr">
+        <is>
+          <t>Dell</t>
+        </is>
+      </c>
+      <c r="G60" s="15" t="inlineStr">
+        <is>
+          <t>Joe Murray</t>
+        </is>
+      </c>
+      <c r="H60" s="15" t="inlineStr">
+        <is>
+          <t>Lead Growth Manager</t>
+        </is>
+      </c>
+      <c r="I60" s="15" t="inlineStr">
+        <is>
+          <t>joseph@performcb.com</t>
+        </is>
+      </c>
+      <c r="J60" s="15" t="inlineStr">
         <is>
           <t>Client Services</t>
         </is>
       </c>
-      <c r="K52" s="6" t="inlineStr">
+      <c r="K60" s="15" t="inlineStr">
         <is>
           <t>Deployed</t>
         </is>
       </c>
-      <c r="L52" s="7" t="inlineStr">
-[...24 lines deleted...]
-      <c r="Q52" s="7" t="inlineStr">
+      <c r="L60" s="16" t="inlineStr">
+        <is>
+          <t>32GB</t>
+        </is>
+      </c>
+      <c r="M60" s="16" t="inlineStr">
+        <is>
+          <t>500GB</t>
+        </is>
+      </c>
+      <c r="N60" s="15" t="inlineStr">
+        <is>
+          <t>1015247692</t>
+        </is>
+      </c>
+      <c r="O60" s="16" t="inlineStr">
+        <is>
+          <t>01/29/2025</t>
+        </is>
+      </c>
+      <c r="P60" s="15" t="inlineStr">
+        <is>
+          <t>1,489.44</t>
+        </is>
+      </c>
+      <c r="Q60" s="16" t="inlineStr">
         <is>
           <t>36 months</t>
         </is>
       </c>
-      <c r="R52" s="7" t="inlineStr">
-[...39 lines deleted...]
-      <c r="E53" s="6" t="inlineStr">
+      <c r="R60" s="16" t="inlineStr">
+        <is>
+          <t>01/29/2028</t>
+        </is>
+      </c>
+      <c r="S60" s="16" t="n">
+        <v>497</v>
+      </c>
+      <c r="T60" s="17" t="inlineStr">
+        <is>
+          <t>Q1 2028</t>
+        </is>
+      </c>
+      <c r="U60" s="18" t="inlineStr"/>
+    </row>
+    <row r="61" ht="15" customHeight="1">
+      <c r="A61" s="15" t="inlineStr">
+        <is>
+          <t>0047</t>
+        </is>
+      </c>
+      <c r="B61" s="15" t="inlineStr">
+        <is>
+          <t>Formerly Brian T&amp;#039;s Dell</t>
+        </is>
+      </c>
+      <c r="C61" s="15" t="inlineStr">
+        <is>
+          <t>DW8MP74</t>
+        </is>
+      </c>
+      <c r="D61" s="15" t="inlineStr">
+        <is>
+          <t>Dell Precision 3490</t>
+        </is>
+      </c>
+      <c r="E61" s="15" t="inlineStr">
+        <is>
+          <t>Windows Laptop</t>
+        </is>
+      </c>
+      <c r="F61" s="15" t="inlineStr">
+        <is>
+          <t>Dell</t>
+        </is>
+      </c>
+      <c r="G61" s="15" t="inlineStr"/>
+      <c r="H61" s="15" t="inlineStr"/>
+      <c r="I61" s="15" t="inlineStr"/>
+      <c r="J61" s="15" t="inlineStr">
+        <is>
+          <t>Unknown</t>
+        </is>
+      </c>
+      <c r="K61" s="15" t="inlineStr">
+        <is>
+          <t>Ready to Deploy - Operational</t>
+        </is>
+      </c>
+      <c r="L61" s="16" t="inlineStr">
+        <is>
+          <t>32GB</t>
+        </is>
+      </c>
+      <c r="M61" s="16" t="inlineStr">
+        <is>
+          <t>500GB</t>
+        </is>
+      </c>
+      <c r="N61" s="15" t="inlineStr">
+        <is>
+          <t>1015135926</t>
+        </is>
+      </c>
+      <c r="O61" s="16" t="inlineStr">
+        <is>
+          <t>02/06/2025</t>
+        </is>
+      </c>
+      <c r="P61" s="15" t="inlineStr">
+        <is>
+          <t>1,489.44</t>
+        </is>
+      </c>
+      <c r="Q61" s="16" t="inlineStr">
+        <is>
+          <t>36 months</t>
+        </is>
+      </c>
+      <c r="R61" s="16" t="inlineStr">
+        <is>
+          <t>02/06/2028</t>
+        </is>
+      </c>
+      <c r="S61" s="16" t="n">
+        <v>505</v>
+      </c>
+      <c r="T61" s="17" t="inlineStr">
+        <is>
+          <t>Q1 2028</t>
+        </is>
+      </c>
+      <c r="U61" s="18" t="inlineStr"/>
+    </row>
+    <row r="62" ht="15" customHeight="1">
+      <c r="A62" s="15" t="inlineStr">
+        <is>
+          <t>0050</t>
+        </is>
+      </c>
+      <c r="B62" s="15" t="inlineStr">
+        <is>
+          <t>PCB-0050-RHILL</t>
+        </is>
+      </c>
+      <c r="C62" s="15" t="inlineStr">
+        <is>
+          <t>0F3RJMP24103FB</t>
+        </is>
+      </c>
+      <c r="D62" s="15" t="inlineStr">
+        <is>
+          <t>Surface Book 5</t>
+        </is>
+      </c>
+      <c r="E62" s="15" t="inlineStr">
+        <is>
+          <t>Surface Book</t>
+        </is>
+      </c>
+      <c r="F62" s="15" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="G62" s="15" t="inlineStr">
+        <is>
+          <t>Ryan Hill</t>
+        </is>
+      </c>
+      <c r="H62" s="15" t="inlineStr">
+        <is>
+          <t>Director of Experience and Engagement</t>
+        </is>
+      </c>
+      <c r="I62" s="15" t="inlineStr">
+        <is>
+          <t>ryan.hill@performcb.com</t>
+        </is>
+      </c>
+      <c r="J62" s="15" t="inlineStr">
+        <is>
+          <t>Culture</t>
+        </is>
+      </c>
+      <c r="K62" s="15" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="L62" s="16" t="inlineStr">
+        <is>
+          <t>32GB</t>
+        </is>
+      </c>
+      <c r="M62" s="16" t="inlineStr">
+        <is>
+          <t>1TB</t>
+        </is>
+      </c>
+      <c r="N62" s="15" t="inlineStr"/>
+      <c r="O62" s="16" t="inlineStr">
+        <is>
+          <t>02/10/2025</t>
+        </is>
+      </c>
+      <c r="P62" s="15" t="inlineStr"/>
+      <c r="Q62" s="16" t="inlineStr">
+        <is>
+          <t>36 months</t>
+        </is>
+      </c>
+      <c r="R62" s="16" t="inlineStr">
+        <is>
+          <t>02/10/2028</t>
+        </is>
+      </c>
+      <c r="S62" s="16" t="n">
+        <v>509</v>
+      </c>
+      <c r="T62" s="17" t="inlineStr">
+        <is>
+          <t>Q1 2028</t>
+        </is>
+      </c>
+      <c r="U62" s="18" t="inlineStr">
+        <is>
+          <t>ryan.hill_Windows_2/10/2025_8:29 PM</t>
+        </is>
+      </c>
+    </row>
+    <row r="63" ht="15" customHeight="1">
+      <c r="A63" s="15" t="inlineStr">
+        <is>
+          <t>xExecutivenewMacBookProM4</t>
+        </is>
+      </c>
+      <c r="B63" s="15" t="inlineStr">
+        <is>
+          <t>xExecutivenewMacBookProM4</t>
+        </is>
+      </c>
+      <c r="C63" s="15" t="inlineStr">
+        <is>
+          <t>JLG9CFWWN7</t>
+        </is>
+      </c>
+      <c r="D63" s="15" t="inlineStr">
+        <is>
+          <t>MacBook Pro (16-inch, 2024)</t>
+        </is>
+      </c>
+      <c r="E63" s="15" t="inlineStr">
         <is>
           <t>Mac Laptop</t>
         </is>
       </c>
-      <c r="F53" s="6" t="inlineStr">
+      <c r="F63" s="15" t="inlineStr">
         <is>
           <t>Apple</t>
         </is>
       </c>
-      <c r="G53" s="6" t="inlineStr">
-[...19 lines deleted...]
-      <c r="K53" s="6" t="inlineStr">
+      <c r="G63" s="15" t="inlineStr"/>
+      <c r="H63" s="15" t="inlineStr"/>
+      <c r="I63" s="15" t="inlineStr"/>
+      <c r="J63" s="15" t="inlineStr">
+        <is>
+          <t>Unknown</t>
+        </is>
+      </c>
+      <c r="K63" s="15" t="inlineStr">
         <is>
           <t>Ready to Deploy - Operational</t>
         </is>
       </c>
-      <c r="L53" s="7" t="inlineStr">
-[...24 lines deleted...]
-      <c r="Q53" s="7" t="inlineStr">
+      <c r="L63" s="16" t="inlineStr">
+        <is>
+          <t>64GB</t>
+        </is>
+      </c>
+      <c r="M63" s="16" t="inlineStr">
+        <is>
+          <t>1TB</t>
+        </is>
+      </c>
+      <c r="N63" s="15" t="inlineStr">
+        <is>
+          <t>PJBP204</t>
+        </is>
+      </c>
+      <c r="O63" s="16" t="inlineStr">
+        <is>
+          <t>03/06/2025</t>
+        </is>
+      </c>
+      <c r="P63" s="15" t="inlineStr">
+        <is>
+          <t>4,654.83</t>
+        </is>
+      </c>
+      <c r="Q63" s="16" t="inlineStr">
         <is>
           <t>36 months</t>
         </is>
       </c>
-      <c r="R53" s="7" t="inlineStr">
-[...703 lines deleted...]
-      <c r="T62" s="23" t="inlineStr">
+      <c r="R63" s="16" t="inlineStr">
+        <is>
+          <t>03/06/2028</t>
+        </is>
+      </c>
+      <c r="S63" s="16" t="n">
+        <v>534</v>
+      </c>
+      <c r="T63" s="17" t="inlineStr">
         <is>
           <t>Q1 2028</t>
         </is>
       </c>
-      <c r="U62" s="24" t="inlineStr"/>
-[...1005 lines deleted...]
-      <c r="U72" s="24" t="inlineStr">
+      <c r="U63" s="18" t="inlineStr">
         <is>
           <t>Space Black
 New in box Executive-specc'ed level Mac spare (at Stephen's house) ready for deployment</t>
         </is>
       </c>
     </row>
+    <row r="64" ht="15" customHeight="1">
+      <c r="A64" s="15" t="inlineStr">
+        <is>
+          <t>0138</t>
+        </is>
+      </c>
+      <c r="B64" s="15" t="inlineStr">
+        <is>
+          <t>PCB-0138-</t>
+        </is>
+      </c>
+      <c r="C64" s="15" t="inlineStr">
+        <is>
+          <t>M9M6F9Q9W0</t>
+        </is>
+      </c>
+      <c r="D64" s="15" t="inlineStr">
+        <is>
+          <t>MacBook Pro (16-inch, 2024)</t>
+        </is>
+      </c>
+      <c r="E64" s="15" t="inlineStr">
+        <is>
+          <t>Mac Laptop</t>
+        </is>
+      </c>
+      <c r="F64" s="15" t="inlineStr">
+        <is>
+          <t>Apple</t>
+        </is>
+      </c>
+      <c r="G64" s="15" t="inlineStr">
+        <is>
+          <t>Lee Aho</t>
+        </is>
+      </c>
+      <c r="H64" s="15" t="inlineStr">
+        <is>
+          <t>Chief Revenue Officer</t>
+        </is>
+      </c>
+      <c r="I64" s="15" t="inlineStr">
+        <is>
+          <t>lee@performcb.com</t>
+        </is>
+      </c>
+      <c r="J64" s="15" t="inlineStr">
+        <is>
+          <t>Executive</t>
+        </is>
+      </c>
+      <c r="K64" s="15" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="L64" s="16" t="inlineStr">
+        <is>
+          <t>64GB</t>
+        </is>
+      </c>
+      <c r="M64" s="16" t="inlineStr">
+        <is>
+          <t>1TB</t>
+        </is>
+      </c>
+      <c r="N64" s="15" t="inlineStr">
+        <is>
+          <t>PJBP204</t>
+        </is>
+      </c>
+      <c r="O64" s="16" t="inlineStr">
+        <is>
+          <t>03/06/2025</t>
+        </is>
+      </c>
+      <c r="P64" s="15" t="inlineStr">
+        <is>
+          <t>4,654.83</t>
+        </is>
+      </c>
+      <c r="Q64" s="16" t="inlineStr">
+        <is>
+          <t>36 months</t>
+        </is>
+      </c>
+      <c r="R64" s="16" t="inlineStr">
+        <is>
+          <t>03/06/2028</t>
+        </is>
+      </c>
+      <c r="S64" s="16" t="n">
+        <v>534</v>
+      </c>
+      <c r="T64" s="17" t="inlineStr">
+        <is>
+          <t>Q1 2028</t>
+        </is>
+      </c>
+      <c r="U64" s="18" t="inlineStr">
+        <is>
+          <t>Space Black</t>
+        </is>
+      </c>
+    </row>
+    <row r="65" ht="15" customHeight="1">
+      <c r="A65" s="15" t="inlineStr">
+        <is>
+          <t>0145</t>
+        </is>
+      </c>
+      <c r="B65" s="15" t="inlineStr">
+        <is>
+          <t>Brad&amp;#039;s MacBook Pro M4</t>
+        </is>
+      </c>
+      <c r="C65" s="15" t="inlineStr">
+        <is>
+          <t>HK70HQ60F4</t>
+        </is>
+      </c>
+      <c r="D65" s="15" t="inlineStr">
+        <is>
+          <t>MacBook Pro (16-inch, 2024)</t>
+        </is>
+      </c>
+      <c r="E65" s="15" t="inlineStr">
+        <is>
+          <t>Mac Laptop</t>
+        </is>
+      </c>
+      <c r="F65" s="15" t="inlineStr">
+        <is>
+          <t>Apple</t>
+        </is>
+      </c>
+      <c r="G65" s="15" t="inlineStr">
+        <is>
+          <t>Brad Dobbins</t>
+        </is>
+      </c>
+      <c r="H65" s="15" t="inlineStr">
+        <is>
+          <t>COO</t>
+        </is>
+      </c>
+      <c r="I65" s="15" t="inlineStr">
+        <is>
+          <t>brad@performcb.com</t>
+        </is>
+      </c>
+      <c r="J65" s="15" t="inlineStr">
+        <is>
+          <t>Executive</t>
+        </is>
+      </c>
+      <c r="K65" s="15" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="L65" s="16" t="inlineStr">
+        <is>
+          <t>64GB</t>
+        </is>
+      </c>
+      <c r="M65" s="16" t="inlineStr">
+        <is>
+          <t>1TB</t>
+        </is>
+      </c>
+      <c r="N65" s="15" t="inlineStr">
+        <is>
+          <t>PJBP204</t>
+        </is>
+      </c>
+      <c r="O65" s="16" t="inlineStr">
+        <is>
+          <t>03/06/2025</t>
+        </is>
+      </c>
+      <c r="P65" s="15" t="inlineStr">
+        <is>
+          <t>4,654.83</t>
+        </is>
+      </c>
+      <c r="Q65" s="16" t="inlineStr">
+        <is>
+          <t>36 months</t>
+        </is>
+      </c>
+      <c r="R65" s="16" t="inlineStr">
+        <is>
+          <t>03/06/2028</t>
+        </is>
+      </c>
+      <c r="S65" s="16" t="n">
+        <v>534</v>
+      </c>
+      <c r="T65" s="17" t="inlineStr">
+        <is>
+          <t>Q1 2028</t>
+        </is>
+      </c>
+      <c r="U65" s="18" t="inlineStr">
+        <is>
+          <t>Space Black</t>
+        </is>
+      </c>
+    </row>
+    <row r="66" ht="15" customHeight="1">
+      <c r="A66" s="15" t="inlineStr">
+        <is>
+          <t>0137</t>
+        </is>
+      </c>
+      <c r="B66" s="15" t="inlineStr">
+        <is>
+          <t>Formerly SB&amp;#039;s Mac, Executive trim</t>
+        </is>
+      </c>
+      <c r="C66" s="15" t="inlineStr">
+        <is>
+          <t>J49XRTW6F6</t>
+        </is>
+      </c>
+      <c r="D66" s="15" t="inlineStr">
+        <is>
+          <t>MacBook Pro (16-inch, 2024)</t>
+        </is>
+      </c>
+      <c r="E66" s="15" t="inlineStr">
+        <is>
+          <t>Mac Laptop</t>
+        </is>
+      </c>
+      <c r="F66" s="15" t="inlineStr">
+        <is>
+          <t>Apple</t>
+        </is>
+      </c>
+      <c r="G66" s="15" t="inlineStr"/>
+      <c r="H66" s="15" t="inlineStr"/>
+      <c r="I66" s="15" t="inlineStr"/>
+      <c r="J66" s="15" t="inlineStr">
+        <is>
+          <t>Unknown</t>
+        </is>
+      </c>
+      <c r="K66" s="15" t="inlineStr">
+        <is>
+          <t>Ready to Deploy - Operational</t>
+        </is>
+      </c>
+      <c r="L66" s="16" t="inlineStr">
+        <is>
+          <t>65GB</t>
+        </is>
+      </c>
+      <c r="M66" s="16" t="inlineStr">
+        <is>
+          <t>1TB</t>
+        </is>
+      </c>
+      <c r="N66" s="15" t="inlineStr">
+        <is>
+          <t>PJBP204</t>
+        </is>
+      </c>
+      <c r="O66" s="16" t="inlineStr">
+        <is>
+          <t>03/06/2025</t>
+        </is>
+      </c>
+      <c r="P66" s="15" t="inlineStr">
+        <is>
+          <t>4,654.83</t>
+        </is>
+      </c>
+      <c r="Q66" s="16" t="inlineStr">
+        <is>
+          <t>36 months</t>
+        </is>
+      </c>
+      <c r="R66" s="16" t="inlineStr">
+        <is>
+          <t>03/06/2028</t>
+        </is>
+      </c>
+      <c r="S66" s="16" t="n">
+        <v>534</v>
+      </c>
+      <c r="T66" s="17" t="inlineStr">
+        <is>
+          <t>Q1 2028</t>
+        </is>
+      </c>
+      <c r="U66" s="18" t="inlineStr">
+        <is>
+          <t>Space Black</t>
+        </is>
+      </c>
+    </row>
+    <row r="67" ht="15" customHeight="1">
+      <c r="A67" s="15" t="inlineStr">
+        <is>
+          <t>0136</t>
+        </is>
+      </c>
+      <c r="B67" s="15" t="inlineStr">
+        <is>
+          <t>PCB-0136-</t>
+        </is>
+      </c>
+      <c r="C67" s="15" t="inlineStr">
+        <is>
+          <t>M2YXPFQ15W</t>
+        </is>
+      </c>
+      <c r="D67" s="15" t="inlineStr">
+        <is>
+          <t>MacBook Pro (14-inch, 2024)</t>
+        </is>
+      </c>
+      <c r="E67" s="15" t="inlineStr">
+        <is>
+          <t>Mac Laptop</t>
+        </is>
+      </c>
+      <c r="F67" s="15" t="inlineStr">
+        <is>
+          <t>Apple</t>
+        </is>
+      </c>
+      <c r="G67" s="15" t="inlineStr">
+        <is>
+          <t>Erin Cigich</t>
+        </is>
+      </c>
+      <c r="H67" s="15" t="inlineStr">
+        <is>
+          <t>CEO</t>
+        </is>
+      </c>
+      <c r="I67" s="15" t="inlineStr">
+        <is>
+          <t>erin@performcb.com</t>
+        </is>
+      </c>
+      <c r="J67" s="15" t="inlineStr">
+        <is>
+          <t>Executive</t>
+        </is>
+      </c>
+      <c r="K67" s="15" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="L67" s="16" t="inlineStr">
+        <is>
+          <t>64GB</t>
+        </is>
+      </c>
+      <c r="M67" s="16" t="inlineStr">
+        <is>
+          <t>1TB</t>
+        </is>
+      </c>
+      <c r="N67" s="15" t="inlineStr">
+        <is>
+          <t>PHPJ917</t>
+        </is>
+      </c>
+      <c r="O67" s="16" t="inlineStr">
+        <is>
+          <t>03/10/2025</t>
+        </is>
+      </c>
+      <c r="P67" s="15" t="inlineStr">
+        <is>
+          <t>4,172.68</t>
+        </is>
+      </c>
+      <c r="Q67" s="16" t="inlineStr">
+        <is>
+          <t>36 months</t>
+        </is>
+      </c>
+      <c r="R67" s="16" t="inlineStr">
+        <is>
+          <t>03/10/2028</t>
+        </is>
+      </c>
+      <c r="S67" s="16" t="n">
+        <v>538</v>
+      </c>
+      <c r="T67" s="17" t="inlineStr">
+        <is>
+          <t>Q1 2028</t>
+        </is>
+      </c>
+      <c r="U67" s="18" t="inlineStr"/>
+    </row>
+    <row r="68" ht="15" customHeight="1">
+      <c r="A68" s="15" t="inlineStr">
+        <is>
+          <t>not yet tagged (in Bosnia)</t>
+        </is>
+      </c>
+      <c r="B68" s="15" t="inlineStr">
+        <is>
+          <t>LAPTOP-B7UDO47B</t>
+        </is>
+      </c>
+      <c r="C68" s="15" t="inlineStr">
+        <is>
+          <t>PF5B4NH7</t>
+        </is>
+      </c>
+      <c r="D68" s="15" t="inlineStr">
+        <is>
+          <t>Lenovo ThinkPad P14s Gen 5</t>
+        </is>
+      </c>
+      <c r="E68" s="15" t="inlineStr">
+        <is>
+          <t>Windows Laptop</t>
+        </is>
+      </c>
+      <c r="F68" s="15" t="inlineStr">
+        <is>
+          <t>Lenovo</t>
+        </is>
+      </c>
+      <c r="G68" s="15" t="inlineStr">
+        <is>
+          <t>Branislav Djurdjevic</t>
+        </is>
+      </c>
+      <c r="H68" s="15" t="inlineStr">
+        <is>
+          <t>QA</t>
+        </is>
+      </c>
+      <c r="I68" s="15" t="inlineStr">
+        <is>
+          <t>branislav@performcb.com</t>
+        </is>
+      </c>
+      <c r="J68" s="15" t="inlineStr">
+        <is>
+          <t>Tech</t>
+        </is>
+      </c>
+      <c r="K68" s="15" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="L68" s="16" t="inlineStr">
+        <is>
+          <t>64GB</t>
+        </is>
+      </c>
+      <c r="M68" s="16" t="inlineStr">
+        <is>
+          <t>1TB</t>
+        </is>
+      </c>
+      <c r="N68" s="15" t="inlineStr"/>
+      <c r="O68" s="16" t="inlineStr">
+        <is>
+          <t>03/13/2025</t>
+        </is>
+      </c>
+      <c r="P68" s="15" t="inlineStr"/>
+      <c r="Q68" s="16" t="inlineStr">
+        <is>
+          <t>36 months</t>
+        </is>
+      </c>
+      <c r="R68" s="16" t="inlineStr">
+        <is>
+          <t>03/13/2028</t>
+        </is>
+      </c>
+      <c r="S68" s="16" t="n">
+        <v>541</v>
+      </c>
+      <c r="T68" s="17" t="inlineStr">
+        <is>
+          <t>Q1 2028</t>
+        </is>
+      </c>
+      <c r="U68" s="18" t="inlineStr">
+        <is>
+          <t>Ordered by team in Bosnia</t>
+        </is>
+      </c>
+    </row>
+    <row r="69" ht="20" customHeight="1">
+      <c r="A69" s="19" t="inlineStr">
+        <is>
+          <t>Q2  Apr – Jun  2028</t>
+        </is>
+      </c>
+      <c r="U69" s="5" t="n"/>
+    </row>
+    <row r="70" ht="15" customHeight="1">
+      <c r="A70" s="20" t="inlineStr">
+        <is>
+          <t>0093</t>
+        </is>
+      </c>
+      <c r="B70" s="20" t="inlineStr">
+        <is>
+          <t>PCB-0093-RLEPSO</t>
+        </is>
+      </c>
+      <c r="C70" s="20" t="inlineStr">
+        <is>
+          <t>BLJGG94</t>
+        </is>
+      </c>
+      <c r="D70" s="20" t="inlineStr">
+        <is>
+          <t>Dell Precision 3490</t>
+        </is>
+      </c>
+      <c r="E70" s="20" t="inlineStr">
+        <is>
+          <t>Windows Laptop</t>
+        </is>
+      </c>
+      <c r="F70" s="20" t="inlineStr">
+        <is>
+          <t>Dell</t>
+        </is>
+      </c>
+      <c r="G70" s="20" t="inlineStr">
+        <is>
+          <t>Rana Lepson</t>
+        </is>
+      </c>
+      <c r="H70" s="20" t="inlineStr">
+        <is>
+          <t>Director Of People Operations</t>
+        </is>
+      </c>
+      <c r="I70" s="20" t="inlineStr">
+        <is>
+          <t>rana@performcb.com</t>
+        </is>
+      </c>
+      <c r="J70" s="20" t="inlineStr">
+        <is>
+          <t>People Operations</t>
+        </is>
+      </c>
+      <c r="K70" s="20" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="L70" s="21" t="inlineStr">
+        <is>
+          <t>32GB</t>
+        </is>
+      </c>
+      <c r="M70" s="21" t="inlineStr">
+        <is>
+          <t>500GB</t>
+        </is>
+      </c>
+      <c r="N70" s="20" t="inlineStr">
+        <is>
+          <t>1017783104</t>
+        </is>
+      </c>
+      <c r="O70" s="21" t="inlineStr">
+        <is>
+          <t>04/02/2025</t>
+        </is>
+      </c>
+      <c r="P70" s="20" t="inlineStr">
+        <is>
+          <t>1,561.49</t>
+        </is>
+      </c>
+      <c r="Q70" s="21" t="inlineStr">
+        <is>
+          <t>36 months</t>
+        </is>
+      </c>
+      <c r="R70" s="21" t="inlineStr">
+        <is>
+          <t>04/02/2028</t>
+        </is>
+      </c>
+      <c r="S70" s="21" t="n">
+        <v>561</v>
+      </c>
+      <c r="T70" s="22" t="inlineStr">
+        <is>
+          <t>Q2 2028</t>
+        </is>
+      </c>
+      <c r="U70" s="23" t="inlineStr"/>
+    </row>
+    <row r="71" ht="15" customHeight="1">
+      <c r="A71" s="20" t="inlineStr">
+        <is>
+          <t>0144</t>
+        </is>
+      </c>
+      <c r="B71" s="20" t="inlineStr">
+        <is>
+          <t>Formerly Lexi&amp;#039;s Dell Precision 3490</t>
+        </is>
+      </c>
+      <c r="C71" s="20" t="inlineStr">
+        <is>
+          <t>2KNPB94</t>
+        </is>
+      </c>
+      <c r="D71" s="20" t="inlineStr">
+        <is>
+          <t>Dell Precision 3490</t>
+        </is>
+      </c>
+      <c r="E71" s="20" t="inlineStr">
+        <is>
+          <t>Windows Laptop</t>
+        </is>
+      </c>
+      <c r="F71" s="20" t="inlineStr">
+        <is>
+          <t>Dell</t>
+        </is>
+      </c>
+      <c r="G71" s="20" t="inlineStr"/>
+      <c r="H71" s="20" t="inlineStr"/>
+      <c r="I71" s="20" t="inlineStr"/>
+      <c r="J71" s="20" t="inlineStr">
+        <is>
+          <t>Unknown</t>
+        </is>
+      </c>
+      <c r="K71" s="20" t="inlineStr">
+        <is>
+          <t>Ready to Deploy - Operational</t>
+        </is>
+      </c>
+      <c r="L71" s="21" t="inlineStr"/>
+      <c r="M71" s="21" t="inlineStr"/>
+      <c r="N71" s="20" t="inlineStr">
+        <is>
+          <t>1017782017</t>
+        </is>
+      </c>
+      <c r="O71" s="21" t="inlineStr">
+        <is>
+          <t>04/08/2025</t>
+        </is>
+      </c>
+      <c r="P71" s="20" t="inlineStr">
+        <is>
+          <t>1,495.32</t>
+        </is>
+      </c>
+      <c r="Q71" s="21" t="inlineStr">
+        <is>
+          <t>36 months</t>
+        </is>
+      </c>
+      <c r="R71" s="21" t="inlineStr">
+        <is>
+          <t>04/08/2028</t>
+        </is>
+      </c>
+      <c r="S71" s="21" t="n">
+        <v>567</v>
+      </c>
+      <c r="T71" s="22" t="inlineStr">
+        <is>
+          <t>Q2 2028</t>
+        </is>
+      </c>
+      <c r="U71" s="23" t="inlineStr"/>
+    </row>
+    <row r="72" ht="20" customHeight="1">
+      <c r="A72" s="24" t="inlineStr">
+        <is>
+          <t>Q3  Jul – Sep  2028</t>
+        </is>
+      </c>
+      <c r="U72" s="5" t="n"/>
+    </row>
     <row r="73" ht="15" customHeight="1">
-      <c r="A73" s="21" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E73" s="21" t="inlineStr">
+      <c r="A73" s="25" t="inlineStr">
+        <is>
+          <t>0004</t>
+        </is>
+      </c>
+      <c r="B73" s="25" t="inlineStr">
+        <is>
+          <t>PCB-0004-MSWANN</t>
+        </is>
+      </c>
+      <c r="C73" s="25" t="inlineStr">
+        <is>
+          <t>H7F1B44</t>
+        </is>
+      </c>
+      <c r="D73" s="25" t="inlineStr">
+        <is>
+          <t>Dell Precision 5490</t>
+        </is>
+      </c>
+      <c r="E73" s="25" t="inlineStr">
+        <is>
+          <t>Windows Laptop</t>
+        </is>
+      </c>
+      <c r="F73" s="25" t="inlineStr">
+        <is>
+          <t>Dell</t>
+        </is>
+      </c>
+      <c r="G73" s="25" t="inlineStr">
+        <is>
+          <t>Mike Swann</t>
+        </is>
+      </c>
+      <c r="H73" s="25" t="inlineStr">
+        <is>
+          <t>Sr. Systems Administrator</t>
+        </is>
+      </c>
+      <c r="I73" s="25" t="inlineStr">
+        <is>
+          <t>mike@performcb.com</t>
+        </is>
+      </c>
+      <c r="J73" s="25" t="inlineStr">
+        <is>
+          <t>Information Tech</t>
+        </is>
+      </c>
+      <c r="K73" s="25" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="L73" s="26" t="inlineStr">
+        <is>
+          <t>32GB</t>
+        </is>
+      </c>
+      <c r="M73" s="26" t="inlineStr">
+        <is>
+          <t>500GB</t>
+        </is>
+      </c>
+      <c r="N73" s="25" t="inlineStr">
+        <is>
+          <t>1006772546</t>
+        </is>
+      </c>
+      <c r="O73" s="26" t="inlineStr">
+        <is>
+          <t>07/06/2025</t>
+        </is>
+      </c>
+      <c r="P73" s="25" t="inlineStr"/>
+      <c r="Q73" s="26" t="inlineStr">
+        <is>
+          <t>36 months</t>
+        </is>
+      </c>
+      <c r="R73" s="26" t="inlineStr">
+        <is>
+          <t>07/06/2028</t>
+        </is>
+      </c>
+      <c r="S73" s="26" t="n">
+        <v>656</v>
+      </c>
+      <c r="T73" s="27" t="inlineStr">
+        <is>
+          <t>Q3 2028</t>
+        </is>
+      </c>
+      <c r="U73" s="28" t="inlineStr"/>
+    </row>
+    <row r="74" ht="15" customHeight="1">
+      <c r="A74" s="25" t="inlineStr">
+        <is>
+          <t>0094</t>
+        </is>
+      </c>
+      <c r="B74" s="25" t="inlineStr">
+        <is>
+          <t>Jason&amp;#039;s MacBook Pro M4</t>
+        </is>
+      </c>
+      <c r="C74" s="25" t="inlineStr">
+        <is>
+          <t>D00GGWJ32C</t>
+        </is>
+      </c>
+      <c r="D74" s="25" t="inlineStr">
+        <is>
+          <t>MacBook Pro (14-inch, 2024)</t>
+        </is>
+      </c>
+      <c r="E74" s="25" t="inlineStr">
         <is>
           <t>Mac Laptop</t>
         </is>
       </c>
-      <c r="F73" s="21" t="inlineStr">
+      <c r="F74" s="25" t="inlineStr">
         <is>
           <t>Apple</t>
         </is>
       </c>
-      <c r="G73" s="21" t="inlineStr">
-[...14 lines deleted...]
-      <c r="J73" s="21" t="inlineStr">
+      <c r="G74" s="25" t="inlineStr">
+        <is>
+          <t>Jason Sierra</t>
+        </is>
+      </c>
+      <c r="H74" s="25" t="inlineStr">
+        <is>
+          <t>Senior Partner Development Executive</t>
+        </is>
+      </c>
+      <c r="I74" s="25" t="inlineStr">
+        <is>
+          <t>jason@performcb.com</t>
+        </is>
+      </c>
+      <c r="J74" s="25" t="inlineStr">
+        <is>
+          <t>Partner Development Team</t>
+        </is>
+      </c>
+      <c r="K74" s="25" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="L74" s="26" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="M74" s="26" t="inlineStr">
+        <is>
+          <t>512GB</t>
+        </is>
+      </c>
+      <c r="N74" s="25" t="inlineStr">
+        <is>
+          <t>PMPZ142</t>
+        </is>
+      </c>
+      <c r="O74" s="26" t="inlineStr">
+        <is>
+          <t>07/22/2025</t>
+        </is>
+      </c>
+      <c r="P74" s="25" t="inlineStr">
+        <is>
+          <t>2,515.15</t>
+        </is>
+      </c>
+      <c r="Q74" s="26" t="inlineStr">
+        <is>
+          <t>36 months</t>
+        </is>
+      </c>
+      <c r="R74" s="26" t="inlineStr">
+        <is>
+          <t>07/22/2028</t>
+        </is>
+      </c>
+      <c r="S74" s="26" t="n">
+        <v>672</v>
+      </c>
+      <c r="T74" s="27" t="inlineStr">
+        <is>
+          <t>Q3 2028</t>
+        </is>
+      </c>
+      <c r="U74" s="28" t="inlineStr"/>
+    </row>
+    <row r="75" ht="15" customHeight="1">
+      <c r="A75" s="25" t="inlineStr">
+        <is>
+          <t>0054</t>
+        </is>
+      </c>
+      <c r="B75" s="25" t="inlineStr">
+        <is>
+          <t>Formerly Dan D&amp;#039;s Precision 5490 - Amanda</t>
+        </is>
+      </c>
+      <c r="C75" s="25" t="inlineStr">
+        <is>
+          <t>8278C54</t>
+        </is>
+      </c>
+      <c r="D75" s="25" t="inlineStr">
+        <is>
+          <t>Dell Precision 5490</t>
+        </is>
+      </c>
+      <c r="E75" s="25" t="inlineStr">
+        <is>
+          <t>Windows Laptop</t>
+        </is>
+      </c>
+      <c r="F75" s="25" t="inlineStr">
+        <is>
+          <t>Dell</t>
+        </is>
+      </c>
+      <c r="G75" s="25" t="inlineStr">
+        <is>
+          <t>Amanda Yeager</t>
+        </is>
+      </c>
+      <c r="H75" s="25" t="inlineStr">
+        <is>
+          <t>CFO</t>
+        </is>
+      </c>
+      <c r="I75" s="25" t="inlineStr">
+        <is>
+          <t>amanda.yeager@performcb.com</t>
+        </is>
+      </c>
+      <c r="J75" s="25" t="inlineStr">
         <is>
           <t>Executive</t>
         </is>
       </c>
-      <c r="K73" s="21" t="inlineStr">
+      <c r="K75" s="25" t="inlineStr">
         <is>
           <t>Deployed</t>
         </is>
       </c>
-      <c r="L73" s="22" t="inlineStr">
+      <c r="L75" s="26" t="inlineStr">
         <is>
           <t>64GB</t>
         </is>
       </c>
-      <c r="M73" s="22" t="inlineStr">
+      <c r="M75" s="26" t="inlineStr">
         <is>
           <t>1TB</t>
         </is>
       </c>
-      <c r="N73" s="21" t="inlineStr">
-[...14 lines deleted...]
-      <c r="Q73" s="22" t="inlineStr">
+      <c r="N75" s="25" t="inlineStr">
+        <is>
+          <t>1008734223</t>
+        </is>
+      </c>
+      <c r="O75" s="26" t="inlineStr">
+        <is>
+          <t>08/20/2024</t>
+        </is>
+      </c>
+      <c r="P75" s="25" t="inlineStr">
+        <is>
+          <t>3,243.64</t>
+        </is>
+      </c>
+      <c r="Q75" s="26" t="inlineStr">
+        <is>
+          <t>48 months</t>
+        </is>
+      </c>
+      <c r="R75" s="26" t="inlineStr">
+        <is>
+          <t>08/20/2028</t>
+        </is>
+      </c>
+      <c r="S75" s="26" t="n">
+        <v>701</v>
+      </c>
+      <c r="T75" s="27" t="inlineStr">
+        <is>
+          <t>Q3 2028</t>
+        </is>
+      </c>
+      <c r="U75" s="28" t="inlineStr">
+        <is>
+          <t>Needed access to Dan's information - she can login as Dan.  Running Excel with macros only on his machine.</t>
+        </is>
+      </c>
+    </row>
+    <row r="76" ht="20" customHeight="1">
+      <c r="A76" s="4" t="inlineStr">
+        <is>
+          <t>Q4  Oct – Dec  2028</t>
+        </is>
+      </c>
+      <c r="U76" s="5" t="n"/>
+    </row>
+    <row r="77" ht="15" customHeight="1">
+      <c r="A77" s="6" t="inlineStr">
+        <is>
+          <t>0207</t>
+        </is>
+      </c>
+      <c r="B77" s="6" t="inlineStr">
+        <is>
+          <t>Conner&amp;#039;s Dell Precision 3490</t>
+        </is>
+      </c>
+      <c r="C77" s="6" t="inlineStr">
+        <is>
+          <t>H8TYQW3</t>
+        </is>
+      </c>
+      <c r="D77" s="6" t="inlineStr">
+        <is>
+          <t>Dell Precision 3490</t>
+        </is>
+      </c>
+      <c r="E77" s="6" t="inlineStr">
+        <is>
+          <t>Windows Laptop</t>
+        </is>
+      </c>
+      <c r="F77" s="6" t="inlineStr">
+        <is>
+          <t>Dell</t>
+        </is>
+      </c>
+      <c r="G77" s="6" t="inlineStr">
+        <is>
+          <t>Conner Finnegan</t>
+        </is>
+      </c>
+      <c r="H77" s="6" t="inlineStr">
+        <is>
+          <t>Sales Director</t>
+        </is>
+      </c>
+      <c r="I77" s="6" t="inlineStr">
+        <is>
+          <t>Conner@performcb.com</t>
+        </is>
+      </c>
+      <c r="J77" s="6" t="inlineStr">
+        <is>
+          <t>Sales</t>
+        </is>
+      </c>
+      <c r="K77" s="6" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="L77" s="7" t="inlineStr">
+        <is>
+          <t>32GB</t>
+        </is>
+      </c>
+      <c r="M77" s="7" t="inlineStr">
+        <is>
+          <t>1TB</t>
+        </is>
+      </c>
+      <c r="N77" s="6" t="inlineStr">
+        <is>
+          <t>1006768259</t>
+        </is>
+      </c>
+      <c r="O77" s="7" t="inlineStr">
+        <is>
+          <t>10/22/2024</t>
+        </is>
+      </c>
+      <c r="P77" s="6" t="inlineStr">
+        <is>
+          <t>2,363.25</t>
+        </is>
+      </c>
+      <c r="Q77" s="7" t="inlineStr">
+        <is>
+          <t>48 months</t>
+        </is>
+      </c>
+      <c r="R77" s="7" t="inlineStr">
+        <is>
+          <t>10/22/2028</t>
+        </is>
+      </c>
+      <c r="S77" s="7" t="n">
+        <v>764</v>
+      </c>
+      <c r="T77" s="9" t="inlineStr">
+        <is>
+          <t>Q4 2028</t>
+        </is>
+      </c>
+      <c r="U77" s="10" t="inlineStr">
+        <is>
+          <t>formerly 0020 (tag fell off)</t>
+        </is>
+      </c>
+    </row>
+    <row r="78" ht="15" customHeight="1">
+      <c r="A78" s="6" t="inlineStr">
+        <is>
+          <t>0096</t>
+        </is>
+      </c>
+      <c r="B78" s="6" t="inlineStr">
+        <is>
+          <t>Cara H&amp;#039;s Macbook M4</t>
+        </is>
+      </c>
+      <c r="C78" s="6" t="inlineStr">
+        <is>
+          <t>JLQWPV7T99</t>
+        </is>
+      </c>
+      <c r="D78" s="6" t="inlineStr">
+        <is>
+          <t>MacBook Pro (14-inch, 2024)</t>
+        </is>
+      </c>
+      <c r="E78" s="6" t="inlineStr">
+        <is>
+          <t>Mac Laptop</t>
+        </is>
+      </c>
+      <c r="F78" s="6" t="inlineStr">
+        <is>
+          <t>Apple</t>
+        </is>
+      </c>
+      <c r="G78" s="6" t="inlineStr">
+        <is>
+          <t>Cara Haegley</t>
+        </is>
+      </c>
+      <c r="H78" s="6" t="inlineStr">
+        <is>
+          <t>Partner Development Executive</t>
+        </is>
+      </c>
+      <c r="I78" s="6" t="inlineStr">
+        <is>
+          <t>Cara.Haegley@performcb.com</t>
+        </is>
+      </c>
+      <c r="J78" s="6" t="inlineStr">
+        <is>
+          <t>Partner Development Team</t>
+        </is>
+      </c>
+      <c r="K78" s="6" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="L78" s="7" t="inlineStr">
+        <is>
+          <t>28 GB</t>
+        </is>
+      </c>
+      <c r="M78" s="7" t="inlineStr">
+        <is>
+          <t>500GB</t>
+        </is>
+      </c>
+      <c r="N78" s="6" t="inlineStr">
+        <is>
+          <t>PQRJ705</t>
+        </is>
+      </c>
+      <c r="O78" s="7" t="inlineStr">
+        <is>
+          <t>11/05/2025</t>
+        </is>
+      </c>
+      <c r="P78" s="6" t="inlineStr">
+        <is>
+          <t>2,515.15</t>
+        </is>
+      </c>
+      <c r="Q78" s="7" t="inlineStr">
         <is>
           <t>36 months</t>
         </is>
       </c>
-      <c r="R73" s="22" t="inlineStr">
-[...39 lines deleted...]
-      <c r="E74" s="21" t="inlineStr">
+      <c r="R78" s="7" t="inlineStr">
+        <is>
+          <t>11/05/2028</t>
+        </is>
+      </c>
+      <c r="S78" s="7" t="n">
+        <v>778</v>
+      </c>
+      <c r="T78" s="9" t="inlineStr">
+        <is>
+          <t>Q4 2028</t>
+        </is>
+      </c>
+      <c r="U78" s="10" t="inlineStr"/>
+    </row>
+    <row r="79" ht="15" customHeight="1">
+      <c r="A79" s="6" t="inlineStr">
+        <is>
+          <t>0119</t>
+        </is>
+      </c>
+      <c r="B79" s="6" t="inlineStr">
+        <is>
+          <t>Dave H&amp;#039;s Macbook M4</t>
+        </is>
+      </c>
+      <c r="C79" s="6" t="inlineStr">
+        <is>
+          <t>M2VQ36W3P9</t>
+        </is>
+      </c>
+      <c r="D79" s="6" t="inlineStr">
+        <is>
+          <t>MacBook Pro (14-inch, 2024)</t>
+        </is>
+      </c>
+      <c r="E79" s="6" t="inlineStr">
         <is>
           <t>Mac Laptop</t>
         </is>
       </c>
-      <c r="F74" s="21" t="inlineStr">
+      <c r="F79" s="6" t="inlineStr">
         <is>
           <t>Apple</t>
         </is>
       </c>
-      <c r="G74" s="21" t="inlineStr">
-[...14 lines deleted...]
-      <c r="J74" s="21" t="inlineStr">
+      <c r="G79" s="6" t="inlineStr">
+        <is>
+          <t>Dave Haverly</t>
+        </is>
+      </c>
+      <c r="H79" s="6" t="inlineStr">
+        <is>
+          <t>Sales Director</t>
+        </is>
+      </c>
+      <c r="I79" s="6" t="inlineStr">
+        <is>
+          <t>dave.haverly@performcb.com</t>
+        </is>
+      </c>
+      <c r="J79" s="6" t="inlineStr">
+        <is>
+          <t>Sales</t>
+        </is>
+      </c>
+      <c r="K79" s="6" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="L79" s="7" t="inlineStr">
+        <is>
+          <t>28 GB</t>
+        </is>
+      </c>
+      <c r="M79" s="7" t="inlineStr">
+        <is>
+          <t>500GB</t>
+        </is>
+      </c>
+      <c r="N79" s="6" t="inlineStr">
+        <is>
+          <t>PQRJ740</t>
+        </is>
+      </c>
+      <c r="O79" s="7" t="inlineStr">
+        <is>
+          <t>11/06/2025</t>
+        </is>
+      </c>
+      <c r="P79" s="6" t="inlineStr">
+        <is>
+          <t>2,619.04</t>
+        </is>
+      </c>
+      <c r="Q79" s="7" t="inlineStr">
+        <is>
+          <t>36 months</t>
+        </is>
+      </c>
+      <c r="R79" s="7" t="inlineStr">
+        <is>
+          <t>11/06/2028</t>
+        </is>
+      </c>
+      <c r="S79" s="7" t="n">
+        <v>779</v>
+      </c>
+      <c r="T79" s="9" t="inlineStr">
+        <is>
+          <t>Q4 2028</t>
+        </is>
+      </c>
+      <c r="U79" s="10" t="inlineStr"/>
+    </row>
+    <row r="80" ht="15" customHeight="1">
+      <c r="A80" s="6" t="inlineStr">
+        <is>
+          <t>0098</t>
+        </is>
+      </c>
+      <c r="B80" s="6" t="inlineStr">
+        <is>
+          <t>Mary E. Dell 10-key</t>
+        </is>
+      </c>
+      <c r="C80" s="6" t="inlineStr">
+        <is>
+          <t>9B7RLD4</t>
+        </is>
+      </c>
+      <c r="D80" s="6" t="inlineStr">
+        <is>
+          <t>Dell Pro Max 16&amp;quot;</t>
+        </is>
+      </c>
+      <c r="E80" s="6" t="inlineStr">
+        <is>
+          <t>Windows Laptop</t>
+        </is>
+      </c>
+      <c r="F80" s="6" t="inlineStr">
+        <is>
+          <t>Dell</t>
+        </is>
+      </c>
+      <c r="G80" s="6" t="inlineStr">
+        <is>
+          <t>Mary Eastwood</t>
+        </is>
+      </c>
+      <c r="H80" s="6" t="inlineStr">
+        <is>
+          <t>Accounts Payable Team Lead</t>
+        </is>
+      </c>
+      <c r="I80" s="6" t="inlineStr">
+        <is>
+          <t>mary@performcb.com</t>
+        </is>
+      </c>
+      <c r="J80" s="6" t="inlineStr">
+        <is>
+          <t>Accounting</t>
+        </is>
+      </c>
+      <c r="K80" s="6" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="L80" s="7" t="inlineStr">
+        <is>
+          <t>32 GB</t>
+        </is>
+      </c>
+      <c r="M80" s="7" t="inlineStr">
+        <is>
+          <t>1TB</t>
+        </is>
+      </c>
+      <c r="N80" s="6" t="inlineStr">
+        <is>
+          <t>1028052625</t>
+        </is>
+      </c>
+      <c r="O80" s="7" t="inlineStr">
+        <is>
+          <t>12/09/2025</t>
+        </is>
+      </c>
+      <c r="P80" s="6" t="inlineStr">
+        <is>
+          <t>2,399.07</t>
+        </is>
+      </c>
+      <c r="Q80" s="7" t="inlineStr">
+        <is>
+          <t>36 months</t>
+        </is>
+      </c>
+      <c r="R80" s="7" t="inlineStr">
+        <is>
+          <t>12/09/2028</t>
+        </is>
+      </c>
+      <c r="S80" s="7" t="n">
+        <v>812</v>
+      </c>
+      <c r="T80" s="9" t="inlineStr">
+        <is>
+          <t>Q4 2028</t>
+        </is>
+      </c>
+      <c r="U80" s="10" t="inlineStr"/>
+    </row>
+    <row r="81" ht="15" customHeight="1">
+      <c r="A81" s="6" t="inlineStr">
+        <is>
+          <t>0018</t>
+        </is>
+      </c>
+      <c r="B81" s="6" t="inlineStr">
+        <is>
+          <t>PCB-0018-LALLIS</t>
+        </is>
+      </c>
+      <c r="C81" s="6" t="inlineStr">
+        <is>
+          <t>13YZ444</t>
+        </is>
+      </c>
+      <c r="D81" s="6" t="inlineStr">
+        <is>
+          <t>Dell Precision 5490</t>
+        </is>
+      </c>
+      <c r="E81" s="6" t="inlineStr">
+        <is>
+          <t>Windows Laptop</t>
+        </is>
+      </c>
+      <c r="F81" s="6" t="inlineStr">
+        <is>
+          <t>Dell</t>
+        </is>
+      </c>
+      <c r="G81" s="6" t="inlineStr">
+        <is>
+          <t>Louise King</t>
+        </is>
+      </c>
+      <c r="H81" s="6" t="inlineStr">
+        <is>
+          <t>Brand &amp;amp; Content Marketing Manager</t>
+        </is>
+      </c>
+      <c r="I81" s="6" t="inlineStr">
+        <is>
+          <t>louise@performcb.com</t>
+        </is>
+      </c>
+      <c r="J81" s="6" t="inlineStr">
+        <is>
+          <t>Marketing</t>
+        </is>
+      </c>
+      <c r="K81" s="6" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="L81" s="7" t="inlineStr">
+        <is>
+          <t>32GB</t>
+        </is>
+      </c>
+      <c r="M81" s="7" t="inlineStr">
+        <is>
+          <t>500GB</t>
+        </is>
+      </c>
+      <c r="N81" s="6" t="inlineStr">
+        <is>
+          <t>1007745549</t>
+        </is>
+      </c>
+      <c r="O81" s="7" t="inlineStr">
+        <is>
+          <t>12/26/2024</t>
+        </is>
+      </c>
+      <c r="P81" s="6" t="inlineStr">
+        <is>
+          <t>2,320.34</t>
+        </is>
+      </c>
+      <c r="Q81" s="7" t="inlineStr">
+        <is>
+          <t>48 months</t>
+        </is>
+      </c>
+      <c r="R81" s="7" t="inlineStr">
+        <is>
+          <t>12/26/2028</t>
+        </is>
+      </c>
+      <c r="S81" s="7" t="n">
+        <v>829</v>
+      </c>
+      <c r="T81" s="9" t="inlineStr">
+        <is>
+          <t>Q4 2028</t>
+        </is>
+      </c>
+      <c r="U81" s="10" t="inlineStr"/>
+    </row>
+    <row r="82" ht="20" customHeight="1">
+      <c r="A82" s="14" t="inlineStr">
+        <is>
+          <t>Q1  Jan – Mar  2029</t>
+        </is>
+      </c>
+      <c r="U82" s="5" t="n"/>
+    </row>
+    <row r="83" ht="15" customHeight="1">
+      <c r="A83" s="15" t="inlineStr">
+        <is>
+          <t>0114</t>
+        </is>
+      </c>
+      <c r="B83" s="15" t="inlineStr">
+        <is>
+          <t>Kyle&amp;#039;s MacBook Pro</t>
+        </is>
+      </c>
+      <c r="C83" s="15" t="inlineStr">
+        <is>
+          <t>DT437M4145</t>
+        </is>
+      </c>
+      <c r="D83" s="15" t="inlineStr">
+        <is>
+          <t>MacBook Pro (14-inch, M4 Pro)</t>
+        </is>
+      </c>
+      <c r="E83" s="15" t="inlineStr">
+        <is>
+          <t>Mac Laptop</t>
+        </is>
+      </c>
+      <c r="F83" s="15" t="inlineStr">
+        <is>
+          <t>Apple</t>
+        </is>
+      </c>
+      <c r="G83" s="15" t="inlineStr">
+        <is>
+          <t>Kyle Taber</t>
+        </is>
+      </c>
+      <c r="H83" s="15" t="inlineStr">
+        <is>
+          <t>Senior Growth Manager</t>
+        </is>
+      </c>
+      <c r="I83" s="15" t="inlineStr">
+        <is>
+          <t>kyle@performcb.com</t>
+        </is>
+      </c>
+      <c r="J83" s="15" t="inlineStr">
+        <is>
+          <t>Growth Mgmt</t>
+        </is>
+      </c>
+      <c r="K83" s="15" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="L83" s="16" t="inlineStr"/>
+      <c r="M83" s="16" t="inlineStr"/>
+      <c r="N83" s="15" t="inlineStr">
+        <is>
+          <t>PSSC501</t>
+        </is>
+      </c>
+      <c r="O83" s="16" t="inlineStr">
+        <is>
+          <t>01/20/2026</t>
+        </is>
+      </c>
+      <c r="P83" s="15" t="inlineStr">
+        <is>
+          <t>2,532.01</t>
+        </is>
+      </c>
+      <c r="Q83" s="16" t="inlineStr">
+        <is>
+          <t>36 months</t>
+        </is>
+      </c>
+      <c r="R83" s="16" t="inlineStr">
+        <is>
+          <t>01/20/2029</t>
+        </is>
+      </c>
+      <c r="S83" s="16" t="n">
+        <v>854</v>
+      </c>
+      <c r="T83" s="17" t="inlineStr">
+        <is>
+          <t>Q1 2029</t>
+        </is>
+      </c>
+      <c r="U83" s="18" t="inlineStr">
+        <is>
+          <t>Not in ABM.  3/3/26</t>
+        </is>
+      </c>
+    </row>
+    <row r="84" ht="15" customHeight="1">
+      <c r="A84" s="15" t="inlineStr">
+        <is>
+          <t>0113</t>
+        </is>
+      </c>
+      <c r="B84" s="15" t="inlineStr">
+        <is>
+          <t>ZachsDell</t>
+        </is>
+      </c>
+      <c r="C84" s="15" t="inlineStr">
+        <is>
+          <t>8D7FSH4</t>
+        </is>
+      </c>
+      <c r="D84" s="15" t="inlineStr">
+        <is>
+          <t>Dell Pro Max 14&amp;quot; Premium</t>
+        </is>
+      </c>
+      <c r="E84" s="15" t="inlineStr">
+        <is>
+          <t>Windows Laptop</t>
+        </is>
+      </c>
+      <c r="F84" s="15" t="inlineStr">
+        <is>
+          <t>Dell</t>
+        </is>
+      </c>
+      <c r="G84" s="15" t="inlineStr">
+        <is>
+          <t>Zach Dupell</t>
+        </is>
+      </c>
+      <c r="H84" s="15" t="inlineStr">
+        <is>
+          <t>Accounting Manager</t>
+        </is>
+      </c>
+      <c r="I84" s="15" t="inlineStr">
+        <is>
+          <t>zach@performcb.com</t>
+        </is>
+      </c>
+      <c r="J84" s="15" t="inlineStr">
+        <is>
+          <t>Accounting</t>
+        </is>
+      </c>
+      <c r="K84" s="15" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="L84" s="16" t="inlineStr">
+        <is>
+          <t>64 GB</t>
+        </is>
+      </c>
+      <c r="M84" s="16" t="inlineStr">
+        <is>
+          <t>1TB</t>
+        </is>
+      </c>
+      <c r="N84" s="15" t="inlineStr">
+        <is>
+          <t>2009777421966</t>
+        </is>
+      </c>
+      <c r="O84" s="16" t="inlineStr">
+        <is>
+          <t>01/20/2026</t>
+        </is>
+      </c>
+      <c r="P84" s="15" t="inlineStr">
+        <is>
+          <t>3,754.18</t>
+        </is>
+      </c>
+      <c r="Q84" s="16" t="inlineStr">
+        <is>
+          <t>36 months</t>
+        </is>
+      </c>
+      <c r="R84" s="16" t="inlineStr">
+        <is>
+          <t>01/20/2029</t>
+        </is>
+      </c>
+      <c r="S84" s="16" t="n">
+        <v>854</v>
+      </c>
+      <c r="T84" s="17" t="inlineStr">
+        <is>
+          <t>Q1 2029</t>
+        </is>
+      </c>
+      <c r="U84" s="18" t="inlineStr"/>
+    </row>
+    <row r="85" ht="15" customHeight="1">
+      <c r="A85" s="15" t="inlineStr">
+        <is>
+          <t>0209</t>
+        </is>
+      </c>
+      <c r="B85" s="15" t="inlineStr">
+        <is>
+          <t>Anas Q&amp;#039;s Dell Pro Max 14&amp;quot;</t>
+        </is>
+      </c>
+      <c r="C85" s="15" t="inlineStr">
+        <is>
+          <t>61T56H4</t>
+        </is>
+      </c>
+      <c r="D85" s="15" t="inlineStr">
+        <is>
+          <t>Dell Pro Max 14&amp;quot;</t>
+        </is>
+      </c>
+      <c r="E85" s="15" t="inlineStr">
+        <is>
+          <t>Windows Laptop</t>
+        </is>
+      </c>
+      <c r="F85" s="15" t="inlineStr">
+        <is>
+          <t>Dell</t>
+        </is>
+      </c>
+      <c r="G85" s="15" t="inlineStr">
+        <is>
+          <t>Anas Qureshi</t>
+        </is>
+      </c>
+      <c r="H85" s="15" t="inlineStr">
+        <is>
+          <t>M&amp;amp;A and Strategy Analyst</t>
+        </is>
+      </c>
+      <c r="I85" s="15" t="inlineStr">
+        <is>
+          <t>anas@performcb.com</t>
+        </is>
+      </c>
+      <c r="J85" s="15" t="inlineStr">
+        <is>
+          <t>Unknown</t>
+        </is>
+      </c>
+      <c r="K85" s="15" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="L85" s="16" t="inlineStr">
+        <is>
+          <t>32 GB</t>
+        </is>
+      </c>
+      <c r="M85" s="16" t="inlineStr">
+        <is>
+          <t>1GB</t>
+        </is>
+      </c>
+      <c r="N85" s="15" t="inlineStr">
+        <is>
+          <t>2009777387589</t>
+        </is>
+      </c>
+      <c r="O85" s="16" t="inlineStr">
+        <is>
+          <t>01/20/2026</t>
+        </is>
+      </c>
+      <c r="P85" s="15" t="inlineStr">
+        <is>
+          <t>1,816.34</t>
+        </is>
+      </c>
+      <c r="Q85" s="16" t="inlineStr">
+        <is>
+          <t>36 months</t>
+        </is>
+      </c>
+      <c r="R85" s="16" t="inlineStr">
+        <is>
+          <t>01/20/2029</t>
+        </is>
+      </c>
+      <c r="S85" s="16" t="n">
+        <v>854</v>
+      </c>
+      <c r="T85" s="17" t="inlineStr">
+        <is>
+          <t>Q1 2029</t>
+        </is>
+      </c>
+      <c r="U85" s="18" t="inlineStr">
+        <is>
+          <t>formerly 0112 - asset tag lost</t>
+        </is>
+      </c>
+    </row>
+    <row r="86" ht="15" customHeight="1">
+      <c r="A86" s="15" t="inlineStr">
+        <is>
+          <t>0046</t>
+        </is>
+      </c>
+      <c r="B86" s="15" t="inlineStr">
+        <is>
+          <t>PCB-0046-ACOGNA</t>
+        </is>
+      </c>
+      <c r="C86" s="15" t="inlineStr">
+        <is>
+          <t>GPFV084</t>
+        </is>
+      </c>
+      <c r="D86" s="15" t="inlineStr">
+        <is>
+          <t>Dell Precision 5490</t>
+        </is>
+      </c>
+      <c r="E86" s="15" t="inlineStr">
+        <is>
+          <t>Windows Laptop</t>
+        </is>
+      </c>
+      <c r="F86" s="15" t="inlineStr">
+        <is>
+          <t>Dell</t>
+        </is>
+      </c>
+      <c r="G86" s="15" t="inlineStr">
+        <is>
+          <t>Angelica Cognac</t>
+        </is>
+      </c>
+      <c r="H86" s="15" t="inlineStr">
+        <is>
+          <t>People Operations Strategy Manager</t>
+        </is>
+      </c>
+      <c r="I86" s="15" t="inlineStr">
+        <is>
+          <t>angelica@performcb.com</t>
+        </is>
+      </c>
+      <c r="J86" s="15" t="inlineStr">
+        <is>
+          <t>People Operations</t>
+        </is>
+      </c>
+      <c r="K86" s="15" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="L86" s="16" t="inlineStr">
+        <is>
+          <t>64GB</t>
+        </is>
+      </c>
+      <c r="M86" s="16" t="inlineStr">
+        <is>
+          <t>1TB</t>
+        </is>
+      </c>
+      <c r="N86" s="15" t="inlineStr">
+        <is>
+          <t>1015297446</t>
+        </is>
+      </c>
+      <c r="O86" s="16" t="inlineStr">
+        <is>
+          <t>01/30/2025</t>
+        </is>
+      </c>
+      <c r="P86" s="15" t="inlineStr">
+        <is>
+          <t>3,238.81</t>
+        </is>
+      </c>
+      <c r="Q86" s="16" t="inlineStr">
+        <is>
+          <t>48 months</t>
+        </is>
+      </c>
+      <c r="R86" s="16" t="inlineStr">
+        <is>
+          <t>01/30/2029</t>
+        </is>
+      </c>
+      <c r="S86" s="16" t="n">
+        <v>864</v>
+      </c>
+      <c r="T86" s="17" t="inlineStr">
+        <is>
+          <t>Q1 2029</t>
+        </is>
+      </c>
+      <c r="U86" s="18" t="inlineStr"/>
+    </row>
+    <row r="87" ht="15" customHeight="1">
+      <c r="A87" s="15" t="inlineStr">
+        <is>
+          <t>0111</t>
+        </is>
+      </c>
+      <c r="B87" s="15" t="inlineStr">
+        <is>
+          <t>Beth</t>
+        </is>
+      </c>
+      <c r="C87" s="15" t="inlineStr">
+        <is>
+          <t>FDG56H4</t>
+        </is>
+      </c>
+      <c r="D87" s="15" t="inlineStr">
+        <is>
+          <t>Dell Pro Max 14&amp;quot;</t>
+        </is>
+      </c>
+      <c r="E87" s="15" t="inlineStr">
+        <is>
+          <t>Windows Laptop</t>
+        </is>
+      </c>
+      <c r="F87" s="15" t="inlineStr">
+        <is>
+          <t>Dell</t>
+        </is>
+      </c>
+      <c r="G87" s="15" t="inlineStr">
+        <is>
+          <t>Beth Berstling</t>
+        </is>
+      </c>
+      <c r="H87" s="15" t="inlineStr">
+        <is>
+          <t>Sr. Risk Manager</t>
+        </is>
+      </c>
+      <c r="I87" s="15" t="inlineStr">
+        <is>
+          <t>beth@performcb.com</t>
+        </is>
+      </c>
+      <c r="J87" s="15" t="inlineStr">
+        <is>
+          <t>Risk Management</t>
+        </is>
+      </c>
+      <c r="K87" s="15" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="L87" s="16" t="inlineStr">
+        <is>
+          <t>32 GB</t>
+        </is>
+      </c>
+      <c r="M87" s="16" t="inlineStr">
+        <is>
+          <t>1TB</t>
+        </is>
+      </c>
+      <c r="N87" s="15" t="inlineStr">
+        <is>
+          <t>2009777362582</t>
+        </is>
+      </c>
+      <c r="O87" s="16" t="inlineStr">
+        <is>
+          <t>02/12/2026</t>
+        </is>
+      </c>
+      <c r="P87" s="15" t="inlineStr">
+        <is>
+          <t>1,827.46</t>
+        </is>
+      </c>
+      <c r="Q87" s="16" t="inlineStr">
+        <is>
+          <t>36 months</t>
+        </is>
+      </c>
+      <c r="R87" s="16" t="inlineStr">
+        <is>
+          <t>02/12/2029</t>
+        </is>
+      </c>
+      <c r="S87" s="16" t="n">
+        <v>877</v>
+      </c>
+      <c r="T87" s="17" t="inlineStr">
+        <is>
+          <t>Q1 2029</t>
+        </is>
+      </c>
+      <c r="U87" s="18" t="inlineStr"/>
+    </row>
+    <row r="88" ht="15" customHeight="1">
+      <c r="A88" s="15" t="inlineStr">
+        <is>
+          <t>0100</t>
+        </is>
+      </c>
+      <c r="B88" s="15" t="inlineStr">
+        <is>
+          <t>David Owens Dell</t>
+        </is>
+      </c>
+      <c r="C88" s="15" t="inlineStr">
+        <is>
+          <t>161CGB4</t>
+        </is>
+      </c>
+      <c r="D88" s="15" t="inlineStr">
+        <is>
+          <t>Dell Precision 3490</t>
+        </is>
+      </c>
+      <c r="E88" s="15" t="inlineStr">
+        <is>
+          <t>Windows Laptop</t>
+        </is>
+      </c>
+      <c r="F88" s="15" t="inlineStr">
+        <is>
+          <t>Dell</t>
+        </is>
+      </c>
+      <c r="G88" s="15" t="inlineStr">
+        <is>
+          <t>David Owens</t>
+        </is>
+      </c>
+      <c r="H88" s="15" t="inlineStr">
+        <is>
+          <t>Agency Strategist</t>
+        </is>
+      </c>
+      <c r="I88" s="15" t="inlineStr">
+        <is>
+          <t>david.owens@performcb.com</t>
+        </is>
+      </c>
+      <c r="J88" s="15" t="inlineStr">
+        <is>
+          <t>Unknown</t>
+        </is>
+      </c>
+      <c r="K88" s="15" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="L88" s="16" t="inlineStr">
+        <is>
+          <t>32 GB</t>
+        </is>
+      </c>
+      <c r="M88" s="16" t="inlineStr">
+        <is>
+          <t>500GB</t>
+        </is>
+      </c>
+      <c r="N88" s="15" t="inlineStr">
+        <is>
+          <t>1019518238</t>
+        </is>
+      </c>
+      <c r="O88" s="16" t="inlineStr">
+        <is>
+          <t>02/14/2026</t>
+        </is>
+      </c>
+      <c r="P88" s="15" t="inlineStr">
+        <is>
+          <t>1,495.32</t>
+        </is>
+      </c>
+      <c r="Q88" s="16" t="inlineStr">
+        <is>
+          <t>36 months</t>
+        </is>
+      </c>
+      <c r="R88" s="16" t="inlineStr">
+        <is>
+          <t>02/14/2029</t>
+        </is>
+      </c>
+      <c r="S88" s="16" t="n">
+        <v>879</v>
+      </c>
+      <c r="T88" s="17" t="inlineStr">
+        <is>
+          <t>Q1 2029</t>
+        </is>
+      </c>
+      <c r="U88" s="18" t="inlineStr"/>
+    </row>
+    <row r="89" ht="15" customHeight="1">
+      <c r="A89" s="15" t="inlineStr">
+        <is>
+          <t>0101</t>
+        </is>
+      </c>
+      <c r="B89" s="15" t="inlineStr">
+        <is>
+          <t>Aaron&amp;#039;s Dell Pro Max</t>
+        </is>
+      </c>
+      <c r="C89" s="15" t="inlineStr">
+        <is>
+          <t>HR4LPH4</t>
+        </is>
+      </c>
+      <c r="D89" s="15" t="inlineStr">
+        <is>
+          <t>Dell Pro Max 14&amp;quot;</t>
+        </is>
+      </c>
+      <c r="E89" s="15" t="inlineStr">
+        <is>
+          <t>Windows Laptop</t>
+        </is>
+      </c>
+      <c r="F89" s="15" t="inlineStr">
+        <is>
+          <t>Dell</t>
+        </is>
+      </c>
+      <c r="G89" s="15" t="inlineStr">
+        <is>
+          <t>Aaron Ray</t>
+        </is>
+      </c>
+      <c r="H89" s="15" t="inlineStr">
+        <is>
+          <t>Agency Growth Manager</t>
+        </is>
+      </c>
+      <c r="I89" s="15" t="inlineStr">
+        <is>
+          <t>aaron@performcb.com</t>
+        </is>
+      </c>
+      <c r="J89" s="15" t="inlineStr">
+        <is>
+          <t>Client Services</t>
+        </is>
+      </c>
+      <c r="K89" s="15" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="L89" s="16" t="inlineStr">
+        <is>
+          <t>32 GB</t>
+        </is>
+      </c>
+      <c r="M89" s="16" t="inlineStr">
+        <is>
+          <t>32GB</t>
+        </is>
+      </c>
+      <c r="N89" s="15" t="inlineStr">
+        <is>
+          <t>1030636409</t>
+        </is>
+      </c>
+      <c r="O89" s="16" t="inlineStr">
+        <is>
+          <t>02/17/2026</t>
+        </is>
+      </c>
+      <c r="P89" s="15" t="inlineStr">
+        <is>
+          <t>1,794.35</t>
+        </is>
+      </c>
+      <c r="Q89" s="16" t="inlineStr">
+        <is>
+          <t>36 months</t>
+        </is>
+      </c>
+      <c r="R89" s="16" t="inlineStr">
+        <is>
+          <t>02/17/2029</t>
+        </is>
+      </c>
+      <c r="S89" s="16" t="n">
+        <v>882</v>
+      </c>
+      <c r="T89" s="17" t="inlineStr">
+        <is>
+          <t>Q1 2029</t>
+        </is>
+      </c>
+      <c r="U89" s="18" t="inlineStr"/>
+    </row>
+    <row r="90" ht="15" customHeight="1">
+      <c r="A90" s="15" t="inlineStr">
+        <is>
+          <t>0117</t>
+        </is>
+      </c>
+      <c r="B90" s="15" t="inlineStr">
+        <is>
+          <t>KelseyP</t>
+        </is>
+      </c>
+      <c r="C90" s="15" t="inlineStr">
+        <is>
+          <t>FDD71J4</t>
+        </is>
+      </c>
+      <c r="D90" s="15" t="inlineStr">
+        <is>
+          <t>Dell Pro Max 14&amp;quot;</t>
+        </is>
+      </c>
+      <c r="E90" s="15" t="inlineStr">
+        <is>
+          <t>Windows Laptop</t>
+        </is>
+      </c>
+      <c r="F90" s="15" t="inlineStr">
+        <is>
+          <t>Dell</t>
+        </is>
+      </c>
+      <c r="G90" s="15" t="inlineStr">
+        <is>
+          <t>Kelsey Pettigrew</t>
+        </is>
+      </c>
+      <c r="H90" s="15" t="inlineStr">
+        <is>
+          <t>Director of Promotional and Brand Compliance</t>
+        </is>
+      </c>
+      <c r="I90" s="15" t="inlineStr">
+        <is>
+          <t>kelsey@performcb.com</t>
+        </is>
+      </c>
+      <c r="J90" s="15" t="inlineStr">
+        <is>
+          <t>Compliance</t>
+        </is>
+      </c>
+      <c r="K90" s="15" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="L90" s="16" t="inlineStr">
+        <is>
+          <t>32 GB</t>
+        </is>
+      </c>
+      <c r="M90" s="16" t="inlineStr">
+        <is>
+          <t>1TB</t>
+        </is>
+      </c>
+      <c r="N90" s="15" t="inlineStr">
+        <is>
+          <t>1031136559</t>
+        </is>
+      </c>
+      <c r="O90" s="16" t="inlineStr">
+        <is>
+          <t>03/02/2026</t>
+        </is>
+      </c>
+      <c r="P90" s="15" t="inlineStr">
+        <is>
+          <t>2,151.78</t>
+        </is>
+      </c>
+      <c r="Q90" s="16" t="inlineStr">
+        <is>
+          <t>36 months</t>
+        </is>
+      </c>
+      <c r="R90" s="16" t="inlineStr">
+        <is>
+          <t>03/02/2029</t>
+        </is>
+      </c>
+      <c r="S90" s="16" t="n">
+        <v>895</v>
+      </c>
+      <c r="T90" s="17" t="inlineStr">
+        <is>
+          <t>Q1 2029</t>
+        </is>
+      </c>
+      <c r="U90" s="18" t="inlineStr"/>
+    </row>
+    <row r="91" ht="15" customHeight="1">
+      <c r="A91" s="15" t="inlineStr">
+        <is>
+          <t>0115</t>
+        </is>
+      </c>
+      <c r="B91" s="15" t="inlineStr">
+        <is>
+          <t>AshleyF</t>
+        </is>
+      </c>
+      <c r="C91" s="15" t="inlineStr">
+        <is>
+          <t>K3WGLCP2CT</t>
+        </is>
+      </c>
+      <c r="D91" s="15" t="inlineStr">
+        <is>
+          <t>MacBook Pro (14-inch, M5 Pro)</t>
+        </is>
+      </c>
+      <c r="E91" s="15" t="inlineStr">
+        <is>
+          <t>Mac Laptop</t>
+        </is>
+      </c>
+      <c r="F91" s="15" t="inlineStr">
+        <is>
+          <t>Apple</t>
+        </is>
+      </c>
+      <c r="G91" s="15" t="inlineStr">
+        <is>
+          <t>Ashley Ferguson</t>
+        </is>
+      </c>
+      <c r="H91" s="15" t="inlineStr">
+        <is>
+          <t>Marketer Development Executive</t>
+        </is>
+      </c>
+      <c r="I91" s="15" t="inlineStr">
+        <is>
+          <t>ashley.ferguson@performcb.com</t>
+        </is>
+      </c>
+      <c r="J91" s="15" t="inlineStr">
+        <is>
+          <t>Marketer Development Team</t>
+        </is>
+      </c>
+      <c r="K91" s="15" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="L91" s="16" t="inlineStr"/>
+      <c r="M91" s="16" t="inlineStr"/>
+      <c r="N91" s="15" t="inlineStr">
+        <is>
+          <t>PTKC453</t>
+        </is>
+      </c>
+      <c r="O91" s="16" t="inlineStr">
+        <is>
+          <t>03/13/2026</t>
+        </is>
+      </c>
+      <c r="P91" s="15" t="inlineStr">
+        <is>
+          <t>2,678.11</t>
+        </is>
+      </c>
+      <c r="Q91" s="16" t="inlineStr">
+        <is>
+          <t>36 months</t>
+        </is>
+      </c>
+      <c r="R91" s="16" t="inlineStr">
+        <is>
+          <t>03/13/2029</t>
+        </is>
+      </c>
+      <c r="S91" s="16" t="n">
+        <v>906</v>
+      </c>
+      <c r="T91" s="17" t="inlineStr">
+        <is>
+          <t>Q1 2029</t>
+        </is>
+      </c>
+      <c r="U91" s="18" t="inlineStr"/>
+    </row>
+    <row r="92" ht="15" customHeight="1">
+      <c r="A92" s="15" t="inlineStr">
+        <is>
+          <t>0116</t>
+        </is>
+      </c>
+      <c r="B92" s="15" t="inlineStr">
+        <is>
+          <t>Julie_Martin</t>
+        </is>
+      </c>
+      <c r="C92" s="15" t="inlineStr">
+        <is>
+          <t>MYXD9656N3</t>
+        </is>
+      </c>
+      <c r="D92" s="15" t="inlineStr">
+        <is>
+          <t>MacBook Pro (16-inch, M5 Pro)</t>
+        </is>
+      </c>
+      <c r="E92" s="15" t="inlineStr">
+        <is>
+          <t>Mac Laptop</t>
+        </is>
+      </c>
+      <c r="F92" s="15" t="inlineStr">
+        <is>
+          <t>Apple</t>
+        </is>
+      </c>
+      <c r="G92" s="15" t="inlineStr">
+        <is>
+          <t>Julie Martin</t>
+        </is>
+      </c>
+      <c r="H92" s="15" t="inlineStr">
+        <is>
+          <t>VP of Product Development</t>
+        </is>
+      </c>
+      <c r="I92" s="15" t="inlineStr">
+        <is>
+          <t>julie@performcb.com</t>
+        </is>
+      </c>
+      <c r="J92" s="15" t="inlineStr">
+        <is>
+          <t>Product</t>
+        </is>
+      </c>
+      <c r="K92" s="15" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="L92" s="16" t="inlineStr"/>
+      <c r="M92" s="16" t="inlineStr"/>
+      <c r="N92" s="15" t="inlineStr">
+        <is>
+          <t>AAA5647609</t>
+        </is>
+      </c>
+      <c r="O92" s="16" t="inlineStr">
+        <is>
+          <t>03/17/2026</t>
+        </is>
+      </c>
+      <c r="P92" s="15" t="inlineStr">
+        <is>
+          <t>3,742.86</t>
+        </is>
+      </c>
+      <c r="Q92" s="16" t="inlineStr">
+        <is>
+          <t>36 months</t>
+        </is>
+      </c>
+      <c r="R92" s="16" t="inlineStr">
+        <is>
+          <t>03/17/2029</t>
+        </is>
+      </c>
+      <c r="S92" s="16" t="n">
+        <v>910</v>
+      </c>
+      <c r="T92" s="17" t="inlineStr">
+        <is>
+          <t>Q1 2029</t>
+        </is>
+      </c>
+      <c r="U92" s="18" t="inlineStr"/>
+    </row>
+    <row r="93" ht="15" customHeight="1">
+      <c r="A93" s="15" t="inlineStr">
+        <is>
+          <t>xxxxxxx</t>
+        </is>
+      </c>
+      <c r="B93" s="15" t="inlineStr">
+        <is>
+          <t>Michael M&amp;#039;s Dell Pro Max Premium</t>
+        </is>
+      </c>
+      <c r="C93" s="15" t="inlineStr">
+        <is>
+          <t>7MYRBC4</t>
+        </is>
+      </c>
+      <c r="D93" s="15" t="inlineStr">
+        <is>
+          <t>Dell Pro Max 14&amp;quot; Premium</t>
+        </is>
+      </c>
+      <c r="E93" s="15" t="inlineStr">
+        <is>
+          <t>Windows Laptop</t>
+        </is>
+      </c>
+      <c r="F93" s="15" t="inlineStr">
+        <is>
+          <t>Dell</t>
+        </is>
+      </c>
+      <c r="G93" s="15" t="inlineStr">
+        <is>
+          <t>Michael Moore</t>
+        </is>
+      </c>
+      <c r="H93" s="15" t="inlineStr">
+        <is>
+          <t>VP of I.T. and AI Integration</t>
+        </is>
+      </c>
+      <c r="I93" s="15" t="inlineStr">
+        <is>
+          <t>michael.moore@performcb.com</t>
+        </is>
+      </c>
+      <c r="J93" s="15" t="inlineStr">
+        <is>
+          <t>Information Tech</t>
+        </is>
+      </c>
+      <c r="K93" s="15" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="L93" s="16" t="inlineStr">
+        <is>
+          <t>32 GB</t>
+        </is>
+      </c>
+      <c r="M93" s="16" t="inlineStr">
+        <is>
+          <t>1TB</t>
+        </is>
+      </c>
+      <c r="N93" s="15" t="inlineStr">
+        <is>
+          <t>1CK05Y8</t>
+        </is>
+      </c>
+      <c r="O93" s="16" t="inlineStr">
+        <is>
+          <t>03/19/2026</t>
+        </is>
+      </c>
+      <c r="P93" s="15" t="inlineStr">
+        <is>
+          <t>4,419.65</t>
+        </is>
+      </c>
+      <c r="Q93" s="16" t="inlineStr">
+        <is>
+          <t>36 months</t>
+        </is>
+      </c>
+      <c r="R93" s="16" t="inlineStr">
+        <is>
+          <t>03/19/2029</t>
+        </is>
+      </c>
+      <c r="S93" s="16" t="n">
+        <v>912</v>
+      </c>
+      <c r="T93" s="17" t="inlineStr">
+        <is>
+          <t>Q1 2029</t>
+        </is>
+      </c>
+      <c r="U93" s="18" t="inlineStr"/>
+    </row>
+    <row r="94" ht="20" customHeight="1">
+      <c r="A94" s="19" t="inlineStr">
+        <is>
+          <t>Q2  Apr – Jun  2029</t>
+        </is>
+      </c>
+      <c r="U94" s="5" t="n"/>
+    </row>
+    <row r="95" ht="15" customHeight="1">
+      <c r="A95" s="20" t="inlineStr">
+        <is>
+          <t>0102</t>
+        </is>
+      </c>
+      <c r="B95" s="20" t="inlineStr">
+        <is>
+          <t>Brittany&amp;#039;s M5 MacBook Pro</t>
+        </is>
+      </c>
+      <c r="C95" s="20" t="inlineStr">
+        <is>
+          <t>GX3534LR4Q</t>
+        </is>
+      </c>
+      <c r="D95" s="20" t="inlineStr">
+        <is>
+          <t>MacBook Pro (16-inch, M5 Pro)</t>
+        </is>
+      </c>
+      <c r="E95" s="20" t="inlineStr">
+        <is>
+          <t>Mac Laptop</t>
+        </is>
+      </c>
+      <c r="F95" s="20" t="inlineStr">
+        <is>
+          <t>Apple</t>
+        </is>
+      </c>
+      <c r="G95" s="20" t="inlineStr">
+        <is>
+          <t>Brittany Lamont</t>
+        </is>
+      </c>
+      <c r="H95" s="20" t="inlineStr">
+        <is>
+          <t>Product Owner</t>
+        </is>
+      </c>
+      <c r="I95" s="20" t="inlineStr">
+        <is>
+          <t>brittany@performcb.com</t>
+        </is>
+      </c>
+      <c r="J95" s="20" t="inlineStr">
+        <is>
+          <t>Product</t>
+        </is>
+      </c>
+      <c r="K95" s="20" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="L95" s="21" t="inlineStr"/>
+      <c r="M95" s="21" t="inlineStr"/>
+      <c r="N95" s="20" t="inlineStr">
+        <is>
+          <t>AAA5776994</t>
+        </is>
+      </c>
+      <c r="O95" s="21" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
+        </is>
+      </c>
+      <c r="P95" s="20" t="inlineStr">
+        <is>
+          <t>3,698.17</t>
+        </is>
+      </c>
+      <c r="Q95" s="21" t="inlineStr">
+        <is>
+          <t>36 months</t>
+        </is>
+      </c>
+      <c r="R95" s="21" t="inlineStr">
+        <is>
+          <t>04/07/2029</t>
+        </is>
+      </c>
+      <c r="S95" s="21" t="n">
+        <v>931</v>
+      </c>
+      <c r="T95" s="22" t="inlineStr">
+        <is>
+          <t>Q2 2029</t>
+        </is>
+      </c>
+      <c r="U95" s="23" t="inlineStr"/>
+    </row>
+    <row r="96" ht="15" customHeight="1">
+      <c r="A96" s="20" t="inlineStr">
+        <is>
+          <t>0103</t>
+        </is>
+      </c>
+      <c r="B96" s="20" t="inlineStr">
+        <is>
+          <t>spare MacBook Pro M5 at mikes</t>
+        </is>
+      </c>
+      <c r="C96" s="20" t="inlineStr">
+        <is>
+          <t>FG3DHX9YYJ</t>
+        </is>
+      </c>
+      <c r="D96" s="20" t="inlineStr">
+        <is>
+          <t>MacBook Pro (14-inch, M5)</t>
+        </is>
+      </c>
+      <c r="E96" s="20" t="inlineStr">
+        <is>
+          <t>Mac Laptop</t>
+        </is>
+      </c>
+      <c r="F96" s="20" t="inlineStr">
+        <is>
+          <t>Apple</t>
+        </is>
+      </c>
+      <c r="G96" s="20" t="inlineStr"/>
+      <c r="H96" s="20" t="inlineStr"/>
+      <c r="I96" s="20" t="inlineStr"/>
+      <c r="J96" s="20" t="inlineStr">
+        <is>
+          <t>Unknown</t>
+        </is>
+      </c>
+      <c r="K96" s="20" t="inlineStr">
+        <is>
+          <t>Ready to Deploy - Operational</t>
+        </is>
+      </c>
+      <c r="L96" s="21" t="inlineStr"/>
+      <c r="M96" s="21" t="inlineStr"/>
+      <c r="N96" s="20" t="inlineStr">
+        <is>
+          <t>AAA5794199</t>
+        </is>
+      </c>
+      <c r="O96" s="21" t="inlineStr">
+        <is>
+          <t>04/10/2026</t>
+        </is>
+      </c>
+      <c r="P96" s="20" t="inlineStr">
+        <is>
+          <t>2,434.24</t>
+        </is>
+      </c>
+      <c r="Q96" s="21" t="inlineStr">
+        <is>
+          <t>36 months</t>
+        </is>
+      </c>
+      <c r="R96" s="21" t="inlineStr">
+        <is>
+          <t>04/10/2029</t>
+        </is>
+      </c>
+      <c r="S96" s="21" t="n">
+        <v>934</v>
+      </c>
+      <c r="T96" s="22" t="inlineStr">
+        <is>
+          <t>Q2 2029</t>
+        </is>
+      </c>
+      <c r="U96" s="23" t="inlineStr"/>
+    </row>
+    <row r="97" ht="15" customHeight="1">
+      <c r="A97" s="20" t="inlineStr">
+        <is>
+          <t>0106</t>
+        </is>
+      </c>
+      <c r="B97" s="20" t="inlineStr">
+        <is>
+          <t>Alexandra A&amp;#039;s MacBook Pro M5</t>
+        </is>
+      </c>
+      <c r="C97" s="20" t="inlineStr">
+        <is>
+          <t>D0MJ2P4690</t>
+        </is>
+      </c>
+      <c r="D97" s="20" t="inlineStr">
+        <is>
+          <t>MacBook Pro (14-inch, M5)</t>
+        </is>
+      </c>
+      <c r="E97" s="20" t="inlineStr">
+        <is>
+          <t>Mac Laptop</t>
+        </is>
+      </c>
+      <c r="F97" s="20" t="inlineStr">
+        <is>
+          <t>Apple</t>
+        </is>
+      </c>
+      <c r="G97" s="20" t="inlineStr">
+        <is>
+          <t>Alexandra Ashbey</t>
+        </is>
+      </c>
+      <c r="H97" s="20" t="inlineStr">
+        <is>
+          <t>Sales Director</t>
+        </is>
+      </c>
+      <c r="I97" s="20" t="inlineStr">
+        <is>
+          <t>alexandra.ashbey@performcb.com</t>
+        </is>
+      </c>
+      <c r="J97" s="20" t="inlineStr">
+        <is>
+          <t>Sales</t>
+        </is>
+      </c>
+      <c r="K97" s="20" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="L97" s="21" t="inlineStr"/>
+      <c r="M97" s="21" t="inlineStr"/>
+      <c r="N97" s="20" t="inlineStr">
+        <is>
+          <t>AAA5828642</t>
+        </is>
+      </c>
+      <c r="O97" s="21" t="inlineStr">
+        <is>
+          <t>04/15/2026</t>
+        </is>
+      </c>
+      <c r="P97" s="20" t="inlineStr">
+        <is>
+          <t>2,475.94</t>
+        </is>
+      </c>
+      <c r="Q97" s="21" t="inlineStr">
+        <is>
+          <t>36 months</t>
+        </is>
+      </c>
+      <c r="R97" s="21" t="inlineStr">
+        <is>
+          <t>04/15/2029</t>
+        </is>
+      </c>
+      <c r="S97" s="21" t="n">
+        <v>939</v>
+      </c>
+      <c r="T97" s="22" t="inlineStr">
+        <is>
+          <t>Q2 2029</t>
+        </is>
+      </c>
+      <c r="U97" s="23" t="inlineStr"/>
+    </row>
+    <row r="98" ht="15" customHeight="1">
+      <c r="A98" s="20" t="inlineStr">
+        <is>
+          <t>0193</t>
+        </is>
+      </c>
+      <c r="B98" s="20" t="inlineStr">
+        <is>
+          <t>Tina&amp;#039;s M5 MacBook Pro</t>
+        </is>
+      </c>
+      <c r="C98" s="20" t="inlineStr">
+        <is>
+          <t>C1WPPFW4RX</t>
+        </is>
+      </c>
+      <c r="D98" s="20" t="inlineStr">
+        <is>
+          <t>MacBook Pro (14-inch, M5)</t>
+        </is>
+      </c>
+      <c r="E98" s="20" t="inlineStr">
+        <is>
+          <t>Mac Laptop</t>
+        </is>
+      </c>
+      <c r="F98" s="20" t="inlineStr">
+        <is>
+          <t>Apple</t>
+        </is>
+      </c>
+      <c r="G98" s="20" t="inlineStr">
+        <is>
+          <t>Tina Dunn</t>
+        </is>
+      </c>
+      <c r="H98" s="20" t="inlineStr">
+        <is>
+          <t>Director of Sales</t>
+        </is>
+      </c>
+      <c r="I98" s="20" t="inlineStr">
+        <is>
+          <t>tina@performcb.com</t>
+        </is>
+      </c>
+      <c r="J98" s="20" t="inlineStr">
+        <is>
+          <t>Sales</t>
+        </is>
+      </c>
+      <c r="K98" s="20" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="L98" s="21" t="inlineStr"/>
+      <c r="M98" s="21" t="inlineStr"/>
+      <c r="N98" s="20" t="inlineStr">
+        <is>
+          <t>AAA5861150</t>
+        </is>
+      </c>
+      <c r="O98" s="21" t="inlineStr">
+        <is>
+          <t>04/21/2026</t>
+        </is>
+      </c>
+      <c r="P98" s="20" t="inlineStr">
+        <is>
+          <t>2,496.93</t>
+        </is>
+      </c>
+      <c r="Q98" s="21" t="inlineStr">
+        <is>
+          <t>36 months</t>
+        </is>
+      </c>
+      <c r="R98" s="21" t="inlineStr">
+        <is>
+          <t>04/21/2029</t>
+        </is>
+      </c>
+      <c r="S98" s="21" t="n">
+        <v>945</v>
+      </c>
+      <c r="T98" s="22" t="inlineStr">
+        <is>
+          <t>Q2 2029</t>
+        </is>
+      </c>
+      <c r="U98" s="23" t="inlineStr"/>
+    </row>
+    <row r="99" ht="15" customHeight="1">
+      <c r="A99" s="20" t="inlineStr">
+        <is>
+          <t>0108</t>
+        </is>
+      </c>
+      <c r="B99" s="20" t="inlineStr">
+        <is>
+          <t>Taylor V&amp;#039;s M5 MacBook Pro</t>
+        </is>
+      </c>
+      <c r="C99" s="20" t="inlineStr">
+        <is>
+          <t>HRWHJP6YK2</t>
+        </is>
+      </c>
+      <c r="D99" s="20" t="inlineStr">
+        <is>
+          <t>MacBook Pro (14-inch, M5)</t>
+        </is>
+      </c>
+      <c r="E99" s="20" t="inlineStr">
+        <is>
+          <t>Mac Laptop</t>
+        </is>
+      </c>
+      <c r="F99" s="20" t="inlineStr">
+        <is>
+          <t>Apple</t>
+        </is>
+      </c>
+      <c r="G99" s="20" t="inlineStr">
+        <is>
+          <t>Taylor Violette</t>
+        </is>
+      </c>
+      <c r="H99" s="20" t="inlineStr">
+        <is>
+          <t>Senior Sales Director</t>
+        </is>
+      </c>
+      <c r="I99" s="20" t="inlineStr">
+        <is>
+          <t>taylor@performcb.com</t>
+        </is>
+      </c>
+      <c r="J99" s="20" t="inlineStr">
+        <is>
+          <t>Sales</t>
+        </is>
+      </c>
+      <c r="K99" s="20" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="L99" s="21" t="inlineStr"/>
+      <c r="M99" s="21" t="inlineStr"/>
+      <c r="N99" s="20" t="inlineStr">
+        <is>
+          <t>AAA5861122</t>
+        </is>
+      </c>
+      <c r="O99" s="21" t="inlineStr">
+        <is>
+          <t>04/21/2026</t>
+        </is>
+      </c>
+      <c r="P99" s="20" t="inlineStr">
+        <is>
+          <t>2,514.50</t>
+        </is>
+      </c>
+      <c r="Q99" s="21" t="inlineStr">
+        <is>
+          <t>36 months</t>
+        </is>
+      </c>
+      <c r="R99" s="21" t="inlineStr">
+        <is>
+          <t>04/21/2029</t>
+        </is>
+      </c>
+      <c r="S99" s="21" t="n">
+        <v>945</v>
+      </c>
+      <c r="T99" s="22" t="inlineStr">
+        <is>
+          <t>Q2 2029</t>
+        </is>
+      </c>
+      <c r="U99" s="23" t="inlineStr"/>
+    </row>
+    <row r="100" ht="15" customHeight="1">
+      <c r="A100" s="20" t="inlineStr">
+        <is>
+          <t>0107</t>
+        </is>
+      </c>
+      <c r="B100" s="20" t="inlineStr">
+        <is>
+          <t>Cara&amp;#039;s M5 MacBook Pro</t>
+        </is>
+      </c>
+      <c r="C100" s="20" t="inlineStr">
+        <is>
+          <t>MQ90Y42WJR</t>
+        </is>
+      </c>
+      <c r="D100" s="20" t="inlineStr">
+        <is>
+          <t>MacBook Pro (16-inch, M5 Pro)</t>
+        </is>
+      </c>
+      <c r="E100" s="20" t="inlineStr">
+        <is>
+          <t>Mac Laptop</t>
+        </is>
+      </c>
+      <c r="F100" s="20" t="inlineStr">
+        <is>
+          <t>Apple</t>
+        </is>
+      </c>
+      <c r="G100" s="20" t="inlineStr">
+        <is>
+          <t>Cara Redding</t>
+        </is>
+      </c>
+      <c r="H100" s="20" t="inlineStr">
+        <is>
+          <t>EVP, Revenue Operations</t>
+        </is>
+      </c>
+      <c r="I100" s="20" t="inlineStr">
+        <is>
+          <t>cara@performcb.com</t>
+        </is>
+      </c>
+      <c r="J100" s="20" t="inlineStr">
+        <is>
+          <t>Revenue Operations</t>
+        </is>
+      </c>
+      <c r="K100" s="20" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="L100" s="21" t="inlineStr"/>
+      <c r="M100" s="21" t="inlineStr"/>
+      <c r="N100" s="20" t="inlineStr">
+        <is>
+          <t>AAA5860494</t>
+        </is>
+      </c>
+      <c r="O100" s="21" t="inlineStr">
+        <is>
+          <t>04/21/2026</t>
+        </is>
+      </c>
+      <c r="P100" s="20" t="inlineStr">
+        <is>
+          <t>3,700.06</t>
+        </is>
+      </c>
+      <c r="Q100" s="21" t="inlineStr">
+        <is>
+          <t>36 months</t>
+        </is>
+      </c>
+      <c r="R100" s="21" t="inlineStr">
+        <is>
+          <t>04/21/2029</t>
+        </is>
+      </c>
+      <c r="S100" s="21" t="n">
+        <v>945</v>
+      </c>
+      <c r="T100" s="22" t="inlineStr">
+        <is>
+          <t>Q2 2029</t>
+        </is>
+      </c>
+      <c r="U100" s="23" t="inlineStr"/>
+    </row>
+    <row r="101" ht="15" customHeight="1">
+      <c r="A101" s="20" t="inlineStr">
+        <is>
+          <t>0105</t>
+        </is>
+      </c>
+      <c r="B101" s="20" t="inlineStr">
+        <is>
+          <t>Laura&amp;#039;s Dell Pro Max 16&amp;quot;</t>
+        </is>
+      </c>
+      <c r="C101" s="20" t="inlineStr">
+        <is>
+          <t>6J77ZJ4</t>
+        </is>
+      </c>
+      <c r="D101" s="20" t="inlineStr">
+        <is>
+          <t>Dell Pro Max 16&amp;quot;</t>
+        </is>
+      </c>
+      <c r="E101" s="20" t="inlineStr">
+        <is>
+          <t>Windows Laptop</t>
+        </is>
+      </c>
+      <c r="F101" s="20" t="inlineStr">
+        <is>
+          <t>Dell</t>
+        </is>
+      </c>
+      <c r="G101" s="20" t="inlineStr">
+        <is>
+          <t>Laura Sierra</t>
+        </is>
+      </c>
+      <c r="H101" s="20" t="inlineStr">
+        <is>
+          <t>Director of Revenue Operations</t>
+        </is>
+      </c>
+      <c r="I101" s="20" t="inlineStr">
+        <is>
+          <t>laura@performcb.com</t>
+        </is>
+      </c>
+      <c r="J101" s="20" t="inlineStr">
+        <is>
+          <t>Revenue Operations</t>
+        </is>
+      </c>
+      <c r="K101" s="20" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="L101" s="21" t="inlineStr">
+        <is>
+          <t>32 GB</t>
+        </is>
+      </c>
+      <c r="M101" s="21" t="inlineStr">
+        <is>
+          <t>512GB</t>
+        </is>
+      </c>
+      <c r="N101" s="20" t="inlineStr">
+        <is>
+          <t>1033014664</t>
+        </is>
+      </c>
+      <c r="O101" s="21" t="inlineStr">
+        <is>
+          <t>04/21/2026</t>
+        </is>
+      </c>
+      <c r="P101" s="20" t="inlineStr">
+        <is>
+          <t>2,806.46</t>
+        </is>
+      </c>
+      <c r="Q101" s="21" t="inlineStr">
+        <is>
+          <t>36 months</t>
+        </is>
+      </c>
+      <c r="R101" s="21" t="inlineStr">
+        <is>
+          <t>04/21/2029</t>
+        </is>
+      </c>
+      <c r="S101" s="21" t="n">
+        <v>945</v>
+      </c>
+      <c r="T101" s="22" t="inlineStr">
+        <is>
+          <t>Q2 2029</t>
+        </is>
+      </c>
+      <c r="U101" s="23" t="inlineStr"/>
+    </row>
+    <row r="102" ht="15" customHeight="1">
+      <c r="A102" s="20" t="inlineStr">
+        <is>
+          <t>0194</t>
+        </is>
+      </c>
+      <c r="B102" s="20" t="inlineStr">
+        <is>
+          <t>Matt F&amp;#039;s Dell Pro 14 Plus</t>
+        </is>
+      </c>
+      <c r="C102" s="20" t="inlineStr">
+        <is>
+          <t>27SSCJ4</t>
+        </is>
+      </c>
+      <c r="D102" s="20" t="inlineStr">
+        <is>
+          <t>Dell Pro 14 Plus</t>
+        </is>
+      </c>
+      <c r="E102" s="20" t="inlineStr">
+        <is>
+          <t>Windows Laptop</t>
+        </is>
+      </c>
+      <c r="F102" s="20" t="inlineStr">
+        <is>
+          <t>Dell</t>
+        </is>
+      </c>
+      <c r="G102" s="20" t="inlineStr">
+        <is>
+          <t>Matthew Ferguson</t>
+        </is>
+      </c>
+      <c r="H102" s="20" t="inlineStr">
+        <is>
+          <t>Partner Manager</t>
+        </is>
+      </c>
+      <c r="I102" s="20" t="inlineStr">
+        <is>
+          <t>Matt.Ferguson@performcb.com</t>
+        </is>
+      </c>
+      <c r="J102" s="20" t="inlineStr">
+        <is>
+          <t>Client Services</t>
+        </is>
+      </c>
+      <c r="K102" s="20" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="L102" s="21" t="inlineStr"/>
+      <c r="M102" s="21" t="inlineStr"/>
+      <c r="N102" s="20" t="inlineStr">
+        <is>
+          <t>1033046262</t>
+        </is>
+      </c>
+      <c r="O102" s="21" t="inlineStr">
+        <is>
+          <t>04/22/2026</t>
+        </is>
+      </c>
+      <c r="P102" s="20" t="inlineStr">
+        <is>
+          <t>1,678.18</t>
+        </is>
+      </c>
+      <c r="Q102" s="21" t="inlineStr">
+        <is>
+          <t>36 months</t>
+        </is>
+      </c>
+      <c r="R102" s="21" t="inlineStr">
+        <is>
+          <t>04/22/2029</t>
+        </is>
+      </c>
+      <c r="S102" s="21" t="n">
+        <v>946</v>
+      </c>
+      <c r="T102" s="22" t="inlineStr">
+        <is>
+          <t>Q2 2029</t>
+        </is>
+      </c>
+      <c r="U102" s="23" t="inlineStr"/>
+    </row>
+    <row r="103" ht="15" customHeight="1">
+      <c r="A103" s="20" t="inlineStr">
+        <is>
+          <t>0195</t>
+        </is>
+      </c>
+      <c r="B103" s="20" t="inlineStr">
+        <is>
+          <t>Hayden&amp;#039;s Dell Pro Max 16</t>
+        </is>
+      </c>
+      <c r="C103" s="20" t="inlineStr">
+        <is>
+          <t>G4752K4</t>
+        </is>
+      </c>
+      <c r="D103" s="20" t="inlineStr">
+        <is>
+          <t>Dell Pro Max 16&amp;quot;</t>
+        </is>
+      </c>
+      <c r="E103" s="20" t="inlineStr">
+        <is>
+          <t>Windows Laptop</t>
+        </is>
+      </c>
+      <c r="F103" s="20" t="inlineStr">
+        <is>
+          <t>Dell</t>
+        </is>
+      </c>
+      <c r="G103" s="20" t="inlineStr">
+        <is>
+          <t>Hayden Frederick</t>
+        </is>
+      </c>
+      <c r="H103" s="20" t="inlineStr">
+        <is>
+          <t>Director of FP&amp;amp;A</t>
+        </is>
+      </c>
+      <c r="I103" s="20" t="inlineStr">
+        <is>
+          <t>Hayden@performcb.com</t>
+        </is>
+      </c>
+      <c r="J103" s="20" t="inlineStr">
+        <is>
+          <t>Accounting</t>
+        </is>
+      </c>
+      <c r="K103" s="20" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="L103" s="21" t="inlineStr">
+        <is>
+          <t>32 GB</t>
+        </is>
+      </c>
+      <c r="M103" s="21" t="inlineStr">
+        <is>
+          <t>500GB</t>
+        </is>
+      </c>
+      <c r="N103" s="20" t="inlineStr">
+        <is>
+          <t>1033140168</t>
+        </is>
+      </c>
+      <c r="O103" s="21" t="inlineStr">
+        <is>
+          <t>04/27/2026</t>
+        </is>
+      </c>
+      <c r="P103" s="20" t="inlineStr">
+        <is>
+          <t>2,679.98</t>
+        </is>
+      </c>
+      <c r="Q103" s="21" t="inlineStr">
+        <is>
+          <t>36 months</t>
+        </is>
+      </c>
+      <c r="R103" s="21" t="inlineStr">
+        <is>
+          <t>04/27/2029</t>
+        </is>
+      </c>
+      <c r="S103" s="21" t="n">
+        <v>951</v>
+      </c>
+      <c r="T103" s="22" t="inlineStr">
+        <is>
+          <t>Q2 2029</t>
+        </is>
+      </c>
+      <c r="U103" s="23" t="inlineStr"/>
+    </row>
+    <row r="104" ht="15" customHeight="1">
+      <c r="A104" s="20" t="inlineStr">
+        <is>
+          <t>0196</t>
+        </is>
+      </c>
+      <c r="B104" s="20" t="inlineStr">
+        <is>
+          <t>Sydney T&amp;#039;s Dell Pro Max 14</t>
+        </is>
+      </c>
+      <c r="C104" s="20" t="inlineStr">
+        <is>
+          <t>35F3QJ4</t>
+        </is>
+      </c>
+      <c r="D104" s="20" t="inlineStr">
+        <is>
+          <t>Dell Pro Max 14&amp;quot;</t>
+        </is>
+      </c>
+      <c r="E104" s="20" t="inlineStr">
+        <is>
+          <t>Windows Laptop</t>
+        </is>
+      </c>
+      <c r="F104" s="20" t="inlineStr">
+        <is>
+          <t>Dell</t>
+        </is>
+      </c>
+      <c r="G104" s="20" t="inlineStr">
+        <is>
+          <t>Sydney Techentien</t>
+        </is>
+      </c>
+      <c r="H104" s="20" t="inlineStr">
+        <is>
+          <t>Growth Director</t>
+        </is>
+      </c>
+      <c r="I104" s="20" t="inlineStr">
+        <is>
+          <t>sydney@performcb.com</t>
+        </is>
+      </c>
+      <c r="J104" s="20" t="inlineStr">
+        <is>
+          <t>Growth Mgmt</t>
+        </is>
+      </c>
+      <c r="K104" s="20" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="L104" s="21" t="inlineStr">
+        <is>
+          <t>32 GB</t>
+        </is>
+      </c>
+      <c r="M104" s="21" t="inlineStr">
+        <is>
+          <t>512GB</t>
+        </is>
+      </c>
+      <c r="N104" s="20" t="inlineStr">
+        <is>
+          <t>1033237695</t>
+        </is>
+      </c>
+      <c r="O104" s="21" t="inlineStr">
+        <is>
+          <t>04/28/2026</t>
+        </is>
+      </c>
+      <c r="P104" s="20" t="inlineStr">
+        <is>
+          <t>1,652.11</t>
+        </is>
+      </c>
+      <c r="Q104" s="21" t="inlineStr">
+        <is>
+          <t>36 months</t>
+        </is>
+      </c>
+      <c r="R104" s="21" t="inlineStr">
+        <is>
+          <t>04/28/2029</t>
+        </is>
+      </c>
+      <c r="S104" s="21" t="n">
+        <v>952</v>
+      </c>
+      <c r="T104" s="22" t="inlineStr">
+        <is>
+          <t>Q2 2029</t>
+        </is>
+      </c>
+      <c r="U104" s="23" t="inlineStr"/>
+    </row>
+    <row r="105" ht="15" customHeight="1">
+      <c r="A105" s="20" t="inlineStr">
+        <is>
+          <t>0197</t>
+        </is>
+      </c>
+      <c r="B105" s="20" t="inlineStr">
+        <is>
+          <t>Jarett&amp;#039;s MacBook Pro M5</t>
+        </is>
+      </c>
+      <c r="C105" s="20" t="inlineStr">
+        <is>
+          <t>JPQRYYCVM4</t>
+        </is>
+      </c>
+      <c r="D105" s="20" t="inlineStr">
+        <is>
+          <t>MacBook Pro (14-inch, M5)</t>
+        </is>
+      </c>
+      <c r="E105" s="20" t="inlineStr">
+        <is>
+          <t>Mac Laptop</t>
+        </is>
+      </c>
+      <c r="F105" s="20" t="inlineStr">
+        <is>
+          <t>Apple</t>
+        </is>
+      </c>
+      <c r="G105" s="20" t="inlineStr">
+        <is>
+          <t>Jarett Lewis</t>
+        </is>
+      </c>
+      <c r="H105" s="20" t="inlineStr">
+        <is>
+          <t>Sales Director</t>
+        </is>
+      </c>
+      <c r="I105" s="20" t="inlineStr">
+        <is>
+          <t>jarett@performcb.com</t>
+        </is>
+      </c>
+      <c r="J105" s="20" t="inlineStr">
+        <is>
+          <t>Sales</t>
+        </is>
+      </c>
+      <c r="K105" s="20" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="L105" s="21" t="inlineStr">
+        <is>
+          <t>32 GB</t>
+        </is>
+      </c>
+      <c r="M105" s="21" t="inlineStr">
+        <is>
+          <t>1TB</t>
+        </is>
+      </c>
+      <c r="N105" s="20" t="inlineStr">
+        <is>
+          <t>AAA5945921</t>
+        </is>
+      </c>
+      <c r="O105" s="21" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+      <c r="P105" s="20" t="inlineStr">
+        <is>
+          <t>2,526.19</t>
+        </is>
+      </c>
+      <c r="Q105" s="21" t="inlineStr">
+        <is>
+          <t>36 months</t>
+        </is>
+      </c>
+      <c r="R105" s="21" t="inlineStr">
+        <is>
+          <t>05/07/2029</t>
+        </is>
+      </c>
+      <c r="S105" s="21" t="n">
+        <v>961</v>
+      </c>
+      <c r="T105" s="22" t="inlineStr">
+        <is>
+          <t>Q2 2029</t>
+        </is>
+      </c>
+      <c r="U105" s="23" t="inlineStr"/>
+    </row>
+    <row r="106" ht="15" customHeight="1">
+      <c r="A106" s="20" t="inlineStr">
+        <is>
+          <t>0122</t>
+        </is>
+      </c>
+      <c r="B106" s="20" t="inlineStr">
+        <is>
+          <t>Colleen S. new Dell</t>
+        </is>
+      </c>
+      <c r="C106" s="20" t="inlineStr">
+        <is>
+          <t>4MBXQK4</t>
+        </is>
+      </c>
+      <c r="D106" s="20" t="inlineStr">
+        <is>
+          <t>Dell Pro Max 14&amp;quot;</t>
+        </is>
+      </c>
+      <c r="E106" s="20" t="inlineStr">
+        <is>
+          <t>Windows Laptop</t>
+        </is>
+      </c>
+      <c r="F106" s="20" t="inlineStr">
+        <is>
+          <t>Dell</t>
+        </is>
+      </c>
+      <c r="G106" s="20" t="inlineStr">
+        <is>
+          <t>Colleen Skogen</t>
+        </is>
+      </c>
+      <c r="H106" s="20" t="inlineStr">
+        <is>
+          <t>VP of Marketer Development</t>
+        </is>
+      </c>
+      <c r="I106" s="20" t="inlineStr">
+        <is>
+          <t>colleen.skogen@performcb.com</t>
+        </is>
+      </c>
+      <c r="J106" s="20" t="inlineStr">
+        <is>
+          <t>Marketer Development Team</t>
+        </is>
+      </c>
+      <c r="K106" s="20" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="L106" s="21" t="inlineStr">
+        <is>
+          <t>32 GB</t>
+        </is>
+      </c>
+      <c r="M106" s="21" t="inlineStr">
+        <is>
+          <t>512GB</t>
+        </is>
+      </c>
+      <c r="N106" s="20" t="inlineStr">
+        <is>
+          <t>1033547487</t>
+        </is>
+      </c>
+      <c r="O106" s="21" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+      <c r="P106" s="20" t="inlineStr">
+        <is>
+          <t>1,923.86</t>
+        </is>
+      </c>
+      <c r="Q106" s="21" t="inlineStr">
+        <is>
+          <t>36 months</t>
+        </is>
+      </c>
+      <c r="R106" s="21" t="inlineStr">
+        <is>
+          <t>05/07/2029</t>
+        </is>
+      </c>
+      <c r="S106" s="21" t="n">
+        <v>961</v>
+      </c>
+      <c r="T106" s="22" t="inlineStr">
+        <is>
+          <t>Q2 2029</t>
+        </is>
+      </c>
+      <c r="U106" s="23" t="inlineStr"/>
+    </row>
+    <row r="107" ht="15" customHeight="1">
+      <c r="A107" s="20" t="inlineStr">
+        <is>
+          <t>0200</t>
+        </is>
+      </c>
+      <c r="B107" s="20" t="inlineStr">
+        <is>
+          <t>Claire Recore&amp;#039;s Dell</t>
+        </is>
+      </c>
+      <c r="C107" s="20" t="inlineStr">
+        <is>
+          <t>4DMMXJ4</t>
+        </is>
+      </c>
+      <c r="D107" s="20" t="inlineStr">
+        <is>
+          <t>Dell Pro 14</t>
+        </is>
+      </c>
+      <c r="E107" s="20" t="inlineStr">
+        <is>
+          <t>Windows Laptop</t>
+        </is>
+      </c>
+      <c r="F107" s="20" t="inlineStr">
+        <is>
+          <t>Dell</t>
+        </is>
+      </c>
+      <c r="G107" s="20" t="inlineStr">
+        <is>
+          <t>Claire Recore</t>
+        </is>
+      </c>
+      <c r="H107" s="20" t="inlineStr">
+        <is>
+          <t>Growth Manager</t>
+        </is>
+      </c>
+      <c r="I107" s="20" t="inlineStr">
+        <is>
+          <t>claire@performcb.com</t>
+        </is>
+      </c>
+      <c r="J107" s="20" t="inlineStr">
+        <is>
+          <t>Client Services</t>
+        </is>
+      </c>
+      <c r="K107" s="20" t="inlineStr">
+        <is>
+          <t>Ready to Deploy - Operational</t>
+        </is>
+      </c>
+      <c r="L107" s="21" t="inlineStr"/>
+      <c r="M107" s="21" t="inlineStr"/>
+      <c r="N107" s="20" t="inlineStr">
+        <is>
+          <t>1034324495</t>
+        </is>
+      </c>
+      <c r="O107" s="21" t="inlineStr">
+        <is>
+          <t>06/02/2026</t>
+        </is>
+      </c>
+      <c r="P107" s="20" t="inlineStr">
+        <is>
+          <t>2,063.62</t>
+        </is>
+      </c>
+      <c r="Q107" s="21" t="inlineStr">
+        <is>
+          <t>36 months</t>
+        </is>
+      </c>
+      <c r="R107" s="21" t="inlineStr">
+        <is>
+          <t>06/02/2029</t>
+        </is>
+      </c>
+      <c r="S107" s="21" t="n">
+        <v>987</v>
+      </c>
+      <c r="T107" s="22" t="inlineStr">
+        <is>
+          <t>Q2 2029</t>
+        </is>
+      </c>
+      <c r="U107" s="23" t="inlineStr"/>
+    </row>
+    <row r="108" ht="15" customHeight="1">
+      <c r="A108" s="20" t="inlineStr">
+        <is>
+          <t>0201</t>
+        </is>
+      </c>
+      <c r="B108" s="20" t="inlineStr">
+        <is>
+          <t>Amanda&amp;#039;s MacBook Pro M5</t>
+        </is>
+      </c>
+      <c r="C108" s="20" t="inlineStr">
+        <is>
+          <t>H67Y72DNW9</t>
+        </is>
+      </c>
+      <c r="D108" s="20" t="inlineStr">
+        <is>
+          <t>MacBook Pro (14-inch, M5)</t>
+        </is>
+      </c>
+      <c r="E108" s="20" t="inlineStr">
+        <is>
+          <t>Mac Laptop</t>
+        </is>
+      </c>
+      <c r="F108" s="20" t="inlineStr">
+        <is>
+          <t>Apple</t>
+        </is>
+      </c>
+      <c r="G108" s="20" t="inlineStr">
+        <is>
+          <t>Amanda Dansby</t>
+        </is>
+      </c>
+      <c r="H108" s="20" t="inlineStr">
+        <is>
+          <t>VP of Partners</t>
+        </is>
+      </c>
+      <c r="I108" s="20" t="inlineStr">
+        <is>
+          <t>amanda@performcb.com</t>
+        </is>
+      </c>
+      <c r="J108" s="20" t="inlineStr">
+        <is>
+          <t>Partners</t>
+        </is>
+      </c>
+      <c r="K108" s="20" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="L108" s="21" t="inlineStr">
+        <is>
+          <t>32 GB</t>
+        </is>
+      </c>
+      <c r="M108" s="21" t="inlineStr">
+        <is>
+          <t>1TB</t>
+        </is>
+      </c>
+      <c r="N108" s="20" t="inlineStr">
+        <is>
+          <t>AAA6127729</t>
+        </is>
+      </c>
+      <c r="O108" s="21" t="inlineStr">
+        <is>
+          <t>06/11/2026</t>
+        </is>
+      </c>
+      <c r="P108" s="20" t="inlineStr">
+        <is>
+          <t>2,514.50</t>
+        </is>
+      </c>
+      <c r="Q108" s="21" t="inlineStr">
+        <is>
+          <t>36 months</t>
+        </is>
+      </c>
+      <c r="R108" s="21" t="inlineStr">
+        <is>
+          <t>06/11/2029</t>
+        </is>
+      </c>
+      <c r="S108" s="21" t="n">
+        <v>996</v>
+      </c>
+      <c r="T108" s="22" t="inlineStr">
+        <is>
+          <t>Q2 2029</t>
+        </is>
+      </c>
+      <c r="U108" s="23" t="inlineStr"/>
+    </row>
+    <row r="109" ht="15" customHeight="1">
+      <c r="A109" s="20" t="inlineStr">
+        <is>
+          <t>0202</t>
+        </is>
+      </c>
+      <c r="B109" s="20" t="inlineStr">
+        <is>
+          <t>Matt Lord&amp;#039;s MacBook Air M5</t>
+        </is>
+      </c>
+      <c r="C109" s="20" t="inlineStr">
+        <is>
+          <t>M2CQ27X7CR</t>
+        </is>
+      </c>
+      <c r="D109" s="20" t="inlineStr">
+        <is>
+          <t>MacBook Air (15-inch, M5)</t>
+        </is>
+      </c>
+      <c r="E109" s="20" t="inlineStr">
+        <is>
+          <t>Mac Laptop</t>
+        </is>
+      </c>
+      <c r="F109" s="20" t="inlineStr">
+        <is>
+          <t>Apple</t>
+        </is>
+      </c>
+      <c r="G109" s="20" t="inlineStr">
+        <is>
+          <t>Matt Lord</t>
+        </is>
+      </c>
+      <c r="H109" s="20" t="inlineStr">
+        <is>
+          <t>Chief Strategy Officer</t>
+        </is>
+      </c>
+      <c r="I109" s="20" t="inlineStr">
+        <is>
+          <t>matt@performcb.com</t>
+        </is>
+      </c>
+      <c r="J109" s="20" t="inlineStr">
         <is>
           <t>Executive</t>
         </is>
       </c>
-      <c r="K74" s="21" t="inlineStr">
+      <c r="K109" s="20" t="inlineStr">
         <is>
           <t>Deployed</t>
         </is>
       </c>
-      <c r="L74" s="22" t="inlineStr">
-[...4 lines deleted...]
-      <c r="M74" s="22" t="inlineStr">
+      <c r="L109" s="21" t="inlineStr"/>
+      <c r="M109" s="21" t="inlineStr"/>
+      <c r="N109" s="20" t="inlineStr">
+        <is>
+          <t>AAA6190401</t>
+        </is>
+      </c>
+      <c r="O109" s="21" t="inlineStr">
+        <is>
+          <t>06/24/2026</t>
+        </is>
+      </c>
+      <c r="P109" s="20" t="inlineStr">
+        <is>
+          <t>2,038.90</t>
+        </is>
+      </c>
+      <c r="Q109" s="21" t="inlineStr">
+        <is>
+          <t>36 months</t>
+        </is>
+      </c>
+      <c r="R109" s="21" t="inlineStr">
+        <is>
+          <t>06/24/2029</t>
+        </is>
+      </c>
+      <c r="S109" s="21" t="n">
+        <v>1009</v>
+      </c>
+      <c r="T109" s="22" t="inlineStr">
+        <is>
+          <t>Q2 2029</t>
+        </is>
+      </c>
+      <c r="U109" s="23" t="inlineStr"/>
+    </row>
+    <row r="110" ht="20" customHeight="1">
+      <c r="A110" s="24" t="inlineStr">
+        <is>
+          <t>Q3  Jul – Sep  2029</t>
+        </is>
+      </c>
+      <c r="U110" s="5" t="n"/>
+    </row>
+    <row r="111" ht="15" customHeight="1">
+      <c r="A111" s="25" t="inlineStr">
+        <is>
+          <t>0203</t>
+        </is>
+      </c>
+      <c r="B111" s="25" t="inlineStr">
+        <is>
+          <t>Celine&amp;#039;s Dell Pro Plus</t>
+        </is>
+      </c>
+      <c r="C111" s="25" t="inlineStr">
+        <is>
+          <t>C09RXL4</t>
+        </is>
+      </c>
+      <c r="D111" s="25" t="inlineStr">
+        <is>
+          <t>Dell Pro 14 Plus</t>
+        </is>
+      </c>
+      <c r="E111" s="25" t="inlineStr">
+        <is>
+          <t>Windows Laptop</t>
+        </is>
+      </c>
+      <c r="F111" s="25" t="inlineStr">
+        <is>
+          <t>Dell</t>
+        </is>
+      </c>
+      <c r="G111" s="25" t="inlineStr">
+        <is>
+          <t>Celine Hassan</t>
+        </is>
+      </c>
+      <c r="H111" s="25" t="inlineStr">
+        <is>
+          <t>Senior Partner Executive</t>
+        </is>
+      </c>
+      <c r="I111" s="25" t="inlineStr">
+        <is>
+          <t>celine@performcb.com</t>
+        </is>
+      </c>
+      <c r="J111" s="25" t="inlineStr">
+        <is>
+          <t>Partners</t>
+        </is>
+      </c>
+      <c r="K111" s="25" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="L111" s="26" t="inlineStr">
+        <is>
+          <t>32 GB</t>
+        </is>
+      </c>
+      <c r="M111" s="26" t="inlineStr">
+        <is>
+          <t>512GB</t>
+        </is>
+      </c>
+      <c r="N111" s="25" t="inlineStr">
+        <is>
+          <t>1035389085</t>
+        </is>
+      </c>
+      <c r="O111" s="26" t="inlineStr">
+        <is>
+          <t>07/01/2026</t>
+        </is>
+      </c>
+      <c r="P111" s="25" t="inlineStr">
+        <is>
+          <t>1,662.71</t>
+        </is>
+      </c>
+      <c r="Q111" s="26" t="inlineStr">
+        <is>
+          <t>36 months</t>
+        </is>
+      </c>
+      <c r="R111" s="26" t="inlineStr">
+        <is>
+          <t>07/01/2029</t>
+        </is>
+      </c>
+      <c r="S111" s="26" t="n">
+        <v>1016</v>
+      </c>
+      <c r="T111" s="27" t="inlineStr">
+        <is>
+          <t>Q3 2029</t>
+        </is>
+      </c>
+      <c r="U111" s="28" t="inlineStr"/>
+    </row>
+    <row r="112" ht="15" customHeight="1">
+      <c r="A112" s="25" t="inlineStr">
+        <is>
+          <t>TBD - Allie</t>
+        </is>
+      </c>
+      <c r="B112" s="25" t="inlineStr">
+        <is>
+          <t>TBD-Allie</t>
+        </is>
+      </c>
+      <c r="C112" s="25" t="inlineStr">
+        <is>
+          <t>TBD - ALLIE</t>
+        </is>
+      </c>
+      <c r="D112" s="25" t="inlineStr">
+        <is>
+          <t>Dell Pro 14 Plus</t>
+        </is>
+      </c>
+      <c r="E112" s="25" t="inlineStr">
+        <is>
+          <t>Windows Laptop</t>
+        </is>
+      </c>
+      <c r="F112" s="25" t="inlineStr">
+        <is>
+          <t>Dell</t>
+        </is>
+      </c>
+      <c r="G112" s="25" t="inlineStr">
+        <is>
+          <t>Allie Bartley</t>
+        </is>
+      </c>
+      <c r="H112" s="25" t="inlineStr">
+        <is>
+          <t>Growth Director</t>
+        </is>
+      </c>
+      <c r="I112" s="25" t="inlineStr">
+        <is>
+          <t>allison@performcb.com</t>
+        </is>
+      </c>
+      <c r="J112" s="25" t="inlineStr">
+        <is>
+          <t>Growth Mgmt</t>
+        </is>
+      </c>
+      <c r="K112" s="25" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="L112" s="26" t="inlineStr">
+        <is>
+          <t>32 GB</t>
+        </is>
+      </c>
+      <c r="M112" s="26" t="inlineStr">
+        <is>
+          <t>512GB</t>
+        </is>
+      </c>
+      <c r="N112" s="25" t="inlineStr">
+        <is>
+          <t>1035389085</t>
+        </is>
+      </c>
+      <c r="O112" s="26" t="inlineStr">
+        <is>
+          <t>07/01/2026</t>
+        </is>
+      </c>
+      <c r="P112" s="25" t="inlineStr">
+        <is>
+          <t>1,662.71</t>
+        </is>
+      </c>
+      <c r="Q112" s="26" t="inlineStr">
+        <is>
+          <t>36 months</t>
+        </is>
+      </c>
+      <c r="R112" s="26" t="inlineStr">
+        <is>
+          <t>07/01/2029</t>
+        </is>
+      </c>
+      <c r="S112" s="26" t="n">
+        <v>1016</v>
+      </c>
+      <c r="T112" s="27" t="inlineStr">
+        <is>
+          <t>Q3 2029</t>
+        </is>
+      </c>
+      <c r="U112" s="28" t="inlineStr"/>
+    </row>
+    <row r="113" ht="15" customHeight="1">
+      <c r="A113" s="25" t="inlineStr">
+        <is>
+          <t>0120</t>
+        </is>
+      </c>
+      <c r="B113" s="25" t="inlineStr">
+        <is>
+          <t>PCB-0120-GBENDER</t>
+        </is>
+      </c>
+      <c r="C113" s="25" t="inlineStr">
+        <is>
+          <t>FDGRXL4</t>
+        </is>
+      </c>
+      <c r="D113" s="25" t="inlineStr">
+        <is>
+          <t>Dell Pro 14 Plus</t>
+        </is>
+      </c>
+      <c r="E113" s="25" t="inlineStr">
+        <is>
+          <t>Windows Laptop</t>
+        </is>
+      </c>
+      <c r="F113" s="25" t="inlineStr">
+        <is>
+          <t>Dell</t>
+        </is>
+      </c>
+      <c r="G113" s="25" t="inlineStr">
+        <is>
+          <t>Geoff Bender</t>
+        </is>
+      </c>
+      <c r="H113" s="25" t="inlineStr">
+        <is>
+          <t>Partner Account Director</t>
+        </is>
+      </c>
+      <c r="I113" s="25" t="inlineStr">
+        <is>
+          <t>geoff@performcb.com</t>
+        </is>
+      </c>
+      <c r="J113" s="25" t="inlineStr">
+        <is>
+          <t>Partners</t>
+        </is>
+      </c>
+      <c r="K113" s="25" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="L113" s="26" t="inlineStr">
+        <is>
+          <t>32 GB</t>
+        </is>
+      </c>
+      <c r="M113" s="26" t="inlineStr">
+        <is>
+          <t>512GB</t>
+        </is>
+      </c>
+      <c r="N113" s="25" t="inlineStr">
+        <is>
+          <t>1035389084</t>
+        </is>
+      </c>
+      <c r="O113" s="26" t="inlineStr">
+        <is>
+          <t>07/01/2026</t>
+        </is>
+      </c>
+      <c r="P113" s="25" t="inlineStr">
+        <is>
+          <t>1,688.65</t>
+        </is>
+      </c>
+      <c r="Q113" s="26" t="inlineStr">
+        <is>
+          <t>36 months</t>
+        </is>
+      </c>
+      <c r="R113" s="26" t="inlineStr">
+        <is>
+          <t>07/01/2029</t>
+        </is>
+      </c>
+      <c r="S113" s="26" t="n">
+        <v>1016</v>
+      </c>
+      <c r="T113" s="27" t="inlineStr">
+        <is>
+          <t>Q3 2029</t>
+        </is>
+      </c>
+      <c r="U113" s="28" t="inlineStr"/>
+    </row>
+    <row r="114" ht="15" customHeight="1">
+      <c r="A114" s="25" t="inlineStr">
+        <is>
+          <t>0204</t>
+        </is>
+      </c>
+      <c r="B114" s="25" t="inlineStr">
+        <is>
+          <t>Danny Carter&amp;#039;s Dell Pro Max</t>
+        </is>
+      </c>
+      <c r="C114" s="25" t="inlineStr">
+        <is>
+          <t>JH78XL4</t>
+        </is>
+      </c>
+      <c r="D114" s="25" t="inlineStr">
+        <is>
+          <t>Dell Pro Max 14&amp;quot; Premium</t>
+        </is>
+      </c>
+      <c r="E114" s="25" t="inlineStr">
+        <is>
+          <t>Windows Laptop</t>
+        </is>
+      </c>
+      <c r="F114" s="25" t="inlineStr">
+        <is>
+          <t>Dell</t>
+        </is>
+      </c>
+      <c r="G114" s="25" t="inlineStr">
+        <is>
+          <t>Daniel Carter</t>
+        </is>
+      </c>
+      <c r="H114" s="25" t="inlineStr">
+        <is>
+          <t>EVP of Growth</t>
+        </is>
+      </c>
+      <c r="I114" s="25" t="inlineStr">
+        <is>
+          <t>daniel@performcb.com</t>
+        </is>
+      </c>
+      <c r="J114" s="25" t="inlineStr">
+        <is>
+          <t>Growth Mgmt</t>
+        </is>
+      </c>
+      <c r="K114" s="25" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="L114" s="26" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="M114" s="26" t="inlineStr">
+        <is>
+          <t>512GB</t>
+        </is>
+      </c>
+      <c r="N114" s="25" t="inlineStr">
+        <is>
+          <t>1035429642</t>
+        </is>
+      </c>
+      <c r="O114" s="26" t="inlineStr">
+        <is>
+          <t>07/02/2026</t>
+        </is>
+      </c>
+      <c r="P114" s="25" t="inlineStr">
+        <is>
+          <t>3,432.23</t>
+        </is>
+      </c>
+      <c r="Q114" s="26" t="inlineStr">
+        <is>
+          <t>36 months</t>
+        </is>
+      </c>
+      <c r="R114" s="26" t="inlineStr">
+        <is>
+          <t>07/02/2029</t>
+        </is>
+      </c>
+      <c r="S114" s="26" t="n">
+        <v>1017</v>
+      </c>
+      <c r="T114" s="27" t="inlineStr">
+        <is>
+          <t>Q3 2029</t>
+        </is>
+      </c>
+      <c r="U114" s="28" t="inlineStr"/>
+    </row>
+    <row r="115" ht="15" customHeight="1">
+      <c r="A115" s="25" t="inlineStr">
+        <is>
+          <t>0206</t>
+        </is>
+      </c>
+      <c r="B115" s="25" t="inlineStr">
+        <is>
+          <t>Jill&amp;#039;s MacBook M5</t>
+        </is>
+      </c>
+      <c r="C115" s="25" t="inlineStr">
+        <is>
+          <t>FR7F2G6T2G</t>
+        </is>
+      </c>
+      <c r="D115" s="25" t="inlineStr">
+        <is>
+          <t>MacBook Pro (14-inch, M5)</t>
+        </is>
+      </c>
+      <c r="E115" s="25" t="inlineStr">
+        <is>
+          <t>Mac Laptop</t>
+        </is>
+      </c>
+      <c r="F115" s="25" t="inlineStr">
+        <is>
+          <t>Apple</t>
+        </is>
+      </c>
+      <c r="G115" s="25" t="inlineStr">
+        <is>
+          <t>Jill Speckman</t>
+        </is>
+      </c>
+      <c r="H115" s="25" t="inlineStr">
+        <is>
+          <t>Vice President Agency Client Success</t>
+        </is>
+      </c>
+      <c r="I115" s="25" t="inlineStr">
+        <is>
+          <t>jill@performcb.com</t>
+        </is>
+      </c>
+      <c r="J115" s="25" t="inlineStr">
+        <is>
+          <t>Client Services</t>
+        </is>
+      </c>
+      <c r="K115" s="25" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="L115" s="26" t="inlineStr">
+        <is>
+          <t>32 GB</t>
+        </is>
+      </c>
+      <c r="M115" s="26" t="inlineStr">
         <is>
           <t>1TB</t>
         </is>
       </c>
-      <c r="N74" s="21" t="inlineStr">
-[...14 lines deleted...]
-      <c r="Q74" s="22" t="inlineStr">
+      <c r="N115" s="25" t="inlineStr">
+        <is>
+          <t>AAA6254257</t>
+        </is>
+      </c>
+      <c r="O115" s="26" t="inlineStr">
+        <is>
+          <t>07/09/2026</t>
+        </is>
+      </c>
+      <c r="P115" s="25" t="inlineStr">
+        <is>
+          <t>2,833.93</t>
+        </is>
+      </c>
+      <c r="Q115" s="26" t="inlineStr">
         <is>
           <t>36 months</t>
         </is>
       </c>
-      <c r="R74" s="22" t="inlineStr">
-[...39 lines deleted...]
-      <c r="E75" s="21" t="inlineStr">
+      <c r="R115" s="26" t="inlineStr">
+        <is>
+          <t>07/09/2029</t>
+        </is>
+      </c>
+      <c r="S115" s="26" t="n">
+        <v>1024</v>
+      </c>
+      <c r="T115" s="27" t="inlineStr">
+        <is>
+          <t>Q3 2029</t>
+        </is>
+      </c>
+      <c r="U115" s="28" t="inlineStr"/>
+    </row>
+    <row r="116" ht="15" customHeight="1">
+      <c r="A116" s="25" t="inlineStr">
+        <is>
+          <t>0123</t>
+        </is>
+      </c>
+      <c r="B116" s="25" t="inlineStr">
+        <is>
+          <t>PBC-0123-RATHERTON</t>
+        </is>
+      </c>
+      <c r="C116" s="25" t="inlineStr">
+        <is>
+          <t>JSPTXL4</t>
+        </is>
+      </c>
+      <c r="D116" s="25" t="inlineStr">
+        <is>
+          <t>Dell Pro Max 14&amp;quot;</t>
+        </is>
+      </c>
+      <c r="E116" s="25" t="inlineStr">
+        <is>
+          <t>Windows Laptop</t>
+        </is>
+      </c>
+      <c r="F116" s="25" t="inlineStr">
+        <is>
+          <t>Dell</t>
+        </is>
+      </c>
+      <c r="G116" s="25" t="inlineStr">
+        <is>
+          <t>Ryan Atherton</t>
+        </is>
+      </c>
+      <c r="H116" s="25" t="inlineStr">
+        <is>
+          <t>Vice President of Compliance</t>
+        </is>
+      </c>
+      <c r="I116" s="25" t="inlineStr">
+        <is>
+          <t>ryan@performcb.com</t>
+        </is>
+      </c>
+      <c r="J116" s="25" t="inlineStr">
+        <is>
+          <t>Compliance</t>
+        </is>
+      </c>
+      <c r="K116" s="25" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="L116" s="26" t="inlineStr"/>
+      <c r="M116" s="26" t="inlineStr"/>
+      <c r="N116" s="25" t="inlineStr">
+        <is>
+          <t>1035749966</t>
+        </is>
+      </c>
+      <c r="O116" s="26" t="inlineStr">
+        <is>
+          <t>07/13/2026</t>
+        </is>
+      </c>
+      <c r="P116" s="25" t="inlineStr">
+        <is>
+          <t>1,578.18</t>
+        </is>
+      </c>
+      <c r="Q116" s="26" t="inlineStr">
+        <is>
+          <t>36 months</t>
+        </is>
+      </c>
+      <c r="R116" s="26" t="inlineStr">
+        <is>
+          <t>07/13/2029</t>
+        </is>
+      </c>
+      <c r="S116" s="26" t="n">
+        <v>1028</v>
+      </c>
+      <c r="T116" s="27" t="inlineStr">
+        <is>
+          <t>Q3 2029</t>
+        </is>
+      </c>
+      <c r="U116" s="28" t="inlineStr"/>
+    </row>
+    <row r="117" ht="15" customHeight="1">
+      <c r="A117" s="25" t="inlineStr">
+        <is>
+          <t>0208</t>
+        </is>
+      </c>
+      <c r="B117" s="25" t="inlineStr">
+        <is>
+          <t>Jennifer Leslie&amp;#039;s MacBook Pro M5</t>
+        </is>
+      </c>
+      <c r="C117" s="25" t="inlineStr">
+        <is>
+          <t>KT2F0QKNHD</t>
+        </is>
+      </c>
+      <c r="D117" s="25" t="inlineStr">
+        <is>
+          <t>MacBook Pro (14-inch, M5)</t>
+        </is>
+      </c>
+      <c r="E117" s="25" t="inlineStr">
         <is>
           <t>Mac Laptop</t>
         </is>
       </c>
-      <c r="F75" s="21" t="inlineStr">
+      <c r="F117" s="25" t="inlineStr">
         <is>
           <t>Apple</t>
         </is>
       </c>
-      <c r="G75" s="21" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="J75" s="21" t="inlineStr">
+      <c r="G117" s="25" t="inlineStr">
+        <is>
+          <t>Jennifer Leslie</t>
+        </is>
+      </c>
+      <c r="H117" s="25" t="inlineStr">
+        <is>
+          <t>Sales Director</t>
+        </is>
+      </c>
+      <c r="I117" s="25" t="inlineStr">
+        <is>
+          <t>Jennifer.Leslie@performcb.com</t>
+        </is>
+      </c>
+      <c r="J117" s="25" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
-      <c r="K75" s="21" t="inlineStr">
-[...9 lines deleted...]
-      <c r="M75" s="22" t="inlineStr">
+      <c r="K117" s="25" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="L117" s="26" t="inlineStr">
+        <is>
+          <t>32 GB</t>
+        </is>
+      </c>
+      <c r="M117" s="26" t="inlineStr">
         <is>
           <t>1TB</t>
         </is>
       </c>
-      <c r="N75" s="21" t="inlineStr">
-[...14 lines deleted...]
-      <c r="Q75" s="22" t="inlineStr">
+      <c r="N117" s="25" t="inlineStr">
+        <is>
+          <t>114-3693650-5389842</t>
+        </is>
+      </c>
+      <c r="O117" s="26" t="inlineStr">
+        <is>
+          <t>07/23/2026</t>
+        </is>
+      </c>
+      <c r="P117" s="25" t="inlineStr">
+        <is>
+          <t>2,708.60</t>
+        </is>
+      </c>
+      <c r="Q117" s="26" t="inlineStr">
         <is>
           <t>36 months</t>
         </is>
       </c>
-      <c r="R75" s="22" t="inlineStr">
-[...39 lines deleted...]
-      <c r="E76" s="21" t="inlineStr">
+      <c r="R117" s="26" t="inlineStr">
+        <is>
+          <t>07/23/2029</t>
+        </is>
+      </c>
+      <c r="S117" s="26" t="n">
+        <v>1038</v>
+      </c>
+      <c r="T117" s="27" t="inlineStr">
+        <is>
+          <t>Q3 2029</t>
+        </is>
+      </c>
+      <c r="U117" s="28" t="inlineStr"/>
+    </row>
+    <row r="118" ht="15" customHeight="1">
+      <c r="A118" s="25" t="inlineStr">
+        <is>
+          <t>0213</t>
+        </is>
+      </c>
+      <c r="B118" s="25" t="inlineStr">
+        <is>
+          <t>Walter&amp;#039;s MacBook M5</t>
+        </is>
+      </c>
+      <c r="C118" s="25" t="inlineStr">
+        <is>
+          <t>M2CP2RTXNY</t>
+        </is>
+      </c>
+      <c r="D118" s="25" t="inlineStr">
+        <is>
+          <t>MacBook Pro (14-inch, M5)</t>
+        </is>
+      </c>
+      <c r="E118" s="25" t="inlineStr">
         <is>
           <t>Mac Laptop</t>
         </is>
       </c>
-      <c r="F76" s="21" t="inlineStr">
+      <c r="F118" s="25" t="inlineStr">
         <is>
           <t>Apple</t>
         </is>
       </c>
-      <c r="G76" s="21" t="inlineStr">
-[...19 lines deleted...]
-      <c r="K76" s="21" t="inlineStr">
+      <c r="G118" s="25" t="inlineStr">
+        <is>
+          <t>Walter Long</t>
+        </is>
+      </c>
+      <c r="H118" s="25" t="inlineStr">
+        <is>
+          <t>Sales Director</t>
+        </is>
+      </c>
+      <c r="I118" s="25" t="inlineStr">
+        <is>
+          <t>walter@performcb.com</t>
+        </is>
+      </c>
+      <c r="J118" s="25" t="inlineStr">
+        <is>
+          <t>Sales</t>
+        </is>
+      </c>
+      <c r="K118" s="25" t="inlineStr">
         <is>
           <t>Deployed</t>
         </is>
       </c>
-      <c r="L76" s="22" t="inlineStr">
-[...4 lines deleted...]
-      <c r="M76" s="22" t="inlineStr">
+      <c r="L118" s="26" t="inlineStr">
+        <is>
+          <t>32 GB</t>
+        </is>
+      </c>
+      <c r="M118" s="26" t="inlineStr">
+        <is>
+          <t>1GB</t>
+        </is>
+      </c>
+      <c r="N118" s="25" t="inlineStr">
+        <is>
+          <t>20260831R6151095018</t>
+        </is>
+      </c>
+      <c r="O118" s="26" t="inlineStr">
+        <is>
+          <t>08/31/2026</t>
+        </is>
+      </c>
+      <c r="P118" s="25" t="inlineStr">
+        <is>
+          <t>2,851.55</t>
+        </is>
+      </c>
+      <c r="Q118" s="26" t="inlineStr">
+        <is>
+          <t>36 months</t>
+        </is>
+      </c>
+      <c r="R118" s="26" t="inlineStr">
+        <is>
+          <t>08/31/2029</t>
+        </is>
+      </c>
+      <c r="S118" s="26" t="n">
+        <v>1077</v>
+      </c>
+      <c r="T118" s="27" t="inlineStr">
+        <is>
+          <t>Q3 2029</t>
+        </is>
+      </c>
+      <c r="U118" s="28" t="inlineStr">
+        <is>
+          <t>Delia helped us special order this mac through the retail store as stock was running low. Because this setup, the applecare had to be split on another order # AAA6505439. MacBook cost was 2566.93 + 3 years AppleCare $284.62 = $2851.55 total</t>
+        </is>
+      </c>
+    </row>
+    <row r="119" ht="15" customHeight="1">
+      <c r="A119" s="25" t="inlineStr">
+        <is>
+          <t>0212</t>
+        </is>
+      </c>
+      <c r="B119" s="25" t="inlineStr">
+        <is>
+          <t>Cassandra B&amp;#039;s MacBook M5</t>
+        </is>
+      </c>
+      <c r="C119" s="25" t="inlineStr">
+        <is>
+          <t>GCXQMV2Y66</t>
+        </is>
+      </c>
+      <c r="D119" s="25" t="inlineStr">
+        <is>
+          <t>MacBook Pro (14-inch, M5)</t>
+        </is>
+      </c>
+      <c r="E119" s="25" t="inlineStr">
+        <is>
+          <t>Mac Laptop</t>
+        </is>
+      </c>
+      <c r="F119" s="25" t="inlineStr">
+        <is>
+          <t>Apple</t>
+        </is>
+      </c>
+      <c r="G119" s="25" t="inlineStr"/>
+      <c r="H119" s="25" t="inlineStr"/>
+      <c r="I119" s="25" t="inlineStr"/>
+      <c r="J119" s="25" t="inlineStr">
+        <is>
+          <t>Unknown</t>
+        </is>
+      </c>
+      <c r="K119" s="25" t="inlineStr">
+        <is>
+          <t>New in Box - Ready to Deploy</t>
+        </is>
+      </c>
+      <c r="L119" s="26" t="inlineStr">
+        <is>
+          <t>32 GB</t>
+        </is>
+      </c>
+      <c r="M119" s="26" t="inlineStr">
         <is>
           <t>1TB</t>
         </is>
       </c>
-      <c r="N76" s="21" t="inlineStr">
-[...14 lines deleted...]
-      <c r="Q76" s="22" t="inlineStr">
+      <c r="N119" s="25" t="inlineStr">
+        <is>
+          <t>20260831R6151095018</t>
+        </is>
+      </c>
+      <c r="O119" s="26" t="inlineStr">
+        <is>
+          <t>08/31/2026</t>
+        </is>
+      </c>
+      <c r="P119" s="25" t="inlineStr">
+        <is>
+          <t>2,851.55</t>
+        </is>
+      </c>
+      <c r="Q119" s="26" t="inlineStr">
         <is>
           <t>36 months</t>
         </is>
       </c>
-      <c r="R76" s="22" t="inlineStr">
-[...35 lines deleted...]
-      <c r="E77" s="21" t="inlineStr">
+      <c r="R119" s="26" t="inlineStr">
+        <is>
+          <t>08/31/2029</t>
+        </is>
+      </c>
+      <c r="S119" s="26" t="n">
+        <v>1077</v>
+      </c>
+      <c r="T119" s="27" t="inlineStr">
+        <is>
+          <t>Q3 2029</t>
+        </is>
+      </c>
+      <c r="U119" s="28" t="inlineStr">
+        <is>
+          <t>Delia helped us special order this mac through the retail store as stock was running low. Because this setup, the applecare had to be split on another order # AAA6505439. MacBook cost was 2566.93 + 3 years AppleCare $284.62 = $2851.55 total</t>
+        </is>
+      </c>
+    </row>
+    <row r="120" ht="15" customHeight="1">
+      <c r="A120" s="25" t="inlineStr">
+        <is>
+          <t>0211</t>
+        </is>
+      </c>
+      <c r="B120" s="25" t="inlineStr">
+        <is>
+          <t>Louise K&amp;#039;s MacBook M5</t>
+        </is>
+      </c>
+      <c r="C120" s="25" t="inlineStr">
+        <is>
+          <t>FXK63WRY9K</t>
+        </is>
+      </c>
+      <c r="D120" s="25" t="inlineStr">
+        <is>
+          <t>MacBook Pro (14-inch, M5)</t>
+        </is>
+      </c>
+      <c r="E120" s="25" t="inlineStr">
+        <is>
+          <t>Mac Laptop</t>
+        </is>
+      </c>
+      <c r="F120" s="25" t="inlineStr">
+        <is>
+          <t>Apple</t>
+        </is>
+      </c>
+      <c r="G120" s="25" t="inlineStr">
+        <is>
+          <t>Louise King</t>
+        </is>
+      </c>
+      <c r="H120" s="25" t="inlineStr">
+        <is>
+          <t>Brand &amp;amp; Content Marketing Manager</t>
+        </is>
+      </c>
+      <c r="I120" s="25" t="inlineStr">
+        <is>
+          <t>louise@performcb.com</t>
+        </is>
+      </c>
+      <c r="J120" s="25" t="inlineStr">
+        <is>
+          <t>Marketing</t>
+        </is>
+      </c>
+      <c r="K120" s="25" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="L120" s="26" t="inlineStr">
+        <is>
+          <t>32 GB</t>
+        </is>
+      </c>
+      <c r="M120" s="26" t="inlineStr">
+        <is>
+          <t>1GB</t>
+        </is>
+      </c>
+      <c r="N120" s="25" t="inlineStr">
+        <is>
+          <t>20260831R6151095018</t>
+        </is>
+      </c>
+      <c r="O120" s="26" t="inlineStr">
+        <is>
+          <t>08/31/2026</t>
+        </is>
+      </c>
+      <c r="P120" s="25" t="inlineStr">
+        <is>
+          <t>2,851.55</t>
+        </is>
+      </c>
+      <c r="Q120" s="26" t="inlineStr">
+        <is>
+          <t>36 months</t>
+        </is>
+      </c>
+      <c r="R120" s="26" t="inlineStr">
+        <is>
+          <t>08/31/2029</t>
+        </is>
+      </c>
+      <c r="S120" s="26" t="n">
+        <v>1077</v>
+      </c>
+      <c r="T120" s="27" t="inlineStr">
+        <is>
+          <t>Q3 2029</t>
+        </is>
+      </c>
+      <c r="U120" s="28" t="inlineStr">
+        <is>
+          <t>Delia helped us special order this mac through the retail store as stock was running low. Because this setup, the applecare had to be split on another order # AAA6505439. MacBook cost was 2566.93 + 3 years AppleCare $284.62 = $2851.55 total</t>
+        </is>
+      </c>
+    </row>
+    <row r="121" ht="15" customHeight="1">
+      <c r="A121" s="25" t="inlineStr">
+        <is>
+          <t>0215</t>
+        </is>
+      </c>
+      <c r="B121" s="25" t="inlineStr">
+        <is>
+          <t>NIB Dell Pro Plus at Mike&amp;#039;s</t>
+        </is>
+      </c>
+      <c r="C121" s="25" t="inlineStr">
+        <is>
+          <t>C8R80M4</t>
+        </is>
+      </c>
+      <c r="D121" s="25" t="inlineStr">
+        <is>
+          <t>Dell Pro 14 Plus</t>
+        </is>
+      </c>
+      <c r="E121" s="25" t="inlineStr">
         <is>
           <t>Windows Laptop</t>
         </is>
       </c>
-      <c r="F77" s="21" t="inlineStr">
-[...24 lines deleted...]
-      <c r="K77" s="21" t="inlineStr">
+      <c r="F121" s="25" t="inlineStr">
+        <is>
+          <t>Dell</t>
+        </is>
+      </c>
+      <c r="G121" s="25" t="inlineStr"/>
+      <c r="H121" s="25" t="inlineStr"/>
+      <c r="I121" s="25" t="inlineStr"/>
+      <c r="J121" s="25" t="inlineStr">
+        <is>
+          <t>Unknown</t>
+        </is>
+      </c>
+      <c r="K121" s="25" t="inlineStr">
+        <is>
+          <t>New in Box - Ready to Deploy</t>
+        </is>
+      </c>
+      <c r="L121" s="26" t="inlineStr">
+        <is>
+          <t>32 GB</t>
+        </is>
+      </c>
+      <c r="M121" s="26" t="inlineStr">
+        <is>
+          <t>512GB</t>
+        </is>
+      </c>
+      <c r="N121" s="25" t="inlineStr">
+        <is>
+          <t>1037678457</t>
+        </is>
+      </c>
+      <c r="O121" s="26" t="inlineStr">
+        <is>
+          <t>09/10/2026</t>
+        </is>
+      </c>
+      <c r="P121" s="25" t="inlineStr">
+        <is>
+          <t>1,662.71</t>
+        </is>
+      </c>
+      <c r="Q121" s="26" t="inlineStr">
+        <is>
+          <t>36 months</t>
+        </is>
+      </c>
+      <c r="R121" s="26" t="inlineStr">
+        <is>
+          <t>09/10/2029</t>
+        </is>
+      </c>
+      <c r="S121" s="26" t="n">
+        <v>1087</v>
+      </c>
+      <c r="T121" s="27" t="inlineStr">
+        <is>
+          <t>Q3 2029</t>
+        </is>
+      </c>
+      <c r="U121" s="28" t="inlineStr"/>
+    </row>
+    <row r="122" ht="15" customHeight="1">
+      <c r="A122" s="25" t="inlineStr">
+        <is>
+          <t>xxxnotyettaggedxx</t>
+        </is>
+      </c>
+      <c r="B122" s="25" t="inlineStr">
+        <is>
+          <t>Spare NIB MacBook Pro M5</t>
+        </is>
+      </c>
+      <c r="C122" s="25" t="inlineStr">
+        <is>
+          <t>TBD NIB MAC</t>
+        </is>
+      </c>
+      <c r="D122" s="25" t="inlineStr">
+        <is>
+          <t>MacBook Pro (14-inch, M5)</t>
+        </is>
+      </c>
+      <c r="E122" s="25" t="inlineStr">
+        <is>
+          <t>Mac Laptop</t>
+        </is>
+      </c>
+      <c r="F122" s="25" t="inlineStr">
+        <is>
+          <t>Apple</t>
+        </is>
+      </c>
+      <c r="G122" s="25" t="inlineStr"/>
+      <c r="H122" s="25" t="inlineStr"/>
+      <c r="I122" s="25" t="inlineStr"/>
+      <c r="J122" s="25" t="inlineStr">
+        <is>
+          <t>Unknown</t>
+        </is>
+      </c>
+      <c r="K122" s="25" t="inlineStr">
+        <is>
+          <t>New in Box - Ready to Deploy</t>
+        </is>
+      </c>
+      <c r="L122" s="26" t="inlineStr">
+        <is>
+          <t>32 GB</t>
+        </is>
+      </c>
+      <c r="M122" s="26" t="inlineStr">
+        <is>
+          <t>1TB</t>
+        </is>
+      </c>
+      <c r="N122" s="25" t="inlineStr">
+        <is>
+          <t>AAA6565028</t>
+        </is>
+      </c>
+      <c r="O122" s="26" t="inlineStr">
+        <is>
+          <t>09/10/2026</t>
+        </is>
+      </c>
+      <c r="P122" s="25" t="inlineStr">
+        <is>
+          <t>2,835.50</t>
+        </is>
+      </c>
+      <c r="Q122" s="26" t="inlineStr">
+        <is>
+          <t>36 months</t>
+        </is>
+      </c>
+      <c r="R122" s="26" t="inlineStr">
+        <is>
+          <t>09/10/2029</t>
+        </is>
+      </c>
+      <c r="S122" s="26" t="n">
+        <v>1087</v>
+      </c>
+      <c r="T122" s="27" t="inlineStr">
+        <is>
+          <t>Q3 2029</t>
+        </is>
+      </c>
+      <c r="U122" s="28" t="inlineStr"/>
+    </row>
+    <row r="123" ht="15" customHeight="1">
+      <c r="A123" s="25" t="inlineStr">
+        <is>
+          <t>0214</t>
+        </is>
+      </c>
+      <c r="B123" s="25" t="inlineStr">
+        <is>
+          <t>Sarah H&amp;#039;s MacBook Pro M5</t>
+        </is>
+      </c>
+      <c r="C123" s="25" t="inlineStr">
+        <is>
+          <t>TBD</t>
+        </is>
+      </c>
+      <c r="D123" s="25" t="inlineStr">
+        <is>
+          <t>MacBook Pro (16-inch, M5 Pro)</t>
+        </is>
+      </c>
+      <c r="E123" s="25" t="inlineStr">
+        <is>
+          <t>Mac Laptop</t>
+        </is>
+      </c>
+      <c r="F123" s="25" t="inlineStr">
+        <is>
+          <t>Apple</t>
+        </is>
+      </c>
+      <c r="G123" s="25" t="inlineStr">
+        <is>
+          <t>Sarah Hanson</t>
+        </is>
+      </c>
+      <c r="H123" s="25" t="inlineStr">
+        <is>
+          <t>CRM Analytics Manager</t>
+        </is>
+      </c>
+      <c r="I123" s="25" t="inlineStr">
+        <is>
+          <t>sarah@performcb.com</t>
+        </is>
+      </c>
+      <c r="J123" s="25" t="inlineStr">
+        <is>
+          <t>Marketing</t>
+        </is>
+      </c>
+      <c r="K123" s="25" t="inlineStr">
         <is>
           <t>Deployed</t>
         </is>
       </c>
-      <c r="L77" s="22" t="inlineStr">
-[...4 lines deleted...]
-      <c r="M77" s="22" t="inlineStr">
+      <c r="L123" s="26" t="inlineStr">
+        <is>
+          <t>32 GB</t>
+        </is>
+      </c>
+      <c r="M123" s="26" t="inlineStr">
         <is>
           <t>1TB</t>
         </is>
       </c>
-      <c r="N77" s="21" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="Q77" s="22" t="inlineStr">
+      <c r="N123" s="25" t="inlineStr">
+        <is>
+          <t>AAA6564197</t>
+        </is>
+      </c>
+      <c r="O123" s="26" t="inlineStr">
+        <is>
+          <t>09/10/2026</t>
+        </is>
+      </c>
+      <c r="P123" s="25" t="inlineStr">
+        <is>
+          <t>4,228.64</t>
+        </is>
+      </c>
+      <c r="Q123" s="26" t="inlineStr">
         <is>
           <t>36 months</t>
         </is>
       </c>
-      <c r="R77" s="22" t="inlineStr">
-[...3733 lines deleted...]
-      <c r="T121" s="9" t="inlineStr">
+      <c r="R123" s="26" t="inlineStr">
+        <is>
+          <t>09/10/2029</t>
+        </is>
+      </c>
+      <c r="S123" s="26" t="n">
+        <v>1087</v>
+      </c>
+      <c r="T123" s="27" t="inlineStr">
         <is>
           <t>Q3 2029</t>
         </is>
       </c>
-      <c r="U121" s="10" t="inlineStr"/>
-[...302 lines deleted...]
-      <c r="U124" s="10" t="inlineStr"/>
+      <c r="U123" s="28" t="inlineStr"/>
+    </row>
+    <row r="124" ht="20" customHeight="1">
+      <c r="A124" s="4" t="inlineStr">
+        <is>
+          <t>Q4  Oct – Dec  2029</t>
+        </is>
+      </c>
+      <c r="U124" s="5" t="n"/>
     </row>
     <row r="125" ht="15" customHeight="1">
       <c r="A125" s="6" t="inlineStr">
         <is>
-          <t>0206</t>
+          <t>0198</t>
         </is>
       </c>
       <c r="B125" s="6" t="inlineStr">
         <is>
-          <t>Jill&amp;#039;s MacBook M5</t>
+          <t>Amanda&amp;#039;s Dell 3591</t>
         </is>
       </c>
       <c r="C125" s="6" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>B8RYS54</t>
         </is>
       </c>
       <c r="D125" s="6" t="inlineStr">
         <is>
-          <t>MacBook Pro (14-inch, M5)</t>
+          <t>Dell Precision 3591</t>
         </is>
       </c>
       <c r="E125" s="6" t="inlineStr">
         <is>
-          <t>Mac Laptop</t>
+          <t>Windows Laptop</t>
         </is>
       </c>
       <c r="F125" s="6" t="inlineStr">
         <is>
-          <t>Apple</t>
+          <t>Dell</t>
         </is>
       </c>
       <c r="G125" s="6" t="inlineStr">
         <is>
-          <t>Jill Speckman</t>
+          <t>Amanda Yeager</t>
         </is>
       </c>
       <c r="H125" s="6" t="inlineStr">
         <is>
-          <t>Vice President Agency Client Success</t>
+          <t>CFO</t>
         </is>
       </c>
       <c r="I125" s="6" t="inlineStr">
         <is>
-          <t>jill@performcb.com</t>
+          <t>amanda.yeager@performcb.com</t>
         </is>
       </c>
       <c r="J125" s="6" t="inlineStr">
         <is>
-          <t>Client Services</t>
+          <t>Executive</t>
         </is>
       </c>
       <c r="K125" s="6" t="inlineStr">
         <is>
           <t>Deployed</t>
         </is>
       </c>
-      <c r="L125" s="7" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="L125" s="7" t="inlineStr"/>
+      <c r="M125" s="7" t="inlineStr"/>
       <c r="N125" s="6" t="inlineStr">
         <is>
-          <t>AAA6254257</t>
+          <t>1013462697</t>
         </is>
       </c>
       <c r="O125" s="7" t="inlineStr">
         <is>
-          <t>07/09/2026</t>
+          <t>12/10/2024</t>
         </is>
       </c>
       <c r="P125" s="6" t="inlineStr">
         <is>
-          <t>2,833.93</t>
+          <t>3,749.73</t>
         </is>
       </c>
       <c r="Q125" s="7" t="inlineStr">
         <is>
-          <t>36 months</t>
+          <t>60 months</t>
         </is>
       </c>
       <c r="R125" s="7" t="inlineStr">
         <is>
-          <t>07/09/2029</t>
+          <t>12/10/2029</t>
         </is>
       </c>
       <c r="S125" s="7" t="n">
-        <v>1084</v>
+        <v>1178</v>
       </c>
       <c r="T125" s="9" t="inlineStr">
         <is>
-          <t>Q3 2029</t>
-[...192 lines deleted...]
-        <is>
           <t>Q4 2029</t>
         </is>
       </c>
-      <c r="U128" s="16" t="inlineStr">
+      <c r="U125" s="10" t="inlineStr">
         <is>
           <t>Now Amanda's primary machine. FORMERLY the below: 
 Used for data purposes.  Is her secondary machine.  Is not in inTune - it's okay.</t>
         </is>
       </c>
     </row>
+    <row r="126" ht="20" customHeight="1">
+      <c r="A126" s="14" t="inlineStr">
+        <is>
+          <t>Q1  Jan – Mar  2030</t>
+        </is>
+      </c>
+      <c r="U126" s="5" t="n"/>
+    </row>
+    <row r="127" ht="15" customHeight="1">
+      <c r="A127" s="15" t="inlineStr">
+        <is>
+          <t>0049</t>
+        </is>
+      </c>
+      <c r="B127" s="15" t="inlineStr">
+        <is>
+          <t>Spare Precision 5490 at Mike&amp;#039;s</t>
+        </is>
+      </c>
+      <c r="C127" s="15" t="inlineStr">
+        <is>
+          <t>1D53T74</t>
+        </is>
+      </c>
+      <c r="D127" s="15" t="inlineStr">
+        <is>
+          <t>Dell Precision 5490</t>
+        </is>
+      </c>
+      <c r="E127" s="15" t="inlineStr">
+        <is>
+          <t>Windows Laptop</t>
+        </is>
+      </c>
+      <c r="F127" s="15" t="inlineStr">
+        <is>
+          <t>Dell</t>
+        </is>
+      </c>
+      <c r="G127" s="15" t="inlineStr"/>
+      <c r="H127" s="15" t="inlineStr"/>
+      <c r="I127" s="15" t="inlineStr"/>
+      <c r="J127" s="15" t="inlineStr">
+        <is>
+          <t>Unknown</t>
+        </is>
+      </c>
+      <c r="K127" s="15" t="inlineStr">
+        <is>
+          <t>Ready to Deploy - Operational</t>
+        </is>
+      </c>
+      <c r="L127" s="16" t="inlineStr">
+        <is>
+          <t>64</t>
+        </is>
+      </c>
+      <c r="M127" s="16" t="inlineStr">
+        <is>
+          <t>1TB</t>
+        </is>
+      </c>
+      <c r="N127" s="15" t="inlineStr">
+        <is>
+          <t>1014794308</t>
+        </is>
+      </c>
+      <c r="O127" s="16" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
+      <c r="P127" s="15" t="inlineStr">
+        <is>
+          <t>3,172.15</t>
+        </is>
+      </c>
+      <c r="Q127" s="16" t="inlineStr">
+        <is>
+          <t>48 months</t>
+        </is>
+      </c>
+      <c r="R127" s="16" t="inlineStr">
+        <is>
+          <t>01/01/2030</t>
+        </is>
+      </c>
+      <c r="S127" s="16" t="n">
+        <v>1200</v>
+      </c>
+      <c r="T127" s="17" t="inlineStr">
+        <is>
+          <t>Q1 2030</t>
+        </is>
+      </c>
+      <c r="U127" s="18" t="inlineStr"/>
+    </row>
+    <row r="128">
+      <c r="U128" s="5" t="n"/>
+    </row>
     <row r="129" ht="20" customHeight="1">
-      <c r="A129" s="20" t="inlineStr">
-[...1 lines deleted...]
-          <t>Q1  Jan – Mar  2030</t>
+      <c r="A129" s="29" t="inlineStr">
+        <is>
+          <t>No Warranty Date on Record  (1 device(s))</t>
         </is>
       </c>
       <c r="U129" s="5" t="n"/>
     </row>
     <row r="130" ht="15" customHeight="1">
-      <c r="A130" s="21" t="inlineStr">
-[...32 lines deleted...]
-      <c r="J130" s="21" t="inlineStr">
+      <c r="A130" s="30" t="inlineStr">
+        <is>
+          <t>0216</t>
+        </is>
+      </c>
+      <c r="B130" s="30" t="inlineStr">
+        <is>
+          <t>spare NIB macbook pro m5</t>
+        </is>
+      </c>
+      <c r="C130" s="30" t="inlineStr">
+        <is>
+          <t>MH53HWC4JX</t>
+        </is>
+      </c>
+      <c r="D130" s="30" t="inlineStr">
+        <is>
+          <t>MacBook Pro (14-inch, M5)</t>
+        </is>
+      </c>
+      <c r="E130" s="30" t="inlineStr">
+        <is>
+          <t>Mac Laptop</t>
+        </is>
+      </c>
+      <c r="F130" s="30" t="inlineStr">
+        <is>
+          <t>Apple</t>
+        </is>
+      </c>
+      <c r="G130" s="30" t="inlineStr"/>
+      <c r="H130" s="30" t="inlineStr"/>
+      <c r="I130" s="30" t="inlineStr"/>
+      <c r="J130" s="30" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
-      <c r="K130" s="21" t="inlineStr">
-[...9 lines deleted...]
-      <c r="M130" s="22" t="inlineStr">
+      <c r="K130" s="30" t="inlineStr">
+        <is>
+          <t>New in Box - Ready to Deploy</t>
+        </is>
+      </c>
+      <c r="L130" s="31" t="inlineStr">
+        <is>
+          <t>32 GB</t>
+        </is>
+      </c>
+      <c r="M130" s="31" t="inlineStr">
         <is>
           <t>1TB</t>
         </is>
       </c>
-      <c r="N130" s="21" t="inlineStr">
-[...32 lines deleted...]
-      <c r="U130" s="24" t="inlineStr"/>
+      <c r="N130" s="30" t="inlineStr">
+        <is>
+          <t>20260911R6151096237</t>
+        </is>
+      </c>
+      <c r="O130" s="31" t="inlineStr">
+        <is>
+          <t>09/11/2026</t>
+        </is>
+      </c>
+      <c r="P130" s="30" t="inlineStr">
+        <is>
+          <t>2,566.93</t>
+        </is>
+      </c>
+      <c r="Q130" s="31" t="inlineStr"/>
+      <c r="R130" s="31" t="inlineStr"/>
+      <c r="S130" s="31" t="inlineStr"/>
+      <c r="T130" s="32" t="inlineStr">
+        <is>
+          <t>No Date</t>
+        </is>
+      </c>
+      <c r="U130" s="33" t="inlineStr">
+        <is>
+          <t>Delia helped us special order this mac through the retail store as stock was running low. Because this setup, the applecare had to be split on another order # xxxxxxxxx. MacBook cost was 2566.93 + 3 years AppleCare $284.62 = $2851.55 total</t>
+        </is>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="17">
+    <mergeCell ref="A53:U53"/>
+    <mergeCell ref="A69:U69"/>
+    <mergeCell ref="A94:U94"/>
     <mergeCell ref="A4:U4"/>
-    <mergeCell ref="A78:U78"/>
-[...1 lines deleted...]
-    <mergeCell ref="A16:U16"/>
     <mergeCell ref="A2:U2"/>
-    <mergeCell ref="A86:U86"/>
+    <mergeCell ref="A72:U72"/>
     <mergeCell ref="A82:U82"/>
-    <mergeCell ref="A104:U104"/>
-    <mergeCell ref="A57:U57"/>
+    <mergeCell ref="A76:U76"/>
+    <mergeCell ref="A33:U33"/>
+    <mergeCell ref="A49:U49"/>
     <mergeCell ref="A129:U129"/>
-    <mergeCell ref="A127:U127"/>
-    <mergeCell ref="A47:U47"/>
+    <mergeCell ref="A10:U10"/>
     <mergeCell ref="A1:U1"/>
     <mergeCell ref="A40:U40"/>
-    <mergeCell ref="A9:U9"/>
-[...1 lines deleted...]
-    <mergeCell ref="A61:U61"/>
+    <mergeCell ref="A110:U110"/>
+    <mergeCell ref="A126:U126"/>
+    <mergeCell ref="A124:U124"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>