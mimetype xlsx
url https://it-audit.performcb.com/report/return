--- v0 (2026-07-21)
+++ v1 (2026-09-19)
@@ -496,84 +496,84 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L14"/>
+  <dimension ref="A1:L7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="14" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="20" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="22" customWidth="1" min="5" max="5"/>
     <col width="20" customWidth="1" min="6" max="6"/>
     <col width="28" customWidth="1" min="7" max="7"/>
     <col width="20" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="16" customWidth="1" min="10" max="10"/>
     <col width="13" customWidth="1" min="11" max="11"/>
     <col width="30" customWidth="1" min="12" max="12"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>Device Return Report  —  10 device(s) need to be returned to IT</t>
+          <t>Device Return Report  —  3 device(s) need to be returned to IT</t>
         </is>
       </c>
     </row>
     <row r="2" ht="16" customHeight="1">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Generated: 2026-07-21 18:44   Snipe Status: "Needs to be Returned to IT"   Deactivated in Slack: 0   Not in Slack: 10</t>
+          <t>Generated: 2026-09-19 15:19   Snipe Status: "Needs to be Returned to IT"   Deactivated in Slack: 0   Not in Slack: 3</t>
         </is>
       </c>
     </row>
     <row r="3" ht="28" customHeight="1">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Slack Status</t>
         </is>
       </c>
       <c r="B3" s="3" t="inlineStr">
         <is>
           <t>Asset Tag</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Device Name</t>
         </is>
       </c>
       <c r="D3" s="3" t="inlineStr">
         <is>
           <t>Serial Number</t>
         </is>
       </c>
       <c r="E3" s="3" t="inlineStr">
@@ -598,633 +598,235 @@
       </c>
       <c r="I3" s="3" t="inlineStr">
         <is>
           <t>Location</t>
         </is>
       </c>
       <c r="J3" s="3" t="inlineStr">
         <is>
           <t>Snipe Status</t>
         </is>
       </c>
       <c r="K3" s="3" t="inlineStr">
         <is>
           <t>Last Checkout</t>
         </is>
       </c>
       <c r="L3" s="3" t="inlineStr">
         <is>
           <t>Notes</t>
         </is>
       </c>
     </row>
     <row r="4" ht="20" customHeight="1">
       <c r="A4" s="4" t="inlineStr">
         <is>
-          <t>Not in Slack  —  Verify &amp; Return  (10)</t>
+          <t>Not in Slack  —  Verify &amp; Return  (3)</t>
         </is>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>Not in Slack</t>
         </is>
       </c>
       <c r="B5" s="6" t="inlineStr">
         <is>
-          <t>0112</t>
+          <t>0048</t>
         </is>
       </c>
       <c r="C5" s="7" t="inlineStr">
         <is>
-          <t>Adam_Soltani</t>
+          <t>PCB-0048-AITWAR</t>
         </is>
       </c>
       <c r="D5" s="7" t="inlineStr">
         <is>
-          <t>61T56H4</t>
+          <t>PF4RYSJM</t>
         </is>
       </c>
       <c r="E5" s="7" t="inlineStr">
         <is>
-          <t>Dell Pro Max 14&amp;quot;</t>
+          <t>Lenovo ThinkPad T14 Gen 4</t>
         </is>
       </c>
       <c r="F5" s="7" t="inlineStr">
         <is>
-          <t>Adam Soltani</t>
+          <t>Aly Itwaru</t>
         </is>
       </c>
       <c r="G5" s="7" t="inlineStr">
         <is>
-          <t>adam@performcb.com</t>
+          <t>aly@performcb.com</t>
         </is>
       </c>
       <c r="H5" s="7" t="inlineStr">
         <is>
-          <t>Agency Sales Director</t>
-[...2 lines deleted...]
-      <c r="I5" s="7" t="inlineStr"/>
+          <t>Agency Sales Executive</t>
+        </is>
+      </c>
+      <c r="I5" s="7" t="inlineStr">
+        <is>
+          <t>Performcb</t>
+        </is>
+      </c>
       <c r="J5" s="6" t="inlineStr">
         <is>
           <t>Needs to be Returned to IT</t>
         </is>
       </c>
       <c r="K5" s="6" t="inlineStr">
         <is>
-          <t>2026-01-22 07:29:10</t>
+          <t>2024-01-16 14:47:46</t>
         </is>
       </c>
       <c r="L5" s="8" t="inlineStr"/>
     </row>
     <row r="6" ht="15" customHeight="1">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Not in Slack</t>
         </is>
       </c>
       <c r="B6" s="6" t="inlineStr">
         <is>
-          <t>0008</t>
+          <t>Margo Saar surface book 3</t>
         </is>
       </c>
       <c r="C6" s="7" t="inlineStr">
         <is>
-          <t>PCB-0008-ASOLTA</t>
+          <t>Margo Saar surface book 3</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
-          <t>PW03V6XW</t>
+          <t>000216512557</t>
         </is>
       </c>
       <c r="E6" s="7" t="inlineStr">
         <is>
-          <t>Lenovo ThinkPad P1 Gen 5</t>
+          <t>Surface Book 3</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
-          <t>Adam Soltani</t>
+          <t>Margo Saar</t>
         </is>
       </c>
       <c r="G6" s="7" t="inlineStr">
         <is>
-          <t>adam@performcb.com</t>
+          <t>margo@performcb.com</t>
         </is>
       </c>
       <c r="H6" s="7" t="inlineStr">
         <is>
-          <t>Agency Sales Director</t>
-[...2 lines deleted...]
-      <c r="I6" s="7" t="inlineStr"/>
+          <t>Partner Account Director</t>
+        </is>
+      </c>
+      <c r="I6" s="7" t="inlineStr">
+        <is>
+          <t>Performcb</t>
+        </is>
+      </c>
       <c r="J6" s="6" t="inlineStr">
         <is>
           <t>Needs to be Returned to IT</t>
         </is>
       </c>
       <c r="K6" s="6" t="inlineStr">
         <is>
-          <t>2026-02-16 12:11:52</t>
-[...2 lines deleted...]
-      <c r="L6" s="8" t="inlineStr"/>
+          <t>2023-12-29 13:07:48</t>
+        </is>
+      </c>
+      <c r="L6" s="8" t="inlineStr">
+        <is>
+          <t>standard warranty</t>
+        </is>
+      </c>
     </row>
     <row r="7" ht="15" customHeight="1">
       <c r="A7" s="5" t="inlineStr">
         <is>
           <t>Not in Slack</t>
         </is>
       </c>
       <c r="B7" s="6" t="inlineStr">
         <is>
-          <t>0048</t>
+          <t>0077</t>
         </is>
       </c>
       <c r="C7" s="7" t="inlineStr">
         <is>
-          <t>PCB-0048-AITWAR</t>
+          <t>Walter Macbook Pro</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
-          <t>PF4RYSJM</t>
+          <t>GVC9LP4JKF</t>
         </is>
       </c>
       <c r="E7" s="7" t="inlineStr">
         <is>
-          <t>Lenovo ThinkPad T14 Gen 4</t>
+          <t>MacBook Pro (14-inch, 2023)</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
-          <t>Aly Itwaru</t>
+          <t>Walter Long</t>
         </is>
       </c>
       <c r="G7" s="7" t="inlineStr">
         <is>
-          <t>aly@performcb.com</t>
+          <t>walter@performcb.com</t>
         </is>
       </c>
       <c r="H7" s="7" t="inlineStr">
         <is>
-          <t>Agency Sales Executive</t>
+          <t>Sales Director</t>
         </is>
       </c>
       <c r="I7" s="7" t="inlineStr">
         <is>
           <t>Performcb</t>
         </is>
       </c>
       <c r="J7" s="6" t="inlineStr">
         <is>
           <t>Needs to be Returned to IT</t>
         </is>
       </c>
       <c r="K7" s="6" t="inlineStr">
         <is>
-          <t>2024-01-16 14:47:46</t>
-[...416 lines deleted...]
-      <c r="L14" s="8" t="inlineStr"/>
+          <t>2024-05-22 11:17:16</t>
+        </is>
+      </c>
+      <c r="L7" s="8" t="inlineStr">
+        <is>
+          <t>NOT IN ABM. get this back when possible and add to ABM via confluence doc</t>
+        </is>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A2:L2"/>
     <mergeCell ref="A1:L1"/>
     <mergeCell ref="A4:L4"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>