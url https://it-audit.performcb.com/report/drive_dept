--- v0 (2026-07-21)
+++ v1 (2026-09-19)
@@ -58,120 +58,132 @@
       <sz val="9"/>
     </font>
     <font>
       <name val="Arial"/>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
       <sz val="11"/>
     </font>
     <font>
       <name val="Arial"/>
       <b val="1"/>
       <color rgb="005C2D91"/>
       <sz val="11"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <b val="1"/>
       <color rgb="005C2D91"/>
       <sz val="13"/>
     </font>
   </fonts>
-  <fills count="5">
+  <fills count="6">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="005C2D91"/>
         <bgColor rgb="005C2D91"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00EDE7F6"/>
         <bgColor rgb="00EDE7F6"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FDEDED"/>
         <bgColor rgb="00FDEDED"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="00EAF2F8"/>
+        <bgColor rgb="00EAF2F8"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="00D9D9D9"/>
       </left>
       <right style="thin">
         <color rgb="00D9D9D9"/>
       </right>
       <top style="thin">
         <color rgb="00D9D9D9"/>
       </top>
       <bottom style="thin">
         <color rgb="00D9D9D9"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="11">
+  <cellXfs count="13">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
@@ -502,77 +514,77 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:E150"/>
+  <dimension ref="A1:E144"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="22" customWidth="1" min="1" max="1"/>
     <col width="26" customWidth="1" min="2" max="2"/>
     <col width="22" customWidth="1" min="3" max="3"/>
     <col width="32" customWidth="1" min="4" max="4"/>
     <col width="60" customWidth="1" min="5" max="5"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Google Shared Drive Access — by Department</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Generated 2026-07-21 18:44  |  129 people with drive access</t>
+          <t>Generated 2026-09-19 15:20  |  122 people with drive access</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Department</t>
         </is>
       </c>
       <c r="B4" s="3" t="inlineStr">
         <is>
           <t>Job Title</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Name</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
           <t>Email</t>
         </is>
       </c>
       <c r="E4" s="3" t="inlineStr">
@@ -697,328 +709,328 @@
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
           <t>Accounting</t>
         </is>
       </c>
       <c r="B10" s="5" t="inlineStr">
         <is>
           <t>Accounts Payable Team Lead</t>
         </is>
       </c>
       <c r="C10" s="5" t="inlineStr">
         <is>
           <t>MARY EASTWOOD</t>
         </is>
       </c>
       <c r="D10" s="5" t="inlineStr">
         <is>
           <t>mary@performcb.com</t>
         </is>
       </c>
       <c r="E10" s="6" t="inlineStr">
         <is>
-          <t>Accounting (Content Manager), Accounting - CB Accountant (Content Manager), Agency (Content Manager), Credit (Content Manager)</t>
+          <t>Accounting (Content Manager), Accounting - CB Accountant (Content Manager), Agency (Content Manager), Contracts (Content Manager), Credit (Content Manager)</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
           <t>Accounting</t>
         </is>
       </c>
       <c r="B11" s="5" t="inlineStr">
         <is>
-          <t>Accounts Receivable Senior</t>
+          <t>Accounts Receivable Team Lead</t>
         </is>
       </c>
       <c r="C11" s="5" t="inlineStr">
         <is>
-          <t>TRACEY PETERS</t>
+          <t>STEPHANIE HARRIS</t>
         </is>
       </c>
       <c r="D11" s="5" t="inlineStr">
         <is>
-          <t>tracey@performcb.com</t>
+          <t>stephanie.harris@performcb.com</t>
         </is>
       </c>
       <c r="E11" s="6" t="inlineStr">
         <is>
-          <t>Accounting (Content Manager), Agency (Content Manager)</t>
+          <t>Accounting (Content Manager), Accounting - Bay 42 (Content Manager), Agency (Content Manager), Clicks &amp; Conversions Reports (Content Manager), Finance (Content Manager), Finance - Agency (Content Manager), Finance - Beringer (Content Manager), Finance - Chiefs (Content Manager), Finance - Executive Team (Content Manager)</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
           <t>Accounting</t>
         </is>
       </c>
       <c r="B12" s="5" t="inlineStr">
         <is>
-          <t>Accounts Receivable Team Lead</t>
+          <t>Assistant Controller</t>
         </is>
       </c>
       <c r="C12" s="5" t="inlineStr">
         <is>
-          <t>STEPHANIE HARRIS</t>
+          <t>COLLEEN RITTENHOUSE</t>
         </is>
       </c>
       <c r="D12" s="5" t="inlineStr">
         <is>
-          <t>stephanie.harris@performcb.com</t>
+          <t>colleen@performcb.com</t>
         </is>
       </c>
       <c r="E12" s="6" t="inlineStr">
         <is>
-          <t>Accounting (Content Manager), Accounting - Bay 42 (Content Manager), Agency (Content Manager), Clicks &amp; Conversions Reports (Content Manager), Finance (Content Manager), Finance - Agency (Content Manager), Finance - Beringer (Content Manager)</t>
+          <t>Accounting (Content Manager), Accounting - Bay 42 (Content Manager), Accounting - CB Accountant (Content Manager), Accounting - Deloitte Files (Manager), Accounting - Leadership (Content Manager), Accounting - Secret Squirrel Business (Content Manager), Accounting - Shareholders (Content Manager), Accounting - Taxes (Content Manager), Accounting Associate Interviews (Manager), Accounting KPI's (Manager), Contracts (Viewer), Data Warehouse Project (Content Manager), Finance (Content Manager), Finance - Beringer (Manager), Finance - Chiefs (Content Manager), Finance - Executive Team (Content Manager), May 2021 Pub Payments (Manager)</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
           <t>Accounting</t>
         </is>
       </c>
       <c r="B13" s="5" t="inlineStr">
         <is>
-          <t>Assistant Controller</t>
+          <t>Director of FP&amp;A</t>
         </is>
       </c>
       <c r="C13" s="5" t="inlineStr">
         <is>
-          <t>COLLEEN RITTENHOUSE</t>
+          <t>HAYDEN FREDERICK</t>
         </is>
       </c>
       <c r="D13" s="5" t="inlineStr">
         <is>
-          <t>colleen@performcb.com</t>
+          <t>hayden@performcb.com</t>
         </is>
       </c>
       <c r="E13" s="6" t="inlineStr">
         <is>
-          <t>Accounting (Content Manager), Accounting - Bay 42 (Content Manager), Accounting - CB Accountant (Content Manager), Accounting - Deloitte Files (Manager), Accounting - Leadership (Content Manager), Accounting - Secret Squirrel Business (Content Manager), Accounting - Shareholders (Content Manager), Accounting - Taxes (Content Manager), Accounting Associate Interviews (Manager), Accounting KPI's (Manager), Contracts (Viewer), Data Warehouse Project (Content Manager), Finance (Content Manager), Finance - Beringer (Manager), Finance - Chiefs (Content Manager), May 2021 Pub Payments (Manager)</t>
+          <t>Contracts (Contributor), Credit (Contributor), Finance (Content Manager), Finance - Agency (Content Manager), Finance - Beringer (Content Manager), Finance - Chiefs (Content Manager), Finance - Executive Team (Manager)</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="inlineStr">
         <is>
           <t>Accounting</t>
         </is>
       </c>
       <c r="B14" s="5" t="inlineStr">
         <is>
-          <t>Director of FP&amp;A</t>
+          <t>Senior Accountant</t>
         </is>
       </c>
       <c r="C14" s="5" t="inlineStr">
         <is>
-          <t>HAYDEN FREDERICK</t>
+          <t>JULIE HECKMAN</t>
         </is>
       </c>
       <c r="D14" s="5" t="inlineStr">
         <is>
-          <t>hayden@performcb.com</t>
+          <t>julie.heckman@performcb.com</t>
         </is>
       </c>
       <c r="E14" s="6" t="inlineStr">
         <is>
-          <t>Contracts (Contributor), Credit (Contributor), Finance (Content Manager), Finance - Agency (Content Manager), Finance - Beringer (Content Manager), Finance - Chiefs (Content Manager)</t>
+          <t>Accounting (Content Manager), Accounting - Bay 42 (Content Manager), Accounting - CB Accountant (Content Manager), Accounting - Shareholders (Content Manager), Accounting - Taxes (Content Manager), Contracts (Content Manager), Credit (Content Manager), Finance - Beringer (Content Manager)</t>
         </is>
       </c>
     </row>
     <row r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...21 lines deleted...]
-          <t>Accounting (Content Manager), Accounting - Bay 42 (Content Manager), Accounting - CB Accountant (Content Manager), Accounting - Shareholders (Content Manager), Accounting - Taxes (Content Manager), Contracts (Content Manager), Credit (Content Manager), Finance - Beringer (Content Manager)</t>
+      <c r="A15" s="4" t="inlineStr">
+        <is>
+          <t>Client Services</t>
         </is>
       </c>
     </row>
     <row r="16">
-      <c r="A16" s="4" t="inlineStr">
+      <c r="A16" s="5" t="inlineStr">
         <is>
           <t>Client Services</t>
+        </is>
+      </c>
+      <c r="B16" s="5" t="inlineStr">
+        <is>
+          <t>Director of Client Services</t>
+        </is>
+      </c>
+      <c r="C16" s="5" t="inlineStr">
+        <is>
+          <t>JULIE BLAKE</t>
+        </is>
+      </c>
+      <c r="D16" s="5" t="inlineStr">
+        <is>
+          <t>julie.blake@performcb.com</t>
+        </is>
+      </c>
+      <c r="E16" s="6" t="inlineStr">
+        <is>
+          <t>Agency (Manager), Agency Best Practices (Content Manager), Agency Managers (Content Manager), Ambassador + Ambassador BPs (Contributor), EMPBACKUP: Maddy Valadie files (Content Manager), EMPBACKUP: Noelle Robbins (Content Manager), Influencer + Influencer BPs (Contributor), Kickstarter + Kickstarter BPs (Contributor), Mizuno Creative Assets 2026 (Content Manager)</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
           <t>Client Services</t>
         </is>
       </c>
       <c r="B17" s="5" t="inlineStr">
         <is>
-          <t>Director of Client Services</t>
+          <t>Growth Manager</t>
         </is>
       </c>
       <c r="C17" s="5" t="inlineStr">
         <is>
-          <t>JULIE BLAKE</t>
+          <t>AARON RAY</t>
         </is>
       </c>
       <c r="D17" s="5" t="inlineStr">
         <is>
-          <t>julie.blake@performcb.com</t>
+          <t>aaron@performcb.com</t>
         </is>
       </c>
       <c r="E17" s="6" t="inlineStr">
         <is>
-          <t>Agency (Manager), Agency Best Practices (Content Manager), Agency Managers (Content Manager), Ambassador + Ambassador BPs (Contributor), EMPBACKUP: Maddy Valadie files (Content Manager), Influencer + Influencer BPs (Contributor), Kickstarter + Kickstarter BPs (Contributor), Mizuno Creative Assets 2026 (Content Manager)</t>
+          <t>Agency (Content Manager), Agency Best Practices (Content Manager)</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
           <t>Client Services</t>
         </is>
       </c>
       <c r="B18" s="5" t="inlineStr">
         <is>
           <t>Growth Manager</t>
         </is>
       </c>
       <c r="C18" s="5" t="inlineStr">
         <is>
-          <t>AARON RAY</t>
+          <t>CLAIRE RECORE</t>
         </is>
       </c>
       <c r="D18" s="5" t="inlineStr">
         <is>
-          <t>aaron@performcb.com</t>
+          <t>claire@performcb.com</t>
         </is>
       </c>
       <c r="E18" s="6" t="inlineStr">
         <is>
           <t>Agency (Content Manager), Agency Best Practices (Content Manager)</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="inlineStr">
         <is>
           <t>Client Services</t>
         </is>
       </c>
       <c r="B19" s="5" t="inlineStr">
         <is>
           <t>Growth Manager</t>
         </is>
       </c>
       <c r="C19" s="5" t="inlineStr">
         <is>
-          <t>CLAIRE RECORE</t>
+          <t>KASSIDY MADRIGAL</t>
         </is>
       </c>
       <c r="D19" s="5" t="inlineStr">
         <is>
-          <t>claire@performcb.com</t>
+          <t>kass@performcb.com</t>
         </is>
       </c>
       <c r="E19" s="6" t="inlineStr">
         <is>
-          <t>Agency (Content Manager), Agency Best Practices (Content Manager)</t>
+          <t>Agency (Content Manager), Agency Best Practices (Viewer)</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="inlineStr">
         <is>
           <t>Client Services</t>
         </is>
       </c>
       <c r="B20" s="5" t="inlineStr">
         <is>
           <t>Growth Manager</t>
         </is>
       </c>
       <c r="C20" s="5" t="inlineStr">
         <is>
-          <t>KASSIDY MADRIGAL</t>
+          <t>SANDRA SEITHEL</t>
         </is>
       </c>
       <c r="D20" s="5" t="inlineStr">
         <is>
-          <t>kass@performcb.com</t>
+          <t>sandra@performcb.com</t>
         </is>
       </c>
       <c r="E20" s="6" t="inlineStr">
         <is>
-          <t>Agency (Content Manager), Agency Best Practices (Viewer)</t>
+          <t>Agency (Content Manager), Agency Best Practices (Content Manager), Mizuno Creative Assets 2026 (Manager), Perform [cb] x Bubble Shared Google Drive (Manager)</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="inlineStr">
         <is>
           <t>Client Services</t>
         </is>
       </c>
       <c r="B21" s="5" t="inlineStr">
         <is>
-          <t>Growth Manager</t>
+          <t>Lead Growth Manager</t>
         </is>
       </c>
       <c r="C21" s="5" t="inlineStr">
         <is>
-          <t>SANDRA SEITHEL</t>
+          <t>JOSEPH MURRAY</t>
         </is>
       </c>
       <c r="D21" s="5" t="inlineStr">
         <is>
-          <t>sandra@performcb.com</t>
+          <t>joseph@performcb.com</t>
         </is>
       </c>
       <c r="E21" s="6" t="inlineStr">
         <is>
-          <t>Agency (Content Manager), Agency Best Practices (Content Manager), Mizuno Creative Assets 2026 (Manager), Perform [cb] x Bubble Shared Google Drive (Manager)</t>
+          <t>Agency (Content Manager)</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="inlineStr">
         <is>
           <t>Client Services</t>
         </is>
       </c>
       <c r="B22" s="5" t="inlineStr">
         <is>
           <t>Partner Manager</t>
         </is>
       </c>
       <c r="C22" s="5" t="inlineStr">
         <is>
           <t>MATTHEW FERGUSON</t>
         </is>
       </c>
       <c r="D22" s="5" t="inlineStr">
         <is>
           <t>matt.ferguson@performcb.com</t>
         </is>
       </c>
       <c r="E22" s="6" t="inlineStr">
@@ -1040,445 +1052,445 @@
       </c>
       <c r="C23" s="5" t="inlineStr">
         <is>
           <t>DEVYN KAHL</t>
         </is>
       </c>
       <c r="D23" s="5" t="inlineStr">
         <is>
           <t>devyn@performcb.com</t>
         </is>
       </c>
       <c r="E23" s="6" t="inlineStr">
         <is>
           <t>Agency (Content Manager)</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="inlineStr">
         <is>
           <t>Client Services</t>
         </is>
       </c>
       <c r="B24" s="5" t="inlineStr">
         <is>
-          <t>Senior Growth Manager</t>
+          <t>Senior Partner Manager</t>
         </is>
       </c>
       <c r="C24" s="5" t="inlineStr">
         <is>
-          <t>JOSEPH MURRAY</t>
+          <t>LISA WAGNER</t>
         </is>
       </c>
       <c r="D24" s="5" t="inlineStr">
         <is>
-          <t>joseph@performcb.com</t>
+          <t>lisa@performcb.com</t>
         </is>
       </c>
       <c r="E24" s="6" t="inlineStr">
         <is>
-          <t>Agency (Content Manager)</t>
+          <t>Agency (Content Manager), Agency Best Practices (Content Manager), Best Practices (Contributor)</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="inlineStr">
         <is>
           <t>Client Services</t>
         </is>
       </c>
       <c r="B25" s="5" t="inlineStr">
         <is>
-          <t>Senior Partner Manager</t>
+          <t>Vice President Agency Client Success</t>
         </is>
       </c>
       <c r="C25" s="5" t="inlineStr">
         <is>
-          <t>LISA WAGNER</t>
+          <t>JILLIAN SPECKMAN</t>
         </is>
       </c>
       <c r="D25" s="5" t="inlineStr">
         <is>
-          <t>lisa@performcb.com</t>
+          <t>jill@performcb.com</t>
         </is>
       </c>
       <c r="E25" s="6" t="inlineStr">
         <is>
-          <t>Agency (Content Manager), Agency Best Practices (Content Manager), Best Practices (Contributor)</t>
+          <t>Agency (Manager), Agency Best Practices (Manager), Agency Managers (Manager), Ambassador + Ambassador BPs (Manager), Contracts (Content Manager), Finance - Executive Team (Content Manager), Influencer + Influencer BPs (Manager), Kickstarter + Kickstarter BPs (Content Manager), Mizuno Creative Assets 2026 (Content Manager)</t>
         </is>
       </c>
     </row>
     <row r="26">
-      <c r="A26" s="5" t="inlineStr">
-[...21 lines deleted...]
-          <t>Agency (Manager), Agency Best Practices (Manager), Agency Managers (Content Manager), Ambassador + Ambassador BPs (Manager), Contracts (Content Manager), Influencer + Influencer BPs (Manager), Kickstarter + Kickstarter BPs (Content Manager), Mizuno Creative Assets 2026 (Content Manager)</t>
+      <c r="A26" s="4" t="inlineStr">
+        <is>
+          <t>Compliance</t>
         </is>
       </c>
     </row>
     <row r="27">
-      <c r="A27" s="4" t="inlineStr">
+      <c r="A27" s="5" t="inlineStr">
         <is>
           <t>Compliance</t>
+        </is>
+      </c>
+      <c r="B27" s="5" t="inlineStr">
+        <is>
+          <t>Senior Compliance Analyst</t>
+        </is>
+      </c>
+      <c r="C27" s="5" t="inlineStr">
+        <is>
+          <t>TIMOTHY SUZIO</t>
+        </is>
+      </c>
+      <c r="D27" s="5" t="inlineStr">
+        <is>
+          <t>tim@performcb.com</t>
+        </is>
+      </c>
+      <c r="E27" s="6" t="inlineStr">
+        <is>
+          <t>Best Practices (Content Manager), Compliance (Content Manager), Denver F Drive Archive (Content Manager)</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="inlineStr">
         <is>
           <t>Compliance</t>
         </is>
       </c>
       <c r="B28" s="5" t="inlineStr">
         <is>
-          <t>Senior Compliance Analyst</t>
+          <t>Vice President of Compliance</t>
         </is>
       </c>
       <c r="C28" s="5" t="inlineStr">
         <is>
-          <t>TIMOTHY SUZIO</t>
+          <t>RYAN ATHERTON</t>
         </is>
       </c>
       <c r="D28" s="5" t="inlineStr">
         <is>
-          <t>tim@performcb.com</t>
+          <t>ryan@performcb.com</t>
         </is>
       </c>
       <c r="E28" s="6" t="inlineStr">
         <is>
-          <t>Best Practices (Content Manager), Compliance (Content Manager), Denver F Drive Archive (Content Manager)</t>
+          <t>Agency (Content Manager), Best Practices (Content Manager), Compliance (Content Manager), Contracts (Content Manager), Denver F Drive Archive (Content Manager), Finance - Executive Team (Content Manager), Privacy (Manager)</t>
         </is>
       </c>
     </row>
     <row r="29">
-      <c r="A29" s="5" t="inlineStr">
-[...21 lines deleted...]
-          <t>Agency (Content Manager), Best Practices (Content Manager), Contracts (Content Manager), Denver F Drive Archive (Content Manager), Privacy (Manager)</t>
+      <c r="A29" s="4" t="inlineStr">
+        <is>
+          <t>Culture</t>
         </is>
       </c>
     </row>
     <row r="30">
-      <c r="A30" s="4" t="inlineStr">
+      <c r="A30" s="5" t="inlineStr">
         <is>
           <t>Culture</t>
         </is>
       </c>
+      <c r="B30" s="5" t="inlineStr">
+        <is>
+          <t>Director of Experience and Engagement</t>
+        </is>
+      </c>
+      <c r="C30" s="5" t="inlineStr">
+        <is>
+          <t>JAMES HILL</t>
+        </is>
+      </c>
+      <c r="D30" s="5" t="inlineStr">
+        <is>
+          <t>ryan.hill@performcb.com</t>
+        </is>
+      </c>
+      <c r="E30" s="6" t="inlineStr">
+        <is>
+          <t>Agency (Content Manager), AI Task Force (Content Manager), Creative (Content Manager), Culture Pics (Content Manager), EMPBACKUP: Marijana Topic's Files (Content Manager), EMPBACKUP: Travis McCain's Files (Manager), Finance - Executive Team (Content Manager), Onboarding (Manager), PCB Knowledge (Manager)</t>
+        </is>
+      </c>
     </row>
     <row r="31">
-      <c r="A31" s="5" t="inlineStr">
-[...21 lines deleted...]
-          <t>Agency (Content Manager), AI Task Force (Content Manager), Creative (Content Manager), Culture Pics (Content Manager), EMPBACKUP: Hannah Ervin's Files (Content Manager), EMPBACKUP: Marijana Topic's Files (Content Manager), EMPBACKUP: Travis McCain's Files (Manager), Onboarding (Manager), The Welcome Drive (Manager)</t>
+      <c r="A31" s="4" t="inlineStr">
+        <is>
+          <t>Executive</t>
         </is>
       </c>
     </row>
     <row r="32">
-      <c r="A32" s="4" t="inlineStr">
+      <c r="A32" s="5" t="inlineStr">
         <is>
           <t>Executive</t>
+        </is>
+      </c>
+      <c r="B32" s="5" t="inlineStr">
+        <is>
+          <t>CEO</t>
+        </is>
+      </c>
+      <c r="C32" s="5" t="inlineStr">
+        <is>
+          <t>ERIN CIGICH</t>
+        </is>
+      </c>
+      <c r="D32" s="5" t="inlineStr">
+        <is>
+          <t>erin@performcb.com</t>
+        </is>
+      </c>
+      <c r="E32" s="6" t="inlineStr">
+        <is>
+          <t>Agency (Content Manager), Agency Managers (Content Manager), Beringer Due Diligence (Manager), CFO - Yuriy (Content Manager), Contracts (Content Manager), Corporate Documents (Manager), Executive Social Media: Erin Cigich Perform[cb] (Manager), Finance - Beringer (Content Manager), Finance - Chiefs (Content Manager), Finance - Executive Team (Content Manager), Jeremy Cornfeldt (Manager), Legal (Manager), Marketer Analysis (Content Manager), NPS Surveys (Content Manager), Perform[cb] Sales and AM (Manager), Power Hour (Manager), Reporting (Content Manager)</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="5" t="inlineStr">
         <is>
           <t>Executive</t>
         </is>
       </c>
       <c r="B33" s="5" t="inlineStr">
         <is>
-          <t>CEO</t>
+          <t>CFO</t>
         </is>
       </c>
       <c r="C33" s="5" t="inlineStr">
         <is>
-          <t>ERIN CIGICH</t>
+          <t>AMANDA SURY</t>
         </is>
       </c>
       <c r="D33" s="5" t="inlineStr">
         <is>
-          <t>erin@performcb.com</t>
+          <t>amanda.yeager@performcb.com</t>
         </is>
       </c>
       <c r="E33" s="6" t="inlineStr">
         <is>
-          <t>Agency (Content Manager), Agency Managers (Content Manager), Beringer Due Diligence (Manager), CFO - Yuriy (Content Manager), Contracts (Content Manager), Corporate Documents (Manager), Executive Social Media: Erin Cigich Perform[cb] (Manager), Finance - Beringer (Content Manager), Finance - Chiefs (Content Manager), Jeremy Cornfeldt (Manager), Legal (Manager), Marketer Analysis (Content Manager), NPS Surveys (Content Manager), Perform[cb] Sales and AM (Manager), Reporting (Content Manager)</t>
+          <t>Accounting (Manager), Accounting - Bay 42 (Manager), Accounting - CB Accountant (Manager), Accounting - Deloitte Files (Manager), Accounting - Leadership (Manager), Accounting - Secret Squirrel Business (Manager), Accounting - Shareholders (Manager), Accounting - Taxes (Manager), Beringer Due Diligence (Content Manager), Budget Utilization (Manager), CFO - CEO (Manager), CFO - Yuriy (Manager), Corporate Documents (Content Manager), Credit (Content Manager), Data Warehouse Project (Manager), Denver F Drive Archive (Content Manager), eDiscovery (Manager), Ellevest (Manager), Finance (Manager), Finance - Agency (Manager), Finance - Beringer (Manager), Finance - Chiefs (Manager), Finance - Executive Team (Manager), HR - Old (Manager), Legal (Content Manager), Legal - Archive (Content Manager), Legal Hold (DO NOT DELETE) (Manager), Marketer Analysis (Content Manager), Marketers (from Denver) (Manager), Media (Manager), Payroll (Manager), Reporting (Content Manager)</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="5" t="inlineStr">
         <is>
           <t>Executive</t>
         </is>
       </c>
       <c r="B34" s="5" t="inlineStr">
         <is>
-          <t>CFO</t>
+          <t>Chief Strategy Officer</t>
         </is>
       </c>
       <c r="C34" s="5" t="inlineStr">
         <is>
-          <t>AMANDA SURY</t>
+          <t>MATTHEW LORD</t>
         </is>
       </c>
       <c r="D34" s="5" t="inlineStr">
         <is>
-          <t>amanda.yeager@performcb.com</t>
+          <t>matt@performcb.com</t>
         </is>
       </c>
       <c r="E34" s="6" t="inlineStr">
         <is>
-          <t>Accounting (Manager), Accounting - Bay 42 (Manager), Accounting - CB Accountant (Content Manager), Accounting - Deloitte Files (Manager), Accounting - Leadership (Manager), Accounting - Secret Squirrel Business (Content Manager), Accounting - Shareholders (Manager), Accounting - Taxes (Content Manager), CFO - CEO (Manager), CFO - Yuriy (Manager), Credit (Content Manager), Data Warehouse Project (Content Manager), Finance (Manager), Finance - Agency (Manager), Finance - Beringer (Manager), Finance - Chiefs (Manager), HR - Old (Manager), Marketer Analysis (Content Manager), Reporting (Content Manager)</t>
+          <t>Agency (Content Manager), Agency Managers (Content Manager), Compliance (Content Manager), Compliance (Manager), Contracts (Content Manager), Corporate Documents (Content Manager), Due Diligence Samples (Manager), Finance - Chiefs (Content Manager), Finance - Executive Team (Content Manager), Legal (Manager), Legal - Archive (Manager)</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="5" t="inlineStr">
         <is>
           <t>Executive</t>
         </is>
       </c>
       <c r="B35" s="5" t="inlineStr">
         <is>
-          <t>Chief Strategy Officer</t>
+          <t>COO</t>
         </is>
       </c>
       <c r="C35" s="5" t="inlineStr">
         <is>
-          <t>MATTHEW LORD</t>
+          <t>STEPHEN DOBBINS</t>
         </is>
       </c>
       <c r="D35" s="5" t="inlineStr">
         <is>
-          <t>matt@performcb.com</t>
+          <t>brad@performcb.com</t>
         </is>
       </c>
       <c r="E35" s="6" t="inlineStr">
         <is>
-          <t>Agency (Content Manager), Agency Managers (Content Manager), Compliance (Content Manager), Compliance (Manager), Contracts (Content Manager), Corporate Documents (Content Manager), Finance - Chiefs (Content Manager), Legal (Manager), Legal - Archive (Manager)</t>
+          <t>Agency (Content Manager), Contracts (Content Manager), Finance - Chiefs (Content Manager), Finance - Executive Team (Content Manager), Legal (Content Manager), Outcome Engine (Manager), Perform[cb] Sales and AM (Content Manager)</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="5" t="inlineStr">
         <is>
           <t>Executive</t>
         </is>
       </c>
       <c r="B36" s="5" t="inlineStr">
         <is>
-          <t>COO</t>
+          <t>CRO</t>
         </is>
       </c>
       <c r="C36" s="5" t="inlineStr">
         <is>
-          <t>STEPHEN DOBBINS</t>
+          <t>LEE AHO</t>
         </is>
       </c>
       <c r="D36" s="5" t="inlineStr">
         <is>
-          <t>brad@performcb.com</t>
+          <t>lee@performcb.com</t>
         </is>
       </c>
       <c r="E36" s="6" t="inlineStr">
         <is>
-          <t>Agency (Content Manager), Contracts (Content Manager), Finance - Chiefs (Content Manager), Legal (Content Manager), Outcome Engine (Manager), Perform[cb] Sales and AM (Content Manager)</t>
+          <t>Agency (Content Manager), Agency Best Practices (Content Manager), Beringer Partner Summit 5.30.23 (Manager), Contracts (Content Manager), Credit (Contributor), EMPBACKUP: Laura Miller's Files (Manager), EMPBACKUP: Laura Stewart (Content Manager), Finance - Chiefs (Content Manager), Finance - Executive Team (Content Manager), Laura Training Notes (Content Manager), Marketing Chatbot Documentation (Manager), Outcome Engine (Manager), Sales (Manager)</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="5" t="inlineStr">
         <is>
           <t>Executive</t>
         </is>
       </c>
       <c r="B37" s="5" t="inlineStr">
         <is>
-          <t>CRO</t>
+          <t>CTO &amp; Head of AI Innovation</t>
         </is>
       </c>
       <c r="C37" s="5" t="inlineStr">
         <is>
-          <t>LEE AHO</t>
+          <t>DZENIS SOFTIC</t>
         </is>
       </c>
       <c r="D37" s="5" t="inlineStr">
         <is>
-          <t>lee@performcb.com</t>
+          <t>dzenis@performcb.com</t>
         </is>
       </c>
       <c r="E37" s="6" t="inlineStr">
         <is>
-          <t>Agency (Content Manager), Agency Best Practices (Content Manager), Contracts (Content Manager), Credit (Contributor), EMPBACKUP: Laura Miller's Files (Manager), EMPBACKUP: Laura Stewart (Content Manager), Finance - Chiefs (Content Manager), Laura Training Notes (Content Manager), Marketing Chatbot Documentation (Manager), Outcome Engine (Manager), Sales (Manager)</t>
+          <t>Accounting - Bay 42 (Content Manager), AI Task Force (Content Manager), Beringer Due Diligence (Content Manager), Budget Utilization (Manager), Contracts (Viewer), Data Warehouse Project (Content Manager), Finance - Chiefs (Content Manager), Finance - Executive Team (Content Manager), Marketing Chatbot Documentation (Manager), NPS Surveys (Manager), Product (Manager)</t>
         </is>
       </c>
     </row>
     <row r="38">
-      <c r="A38" s="5" t="inlineStr">
-[...21 lines deleted...]
-          <t>Accounting - Bay 42 (Content Manager), AI Task Force (Content Manager), Beringer Due Diligence (Content Manager), Budget Utilization (Manager), Contracts (Viewer), Data Warehouse Project (Content Manager), Finance - Chiefs (Content Manager), Marketing Chatbot Documentation (Manager), NPS Surveys (Content Manager), Product (Manager), Security Policies (Content Manager)</t>
+      <c r="A38" s="4" t="inlineStr">
+        <is>
+          <t>Growth Mgmt</t>
         </is>
       </c>
     </row>
     <row r="39">
-      <c r="A39" s="4" t="inlineStr">
+      <c r="A39" s="5" t="inlineStr">
         <is>
           <t>Growth Mgmt</t>
+        </is>
+      </c>
+      <c r="B39" s="5" t="inlineStr">
+        <is>
+          <t>Director of Growth</t>
+        </is>
+      </c>
+      <c r="C39" s="5" t="inlineStr">
+        <is>
+          <t>KRISTEN DEAN</t>
+        </is>
+      </c>
+      <c r="D39" s="5" t="inlineStr">
+        <is>
+          <t>kristen@performcb.com</t>
+        </is>
+      </c>
+      <c r="E39" s="6" t="inlineStr">
+        <is>
+          <t>Finance - Executive Team (Content Manager)</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="5" t="inlineStr">
         <is>
           <t>Growth Mgmt</t>
         </is>
       </c>
       <c r="B40" s="5" t="inlineStr">
         <is>
-          <t>Growth Director</t>
+          <t>Executive VP of Growth</t>
         </is>
       </c>
       <c r="C40" s="5" t="inlineStr">
         <is>
-          <t>SYDNEY TECHENTIEN</t>
+          <t>DANIEL CARTER</t>
         </is>
       </c>
       <c r="D40" s="5" t="inlineStr">
         <is>
-          <t>sydney@performcb.com</t>
+          <t>daniel@performcb.com</t>
         </is>
       </c>
       <c r="E40" s="6" t="inlineStr">
         <is>
-          <t>Marketers (from Denver) (Content Manager)</t>
+          <t>Finance - Executive Team (Content Manager)</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="5" t="inlineStr">
         <is>
           <t>Growth Mgmt</t>
         </is>
       </c>
       <c r="B41" s="5" t="inlineStr">
         <is>
-          <t>Growth Manager</t>
+          <t>Growth Director</t>
         </is>
       </c>
       <c r="C41" s="5" t="inlineStr">
         <is>
-          <t>NOAH CLAY</t>
+          <t>SYDNEY TECHENTIEN</t>
         </is>
       </c>
       <c r="D41" s="5" t="inlineStr">
         <is>
-          <t>noah@performcb.com</t>
+          <t>sydney@performcb.com</t>
         </is>
       </c>
       <c r="E41" s="6" t="inlineStr">
         <is>
-          <t>Contracts (Content Manager)</t>
+          <t>Marketers (from Denver) (Content Manager)</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="5" t="inlineStr">
         <is>
           <t>Growth Mgmt</t>
         </is>
       </c>
       <c r="B42" s="5" t="inlineStr">
         <is>
           <t>Senior Growth Manager</t>
         </is>
       </c>
       <c r="C42" s="5" t="inlineStr">
         <is>
           <t>KYLE TABER</t>
         </is>
       </c>
       <c r="D42" s="5" t="inlineStr">
         <is>
           <t>kyle@performcb.com</t>
         </is>
       </c>
       <c r="E42" s="6" t="inlineStr">
@@ -1549,163 +1561,163 @@
       </c>
     </row>
     <row r="46">
       <c r="A46" s="5" t="inlineStr">
         <is>
           <t>Information Tech</t>
         </is>
       </c>
       <c r="B46" s="5" t="inlineStr">
         <is>
           <t>SR System Administrator</t>
         </is>
       </c>
       <c r="C46" s="5" t="inlineStr">
         <is>
           <t>MICHAEL SWANN</t>
         </is>
       </c>
       <c r="D46" s="5" t="inlineStr">
         <is>
           <t>mike@performcb.com</t>
         </is>
       </c>
       <c r="E46" s="6" t="inlineStr">
         <is>
-          <t>Agency Best Practices (Viewer), IT &amp; POPS (Manager), Onboarding (Content Manager), Security Policies (Content Manager), Tech (Manager), Virtual Backgrounds (Manager)</t>
+          <t>Agency Best Practices (Viewer), IT &amp; POPS (Manager)</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="5" t="inlineStr">
         <is>
           <t>Information Tech</t>
         </is>
       </c>
       <c r="B47" s="5" t="inlineStr">
         <is>
-          <t>Systems Engineer</t>
+          <t>VP of I.T. and AI Integration</t>
         </is>
       </c>
       <c r="C47" s="5" t="inlineStr">
         <is>
-          <t>CINNAMON WALKER</t>
+          <t>MICHAEL MOORE</t>
         </is>
       </c>
       <c r="D47" s="5" t="inlineStr">
         <is>
-          <t>cinnamon@performcb.com</t>
+          <t>michael.moore@performcb.com</t>
         </is>
       </c>
       <c r="E47" s="6" t="inlineStr">
         <is>
-          <t>Accounting (Content Manager), Agency Best Practices (Content Manager), IT &amp; POPS (Manager), Security Policies (Content Manager), Tech (Manager)</t>
+          <t>AI Task Force (Content Manager), Finance - Executive Team (Content Manager), IT &amp; POPS (Manager)</t>
         </is>
       </c>
     </row>
     <row r="48">
-      <c r="A48" s="5" t="inlineStr">
-[...21 lines deleted...]
-          <t>AI Task Force (Content Manager), IT &amp; POPS (Manager)</t>
+      <c r="A48" s="4" t="inlineStr">
+        <is>
+          <t>Marketer Development Team</t>
         </is>
       </c>
     </row>
     <row r="49">
-      <c r="A49" s="4" t="inlineStr">
+      <c r="A49" s="5" t="inlineStr">
         <is>
           <t>Marketer Development Team</t>
+        </is>
+      </c>
+      <c r="B49" s="5" t="inlineStr">
+        <is>
+          <t>Marketer Development Executive</t>
+        </is>
+      </c>
+      <c r="C49" s="5" t="inlineStr">
+        <is>
+          <t>NOAH CLAY</t>
+        </is>
+      </c>
+      <c r="D49" s="5" t="inlineStr">
+        <is>
+          <t>noah@performcb.com</t>
+        </is>
+      </c>
+      <c r="E49" s="6" t="inlineStr">
+        <is>
+          <t>Contracts (Content Manager)</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="5" t="inlineStr">
         <is>
           <t>Marketer Development Team</t>
         </is>
       </c>
       <c r="B50" s="5" t="inlineStr">
         <is>
           <t>VP of Marketer Development</t>
         </is>
       </c>
       <c r="C50" s="5" t="inlineStr">
         <is>
           <t>COLLEEN SKOGEN</t>
         </is>
       </c>
       <c r="D50" s="5" t="inlineStr">
         <is>
           <t>colleen.skogen@performcb.com</t>
         </is>
       </c>
       <c r="E50" s="6" t="inlineStr">
         <is>
-          <t>Contracts (Viewer)</t>
+          <t>Contracts (Viewer), Finance - Executive Team (Content Manager)</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="4" t="inlineStr">
         <is>
           <t>Marketing</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="5" t="inlineStr">
         <is>
           <t>Marketing</t>
         </is>
       </c>
       <c r="B52" s="5" t="inlineStr">
         <is>
           <t>Brand &amp; Content Marketing Manager</t>
         </is>
       </c>
       <c r="C52" s="5" t="inlineStr">
         <is>
-          <t>LOUISE ALLISON</t>
+          <t>LOUISE KING</t>
         </is>
       </c>
       <c r="D52" s="5" t="inlineStr">
         <is>
           <t>louise@performcb.com</t>
         </is>
       </c>
       <c r="E52" s="6" t="inlineStr">
         <is>
           <t>Agency (Content Manager), EMPBACKUP: Marijana Topic's Files (Content Manager), Executive Social Media: Erin Cigich Perform[cb] (Content Manager), Marketing (Content Manager)</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="5" t="inlineStr">
         <is>
           <t>Marketing</t>
         </is>
       </c>
       <c r="B53" s="5" t="inlineStr">
         <is>
           <t>CRM Analytics Manager</t>
         </is>
       </c>
       <c r="C53" s="5" t="inlineStr">
@@ -1752,51 +1764,51 @@
       </c>
     </row>
     <row r="55">
       <c r="A55" s="5" t="inlineStr">
         <is>
           <t>Marketing</t>
         </is>
       </c>
       <c r="B55" s="5" t="inlineStr">
         <is>
           <t>Director of Marketing</t>
         </is>
       </c>
       <c r="C55" s="5" t="inlineStr">
         <is>
           <t>HOLLY BARNES</t>
         </is>
       </c>
       <c r="D55" s="5" t="inlineStr">
         <is>
           <t>holly@performcb.com</t>
         </is>
       </c>
       <c r="E55" s="6" t="inlineStr">
         <is>
-          <t>Agency (Content Manager), Agency Best Practices (Content Manager), Creative (Content Manager), EMPBACKUP: Hannah Ervin's Files (Manager), EMPBACKUP: Marijana Topic's Files (Manager), EMPBACKUP: Travis McCain's Files (Manager), Executive Social Media: Erin Cigich Perform[cb] (Content Manager), Marketing (Manager), Marketing Chatbot Documentation (Manager), Perform[cb] Sales and AM (Content Manager)</t>
+          <t>Agency (Content Manager), Agency Best Practices (Content Manager), Creative (Content Manager), EMPBACKUP: Marijana Topic's Files (Manager), EMPBACKUP: Travis McCain's Files (Manager), Executive Social Media: Erin Cigich Perform[cb] (Content Manager), Finance - Executive Team (Content Manager), Marketing (Manager), Marketing Chatbot Documentation (Manager), Perform[cb] Sales and AM (Content Manager)</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="4" t="inlineStr">
         <is>
           <t>Partners</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="5" t="inlineStr">
         <is>
           <t>Partners</t>
         </is>
       </c>
       <c r="B57" s="5" t="inlineStr">
         <is>
           <t>Director of Partners</t>
         </is>
       </c>
       <c r="C57" s="5" t="inlineStr">
         <is>
           <t>ELYAS GHIASY</t>
         </is>
@@ -1857,210 +1869,210 @@
       </c>
       <c r="D59" s="5" t="inlineStr">
         <is>
           <t>brett@performcb.com</t>
         </is>
       </c>
       <c r="E59" s="6" t="inlineStr">
         <is>
           <t>Contracts (Viewer)</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="5" t="inlineStr">
         <is>
           <t>Partners</t>
         </is>
       </c>
       <c r="B60" s="5" t="inlineStr">
         <is>
           <t>VP of Partners</t>
         </is>
       </c>
       <c r="C60" s="5" t="inlineStr">
         <is>
+          <t>AMANDA DANSBY</t>
+        </is>
+      </c>
+      <c r="D60" s="5" t="inlineStr">
+        <is>
+          <t>amanda@performcb.com</t>
+        </is>
+      </c>
+      <c r="E60" s="6" t="inlineStr">
+        <is>
+          <t>Finance - Executive Team (Content Manager)</t>
+        </is>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" s="5" t="inlineStr">
+        <is>
+          <t>Partners</t>
+        </is>
+      </c>
+      <c r="B61" s="5" t="inlineStr">
+        <is>
+          <t>VP of Partners</t>
+        </is>
+      </c>
+      <c r="C61" s="5" t="inlineStr">
+        <is>
           <t>JENNIFER LEWIS</t>
         </is>
       </c>
-      <c r="D60" s="5" t="inlineStr">
+      <c r="D61" s="5" t="inlineStr">
         <is>
           <t>jen@performcb.com</t>
         </is>
       </c>
-      <c r="E60" s="6" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A61" s="4" t="inlineStr">
+      <c r="E61" s="6" t="inlineStr">
+        <is>
+          <t>Contracts (Viewer), Denver F Drive Archive (Content Manager), Finance - Executive Team (Content Manager)</t>
+        </is>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="4" t="inlineStr">
         <is>
           <t>People Operations</t>
-        </is>
-[...25 lines deleted...]
-          <t>AI Task Force (Content Manager), IT &amp; POPS (Content Manager), People Operations (Content Manager), The Welcome Drive (Content Manager)</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="5" t="inlineStr">
         <is>
           <t>People Operations</t>
         </is>
       </c>
       <c r="B63" s="5" t="inlineStr">
         <is>
-          <t>People Operations Strategy Manager</t>
+          <t>Director of People Operations</t>
         </is>
       </c>
       <c r="C63" s="5" t="inlineStr">
         <is>
-          <t>MARIA COGNAC</t>
+          <t>DARLENE LEPSON</t>
         </is>
       </c>
       <c r="D63" s="5" t="inlineStr">
         <is>
-          <t>angelica@performcb.com</t>
+          <t>rana@performcb.com</t>
         </is>
       </c>
       <c r="E63" s="6" t="inlineStr">
         <is>
-          <t>Accounting (Content Manager), Accounting - Leadership (Content Manager), Accounting - Secret Squirrel Business (Content Manager), Accounting Associate Interviews (Content Manager), Accounting KPI's (Content Manager), Agency (Content Manager), Agency Best Practices (Content Manager), AI Task Force (Manager), HR - Old (Content Manager), IT &amp; POPS (Content Manager), May 2021 Pub Payments (Manager), People Operations (Manager), StefandTerry (Content Manager), The Welcome Drive (Content Manager)</t>
+          <t>AI Task Force (Content Manager), Finance - Executive Team (Content Manager), IT &amp; POPS (Content Manager), PCB Knowledge (Content Manager), People Operations (Content Manager)</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="5" t="inlineStr">
         <is>
           <t>People Operations</t>
         </is>
       </c>
       <c r="B64" s="5" t="inlineStr">
         <is>
+          <t>People Operations Strategy Manager</t>
+        </is>
+      </c>
+      <c r="C64" s="5" t="inlineStr">
+        <is>
+          <t>MARIA COGNAC</t>
+        </is>
+      </c>
+      <c r="D64" s="5" t="inlineStr">
+        <is>
+          <t>angelica@performcb.com</t>
+        </is>
+      </c>
+      <c r="E64" s="6" t="inlineStr">
+        <is>
+          <t>Accounting (Content Manager), Accounting - Leadership (Content Manager), Accounting - Secret Squirrel Business (Content Manager), Accounting Associate Interviews (Content Manager), Accounting KPI's (Content Manager), Agency (Content Manager), Agency Best Practices (Content Manager), AI Task Force (Manager), Contracts (Contributor), HR - Old (Content Manager), IT &amp; POPS (Content Manager), May 2021 Pub Payments (Manager), PCB Knowledge (Content Manager), People Operations (Manager), Perform[cb] Sales and AM (Content Manager), StefandTerry (Content Manager)</t>
+        </is>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" s="5" t="inlineStr">
+        <is>
+          <t>People Operations</t>
+        </is>
+      </c>
+      <c r="B65" s="5" t="inlineStr">
+        <is>
           <t>Vice President of Talent Acquisition</t>
         </is>
       </c>
-      <c r="C64" s="5" t="inlineStr">
+      <c r="C65" s="5" t="inlineStr">
         <is>
           <t>TERRY VAJGRT</t>
         </is>
       </c>
-      <c r="D64" s="5" t="inlineStr">
+      <c r="D65" s="5" t="inlineStr">
         <is>
           <t>terry@performcb.com</t>
         </is>
       </c>
-      <c r="E64" s="6" t="inlineStr">
+      <c r="E65" s="6" t="inlineStr">
         <is>
           <t>Agency (Content Manager), Onboarding (Manager), StefandTerry (Content Manager)</t>
         </is>
       </c>
     </row>
-    <row r="65">
-      <c r="A65" s="4" t="inlineStr">
+    <row r="66">
+      <c r="A66" s="4" t="inlineStr">
         <is>
           <t>Product</t>
-        </is>
-[...25 lines deleted...]
-          <t>Budget Maximizer Reports (Manager), Budget Utilization (Manager), Campaigns - Scheduled to be Archived (Manager), Clicks &amp; Conversions Reports (Manager), Data Warehouse Project (Content Manager), Product (Manager)</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="5" t="inlineStr">
         <is>
           <t>Product</t>
         </is>
       </c>
       <c r="B67" s="5" t="inlineStr">
         <is>
-          <t>Senior Product Designer</t>
+          <t>Product Owner</t>
         </is>
       </c>
       <c r="C67" s="5" t="inlineStr">
         <is>
-          <t>DREW ROSIER</t>
+          <t>BRITTANY LAMONT</t>
         </is>
       </c>
       <c r="D67" s="5" t="inlineStr">
         <is>
-          <t>drew@performcb.com</t>
+          <t>brittany@performcb.com</t>
         </is>
       </c>
       <c r="E67" s="6" t="inlineStr">
         <is>
-          <t>Product (Manager)</t>
+          <t>Budget Maximizer Reports (Manager), Budget Utilization (Manager), Campaigns - Scheduled to be Archived (Manager), Clicks &amp; Conversions Reports (Manager), Data Warehouse Project (Content Manager), Product (Manager)</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="5" t="inlineStr">
         <is>
           <t>Product</t>
         </is>
       </c>
       <c r="B68" s="5" t="inlineStr">
         <is>
           <t>Technical Operations Manager</t>
         </is>
       </c>
       <c r="C68" s="5" t="inlineStr">
         <is>
           <t>EMILY PHINNEY</t>
         </is>
       </c>
       <c r="D68" s="5" t="inlineStr">
         <is>
           <t>emily@performcb.com</t>
         </is>
       </c>
       <c r="E68" s="6" t="inlineStr">
@@ -2070,2214 +2082,2040 @@
       </c>
     </row>
     <row r="69">
       <c r="A69" s="5" t="inlineStr">
         <is>
           <t>Product</t>
         </is>
       </c>
       <c r="B69" s="5" t="inlineStr">
         <is>
           <t>VP of Product Development</t>
         </is>
       </c>
       <c r="C69" s="5" t="inlineStr">
         <is>
           <t>JULIE MARTIN</t>
         </is>
       </c>
       <c r="D69" s="5" t="inlineStr">
         <is>
           <t>julie@performcb.com</t>
         </is>
       </c>
       <c r="E69" s="6" t="inlineStr">
         <is>
-          <t>Agency (Content Manager), AI Task Force (Content Manager), Budget Utilization (Manager), Contracts (Viewer), Data Warehouse Project (Content Manager), FIGG Reports (Content Manager), Product (Manager)</t>
+          <t>Agency (Content Manager), AI Task Force (Content Manager), Budget Utilization (Manager), Contracts (Viewer), Data Warehouse Project (Content Manager), FIGG Reports (Content Manager), Finance - Executive Team (Content Manager), Product (Manager)</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="4" t="inlineStr">
         <is>
           <t>Revenue Operations</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="5" t="inlineStr">
         <is>
           <t>Revenue Operations</t>
         </is>
       </c>
       <c r="B71" s="5" t="inlineStr">
         <is>
-          <t>EVP, Revenue Operations</t>
+          <t>Director of Revenue Operations</t>
         </is>
       </c>
       <c r="C71" s="5" t="inlineStr">
         <is>
-          <t>CARA REDDING</t>
+          <t>LAURA SIERRA</t>
         </is>
       </c>
       <c r="D71" s="5" t="inlineStr">
         <is>
-          <t>cara@performcb.com</t>
+          <t>laura@performcb.com</t>
         </is>
       </c>
       <c r="E71" s="6" t="inlineStr">
         <is>
-          <t>Market Research (Manager)</t>
+          <t>RevOps (Content Manager)</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="5" t="inlineStr">
         <is>
           <t>Revenue Operations</t>
         </is>
       </c>
       <c r="B72" s="5" t="inlineStr">
         <is>
+          <t>EVP, Revenue Operations</t>
+        </is>
+      </c>
+      <c r="C72" s="5" t="inlineStr">
+        <is>
+          <t>CARA REDDING</t>
+        </is>
+      </c>
+      <c r="D72" s="5" t="inlineStr">
+        <is>
+          <t>cara@performcb.com</t>
+        </is>
+      </c>
+      <c r="E72" s="6" t="inlineStr">
+        <is>
+          <t>Finance - Executive Team (Content Manager), RevOps (Manager)</t>
+        </is>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" s="5" t="inlineStr">
+        <is>
+          <t>Revenue Operations</t>
+        </is>
+      </c>
+      <c r="B73" s="5" t="inlineStr">
+        <is>
           <t>Revenue Operations Specialist</t>
         </is>
       </c>
-      <c r="C72" s="5" t="inlineStr">
+      <c r="C73" s="5" t="inlineStr">
         <is>
           <t>STEFANIE JACKSON</t>
         </is>
       </c>
-      <c r="D72" s="5" t="inlineStr">
+      <c r="D73" s="5" t="inlineStr">
         <is>
           <t>stefanie@performcb.com</t>
         </is>
       </c>
-      <c r="E72" s="6" t="inlineStr">
+      <c r="E73" s="6" t="inlineStr">
         <is>
           <t>Agency (Content Manager)</t>
         </is>
       </c>
     </row>
-    <row r="73">
-      <c r="A73" s="4" t="inlineStr">
+    <row r="74">
+      <c r="A74" s="4" t="inlineStr">
         <is>
           <t>Risk Management</t>
         </is>
       </c>
     </row>
-    <row r="74">
-      <c r="A74" s="5" t="inlineStr">
+    <row r="75">
+      <c r="A75" s="5" t="inlineStr">
         <is>
           <t>Risk Management</t>
         </is>
       </c>
-      <c r="B74" s="5" t="inlineStr">
+      <c r="B75" s="5" t="inlineStr">
         <is>
           <t>Sr. Risk Manager</t>
         </is>
       </c>
-      <c r="C74" s="5" t="inlineStr">
+      <c r="C75" s="5" t="inlineStr">
         <is>
           <t>ELIZABETH BERSTLING</t>
         </is>
       </c>
-      <c r="D74" s="5" t="inlineStr">
+      <c r="D75" s="5" t="inlineStr">
         <is>
           <t>beth@performcb.com</t>
         </is>
       </c>
-      <c r="E74" s="6" t="inlineStr">
+      <c r="E75" s="6" t="inlineStr">
         <is>
           <t>Accounting (Content Manager), Accounting - CB Accountant (Content Manager), Accounting KPI's (Content Manager), Contracts (Manager), Credit (Manager)</t>
         </is>
       </c>
     </row>
-    <row r="75">
-      <c r="A75" s="4" t="inlineStr">
+    <row r="76">
+      <c r="A76" s="4" t="inlineStr">
         <is>
           <t>Sales</t>
-        </is>
-[...25 lines deleted...]
-          <t>Agency (Content Manager)</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="5" t="inlineStr">
         <is>
           <t>Sales</t>
         </is>
       </c>
       <c r="B77" s="5" t="inlineStr">
         <is>
-          <t>Agency Sales Director</t>
+          <t>Director of Sales</t>
         </is>
       </c>
       <c r="C77" s="5" t="inlineStr">
         <is>
-          <t>MEGAN KEARNEY</t>
+          <t>TINA DUNN</t>
         </is>
       </c>
       <c r="D77" s="5" t="inlineStr">
         <is>
-          <t>meg@performcb.com</t>
+          <t>tina@performcb.com</t>
         </is>
       </c>
       <c r="E77" s="6" t="inlineStr">
         <is>
-          <t>Agency (Content Manager), Contracts (Content Manager)</t>
+          <t>Audiobooks CLO KWQ (Manager), Contracts (Content Manager), Finance - Executive Team (Content Manager), Perform[cb] Sales and AM (Content Manager)</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="5" t="inlineStr">
         <is>
           <t>Sales</t>
         </is>
       </c>
       <c r="B78" s="5" t="inlineStr">
         <is>
-          <t>Director of Sales</t>
+          <t>Sales Director</t>
         </is>
       </c>
       <c r="C78" s="5" t="inlineStr">
         <is>
-          <t>TINA DUNN</t>
+          <t>ALEXANDRA ASHBEY</t>
         </is>
       </c>
       <c r="D78" s="5" t="inlineStr">
         <is>
-          <t>tina@performcb.com</t>
+          <t>alexandra.ashbey@performcb.com</t>
         </is>
       </c>
       <c r="E78" s="6" t="inlineStr">
         <is>
-          <t>Audiobooks CLO KWQ (Manager), Contracts (Content Manager), Perform[cb] Sales and AM (Content Manager)</t>
+          <t>Contracts (Content Manager)</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="5" t="inlineStr">
         <is>
           <t>Sales</t>
         </is>
       </c>
       <c r="B79" s="5" t="inlineStr">
         <is>
           <t>Sales Director</t>
         </is>
       </c>
       <c r="C79" s="5" t="inlineStr">
         <is>
-          <t>KYLE KAMPPILA</t>
+          <t>CONNER FINNEGAN</t>
         </is>
       </c>
       <c r="D79" s="5" t="inlineStr">
         <is>
-          <t>kyle.kamppila@performcb.com</t>
+          <t>conner@performcb.com</t>
         </is>
       </c>
       <c r="E79" s="6" t="inlineStr">
         <is>
-          <t>Perform[cb] Sales and AM (Content Manager)</t>
+          <t>Contracts (Content Manager)</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="5" t="inlineStr">
         <is>
           <t>Sales</t>
         </is>
       </c>
       <c r="B80" s="5" t="inlineStr">
         <is>
           <t>Sales Director</t>
         </is>
       </c>
       <c r="C80" s="5" t="inlineStr">
         <is>
-          <t>PETER VARGA</t>
+          <t>KYLE KAMPPILA</t>
         </is>
       </c>
       <c r="D80" s="5" t="inlineStr">
         <is>
-          <t>peter@performcb.com</t>
+          <t>kyle.kamppila@performcb.com</t>
         </is>
       </c>
       <c r="E80" s="6" t="inlineStr">
         <is>
-          <t>Contracts (Content Manager), Perform[cb] Sales and AM (Content Manager)</t>
+          <t>Perform[cb] Sales and AM (Content Manager)</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="5" t="inlineStr">
         <is>
           <t>Sales</t>
         </is>
       </c>
       <c r="B81" s="5" t="inlineStr">
         <is>
           <t>Sales Director</t>
         </is>
       </c>
       <c r="C81" s="5" t="inlineStr">
         <is>
-          <t>WALTER LONG</t>
+          <t>MEGAN KEARNEY</t>
         </is>
       </c>
       <c r="D81" s="5" t="inlineStr">
         <is>
-          <t>walter@performcb.com</t>
+          <t>meg@performcb.com</t>
         </is>
       </c>
       <c r="E81" s="6" t="inlineStr">
         <is>
-          <t>Contracts (Content Manager), Sales (Content Manager)</t>
+          <t>Agency (Content Manager), Contracts (Content Manager)</t>
         </is>
       </c>
     </row>
     <row r="82">
-      <c r="A82" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>Tech</t>
+      <c r="A82" s="5" t="inlineStr">
+        <is>
+          <t>Sales</t>
+        </is>
+      </c>
+      <c r="B82" s="5" t="inlineStr">
+        <is>
+          <t>Sales Director</t>
+        </is>
+      </c>
+      <c r="C82" s="5" t="inlineStr">
+        <is>
+          <t>PETER VARGA</t>
+        </is>
+      </c>
+      <c r="D82" s="5" t="inlineStr">
+        <is>
+          <t>peter@performcb.com</t>
+        </is>
+      </c>
+      <c r="E82" s="6" t="inlineStr">
+        <is>
+          <t>Contracts (Content Manager), Perform[cb] Sales and AM (Content Manager)</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="5" t="inlineStr">
         <is>
+          <t>Sales</t>
+        </is>
+      </c>
+      <c r="B83" s="5" t="inlineStr">
+        <is>
+          <t>Sales Director</t>
+        </is>
+      </c>
+      <c r="C83" s="5" t="inlineStr">
+        <is>
+          <t>WALTER LONG</t>
+        </is>
+      </c>
+      <c r="D83" s="5" t="inlineStr">
+        <is>
+          <t>walter@performcb.com</t>
+        </is>
+      </c>
+      <c r="E83" s="6" t="inlineStr">
+        <is>
+          <t>Contracts (Content Manager), Sales (Content Manager)</t>
+        </is>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" s="4" t="inlineStr">
+        <is>
           <t>Tech</t>
-        </is>
-[...45 lines deleted...]
-          <t>Accounting - Bay 42 (Content Manager)</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="5" t="inlineStr">
         <is>
           <t>Tech</t>
         </is>
       </c>
       <c r="B85" s="5" t="inlineStr">
         <is>
-          <t>Junior Software Engineer</t>
+          <t>Backend Team Lead</t>
         </is>
       </c>
       <c r="C85" s="5" t="inlineStr">
         <is>
-          <t>Nikola Savić</t>
+          <t>Strahinja Zeljić</t>
         </is>
       </c>
       <c r="D85" s="5" t="inlineStr">
         <is>
-          <t>nikola@performcb.com</t>
+          <t>strahinja@performcb.com</t>
         </is>
       </c>
       <c r="E85" s="6" t="inlineStr">
         <is>
-          <t>Budget Maximizer Reports (Manager)</t>
+          <t>Budget Maximizer Reports (Content Manager), Clicks &amp; Conversions Reports (Content Manager)</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="5" t="inlineStr">
         <is>
           <t>Tech</t>
         </is>
       </c>
       <c r="B86" s="5" t="inlineStr">
         <is>
+          <t>HR Manager Europe</t>
+        </is>
+      </c>
+      <c r="C86" s="5" t="inlineStr">
+        <is>
+          <t>Iva Jocić</t>
+        </is>
+      </c>
+      <c r="D86" s="5" t="inlineStr">
+        <is>
+          <t>iva@performcb.com</t>
+        </is>
+      </c>
+      <c r="E86" s="6" t="inlineStr">
+        <is>
+          <t>Accounting - Bay 42 (Content Manager)</t>
+        </is>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" s="5" t="inlineStr">
+        <is>
+          <t>Tech</t>
+        </is>
+      </c>
+      <c r="B87" s="5" t="inlineStr">
+        <is>
+          <t>Junior Software Engineer</t>
+        </is>
+      </c>
+      <c r="C87" s="5" t="inlineStr">
+        <is>
+          <t>Nikola Savić</t>
+        </is>
+      </c>
+      <c r="D87" s="5" t="inlineStr">
+        <is>
+          <t>nikola@performcb.com</t>
+        </is>
+      </c>
+      <c r="E87" s="6" t="inlineStr">
+        <is>
+          <t>Budget Maximizer Reports (Manager)</t>
+        </is>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" s="5" t="inlineStr">
+        <is>
+          <t>Tech</t>
+        </is>
+      </c>
+      <c r="B88" s="5" t="inlineStr">
+        <is>
           <t>Senior Software Engineer</t>
         </is>
       </c>
-      <c r="C86" s="5" t="inlineStr">
+      <c r="C88" s="5" t="inlineStr">
         <is>
           <t>Denis Mitrović</t>
         </is>
       </c>
-      <c r="D86" s="5" t="inlineStr">
+      <c r="D88" s="5" t="inlineStr">
         <is>
           <t>denis@performcb.com</t>
         </is>
       </c>
-      <c r="E86" s="6" t="inlineStr">
+      <c r="E88" s="6" t="inlineStr">
         <is>
           <t>Budget Maximizer Reports (Content Manager), Perform Staging API (Manager)</t>
         </is>
       </c>
     </row>
-    <row r="87">
-[...32 lines deleted...]
-    </row>
     <row r="89">
-      <c r="A89" s="7" t="inlineStr">
-[...21 lines deleted...]
-          <t>Agency (Manager), Kickstarter + Kickstarter BPs (Manager)</t>
+      <c r="A89" s="4" t="inlineStr">
+        <is>
+          <t>— Not in BambooHR —</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="7" t="inlineStr">
         <is>
           <t>— Not in BambooHR —</t>
         </is>
       </c>
       <c r="B90" s="7" t="inlineStr">
         <is>
           <t>— Not in BambooHR —</t>
         </is>
       </c>
       <c r="C90" s="7" t="inlineStr">
         <is>
-          <t>agency</t>
+          <t>akshay</t>
         </is>
       </c>
       <c r="D90" s="7" t="inlineStr">
         <is>
-          <t>agency@performcb.com</t>
+          <t>akshay@sparkgrowth.com</t>
         </is>
       </c>
       <c r="E90" s="8" t="inlineStr">
         <is>
-          <t>Agency (Content Manager), Agency Best Practices (Viewer), Ambassador + Ambassador BPs (Content Manager), Influencer + Influencer BPs (Content Manager), Kickstarter + Kickstarter BPs (Content Manager), Perform[cb] Sales (Content Manager)</t>
+          <t>Executive Social Media: Erin Cigich Perform[cb] (Manager)</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="7" t="inlineStr">
         <is>
           <t>— Not in BambooHR —</t>
         </is>
       </c>
       <c r="B91" s="7" t="inlineStr">
         <is>
           <t>— Not in BambooHR —</t>
         </is>
       </c>
       <c r="C91" s="7" t="inlineStr">
         <is>
-          <t>Agency Team</t>
+          <t>aliamar</t>
         </is>
       </c>
       <c r="D91" s="7" t="inlineStr">
         <is>
-          <t>agencyteam@performcb.com</t>
+          <t>aliamar@deloitte.ca</t>
         </is>
       </c>
       <c r="E91" s="8" t="inlineStr">
         <is>
-          <t>Kickstarter + Kickstarter BPs (Content Manager)</t>
+          <t>Accounting - Deloitte Files (Content Manager)</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="7" t="inlineStr">
         <is>
           <t>— Not in BambooHR —</t>
         </is>
       </c>
       <c r="B92" s="7" t="inlineStr">
         <is>
           <t>— Not in BambooHR —</t>
         </is>
       </c>
       <c r="C92" s="7" t="inlineStr">
         <is>
-          <t>akshay</t>
+          <t>Allison Bartley</t>
         </is>
       </c>
       <c r="D92" s="7" t="inlineStr">
         <is>
-          <t>akshay@sparkgrowth.com</t>
+          <t>allison@clickbooth.com</t>
         </is>
       </c>
       <c r="E92" s="8" t="inlineStr">
         <is>
-          <t>Executive Social Media: Erin Cigich Perform[cb] (Manager)</t>
+          <t>Perform[cb] Sales and AM (Content Manager)</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="7" t="inlineStr">
         <is>
           <t>— Not in BambooHR —</t>
         </is>
       </c>
       <c r="B93" s="7" t="inlineStr">
         <is>
           <t>— Not in BambooHR —</t>
         </is>
       </c>
       <c r="C93" s="7" t="inlineStr">
         <is>
-          <t>aliamar</t>
+          <t>aosikomaiya</t>
         </is>
       </c>
       <c r="D93" s="7" t="inlineStr">
         <is>
-          <t>aliamar@deloitte.ca</t>
+          <t>aosikomaiya@deloitte.ca</t>
         </is>
       </c>
       <c r="E93" s="8" t="inlineStr">
         <is>
           <t>Accounting - Deloitte Files (Content Manager)</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="7" t="inlineStr">
         <is>
           <t>— Not in BambooHR —</t>
         </is>
       </c>
       <c r="B94" s="7" t="inlineStr">
         <is>
           <t>— Not in BambooHR —</t>
         </is>
       </c>
       <c r="C94" s="7" t="inlineStr">
         <is>
-          <t>Allison Bartley</t>
+          <t>bill.greer</t>
         </is>
       </c>
       <c r="D94" s="7" t="inlineStr">
         <is>
-          <t>allison@clickbooth.com</t>
+          <t>bill.greer@performcb.com</t>
         </is>
       </c>
       <c r="E94" s="8" t="inlineStr">
         <is>
-          <t>Perform[cb] Sales and AM (Content Manager)</t>
+          <t>Marketer Analysis (Manager), Reporting (Manager)</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="7" t="inlineStr">
         <is>
           <t>— Not in BambooHR —</t>
         </is>
       </c>
       <c r="B95" s="7" t="inlineStr">
         <is>
           <t>— Not in BambooHR —</t>
         </is>
       </c>
       <c r="C95" s="7" t="inlineStr">
         <is>
-          <t>aosikomaiya</t>
+          <t>casey.rodriguez</t>
         </is>
       </c>
       <c r="D95" s="7" t="inlineStr">
         <is>
-          <t>aosikomaiya@deloitte.ca</t>
+          <t>casey.rodriguez@mizunousa.com</t>
         </is>
       </c>
       <c r="E95" s="8" t="inlineStr">
         <is>
-          <t>Accounting - Deloitte Files (Content Manager)</t>
+          <t>Mizuno Creative Assets 2026 (Content Manager)</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="7" t="inlineStr">
         <is>
           <t>— Not in BambooHR —</t>
         </is>
       </c>
       <c r="B96" s="7" t="inlineStr">
         <is>
           <t>— Not in BambooHR —</t>
         </is>
       </c>
       <c r="C96" s="7" t="inlineStr">
         <is>
-          <t>ashley.sharum</t>
+          <t>cb-staging-api-184</t>
         </is>
       </c>
       <c r="D96" s="7" t="inlineStr">
         <is>
-          <t>ashley.sharum@performcb.com</t>
+          <t>cb-staging-api-184@g-sheets-api-cb-staging.iam.gserviceaccount.com</t>
         </is>
       </c>
       <c r="E96" s="8" t="inlineStr">
         <is>
-          <t>Agency (Content Manager), EMPBACKUP: Lisana De La Torre's Files (Content Manager)</t>
+          <t>Clicks &amp; Conversions Reports (Contributor), Perform Staging API (Contributor)</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="7" t="inlineStr">
         <is>
           <t>— Not in BambooHR —</t>
         </is>
       </c>
       <c r="B97" s="7" t="inlineStr">
         <is>
           <t>— Not in BambooHR —</t>
         </is>
       </c>
       <c r="C97" s="7" t="inlineStr">
         <is>
-          <t>bill.greer</t>
+          <t>Cinnamon Walker</t>
         </is>
       </c>
       <c r="D97" s="7" t="inlineStr">
         <is>
-          <t>bill.greer@performcb.com</t>
+          <t>cinnamon@performcb.com</t>
         </is>
       </c>
       <c r="E97" s="8" t="inlineStr">
         <is>
-          <t>Accounting - Leadership (Content Manager), Accounting - Secret Squirrel Business (Manager), Accounting - Taxes (Manager), Beringer Due Diligence (Content Manager), Budget Utilization (Manager), Compliance (Content Manager), Corporate Documents (Manager), Data Warehouse Project (Content Manager), Denver F Drive Archive (Content Manager), eDiscovery (Manager), Ellevest (Content Manager), Jeremy Cornfeldt (Content Manager), Legal (Manager), Legal - Archive (Manager), Legal Hold (DO NOT DELETE) (Manager), Marketer Analysis (Manager), Marketers (from Denver) (Content Manager), Media (Content Manager), Payroll (Content Manager), Reporting (Manager)</t>
+          <t>Accounting (Content Manager), Agency (Manager), Agency Best Practices (Content Manager), IT &amp; POPS (Manager)</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="7" t="inlineStr">
         <is>
           <t>— Not in BambooHR —</t>
         </is>
       </c>
       <c r="B98" s="7" t="inlineStr">
         <is>
           <t>— Not in BambooHR —</t>
         </is>
       </c>
       <c r="C98" s="7" t="inlineStr">
         <is>
-          <t>brian</t>
+          <t>clewis</t>
         </is>
       </c>
       <c r="D98" s="7" t="inlineStr">
         <is>
-          <t>brian@performcb.com</t>
+          <t>clewis@beringercapital.com</t>
         </is>
       </c>
       <c r="E98" s="8" t="inlineStr">
         <is>
-          <t>Contracts (Viewer)</t>
+          <t>Accounting - Deloitte Files (Content Manager), Finance - Beringer (Contributor), Marketer Analysis (Content Manager)</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="7" t="inlineStr">
         <is>
           <t>— Not in BambooHR —</t>
         </is>
       </c>
       <c r="B99" s="7" t="inlineStr">
         <is>
           <t>— Not in BambooHR —</t>
         </is>
       </c>
       <c r="C99" s="7" t="inlineStr">
         <is>
-          <t>casey.rodriguez</t>
+          <t>Courtney McLeod</t>
         </is>
       </c>
       <c r="D99" s="7" t="inlineStr">
         <is>
-          <t>casey.rodriguez@mizunousa.com</t>
+          <t>cmcleod@adperio.com</t>
         </is>
       </c>
       <c r="E99" s="8" t="inlineStr">
         <is>
-          <t>Mizuno Creative Assets 2026 (Content Manager)</t>
+          <t>Perform[cb] Sales and AM (Content Manager)</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="7" t="inlineStr">
         <is>
           <t>— Not in BambooHR —</t>
         </is>
       </c>
       <c r="B100" s="7" t="inlineStr">
         <is>
           <t>— Not in BambooHR —</t>
         </is>
       </c>
       <c r="C100" s="7" t="inlineStr">
         <is>
-          <t>cb-staging-api-184</t>
+          <t>dan</t>
         </is>
       </c>
       <c r="D100" s="7" t="inlineStr">
         <is>
-          <t>cb-staging-api-184@g-sheets-api-cb-staging.iam.gserviceaccount.com</t>
+          <t>dan@performcb.com</t>
         </is>
       </c>
       <c r="E100" s="8" t="inlineStr">
         <is>
-          <t>Clicks &amp; Conversions Reports (Contributor), Perform Staging API (Contributor)</t>
+          <t>FIGG Reports (Manager), Finance (Content Manager), Finance - Beringer (Content Manager), Finance - Chiefs (Content Manager), Marketer Analysis (Content Manager), Morgan's Ignite Drive (Content Manager), Reporting (Manager)</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="7" t="inlineStr">
         <is>
           <t>— Not in BambooHR —</t>
         </is>
       </c>
       <c r="B101" s="7" t="inlineStr">
         <is>
           <t>— Not in BambooHR —</t>
         </is>
       </c>
       <c r="C101" s="7" t="inlineStr">
         <is>
-          <t>clewis</t>
+          <t>Daniel Carter</t>
         </is>
       </c>
       <c r="D101" s="7" t="inlineStr">
         <is>
-          <t>clewis@beringercapital.com</t>
+          <t>daniel@clickbooth.com</t>
         </is>
       </c>
       <c r="E101" s="8" t="inlineStr">
         <is>
-          <t>Accounting - Deloitte Files (Content Manager), Finance - Beringer (Contributor), Marketer Analysis (Content Manager)</t>
+          <t>Perform[cb] Sales and AM (Manager)</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="7" t="inlineStr">
         <is>
           <t>— Not in BambooHR —</t>
         </is>
       </c>
       <c r="B102" s="7" t="inlineStr">
         <is>
           <t>— Not in BambooHR —</t>
         </is>
       </c>
       <c r="C102" s="7" t="inlineStr">
         <is>
-          <t>Courtney McLeod</t>
+          <t>Dig Dug</t>
         </is>
       </c>
       <c r="D102" s="7" t="inlineStr">
         <is>
-          <t>cmcleod@adperio.com</t>
+          <t>digdug@performcb.com</t>
         </is>
       </c>
       <c r="E102" s="8" t="inlineStr">
         <is>
-          <t>Adperio Sales and AM (Content Manager), Perform[cb] Sales and AM (Content Manager)</t>
+          <t>Contracts (Manager)</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="7" t="inlineStr">
         <is>
           <t>— Not in BambooHR —</t>
         </is>
       </c>
       <c r="B103" s="7" t="inlineStr">
         <is>
           <t>— Not in BambooHR —</t>
         </is>
       </c>
       <c r="C103" s="7" t="inlineStr">
         <is>
-          <t>dan</t>
+          <t>eharwood</t>
         </is>
       </c>
       <c r="D103" s="7" t="inlineStr">
         <is>
-          <t>dan@performcb.com</t>
+          <t>eharwood@deloitte.ca</t>
         </is>
       </c>
       <c r="E103" s="8" t="inlineStr">
         <is>
-          <t>Accounting (Content Manager), Accounting - CB Accountant (Content Manager), Accounting - Leadership (Content Manager), Accounting - Taxes (Content Manager), Agency (Content Manager), Budget Maximizer Reports (Content Manager), Budget Utilization (Manager), Contracts (Viewer), Data Warehouse Project (Manager), denver vpn (Content Manager), FIGG Reports (Manager), Finance (Content Manager), Finance - Beringer (Content Manager), Finance - Chiefs (Content Manager), Marketer Analysis (Content Manager), Morgan's Ignite Drive (Content Manager), Perform[cb] Master (Content Manager), Reporting (Manager)</t>
+          <t>Accounting - Deloitte Files (Content Manager)</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="7" t="inlineStr">
         <is>
           <t>— Not in BambooHR —</t>
         </is>
       </c>
       <c r="B104" s="7" t="inlineStr">
         <is>
           <t>— Not in BambooHR —</t>
         </is>
       </c>
       <c r="C104" s="7" t="inlineStr">
         <is>
-          <t>Daniel Carter</t>
+          <t>elissa</t>
         </is>
       </c>
       <c r="D104" s="7" t="inlineStr">
         <is>
-          <t>daniel@clickbooth.com</t>
+          <t>elissa@influentialexecutive.com</t>
         </is>
       </c>
       <c r="E104" s="8" t="inlineStr">
         <is>
-          <t>Perform[cb] Sales and AM (Manager)</t>
+          <t>Executive Social Media: Erin Cigich Perform[cb] (Manager)</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="7" t="inlineStr">
         <is>
           <t>— Not in BambooHR —</t>
         </is>
       </c>
       <c r="B105" s="7" t="inlineStr">
         <is>
           <t>— Not in BambooHR —</t>
         </is>
       </c>
       <c r="C105" s="7" t="inlineStr">
         <is>
-          <t>eharwood</t>
+          <t>felipepbranco</t>
         </is>
       </c>
       <c r="D105" s="7" t="inlineStr">
         <is>
-          <t>eharwood@deloitte.ca</t>
+          <t>felipepbranco@gmail.com</t>
         </is>
       </c>
       <c r="E105" s="8" t="inlineStr">
         <is>
-          <t>Accounting - Deloitte Files (Content Manager)</t>
+          <t>Finance - Beringer (Commenter)</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="7" t="inlineStr">
         <is>
           <t>— Not in BambooHR —</t>
         </is>
       </c>
       <c r="B106" s="7" t="inlineStr">
         <is>
           <t>— Not in BambooHR —</t>
         </is>
       </c>
       <c r="C106" s="7" t="inlineStr">
         <is>
-          <t>elissa</t>
+          <t>id-276</t>
         </is>
       </c>
       <c r="D106" s="7" t="inlineStr">
         <is>
-          <t>elissa@influentialexecutive.com</t>
+          <t>id-276@sheets-api-for-leap-billing.iam.gserviceaccount.com</t>
         </is>
       </c>
       <c r="E106" s="8" t="inlineStr">
         <is>
-          <t>Executive Social Media: Erin Cigich Perform[cb] (Manager)</t>
+          <t>Budget Maximizer Reports (Content Manager), Clicks &amp; Conversions Reports (Contributor)</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="7" t="inlineStr">
         <is>
           <t>— Not in BambooHR —</t>
         </is>
       </c>
       <c r="B107" s="7" t="inlineStr">
         <is>
           <t>— Not in BambooHR —</t>
         </is>
       </c>
       <c r="C107" s="7" t="inlineStr">
         <is>
-          <t>Engine</t>
+          <t>jackie</t>
         </is>
       </c>
       <c r="D107" s="7" t="inlineStr">
         <is>
-          <t>engine@performcb.com</t>
+          <t>jackie@sparkgrowth.com</t>
         </is>
       </c>
       <c r="E107" s="8" t="inlineStr">
         <is>
-          <t>Outcome Engine (Content Manager)</t>
+          <t>Executive Social Media: Erin Cigich Perform[cb] (Manager)</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="7" t="inlineStr">
         <is>
           <t>— Not in BambooHR —</t>
         </is>
       </c>
       <c r="B108" s="7" t="inlineStr">
         <is>
           <t>— Not in BambooHR —</t>
         </is>
       </c>
       <c r="C108" s="7" t="inlineStr">
         <is>
-          <t>Engine Marketers</t>
+          <t>jcornfeldt</t>
         </is>
       </c>
       <c r="D108" s="7" t="inlineStr">
         <is>
-          <t>enginemarketers@performcb.com</t>
+          <t>jcornfeldt@gmail.com</t>
         </is>
       </c>
       <c r="E108" s="8" t="inlineStr">
         <is>
-          <t>Contracts (Viewer)</t>
+          <t>Jeremy Cornfeldt (Content Manager)</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="7" t="inlineStr">
         <is>
           <t>— Not in BambooHR —</t>
         </is>
       </c>
       <c r="B109" s="7" t="inlineStr">
         <is>
           <t>— Not in BambooHR —</t>
         </is>
       </c>
       <c r="C109" s="7" t="inlineStr">
         <is>
-          <t>Engine Sales</t>
+          <t>john</t>
         </is>
       </c>
       <c r="D109" s="7" t="inlineStr">
         <is>
-          <t>enginesales@performcb.com</t>
+          <t>john@performcb.com</t>
         </is>
       </c>
       <c r="E109" s="8" t="inlineStr">
         <is>
-          <t>Contracts (Viewer)</t>
+          <t>Perform[cb] Sales and AM (Content Manager)</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="7" t="inlineStr">
         <is>
           <t>— Not in BambooHR —</t>
         </is>
       </c>
       <c r="B110" s="7" t="inlineStr">
         <is>
           <t>— Not in BambooHR —</t>
         </is>
       </c>
       <c r="C110" s="7" t="inlineStr">
         <is>
-          <t>Erin-perform</t>
+          <t>Lee Aho</t>
         </is>
       </c>
       <c r="D110" s="7" t="inlineStr">
         <is>
-          <t>erin-perform@influentialexecutive.com</t>
+          <t>lee@clickbooth.com</t>
         </is>
       </c>
       <c r="E110" s="8" t="inlineStr">
         <is>
-          <t>Executive Social Media: Erin Cigich Perform[cb] (Manager)</t>
+          <t>Perform[cb] Sales and AM (Manager)</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="7" t="inlineStr">
         <is>
           <t>— Not in BambooHR —</t>
         </is>
       </c>
       <c r="B111" s="7" t="inlineStr">
         <is>
           <t>— Not in BambooHR —</t>
         </is>
       </c>
       <c r="C111" s="7" t="inlineStr">
         <is>
-          <t>felipepbranco</t>
+          <t>master</t>
         </is>
       </c>
       <c r="D111" s="7" t="inlineStr">
         <is>
-          <t>felipepbranco@gmail.com</t>
+          <t>master@performcb.com</t>
         </is>
       </c>
       <c r="E111" s="8" t="inlineStr">
         <is>
-          <t>Finance - Beringer (Commenter)</t>
+          <t>Agency (Content Manager), Ignite OPM (Manager)</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="7" t="inlineStr">
         <is>
           <t>— Not in BambooHR —</t>
         </is>
       </c>
       <c r="B112" s="7" t="inlineStr">
         <is>
           <t>— Not in BambooHR —</t>
         </is>
       </c>
       <c r="C112" s="7" t="inlineStr">
         <is>
-          <t>id-276</t>
+          <t>Matt Lord</t>
         </is>
       </c>
       <c r="D112" s="7" t="inlineStr">
         <is>
-          <t>id-276@sheets-api-for-leap-billing.iam.gserviceaccount.com</t>
+          <t>mlord@adperio.com</t>
         </is>
       </c>
       <c r="E112" s="8" t="inlineStr">
         <is>
-          <t>Budget Maximizer Reports (Content Manager), Clicks &amp; Conversions Reports (Contributor)</t>
+          <t>Perform[cb] Sales (Content Manager)</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="7" t="inlineStr">
         <is>
           <t>— Not in BambooHR —</t>
         </is>
       </c>
       <c r="B113" s="7" t="inlineStr">
         <is>
           <t>— Not in BambooHR —</t>
         </is>
       </c>
       <c r="C113" s="7" t="inlineStr">
         <is>
-          <t>jackie</t>
+          <t>molly</t>
         </is>
       </c>
       <c r="D113" s="7" t="inlineStr">
         <is>
-          <t>jackie@sparkgrowth.com</t>
+          <t>molly@sparkgrowth.com</t>
         </is>
       </c>
       <c r="E113" s="8" t="inlineStr">
         <is>
-          <t>Executive Social Media: Erin Cigich Perform[cb] (Manager)</t>
+          <t>Executive Social Media: Erin Cigich Perform[cb] (Contributor)</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="7" t="inlineStr">
         <is>
           <t>— Not in BambooHR —</t>
         </is>
       </c>
       <c r="B114" s="7" t="inlineStr">
         <is>
           <t>— Not in BambooHR —</t>
         </is>
       </c>
       <c r="C114" s="7" t="inlineStr">
         <is>
-          <t>jcornfeldt</t>
+          <t>rajyosingh</t>
         </is>
       </c>
       <c r="D114" s="7" t="inlineStr">
         <is>
-          <t>jcornfeldt@gmail.com</t>
+          <t>rajyosingh@deloitte.ca</t>
         </is>
       </c>
       <c r="E114" s="8" t="inlineStr">
         <is>
-          <t>Jeremy Cornfeldt (Content Manager)</t>
+          <t>Accounting - Deloitte Files (Content Manager)</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="7" t="inlineStr">
         <is>
           <t>— Not in BambooHR —</t>
         </is>
       </c>
       <c r="B115" s="7" t="inlineStr">
         <is>
           <t>— Not in BambooHR —</t>
         </is>
       </c>
       <c r="C115" s="7" t="inlineStr">
         <is>
-          <t>john</t>
+          <t>rgross</t>
         </is>
       </c>
       <c r="D115" s="7" t="inlineStr">
         <is>
-          <t>john@performcb.com</t>
+          <t>rgross@centrelanepartners.com</t>
         </is>
       </c>
       <c r="E115" s="8" t="inlineStr">
         <is>
-          <t>Direct Response Reporting (Manager), Perform[cb] Sales and AM (Content Manager)</t>
+          <t>Beringer Due Diligence (Content Manager)</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="7" t="inlineStr">
         <is>
           <t>— Not in BambooHR —</t>
         </is>
       </c>
       <c r="B116" s="7" t="inlineStr">
         <is>
           <t>— Not in BambooHR —</t>
         </is>
       </c>
       <c r="C116" s="7" t="inlineStr">
         <is>
-          <t>jon</t>
+          <t>rob</t>
         </is>
       </c>
       <c r="D116" s="7" t="inlineStr">
         <is>
-          <t>jon@performcb.com</t>
+          <t>rob@performcb.com</t>
         </is>
       </c>
       <c r="E116" s="8" t="inlineStr">
         <is>
-          <t>Agency Managers (Manager), Compliance (Content Manager), Culture Pics (Manager), Denver F Drive Archive (Manager), denver vpn (Manager), eDiscovery (Manager), EMPBACKUP: Lisana De La Torre's Files (Content Manager), EMPBACKUP: Lydia Shriver Files (Manager), EMPBACKUP: Olivia Haughey's Files (Content Manager), Marketers (from Denver) (Manager), NPS Surveys (Manager), Onboarding (Manager), Perform[cb] Master (Manager), Power Hour (Manager), Uber (Manager), Virtual Backgrounds (Manager)</t>
+          <t>EMPBACKUP: Jade Kent (Manager), Imperfect Produce + Ignite (Content Manager), Media - Advertisers (Content Manager), Tutorials (Content Manager)</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="7" t="inlineStr">
         <is>
           <t>— Not in BambooHR —</t>
         </is>
       </c>
       <c r="B117" s="7" t="inlineStr">
         <is>
           <t>— Not in BambooHR —</t>
         </is>
       </c>
       <c r="C117" s="7" t="inlineStr">
         <is>
-          <t>jonathan</t>
+          <t>rubywilliams</t>
         </is>
       </c>
       <c r="D117" s="7" t="inlineStr">
         <is>
-          <t>jonathan@performcb.com</t>
+          <t>rubywilliams@deloitte.ca</t>
         </is>
       </c>
       <c r="E117" s="8" t="inlineStr">
         <is>
-          <t>Agency (Content Manager), Agency Best Practices (Content Manager)</t>
+          <t>Accounting - Deloitte Files (Content Manager)</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="7" t="inlineStr">
         <is>
           <t>— Not in BambooHR —</t>
         </is>
       </c>
       <c r="B118" s="7" t="inlineStr">
         <is>
           <t>— Not in BambooHR —</t>
         </is>
       </c>
       <c r="C118" s="7" t="inlineStr">
         <is>
-          <t>Kelsey Pettigrew</t>
+          <t>Ryan Atherton</t>
         </is>
       </c>
       <c r="D118" s="7" t="inlineStr">
         <is>
-          <t>kelsey@clickbooth.com</t>
+          <t>ratherton@adperio.com</t>
         </is>
       </c>
       <c r="E118" s="8" t="inlineStr">
         <is>
-          <t>Compliance (Content Manager), Contracts (Viewer)</t>
+          <t>Compliance (Manager)</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="7" t="inlineStr">
         <is>
           <t>— Not in BambooHR —</t>
         </is>
       </c>
       <c r="B119" s="7" t="inlineStr">
         <is>
           <t>— Not in BambooHR —</t>
         </is>
       </c>
       <c r="C119" s="7" t="inlineStr">
         <is>
-          <t>Lee Aho</t>
+          <t>ryu</t>
         </is>
       </c>
       <c r="D119" s="7" t="inlineStr">
         <is>
-          <t>lee@clickbooth.com</t>
+          <t>ryu@performcb.com</t>
         </is>
       </c>
       <c r="E119" s="8" t="inlineStr">
         <is>
-          <t>Perform[cb] Sales and AM (Manager)</t>
+          <t>HR - Old (Manager)</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="7" t="inlineStr">
         <is>
           <t>— Not in BambooHR —</t>
         </is>
       </c>
       <c r="B120" s="7" t="inlineStr">
         <is>
           <t>— Not in BambooHR —</t>
         </is>
       </c>
       <c r="C120" s="7" t="inlineStr">
         <is>
-          <t>lexi</t>
+          <t>sgoonesekera</t>
         </is>
       </c>
       <c r="D120" s="7" t="inlineStr">
         <is>
-          <t>lexi@performcb.com</t>
+          <t>sgoonesekera@centrelanepartners.com</t>
         </is>
       </c>
       <c r="E120" s="8" t="inlineStr">
         <is>
-          <t>Agency (Content Manager)</t>
+          <t>Beringer Due Diligence (Content Manager)</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="7" t="inlineStr">
         <is>
           <t>— Not in BambooHR —</t>
         </is>
       </c>
       <c r="B121" s="7" t="inlineStr">
         <is>
           <t>— Not in BambooHR —</t>
         </is>
       </c>
       <c r="C121" s="7" t="inlineStr">
         <is>
-          <t>madelaine</t>
+          <t>sminhas</t>
         </is>
       </c>
       <c r="D121" s="7" t="inlineStr">
         <is>
-          <t>madelaine@sparkgrowth.com</t>
+          <t>sminhas@beringercapital.com</t>
         </is>
       </c>
       <c r="E121" s="8" t="inlineStr">
         <is>
-          <t>Executive Social Media: Erin Cigich Perform[cb] (Content Manager)</t>
+          <t>Accounting - Deloitte Files (Content Manager)</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="7" t="inlineStr">
         <is>
           <t>— Not in BambooHR —</t>
         </is>
       </c>
       <c r="B122" s="7" t="inlineStr">
         <is>
           <t>— Not in BambooHR —</t>
         </is>
       </c>
       <c r="C122" s="7" t="inlineStr">
         <is>
-          <t>Market Research</t>
+          <t>svc-driveconnector</t>
         </is>
       </c>
       <c r="D122" s="7" t="inlineStr">
         <is>
-          <t>marketresearch@performcb.com</t>
+          <t>svc-driveconnector@marketingchatbotdocumentation.iam.gserviceaccount.com</t>
         </is>
       </c>
       <c r="E122" s="8" t="inlineStr">
         <is>
-          <t>Market Research (Content Manager)</t>
+          <t>Marketing Chatbot Documentation (Viewer)</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="7" t="inlineStr">
         <is>
           <t>— Not in BambooHR —</t>
         </is>
       </c>
       <c r="B123" s="7" t="inlineStr">
         <is>
           <t>— Not in BambooHR —</t>
         </is>
       </c>
       <c r="C123" s="7" t="inlineStr">
         <is>
-          <t>Marketing</t>
+          <t>Sydney Techentien</t>
         </is>
       </c>
       <c r="D123" s="7" t="inlineStr">
         <is>
-          <t>marketing@performcb.com</t>
+          <t>stechentien@adperio.com</t>
         </is>
       </c>
       <c r="E123" s="8" t="inlineStr">
         <is>
-          <t>Ignite Marketing (Content Manager), Perform[cb] Sales (Content Manager)</t>
+          <t>Perform[cb] Sales and AM (Content Manager)</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="7" t="inlineStr">
         <is>
           <t>— Not in BambooHR —</t>
         </is>
       </c>
       <c r="B124" s="7" t="inlineStr">
         <is>
           <t>— Not in BambooHR —</t>
         </is>
       </c>
       <c r="C124" s="7" t="inlineStr">
         <is>
-          <t>master</t>
+          <t>Taylor Violette</t>
         </is>
       </c>
       <c r="D124" s="7" t="inlineStr">
         <is>
-          <t>master@performcb.com</t>
+          <t>taylor@clickbooth.com</t>
         </is>
       </c>
       <c r="E124" s="8" t="inlineStr">
         <is>
-          <t>Agency (Content Manager), Ignite OPM (Manager)</t>
+          <t>Perform[cb] Sales and AM (Content Manager)</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="7" t="inlineStr">
         <is>
           <t>— Not in BambooHR —</t>
         </is>
       </c>
       <c r="B125" s="7" t="inlineStr">
         <is>
           <t>— Not in BambooHR —</t>
         </is>
       </c>
       <c r="C125" s="7" t="inlineStr">
         <is>
-          <t>Matt Lord</t>
+          <t>Tetris Arcade</t>
         </is>
       </c>
       <c r="D125" s="7" t="inlineStr">
         <is>
-          <t>mlord@adperio.com</t>
+          <t>tetris@performcb.com</t>
         </is>
       </c>
       <c r="E125" s="8" t="inlineStr">
         <is>
-          <t>Perform[cb] Sales (Content Manager)</t>
+          <t>EMPBACKUP: Hannah Ervin files (Manager), EMPBACKUP: Lisana del la Torres Files (Manager), EMPBACKUP: Lydia Shriver files (Manager), EMPBACKUP: Max Andrews Files (Manager), EMPBACKUP: Noelle Robbins (Manager), EMPBACKUP: Olivia Haughey (Manager)</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="7" t="inlineStr">
         <is>
           <t>— Not in BambooHR —</t>
         </is>
       </c>
       <c r="B126" s="7" t="inlineStr">
         <is>
           <t>— Not in BambooHR —</t>
         </is>
       </c>
       <c r="C126" s="7" t="inlineStr">
         <is>
-          <t>michael.flaherty</t>
+          <t>zahrah</t>
         </is>
       </c>
       <c r="D126" s="7" t="inlineStr">
         <is>
-          <t>michael.flaherty@performcb.com</t>
+          <t>zahrah@sparkgrowth.com</t>
         </is>
       </c>
       <c r="E126" s="8" t="inlineStr">
         <is>
-          <t>Agency Best Practices (Content Manager)</t>
+          <t>Executive Social Media: Erin Cigich Perform[cb] (Manager)</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="7" t="inlineStr">
         <is>
           <t>— Not in BambooHR —</t>
         </is>
       </c>
       <c r="B127" s="7" t="inlineStr">
         <is>
           <t>— Not in BambooHR —</t>
         </is>
       </c>
       <c r="C127" s="7" t="inlineStr">
         <is>
-          <t>mike.hickman</t>
+          <t>Željko Mandić</t>
         </is>
       </c>
       <c r="D127" s="7" t="inlineStr">
         <is>
-          <t>mike.hickman@performcb.com</t>
+          <t>zidoo@performcb.com</t>
         </is>
       </c>
       <c r="E127" s="8" t="inlineStr">
         <is>
-          <t>Beringer Due Diligence (Manager), Compliance (Content Manager)</t>
+          <t>Data Warehouse Project (Content Manager), EMPBACKUP: Marijana Topic's Files (Manager)</t>
         </is>
       </c>
     </row>
     <row r="128">
-      <c r="A128" s="7" t="inlineStr">
-[...9 lines deleted...]
-      <c r="C128" s="7" t="inlineStr">
+      <c r="A128" s="4" t="inlineStr">
+        <is>
+          <t>— Google Group (not an individual) —</t>
+        </is>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" s="9" t="inlineStr">
+        <is>
+          <t>— Google Group (not an individual) —</t>
+        </is>
+      </c>
+      <c r="B129" s="9" t="inlineStr">
+        <is>
+          <t>— Google Group (not an individual) —</t>
+        </is>
+      </c>
+      <c r="C129" s="9" t="inlineStr">
+        <is>
+          <t>Accounting</t>
+        </is>
+      </c>
+      <c r="D129" s="9" t="inlineStr">
+        <is>
+          <t>accounting@performcb.com</t>
+        </is>
+      </c>
+      <c r="E129" s="10" t="inlineStr">
+        <is>
+          <t>Contracts (Viewer)</t>
+        </is>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" s="9" t="inlineStr">
+        <is>
+          <t>— Google Group (not an individual) —</t>
+        </is>
+      </c>
+      <c r="B130" s="9" t="inlineStr">
+        <is>
+          <t>— Google Group (not an individual) —</t>
+        </is>
+      </c>
+      <c r="C130" s="9" t="inlineStr">
+        <is>
+          <t>agency</t>
+        </is>
+      </c>
+      <c r="D130" s="9" t="inlineStr">
+        <is>
+          <t>agency@performcb.com</t>
+        </is>
+      </c>
+      <c r="E130" s="10" t="inlineStr">
+        <is>
+          <t>Agency (Content Manager), Agency Best Practices (Viewer), Ambassador + Ambassador BPs (Content Manager), Influencer + Influencer BPs (Content Manager), Kickstarter + Kickstarter BPs (Content Manager), Perform[cb] Sales (Content Manager)</t>
+        </is>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" s="9" t="inlineStr">
+        <is>
+          <t>— Google Group (not an individual) —</t>
+        </is>
+      </c>
+      <c r="B131" s="9" t="inlineStr">
+        <is>
+          <t>— Google Group (not an individual) —</t>
+        </is>
+      </c>
+      <c r="C131" s="9" t="inlineStr">
+        <is>
+          <t>Agency Team</t>
+        </is>
+      </c>
+      <c r="D131" s="9" t="inlineStr">
+        <is>
+          <t>agencyteam@performcb.com</t>
+        </is>
+      </c>
+      <c r="E131" s="10" t="inlineStr">
+        <is>
+          <t>Kickstarter + Kickstarter BPs (Content Manager)</t>
+        </is>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" s="9" t="inlineStr">
+        <is>
+          <t>— Google Group (not an individual) —</t>
+        </is>
+      </c>
+      <c r="B132" s="9" t="inlineStr">
+        <is>
+          <t>— Google Group (not an individual) —</t>
+        </is>
+      </c>
+      <c r="C132" s="9" t="inlineStr">
+        <is>
+          <t>Engine</t>
+        </is>
+      </c>
+      <c r="D132" s="9" t="inlineStr">
+        <is>
+          <t>engine@performcb.com</t>
+        </is>
+      </c>
+      <c r="E132" s="10" t="inlineStr">
+        <is>
+          <t>Outcome Engine (Content Manager)</t>
+        </is>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" s="9" t="inlineStr">
+        <is>
+          <t>— Google Group (not an individual) —</t>
+        </is>
+      </c>
+      <c r="B133" s="9" t="inlineStr">
+        <is>
+          <t>— Google Group (not an individual) —</t>
+        </is>
+      </c>
+      <c r="C133" s="9" t="inlineStr">
+        <is>
+          <t>Engine Marketers</t>
+        </is>
+      </c>
+      <c r="D133" s="9" t="inlineStr">
+        <is>
+          <t>enginemarketers@performcb.com</t>
+        </is>
+      </c>
+      <c r="E133" s="10" t="inlineStr">
+        <is>
+          <t>Contracts (Viewer)</t>
+        </is>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" s="9" t="inlineStr">
+        <is>
+          <t>— Google Group (not an individual) —</t>
+        </is>
+      </c>
+      <c r="B134" s="9" t="inlineStr">
+        <is>
+          <t>— Google Group (not an individual) —</t>
+        </is>
+      </c>
+      <c r="C134" s="9" t="inlineStr">
+        <is>
+          <t>Engine Sales</t>
+        </is>
+      </c>
+      <c r="D134" s="9" t="inlineStr">
+        <is>
+          <t>enginesales@performcb.com</t>
+        </is>
+      </c>
+      <c r="E134" s="10" t="inlineStr">
+        <is>
+          <t>Contracts (Viewer), Perform[cb] Sales and AM (Content Manager)</t>
+        </is>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" s="9" t="inlineStr">
+        <is>
+          <t>— Google Group (not an individual) —</t>
+        </is>
+      </c>
+      <c r="B135" s="9" t="inlineStr">
+        <is>
+          <t>— Google Group (not an individual) —</t>
+        </is>
+      </c>
+      <c r="C135" s="9" t="inlineStr">
+        <is>
+          <t>Erin-perform</t>
+        </is>
+      </c>
+      <c r="D135" s="9" t="inlineStr">
+        <is>
+          <t>erin-perform@influentialexecutive.com</t>
+        </is>
+      </c>
+      <c r="E135" s="10" t="inlineStr">
+        <is>
+          <t>Executive Social Media: Erin Cigich Perform[cb] (Manager)</t>
+        </is>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" s="9" t="inlineStr">
+        <is>
+          <t>— Google Group (not an individual) —</t>
+        </is>
+      </c>
+      <c r="B136" s="9" t="inlineStr">
+        <is>
+          <t>— Google Group (not an individual) —</t>
+        </is>
+      </c>
+      <c r="C136" s="9" t="inlineStr">
+        <is>
+          <t>Marketing</t>
+        </is>
+      </c>
+      <c r="D136" s="9" t="inlineStr">
+        <is>
+          <t>marketing@performcb.com</t>
+        </is>
+      </c>
+      <c r="E136" s="10" t="inlineStr">
+        <is>
+          <t>Ignite Marketing (Content Manager), Perform[cb] Sales (Content Manager)</t>
+        </is>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" s="9" t="inlineStr">
+        <is>
+          <t>— Google Group (not an individual) —</t>
+        </is>
+      </c>
+      <c r="B137" s="9" t="inlineStr">
+        <is>
+          <t>— Google Group (not an individual) —</t>
+        </is>
+      </c>
+      <c r="C137" s="9" t="inlineStr">
         <is>
           <t>mizuno</t>
         </is>
       </c>
-      <c r="D128" s="7" t="inlineStr">
+      <c r="D137" s="9" t="inlineStr">
         <is>
           <t>mizuno@performcb.com</t>
         </is>
       </c>
-      <c r="E128" s="8" t="inlineStr">
+      <c r="E137" s="10" t="inlineStr">
         <is>
           <t>Mizuno Creative Assets 2026 (Content Manager)</t>
         </is>
       </c>
     </row>
-    <row r="129">
-[...37 lines deleted...]
-      <c r="C130" s="7" t="inlineStr">
+    <row r="138">
+      <c r="A138" s="9" t="inlineStr">
+        <is>
+          <t>— Google Group (not an individual) —</t>
+        </is>
+      </c>
+      <c r="B138" s="9" t="inlineStr">
+        <is>
+          <t>— Google Group (not an individual) —</t>
+        </is>
+      </c>
+      <c r="C138" s="9" t="inlineStr">
         <is>
           <t>Operations</t>
         </is>
       </c>
-      <c r="D130" s="7" t="inlineStr">
+      <c r="D138" s="9" t="inlineStr">
         <is>
           <t>operations@performcb.com</t>
         </is>
       </c>
-      <c r="E130" s="8" t="inlineStr">
+      <c r="E138" s="10" t="inlineStr">
         <is>
           <t>Contracts (Viewer)</t>
         </is>
       </c>
     </row>
-    <row r="131">
-[...10 lines deleted...]
-      <c r="C131" s="7" t="inlineStr">
+    <row r="139">
+      <c r="A139" s="9" t="inlineStr">
+        <is>
+          <t>— Google Group (not an individual) —</t>
+        </is>
+      </c>
+      <c r="B139" s="9" t="inlineStr">
+        <is>
+          <t>— Google Group (not an individual) —</t>
+        </is>
+      </c>
+      <c r="C139" s="9" t="inlineStr">
         <is>
           <t>partners</t>
         </is>
       </c>
-      <c r="D131" s="7" t="inlineStr">
+      <c r="D139" s="9" t="inlineStr">
         <is>
           <t>partners@performcb.com</t>
         </is>
       </c>
-      <c r="E131" s="8" t="inlineStr">
+      <c r="E139" s="10" t="inlineStr">
         <is>
           <t>Contracts (Contributor)</t>
         </is>
       </c>
     </row>
-    <row r="132">
-[...37 lines deleted...]
-      <c r="C133" s="7" t="inlineStr">
+    <row r="140">
+      <c r="A140" s="9" t="inlineStr">
+        <is>
+          <t>— Google Group (not an individual) —</t>
+        </is>
+      </c>
+      <c r="B140" s="9" t="inlineStr">
+        <is>
+          <t>— Google Group (not an individual) —</t>
+        </is>
+      </c>
+      <c r="C140" s="9" t="inlineStr">
         <is>
           <t>Perform[cb] Bosnia Team</t>
         </is>
       </c>
-      <c r="D133" s="7" t="inlineStr">
+      <c r="D140" s="9" t="inlineStr">
         <is>
           <t>bosnia.team@performcb.com</t>
         </is>
       </c>
-      <c r="E133" s="8" t="inlineStr">
+      <c r="E140" s="10" t="inlineStr">
         <is>
           <t>Perform Staging API (Manager)</t>
         </is>
       </c>
     </row>
-    <row r="134">
-[...172 lines deleted...]
-      <c r="C140" s="7" t="inlineStr">
+    <row r="141">
+      <c r="A141" s="9" t="inlineStr">
+        <is>
+          <t>— Google Group (not an individual) —</t>
+        </is>
+      </c>
+      <c r="B141" s="9" t="inlineStr">
+        <is>
+          <t>— Google Group (not an individual) —</t>
+        </is>
+      </c>
+      <c r="C141" s="9" t="inlineStr">
+        <is>
+          <t>Research</t>
+        </is>
+      </c>
+      <c r="D141" s="9" t="inlineStr">
+        <is>
+          <t>research@performcb.com</t>
+        </is>
+      </c>
+      <c r="E141" s="10" t="inlineStr">
+        <is>
+          <t>RevOps (Content Manager)</t>
+        </is>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" s="9" t="inlineStr">
+        <is>
+          <t>— Google Group (not an individual) —</t>
+        </is>
+      </c>
+      <c r="B142" s="9" t="inlineStr">
+        <is>
+          <t>— Google Group (not an individual) —</t>
+        </is>
+      </c>
+      <c r="C142" s="9" t="inlineStr">
         <is>
           <t>Sales</t>
         </is>
       </c>
-      <c r="D140" s="7" t="inlineStr">
+      <c r="D142" s="9" t="inlineStr">
         <is>
           <t>sales@performcb.com</t>
         </is>
       </c>
-      <c r="E140" s="8" t="inlineStr">
+      <c r="E142" s="10" t="inlineStr">
         <is>
           <t>Perform[cb] Sales (Content Manager), Sales (Content Manager)</t>
         </is>
       </c>
     </row>
-    <row r="141">
-[...52 lines deleted...]
-    </row>
     <row r="143">
-      <c r="A143" s="7" t="inlineStr">
-[...21 lines deleted...]
-          <t>Agency (Manager), AI and Automation Storage (Manager), EMPBACKUP: Lydia Shriver Files (Manager), Marketing (Content Manager), Perform[cb] Sales and AM (Manager), Sales (Manager), Security Policies (Manager), Tech (Manager), Virtual Backgrounds (Manager)</t>
+      <c r="A143" s="9" t="inlineStr">
+        <is>
+          <t>— Google Group (not an individual) —</t>
+        </is>
+      </c>
+      <c r="B143" s="9" t="inlineStr">
+        <is>
+          <t>— Google Group (not an individual) —</t>
+        </is>
+      </c>
+      <c r="C143" s="9" t="inlineStr">
+        <is>
+          <t>Team</t>
+        </is>
+      </c>
+      <c r="D143" s="9" t="inlineStr">
+        <is>
+          <t>team@performcb.com</t>
+        </is>
+      </c>
+      <c r="E143" s="10" t="inlineStr">
+        <is>
+          <t>PCB Knowledge (Viewer), Virtual Backgrounds (Viewer)</t>
         </is>
       </c>
     </row>
     <row r="144">
-      <c r="A144" s="7" t="inlineStr">
-[...117 lines deleted...]
-      <c r="C148" s="7" t="inlineStr">
+      <c r="A144" s="9" t="inlineStr">
+        <is>
+          <t>— Google Group (not an individual) —</t>
+        </is>
+      </c>
+      <c r="B144" s="9" t="inlineStr">
+        <is>
+          <t>— Google Group (not an individual) —</t>
+        </is>
+      </c>
+      <c r="C144" s="9" t="inlineStr">
         <is>
           <t>Tech Admin</t>
         </is>
       </c>
-      <c r="D148" s="7" t="inlineStr">
+      <c r="D144" s="9" t="inlineStr">
         <is>
           <t>techadmin@performcb.com</t>
         </is>
       </c>
-      <c r="E148" s="8" t="inlineStr">
-[...55 lines deleted...]
-          <t>Data Warehouse Project (Content Manager), EMPBACKUP: Marijana Topic's Files (Manager)</t>
+      <c r="E144" s="10" t="inlineStr">
+        <is>
+          <t>Agency Zoom Recordings (Manager), Best Practices (Manager), Culture Pics (Manager), Direct Response Reporting - Delete per Daniel (Manager), Due Diligence Samples (Manager), eDiscovery (Manager), EMPBACKUP: Hannah Ervin files (Manager), Tech (Manager), Virtual Backgrounds (Manager)</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A4:E4"/>
-  <mergeCells count="19">
-[...4 lines deleted...]
-    <mergeCell ref="A49:E49"/>
+  <mergeCells count="20">
+    <mergeCell ref="A48:E48"/>
+    <mergeCell ref="A15:E15"/>
     <mergeCell ref="A51:E51"/>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A45:E45"/>
-    <mergeCell ref="A61:E61"/>
     <mergeCell ref="A70:E70"/>
-    <mergeCell ref="A87:E87"/>
-[...2 lines deleted...]
-    <mergeCell ref="A75:E75"/>
+    <mergeCell ref="A128:E128"/>
+    <mergeCell ref="A84:E84"/>
+    <mergeCell ref="A89:E89"/>
+    <mergeCell ref="A66:E66"/>
+    <mergeCell ref="A74:E74"/>
     <mergeCell ref="A56:E56"/>
-    <mergeCell ref="A27:E27"/>
+    <mergeCell ref="A26:E26"/>
     <mergeCell ref="A2:E2"/>
+    <mergeCell ref="A76:E76"/>
     <mergeCell ref="A5:E5"/>
-    <mergeCell ref="A32:E32"/>
+    <mergeCell ref="A29:E29"/>
+    <mergeCell ref="A62:E62"/>
+    <mergeCell ref="A38:E38"/>
+    <mergeCell ref="A31:E31"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:A6"/>
+  <dimension ref="A1:A7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="110" customWidth="1" min="1" max="1"/>
   </cols>
   <sheetData>
     <row r="1">
-      <c r="A1" s="9" t="inlineStr">
+      <c r="A1" s="11" t="inlineStr">
         <is>
           <t>How to Use This Report</t>
         </is>
       </c>
     </row>
     <row r="3" ht="30" customHeight="1">
-      <c r="A3" s="10" t="inlineStr">
+      <c r="A3" s="12" t="inlineStr">
         <is>
           <t>•  Sorted by Department (from active BambooHR records), then Job Title, then Name.</t>
         </is>
       </c>
     </row>
     <row r="4" ht="30" customHeight="1">
-      <c r="A4" s="10" t="inlineStr">
-[...1 lines deleted...]
-          <t>•  People with no active BambooHR match are grouped under "— Not in BambooHR —" — review these first; they're typically contractors, service accounts, or termed employees not yet cleaned up.</t>
+      <c r="A4" s="12" t="inlineStr">
+        <is>
+          <t>•  People with no active BambooHR match are grouped under "— Not in BambooHR —" (pink) — review these first; they're typically contractors, external partners, service accounts, or termed employees not yet cleaned up.</t>
         </is>
       </c>
     </row>
     <row r="5" ht="30" customHeight="1">
-      <c r="A5" s="10" t="inlineStr">
+      <c r="A5" s="12" t="inlineStr">
+        <is>
+          <t>•  A drive shared to a whole Google Group (blue rows, "— Google Group (not an individual) —") is not a person and will never have a BambooHR match, so it's bucketed separately instead of counting as a review gap.</t>
+        </is>
+      </c>
+    </row>
+    <row r="6" ht="30" customHeight="1">
+      <c r="A6" s="12" t="inlineStr">
         <is>
           <t>•  Drives (Role) column: every Google Shared Drive the person has access to, with their role on that drive in parentheses (Manager, Content Manager, Contributor, Commenter, Viewer).</t>
         </is>
       </c>
     </row>
-    <row r="6" ht="30" customHeight="1">
-      <c r="A6" s="10" t="inlineStr">
+    <row r="7" ht="30" customHeight="1">
+      <c r="A7" s="12" t="inlineStr">
         <is>
           <t>•  This report only shows who has access to which drives — for a drive-first view (all members of one drive at a time), use the "Drive Report" instead.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>