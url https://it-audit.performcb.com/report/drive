--- v0 (2026-07-21)
+++ v1 (2026-09-19)
@@ -6,51 +6,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Members by Drive" sheetId="1" state="visible" r:id="rId1"/>
     <sheet name="Summary" sheetId="2" state="visible" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Members by Drive'!$A$3:$I$443</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Members by Drive'!$A$3:$I$410</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Summary'!$A$3:$F$102</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Arial"/>
       <b val="1"/>
       <color rgb="001F4E79"/>
       <sz val="13"/>
     </font>
     <font>
       <name val="Arial"/>
@@ -71,56 +71,56 @@
     <font>
       <name val="Arial"/>
       <b val="1"/>
       <sz val="9"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="001F4E79"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00E2EFDA"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00D6E4F0"/>
+        <fgColor rgb="00FFFFFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00FFFFFF"/>
+        <fgColor rgb="00D6E4F0"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="00CCCCCC"/>
       </left>
       <right style="thin">
         <color rgb="00CCCCCC"/>
       </right>
       <top style="thin">
         <color rgb="00CCCCCC"/>
       </top>
       <bottom style="thin">
         <color rgb="00CCCCCC"/>
       </bottom>
     </border>
@@ -129,54 +129,54 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
@@ -503,81 +503,81 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I443"/>
+  <dimension ref="A1:I410"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="32" customWidth="1" min="1" max="1"/>
     <col width="13" customWidth="1" min="2" max="2"/>
     <col width="28" customWidth="1" min="3" max="3"/>
     <col width="24" customWidth="1" min="4" max="4"/>
     <col width="32" customWidth="1" min="5" max="5"/>
     <col width="22" customWidth="1" min="6" max="6"/>
     <col width="24" customWidth="1" min="7" max="7"/>
     <col width="18" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
   </cols>
   <sheetData>
     <row r="1" ht="28" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>Google Shared Drives — Member Access  |  Generated: July 21, 2026</t>
+          <t>Google Shared Drives — Member Access  |  Generated: September 19, 2026</t>
         </is>
       </c>
     </row>
     <row r="2" ht="18" customHeight="1">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Total: 440 members across 99 drives  |  0 termed employee(s) flagged</t>
+          <t>Total: 407 members across 99 drives  |  0 termed employee(s) flagged</t>
         </is>
       </c>
     </row>
     <row r="3" ht="20" customHeight="1">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Drive Name</t>
         </is>
       </c>
       <c r="B3" s="3" t="inlineStr">
         <is>
           <t>Date Created</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Creator</t>
         </is>
       </c>
       <c r="D3" s="3" t="inlineStr">
         <is>
           <t>Member Name</t>
         </is>
       </c>
       <c r="E3" s="3" t="inlineStr">
@@ -770,21040 +770,19621 @@
       <c r="H7" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I7" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
       <c r="A8" s="4" t="inlineStr">
         <is>
           <t>Accounting</t>
         </is>
       </c>
       <c r="B8" s="4" t="inlineStr">
         <is>
           <t>2021-02-17</t>
         </is>
       </c>
       <c r="C8" s="4" t="inlineStr"/>
       <c r="D8" s="4" t="inlineStr">
         <is>
-          <t>dan</t>
+          <t>Haley Shiner</t>
         </is>
       </c>
       <c r="E8" s="4" t="inlineStr">
         <is>
-          <t>dan@performcb.com</t>
+          <t>haley@performcb.com</t>
         </is>
       </c>
       <c r="F8" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
+          <t>Accounting</t>
         </is>
       </c>
       <c r="G8" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
+          <t>Accounting Associate</t>
         </is>
       </c>
       <c r="H8" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I8" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
       <c r="A9" s="4" t="inlineStr">
         <is>
           <t>Accounting</t>
         </is>
       </c>
       <c r="B9" s="4" t="inlineStr">
         <is>
           <t>2021-02-17</t>
         </is>
       </c>
       <c r="C9" s="4" t="inlineStr"/>
       <c r="D9" s="4" t="inlineStr">
         <is>
-          <t>Haley Shiner</t>
+          <t>Julie Heckman</t>
         </is>
       </c>
       <c r="E9" s="4" t="inlineStr">
         <is>
-          <t>haley@performcb.com</t>
+          <t>julie.heckman@performcb.com</t>
         </is>
       </c>
       <c r="F9" s="4" t="inlineStr">
         <is>
           <t>Accounting</t>
         </is>
       </c>
       <c r="G9" s="4" t="inlineStr">
         <is>
-          <t>Accounting Associate</t>
+          <t>Senior Accountant</t>
         </is>
       </c>
       <c r="H9" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I9" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
       <c r="A10" s="4" t="inlineStr">
         <is>
           <t>Accounting</t>
         </is>
       </c>
       <c r="B10" s="4" t="inlineStr">
         <is>
           <t>2021-02-17</t>
         </is>
       </c>
       <c r="C10" s="4" t="inlineStr"/>
       <c r="D10" s="4" t="inlineStr">
         <is>
-          <t>Julie Heckman</t>
+          <t>Lindsay Laney</t>
         </is>
       </c>
       <c r="E10" s="4" t="inlineStr">
         <is>
-          <t>julie.heckman@performcb.com</t>
+          <t>lindsay@performcb.com</t>
         </is>
       </c>
       <c r="F10" s="4" t="inlineStr">
         <is>
           <t>Accounting</t>
         </is>
       </c>
       <c r="G10" s="4" t="inlineStr">
         <is>
-          <t>Senior Accountant</t>
+          <t>Accounting Associate</t>
         </is>
       </c>
       <c r="H10" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I10" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
       <c r="A11" s="4" t="inlineStr">
         <is>
           <t>Accounting</t>
         </is>
       </c>
       <c r="B11" s="4" t="inlineStr">
         <is>
           <t>2021-02-17</t>
         </is>
       </c>
       <c r="C11" s="4" t="inlineStr"/>
       <c r="D11" s="4" t="inlineStr">
         <is>
-          <t>Lindsay Laney</t>
+          <t>Mary Eastwood</t>
         </is>
       </c>
       <c r="E11" s="4" t="inlineStr">
         <is>
-          <t>lindsay@performcb.com</t>
+          <t>mary@performcb.com</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>Accounting</t>
         </is>
       </c>
       <c r="G11" s="4" t="inlineStr">
         <is>
-          <t>Accounting Associate</t>
+          <t>Accounts Payable Team Lead</t>
         </is>
       </c>
       <c r="H11" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I11" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
       <c r="A12" s="4" t="inlineStr">
         <is>
           <t>Accounting</t>
         </is>
       </c>
       <c r="B12" s="4" t="inlineStr">
         <is>
           <t>2021-02-17</t>
         </is>
       </c>
       <c r="C12" s="4" t="inlineStr"/>
       <c r="D12" s="4" t="inlineStr">
         <is>
-          <t>Mary Eastwood</t>
+          <t>Stephanie Harris</t>
         </is>
       </c>
       <c r="E12" s="4" t="inlineStr">
         <is>
-          <t>mary@performcb.com</t>
+          <t>stephanie.harris@performcb.com</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>Accounting</t>
         </is>
       </c>
       <c r="G12" s="4" t="inlineStr">
         <is>
-          <t>Accounts Payable Team Lead</t>
+          <t>Accounts Receivable Team Lead</t>
         </is>
       </c>
       <c r="H12" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I12" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
       <c r="A13" s="4" t="inlineStr">
         <is>
           <t>Accounting</t>
         </is>
       </c>
       <c r="B13" s="4" t="inlineStr">
         <is>
           <t>2021-02-17</t>
         </is>
       </c>
       <c r="C13" s="4" t="inlineStr"/>
       <c r="D13" s="4" t="inlineStr">
         <is>
-          <t>Stephanie Harris</t>
+          <t>Stephanie Miller</t>
         </is>
       </c>
       <c r="E13" s="4" t="inlineStr">
         <is>
-          <t>stephanie.harris@performcb.com</t>
+          <t>stephanie.miller@performcb.com</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>Accounting</t>
         </is>
       </c>
       <c r="G13" s="4" t="inlineStr">
         <is>
-          <t>Accounts Receivable Team Lead</t>
+          <t>Accounting Associate</t>
         </is>
       </c>
       <c r="H13" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I13" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
       <c r="A14" s="4" t="inlineStr">
         <is>
           <t>Accounting</t>
         </is>
       </c>
       <c r="B14" s="4" t="inlineStr">
         <is>
           <t>2021-02-17</t>
         </is>
       </c>
       <c r="C14" s="4" t="inlineStr"/>
       <c r="D14" s="4" t="inlineStr">
         <is>
-          <t>Stephanie Miller</t>
+          <t>Zach Dupell</t>
         </is>
       </c>
       <c r="E14" s="4" t="inlineStr">
         <is>
-          <t>stephanie.miller@performcb.com</t>
+          <t>zach@performcb.com</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>Accounting</t>
         </is>
       </c>
       <c r="G14" s="4" t="inlineStr">
         <is>
-          <t>Accounting Associate</t>
+          <t>Accounting Manager</t>
         </is>
       </c>
       <c r="H14" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I14" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
       <c r="A15" s="4" t="inlineStr">
         <is>
           <t>Accounting</t>
         </is>
       </c>
       <c r="B15" s="4" t="inlineStr">
         <is>
           <t>2021-02-17</t>
         </is>
       </c>
       <c r="C15" s="4" t="inlineStr"/>
       <c r="D15" s="4" t="inlineStr">
         <is>
-          <t>Tracey Peters</t>
+          <t>Amanda Yeager</t>
         </is>
       </c>
       <c r="E15" s="4" t="inlineStr">
         <is>
-          <t>tracey@performcb.com</t>
+          <t>amanda.yeager@performcb.com</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
-          <t>Accounting</t>
+          <t>Executive</t>
         </is>
       </c>
       <c r="G15" s="4" t="inlineStr">
         <is>
-          <t>Accounts Receivable Senior</t>
-[...4 lines deleted...]
-          <t>Content Manager</t>
+          <t>CFO</t>
+        </is>
+      </c>
+      <c r="H15" s="5" t="inlineStr">
+        <is>
+          <t>Manager</t>
         </is>
       </c>
       <c r="I15" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
       <c r="A16" s="4" t="inlineStr">
         <is>
-          <t>Accounting</t>
+          <t>Accounting - Bay 42</t>
         </is>
       </c>
       <c r="B16" s="4" t="inlineStr">
         <is>
-          <t>2021-02-17</t>
+          <t>2023-09-21</t>
         </is>
       </c>
       <c r="C16" s="4" t="inlineStr"/>
       <c r="D16" s="4" t="inlineStr">
         <is>
-          <t>Zach Dupell</t>
+          <t>Colleen Rittenhouse</t>
         </is>
       </c>
       <c r="E16" s="4" t="inlineStr">
         <is>
-          <t>zach@performcb.com</t>
+          <t>colleen@performcb.com</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>Accounting</t>
         </is>
       </c>
       <c r="G16" s="4" t="inlineStr">
         <is>
-          <t>Accounting Manager</t>
+          <t>Assistant Controller</t>
         </is>
       </c>
       <c r="H16" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I16" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
       <c r="A17" s="4" t="inlineStr">
         <is>
-          <t>Accounting</t>
+          <t>Accounting - Bay 42</t>
         </is>
       </c>
       <c r="B17" s="4" t="inlineStr">
         <is>
-          <t>2021-02-17</t>
+          <t>2023-09-21</t>
         </is>
       </c>
       <c r="C17" s="4" t="inlineStr"/>
       <c r="D17" s="4" t="inlineStr">
         <is>
-          <t>Amanda Yeager</t>
+          <t>Dzenis Softic</t>
         </is>
       </c>
       <c r="E17" s="4" t="inlineStr">
         <is>
-          <t>amanda.yeager@performcb.com</t>
+          <t>dzenis@performcb.com</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>Executive</t>
         </is>
       </c>
       <c r="G17" s="4" t="inlineStr">
         <is>
-          <t>CFO</t>
-[...4 lines deleted...]
-          <t>Manager</t>
+          <t>CTO &amp; Head of AI Innovation</t>
+        </is>
+      </c>
+      <c r="H17" s="4" t="inlineStr">
+        <is>
+          <t>Content Manager</t>
         </is>
       </c>
       <c r="I17" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
       <c r="A18" s="4" t="inlineStr">
         <is>
           <t>Accounting - Bay 42</t>
         </is>
       </c>
       <c r="B18" s="4" t="inlineStr">
         <is>
           <t>2023-09-21</t>
         </is>
       </c>
       <c r="C18" s="4" t="inlineStr"/>
       <c r="D18" s="4" t="inlineStr">
         <is>
-          <t>Colleen Rittenhouse</t>
+          <t>Iva Jocić</t>
         </is>
       </c>
       <c r="E18" s="4" t="inlineStr">
         <is>
-          <t>colleen@performcb.com</t>
+          <t>iva@performcb.com</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
-          <t>Accounting</t>
+          <t>Tech</t>
         </is>
       </c>
       <c r="G18" s="4" t="inlineStr">
         <is>
-          <t>Assistant Controller</t>
+          <t>HR Manager Europe</t>
         </is>
       </c>
       <c r="H18" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I18" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="19" ht="15" customHeight="1">
       <c r="A19" s="4" t="inlineStr">
         <is>
           <t>Accounting - Bay 42</t>
         </is>
       </c>
       <c r="B19" s="4" t="inlineStr">
         <is>
           <t>2023-09-21</t>
         </is>
       </c>
       <c r="C19" s="4" t="inlineStr"/>
       <c r="D19" s="4" t="inlineStr">
         <is>
-          <t>Dzenis Softic</t>
+          <t>Julie Heckman</t>
         </is>
       </c>
       <c r="E19" s="4" t="inlineStr">
         <is>
-          <t>dzenis@performcb.com</t>
+          <t>julie.heckman@performcb.com</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
-          <t>Executive</t>
+          <t>Accounting</t>
         </is>
       </c>
       <c r="G19" s="4" t="inlineStr">
         <is>
-          <t>CTO &amp; Head of AI Innovation</t>
+          <t>Senior Accountant</t>
         </is>
       </c>
       <c r="H19" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I19" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="A20" s="4" t="inlineStr">
         <is>
           <t>Accounting - Bay 42</t>
         </is>
       </c>
       <c r="B20" s="4" t="inlineStr">
         <is>
           <t>2023-09-21</t>
         </is>
       </c>
       <c r="C20" s="4" t="inlineStr"/>
       <c r="D20" s="4" t="inlineStr">
         <is>
-          <t>Iva Jocić</t>
+          <t>Stephanie Harris</t>
         </is>
       </c>
       <c r="E20" s="4" t="inlineStr">
         <is>
-          <t>iva@performcb.com</t>
+          <t>stephanie.harris@performcb.com</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
-          <t>Tech</t>
+          <t>Accounting</t>
         </is>
       </c>
       <c r="G20" s="4" t="inlineStr">
         <is>
-          <t>HR Manager Europe</t>
+          <t>Accounts Receivable Team Lead</t>
         </is>
       </c>
       <c r="H20" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I20" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="21" ht="15" customHeight="1">
       <c r="A21" s="4" t="inlineStr">
         <is>
           <t>Accounting - Bay 42</t>
         </is>
       </c>
       <c r="B21" s="4" t="inlineStr">
         <is>
           <t>2023-09-21</t>
         </is>
       </c>
       <c r="C21" s="4" t="inlineStr"/>
       <c r="D21" s="4" t="inlineStr">
         <is>
-          <t>Julie Heckman</t>
+          <t>Amanda Yeager</t>
         </is>
       </c>
       <c r="E21" s="4" t="inlineStr">
         <is>
-          <t>julie.heckman@performcb.com</t>
+          <t>amanda.yeager@performcb.com</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
-          <t>Accounting</t>
+          <t>Executive</t>
         </is>
       </c>
       <c r="G21" s="4" t="inlineStr">
         <is>
-          <t>Senior Accountant</t>
-[...4 lines deleted...]
-          <t>Content Manager</t>
+          <t>CFO</t>
+        </is>
+      </c>
+      <c r="H21" s="5" t="inlineStr">
+        <is>
+          <t>Manager</t>
         </is>
       </c>
       <c r="I21" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="22" ht="15" customHeight="1">
       <c r="A22" s="4" t="inlineStr">
         <is>
-          <t>Accounting - Bay 42</t>
+          <t>Accounting - CB Accountant</t>
         </is>
       </c>
       <c r="B22" s="4" t="inlineStr">
         <is>
-          <t>2023-09-21</t>
+          <t>2021-09-23</t>
         </is>
       </c>
       <c r="C22" s="4" t="inlineStr"/>
       <c r="D22" s="4" t="inlineStr">
         <is>
-          <t>rob</t>
+          <t>Beth Berstling</t>
         </is>
       </c>
       <c r="E22" s="4" t="inlineStr">
         <is>
-          <t>rob@performcb.com</t>
+          <t>beth@performcb.com</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
+          <t>Risk Management</t>
         </is>
       </c>
       <c r="G22" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
+          <t>Sr. Risk Manager</t>
         </is>
       </c>
       <c r="H22" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I22" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="23" ht="15" customHeight="1">
       <c r="A23" s="4" t="inlineStr">
         <is>
-          <t>Accounting - Bay 42</t>
+          <t>Accounting - CB Accountant</t>
         </is>
       </c>
       <c r="B23" s="4" t="inlineStr">
         <is>
-          <t>2023-09-21</t>
+          <t>2021-09-23</t>
         </is>
       </c>
       <c r="C23" s="4" t="inlineStr"/>
       <c r="D23" s="4" t="inlineStr">
         <is>
-          <t>Stephanie Harris</t>
+          <t>Colleen Rittenhouse</t>
         </is>
       </c>
       <c r="E23" s="4" t="inlineStr">
         <is>
-          <t>stephanie.harris@performcb.com</t>
+          <t>colleen@performcb.com</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>Accounting</t>
         </is>
       </c>
       <c r="G23" s="4" t="inlineStr">
         <is>
-          <t>Accounts Receivable Team Lead</t>
+          <t>Assistant Controller</t>
         </is>
       </c>
       <c r="H23" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I23" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="24" ht="15" customHeight="1">
       <c r="A24" s="4" t="inlineStr">
         <is>
-          <t>Accounting - Bay 42</t>
+          <t>Accounting - CB Accountant</t>
         </is>
       </c>
       <c r="B24" s="4" t="inlineStr">
         <is>
-          <t>2023-09-21</t>
+          <t>2021-09-23</t>
         </is>
       </c>
       <c r="C24" s="4" t="inlineStr"/>
       <c r="D24" s="4" t="inlineStr">
         <is>
-          <t>Amanda Yeager</t>
+          <t>Julie Heckman</t>
         </is>
       </c>
       <c r="E24" s="4" t="inlineStr">
         <is>
-          <t>amanda.yeager@performcb.com</t>
+          <t>julie.heckman@performcb.com</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
-          <t>Executive</t>
+          <t>Accounting</t>
         </is>
       </c>
       <c r="G24" s="4" t="inlineStr">
         <is>
-          <t>CFO</t>
-[...4 lines deleted...]
-          <t>Manager</t>
+          <t>Senior Accountant</t>
+        </is>
+      </c>
+      <c r="H24" s="4" t="inlineStr">
+        <is>
+          <t>Content Manager</t>
         </is>
       </c>
       <c r="I24" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="25" ht="15" customHeight="1">
       <c r="A25" s="4" t="inlineStr">
         <is>
           <t>Accounting - CB Accountant</t>
         </is>
       </c>
       <c r="B25" s="4" t="inlineStr">
         <is>
           <t>2021-09-23</t>
         </is>
       </c>
       <c r="C25" s="4" t="inlineStr"/>
       <c r="D25" s="4" t="inlineStr">
         <is>
-          <t>Amanda Yeager</t>
+          <t>Mary Eastwood</t>
         </is>
       </c>
       <c r="E25" s="4" t="inlineStr">
         <is>
-          <t>amanda.yeager@performcb.com</t>
+          <t>mary@performcb.com</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
-          <t>Executive</t>
+          <t>Accounting</t>
         </is>
       </c>
       <c r="G25" s="4" t="inlineStr">
         <is>
-          <t>CFO</t>
+          <t>Accounts Payable Team Lead</t>
         </is>
       </c>
       <c r="H25" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I25" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="26" ht="15" customHeight="1">
       <c r="A26" s="4" t="inlineStr">
         <is>
           <t>Accounting - CB Accountant</t>
         </is>
       </c>
       <c r="B26" s="4" t="inlineStr">
         <is>
           <t>2021-09-23</t>
         </is>
       </c>
       <c r="C26" s="4" t="inlineStr"/>
       <c r="D26" s="4" t="inlineStr">
         <is>
-          <t>Beth Berstling</t>
+          <t>Amanda Yeager</t>
         </is>
       </c>
       <c r="E26" s="4" t="inlineStr">
         <is>
-          <t>beth@performcb.com</t>
+          <t>amanda.yeager@performcb.com</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
-          <t>Risk Management</t>
+          <t>Executive</t>
         </is>
       </c>
       <c r="G26" s="4" t="inlineStr">
         <is>
-          <t>Sr. Risk Manager</t>
-[...4 lines deleted...]
-          <t>Content Manager</t>
+          <t>CFO</t>
+        </is>
+      </c>
+      <c r="H26" s="5" t="inlineStr">
+        <is>
+          <t>Manager</t>
         </is>
       </c>
       <c r="I26" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="27" ht="15" customHeight="1">
       <c r="A27" s="4" t="inlineStr">
         <is>
-          <t>Accounting - CB Accountant</t>
+          <t>Accounting - Deloitte Files</t>
         </is>
       </c>
       <c r="B27" s="4" t="inlineStr">
         <is>
-          <t>2021-09-23</t>
+          <t>2025-09-23</t>
         </is>
       </c>
       <c r="C27" s="4" t="inlineStr"/>
       <c r="D27" s="4" t="inlineStr">
         <is>
-          <t>Colleen Rittenhouse</t>
+          <t>aliamar</t>
         </is>
       </c>
       <c r="E27" s="4" t="inlineStr">
         <is>
-          <t>colleen@performcb.com</t>
+          <t>aliamar@deloitte.ca</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
-          <t>Accounting</t>
+          <t>(Not in BambooHR)</t>
         </is>
       </c>
       <c r="G27" s="4" t="inlineStr">
         <is>
-          <t>Assistant Controller</t>
+          <t>(Not in BambooHR)</t>
         </is>
       </c>
       <c r="H27" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I27" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="28" ht="15" customHeight="1">
       <c r="A28" s="4" t="inlineStr">
         <is>
-          <t>Accounting - CB Accountant</t>
+          <t>Accounting - Deloitte Files</t>
         </is>
       </c>
       <c r="B28" s="4" t="inlineStr">
         <is>
-          <t>2021-09-23</t>
+          <t>2025-09-23</t>
         </is>
       </c>
       <c r="C28" s="4" t="inlineStr"/>
       <c r="D28" s="4" t="inlineStr">
         <is>
-          <t>dan</t>
+          <t>aosikomaiya</t>
         </is>
       </c>
       <c r="E28" s="4" t="inlineStr">
         <is>
-          <t>dan@performcb.com</t>
+          <t>aosikomaiya@deloitte.ca</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>(Not in BambooHR)</t>
         </is>
       </c>
       <c r="G28" s="4" t="inlineStr">
         <is>
           <t>(Not in BambooHR)</t>
         </is>
       </c>
       <c r="H28" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I28" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="29" ht="15" customHeight="1">
       <c r="A29" s="4" t="inlineStr">
         <is>
-          <t>Accounting - CB Accountant</t>
+          <t>Accounting - Deloitte Files</t>
         </is>
       </c>
       <c r="B29" s="4" t="inlineStr">
         <is>
-          <t>2021-09-23</t>
+          <t>2025-09-23</t>
         </is>
       </c>
       <c r="C29" s="4" t="inlineStr"/>
       <c r="D29" s="4" t="inlineStr">
         <is>
-          <t>Julie Heckman</t>
+          <t>clewis</t>
         </is>
       </c>
       <c r="E29" s="4" t="inlineStr">
         <is>
-          <t>julie.heckman@performcb.com</t>
+          <t>clewis@beringercapital.com</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
-          <t>Accounting</t>
+          <t>(Not in BambooHR)</t>
         </is>
       </c>
       <c r="G29" s="4" t="inlineStr">
         <is>
-          <t>Senior Accountant</t>
+          <t>(Not in BambooHR)</t>
         </is>
       </c>
       <c r="H29" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I29" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="30" ht="15" customHeight="1">
       <c r="A30" s="4" t="inlineStr">
         <is>
-          <t>Accounting - CB Accountant</t>
+          <t>Accounting - Deloitte Files</t>
         </is>
       </c>
       <c r="B30" s="4" t="inlineStr">
         <is>
-          <t>2021-09-23</t>
+          <t>2025-09-23</t>
         </is>
       </c>
       <c r="C30" s="4" t="inlineStr"/>
       <c r="D30" s="4" t="inlineStr">
         <is>
-          <t>Mary Eastwood</t>
+          <t>eharwood</t>
         </is>
       </c>
       <c r="E30" s="4" t="inlineStr">
         <is>
-          <t>mary@performcb.com</t>
+          <t>eharwood@deloitte.ca</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
-          <t>Accounting</t>
+          <t>(Not in BambooHR)</t>
         </is>
       </c>
       <c r="G30" s="4" t="inlineStr">
         <is>
-          <t>Accounts Payable Team Lead</t>
+          <t>(Not in BambooHR)</t>
         </is>
       </c>
       <c r="H30" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I30" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="31" ht="15" customHeight="1">
       <c r="A31" s="4" t="inlineStr">
         <is>
           <t>Accounting - Deloitte Files</t>
         </is>
       </c>
       <c r="B31" s="4" t="inlineStr">
         <is>
           <t>2025-09-23</t>
         </is>
       </c>
       <c r="C31" s="4" t="inlineStr"/>
       <c r="D31" s="4" t="inlineStr">
         <is>
-          <t>aliamar</t>
+          <t>rajyosingh</t>
         </is>
       </c>
       <c r="E31" s="4" t="inlineStr">
         <is>
-          <t>aliamar@deloitte.ca</t>
+          <t>rajyosingh@deloitte.ca</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>(Not in BambooHR)</t>
         </is>
       </c>
       <c r="G31" s="4" t="inlineStr">
         <is>
           <t>(Not in BambooHR)</t>
         </is>
       </c>
       <c r="H31" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I31" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="32" ht="15" customHeight="1">
       <c r="A32" s="4" t="inlineStr">
         <is>
           <t>Accounting - Deloitte Files</t>
         </is>
       </c>
       <c r="B32" s="4" t="inlineStr">
         <is>
           <t>2025-09-23</t>
         </is>
       </c>
       <c r="C32" s="4" t="inlineStr"/>
       <c r="D32" s="4" t="inlineStr">
         <is>
-          <t>aosikomaiya</t>
+          <t>rubywilliams</t>
         </is>
       </c>
       <c r="E32" s="4" t="inlineStr">
         <is>
-          <t>aosikomaiya@deloitte.ca</t>
+          <t>rubywilliams@deloitte.ca</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>(Not in BambooHR)</t>
         </is>
       </c>
       <c r="G32" s="4" t="inlineStr">
         <is>
           <t>(Not in BambooHR)</t>
         </is>
       </c>
       <c r="H32" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I32" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="33" ht="15" customHeight="1">
       <c r="A33" s="4" t="inlineStr">
         <is>
           <t>Accounting - Deloitte Files</t>
         </is>
       </c>
       <c r="B33" s="4" t="inlineStr">
         <is>
           <t>2025-09-23</t>
         </is>
       </c>
       <c r="C33" s="4" t="inlineStr"/>
       <c r="D33" s="4" t="inlineStr">
         <is>
-          <t>clewis</t>
+          <t>sminhas</t>
         </is>
       </c>
       <c r="E33" s="4" t="inlineStr">
         <is>
-          <t>clewis@beringercapital.com</t>
+          <t>sminhas@beringercapital.com</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>(Not in BambooHR)</t>
         </is>
       </c>
       <c r="G33" s="4" t="inlineStr">
         <is>
           <t>(Not in BambooHR)</t>
         </is>
       </c>
       <c r="H33" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I33" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="34" ht="15" customHeight="1">
       <c r="A34" s="4" t="inlineStr">
         <is>
           <t>Accounting - Deloitte Files</t>
         </is>
       </c>
       <c r="B34" s="4" t="inlineStr">
         <is>
           <t>2025-09-23</t>
         </is>
       </c>
       <c r="C34" s="4" t="inlineStr"/>
       <c r="D34" s="4" t="inlineStr">
         <is>
-          <t>eharwood</t>
+          <t>Amanda Yeager</t>
         </is>
       </c>
       <c r="E34" s="4" t="inlineStr">
         <is>
-          <t>eharwood@deloitte.ca</t>
+          <t>amanda.yeager@performcb.com</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
+          <t>Executive</t>
         </is>
       </c>
       <c r="G34" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
-[...4 lines deleted...]
-          <t>Content Manager</t>
+          <t>CFO</t>
+        </is>
+      </c>
+      <c r="H34" s="5" t="inlineStr">
+        <is>
+          <t>Manager</t>
         </is>
       </c>
       <c r="I34" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="35" ht="15" customHeight="1">
       <c r="A35" s="4" t="inlineStr">
         <is>
           <t>Accounting - Deloitte Files</t>
         </is>
       </c>
       <c r="B35" s="4" t="inlineStr">
         <is>
           <t>2025-09-23</t>
         </is>
       </c>
       <c r="C35" s="4" t="inlineStr"/>
       <c r="D35" s="4" t="inlineStr">
         <is>
-          <t>rajyosingh</t>
+          <t>Colleen Rittenhouse</t>
         </is>
       </c>
       <c r="E35" s="4" t="inlineStr">
         <is>
-          <t>rajyosingh@deloitte.ca</t>
+          <t>colleen@performcb.com</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
+          <t>Accounting</t>
         </is>
       </c>
       <c r="G35" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
-[...4 lines deleted...]
-          <t>Content Manager</t>
+          <t>Assistant Controller</t>
+        </is>
+      </c>
+      <c r="H35" s="5" t="inlineStr">
+        <is>
+          <t>Manager</t>
         </is>
       </c>
       <c r="I35" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="36" ht="15" customHeight="1">
       <c r="A36" s="4" t="inlineStr">
         <is>
-          <t>Accounting - Deloitte Files</t>
+          <t>Accounting - Leadership</t>
         </is>
       </c>
       <c r="B36" s="4" t="inlineStr">
         <is>
-          <t>2025-09-23</t>
+          <t>2022-04-18</t>
         </is>
       </c>
       <c r="C36" s="4" t="inlineStr"/>
       <c r="D36" s="4" t="inlineStr">
         <is>
-          <t>rubywilliams</t>
+          <t>Angelica Cognac</t>
         </is>
       </c>
       <c r="E36" s="4" t="inlineStr">
         <is>
-          <t>rubywilliams@deloitte.ca</t>
+          <t>angelica@performcb.com</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
+          <t>People Operations</t>
         </is>
       </c>
       <c r="G36" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
+          <t>People Operations Strategy Manager</t>
         </is>
       </c>
       <c r="H36" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I36" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="37" ht="15" customHeight="1">
       <c r="A37" s="4" t="inlineStr">
         <is>
-          <t>Accounting - Deloitte Files</t>
+          <t>Accounting - Leadership</t>
         </is>
       </c>
       <c r="B37" s="4" t="inlineStr">
         <is>
-          <t>2025-09-23</t>
+          <t>2022-04-18</t>
         </is>
       </c>
       <c r="C37" s="4" t="inlineStr"/>
       <c r="D37" s="4" t="inlineStr">
         <is>
-          <t>sminhas</t>
+          <t>Colleen Rittenhouse</t>
         </is>
       </c>
       <c r="E37" s="4" t="inlineStr">
         <is>
-          <t>sminhas@beringercapital.com</t>
+          <t>colleen@performcb.com</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
+          <t>Accounting</t>
         </is>
       </c>
       <c r="G37" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
+          <t>Assistant Controller</t>
         </is>
       </c>
       <c r="H37" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I37" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="38" ht="15" customHeight="1">
       <c r="A38" s="4" t="inlineStr">
         <is>
-          <t>Accounting - Deloitte Files</t>
+          <t>Accounting - Leadership</t>
         </is>
       </c>
       <c r="B38" s="4" t="inlineStr">
         <is>
-          <t>2025-09-23</t>
+          <t>2022-04-18</t>
         </is>
       </c>
       <c r="C38" s="4" t="inlineStr"/>
       <c r="D38" s="4" t="inlineStr">
         <is>
-          <t>Amanda Yeager</t>
+          <t>Zach Dupell</t>
         </is>
       </c>
       <c r="E38" s="4" t="inlineStr">
         <is>
-          <t>amanda.yeager@performcb.com</t>
+          <t>zach@performcb.com</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
-          <t>Executive</t>
+          <t>Accounting</t>
         </is>
       </c>
       <c r="G38" s="4" t="inlineStr">
         <is>
-          <t>CFO</t>
-[...4 lines deleted...]
-          <t>Manager</t>
+          <t>Accounting Manager</t>
+        </is>
+      </c>
+      <c r="H38" s="4" t="inlineStr">
+        <is>
+          <t>Content Manager</t>
         </is>
       </c>
       <c r="I38" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="39" ht="15" customHeight="1">
       <c r="A39" s="4" t="inlineStr">
         <is>
-          <t>Accounting - Deloitte Files</t>
+          <t>Accounting - Leadership</t>
         </is>
       </c>
       <c r="B39" s="4" t="inlineStr">
         <is>
-          <t>2025-09-23</t>
+          <t>2022-04-18</t>
         </is>
       </c>
       <c r="C39" s="4" t="inlineStr"/>
       <c r="D39" s="4" t="inlineStr">
         <is>
-          <t>Colleen Rittenhouse</t>
+          <t>Amanda Yeager</t>
         </is>
       </c>
       <c r="E39" s="4" t="inlineStr">
         <is>
-          <t>colleen@performcb.com</t>
+          <t>amanda.yeager@performcb.com</t>
         </is>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
-          <t>Accounting</t>
+          <t>Executive</t>
         </is>
       </c>
       <c r="G39" s="4" t="inlineStr">
         <is>
-          <t>Assistant Controller</t>
+          <t>CFO</t>
         </is>
       </c>
       <c r="H39" s="5" t="inlineStr">
         <is>
           <t>Manager</t>
         </is>
       </c>
       <c r="I39" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="40" ht="15" customHeight="1">
       <c r="A40" s="4" t="inlineStr">
         <is>
-          <t>Accounting - Leadership</t>
+          <t>Accounting - Secret Squirrel Business</t>
         </is>
       </c>
       <c r="B40" s="4" t="inlineStr">
         <is>
-          <t>2022-04-18</t>
+          <t>2021-09-23</t>
         </is>
       </c>
       <c r="C40" s="4" t="inlineStr"/>
       <c r="D40" s="4" t="inlineStr">
         <is>
           <t>Angelica Cognac</t>
         </is>
       </c>
       <c r="E40" s="4" t="inlineStr">
         <is>
           <t>angelica@performcb.com</t>
         </is>
       </c>
       <c r="F40" s="4" t="inlineStr">
         <is>
           <t>People Operations</t>
         </is>
       </c>
       <c r="G40" s="4" t="inlineStr">
         <is>
           <t>People Operations Strategy Manager</t>
         </is>
       </c>
       <c r="H40" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I40" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="41" ht="15" customHeight="1">
       <c r="A41" s="4" t="inlineStr">
         <is>
-          <t>Accounting - Leadership</t>
+          <t>Accounting - Secret Squirrel Business</t>
         </is>
       </c>
       <c r="B41" s="4" t="inlineStr">
         <is>
-          <t>2022-04-18</t>
+          <t>2021-09-23</t>
         </is>
       </c>
       <c r="C41" s="4" t="inlineStr"/>
       <c r="D41" s="4" t="inlineStr">
         <is>
-          <t>bill.greer</t>
+          <t>Colleen Rittenhouse</t>
         </is>
       </c>
       <c r="E41" s="4" t="inlineStr">
         <is>
-          <t>bill.greer@performcb.com</t>
+          <t>colleen@performcb.com</t>
         </is>
       </c>
       <c r="F41" s="4" t="inlineStr">
         <is>
-          <t>Executive</t>
+          <t>Accounting</t>
         </is>
       </c>
       <c r="G41" s="4" t="inlineStr">
         <is>
-          <t>CFO</t>
+          <t>Assistant Controller</t>
         </is>
       </c>
       <c r="H41" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I41" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="42" ht="15" customHeight="1">
       <c r="A42" s="4" t="inlineStr">
         <is>
-          <t>Accounting - Leadership</t>
+          <t>Accounting - Secret Squirrel Business</t>
         </is>
       </c>
       <c r="B42" s="4" t="inlineStr">
         <is>
-          <t>2022-04-18</t>
+          <t>2021-09-23</t>
         </is>
       </c>
       <c r="C42" s="4" t="inlineStr"/>
       <c r="D42" s="4" t="inlineStr">
         <is>
-          <t>Colleen Rittenhouse</t>
+          <t>Amanda Yeager</t>
         </is>
       </c>
       <c r="E42" s="4" t="inlineStr">
         <is>
-          <t>colleen@performcb.com</t>
+          <t>amanda.yeager@performcb.com</t>
         </is>
       </c>
       <c r="F42" s="4" t="inlineStr">
         <is>
-          <t>Accounting</t>
+          <t>Executive</t>
         </is>
       </c>
       <c r="G42" s="4" t="inlineStr">
         <is>
-          <t>Assistant Controller</t>
-[...4 lines deleted...]
-          <t>Content Manager</t>
+          <t>CFO</t>
+        </is>
+      </c>
+      <c r="H42" s="5" t="inlineStr">
+        <is>
+          <t>Manager</t>
         </is>
       </c>
       <c r="I42" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="43" ht="15" customHeight="1">
       <c r="A43" s="4" t="inlineStr">
         <is>
-          <t>Accounting - Leadership</t>
+          <t>Accounting - Shareholders</t>
         </is>
       </c>
       <c r="B43" s="4" t="inlineStr">
         <is>
-          <t>2022-04-18</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="C43" s="4" t="inlineStr"/>
       <c r="D43" s="4" t="inlineStr">
         <is>
-          <t>dan</t>
+          <t>Colleen Rittenhouse</t>
         </is>
       </c>
       <c r="E43" s="4" t="inlineStr">
         <is>
-          <t>dan@performcb.com</t>
+          <t>colleen@performcb.com</t>
         </is>
       </c>
       <c r="F43" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
+          <t>Accounting</t>
         </is>
       </c>
       <c r="G43" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
+          <t>Assistant Controller</t>
         </is>
       </c>
       <c r="H43" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I43" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="44" ht="15" customHeight="1">
       <c r="A44" s="4" t="inlineStr">
         <is>
-          <t>Accounting - Leadership</t>
+          <t>Accounting - Shareholders</t>
         </is>
       </c>
       <c r="B44" s="4" t="inlineStr">
         <is>
-          <t>2022-04-18</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="C44" s="4" t="inlineStr"/>
       <c r="D44" s="4" t="inlineStr">
         <is>
-          <t>Zach Dupell</t>
+          <t>Julie Heckman</t>
         </is>
       </c>
       <c r="E44" s="4" t="inlineStr">
         <is>
-          <t>zach@performcb.com</t>
+          <t>julie.heckman@performcb.com</t>
         </is>
       </c>
       <c r="F44" s="4" t="inlineStr">
         <is>
           <t>Accounting</t>
         </is>
       </c>
       <c r="G44" s="4" t="inlineStr">
         <is>
-          <t>Accounting Manager</t>
+          <t>Senior Accountant</t>
         </is>
       </c>
       <c r="H44" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I44" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="45" ht="15" customHeight="1">
       <c r="A45" s="4" t="inlineStr">
         <is>
-          <t>Accounting - Leadership</t>
+          <t>Accounting - Shareholders</t>
         </is>
       </c>
       <c r="B45" s="4" t="inlineStr">
         <is>
-          <t>2022-04-18</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="C45" s="4" t="inlineStr"/>
       <c r="D45" s="4" t="inlineStr">
         <is>
           <t>Amanda Yeager</t>
         </is>
       </c>
       <c r="E45" s="4" t="inlineStr">
         <is>
           <t>amanda.yeager@performcb.com</t>
         </is>
       </c>
       <c r="F45" s="4" t="inlineStr">
         <is>
           <t>Executive</t>
         </is>
       </c>
       <c r="G45" s="4" t="inlineStr">
         <is>
           <t>CFO</t>
         </is>
       </c>
       <c r="H45" s="5" t="inlineStr">
         <is>
           <t>Manager</t>
         </is>
       </c>
       <c r="I45" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="46" ht="15" customHeight="1">
       <c r="A46" s="4" t="inlineStr">
         <is>
-          <t>Accounting - Secret Squirrel Business</t>
+          <t>Accounting - Taxes</t>
         </is>
       </c>
       <c r="B46" s="4" t="inlineStr">
         <is>
           <t>2021-09-23</t>
         </is>
       </c>
       <c r="C46" s="4" t="inlineStr"/>
       <c r="D46" s="4" t="inlineStr">
         <is>
-          <t>Amanda Yeager</t>
+          <t>Colleen Rittenhouse</t>
         </is>
       </c>
       <c r="E46" s="4" t="inlineStr">
         <is>
-          <t>amanda.yeager@performcb.com</t>
+          <t>colleen@performcb.com</t>
         </is>
       </c>
       <c r="F46" s="4" t="inlineStr">
         <is>
-          <t>Executive</t>
+          <t>Accounting</t>
         </is>
       </c>
       <c r="G46" s="4" t="inlineStr">
         <is>
-          <t>CFO</t>
+          <t>Assistant Controller</t>
         </is>
       </c>
       <c r="H46" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I46" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="47" ht="15" customHeight="1">
       <c r="A47" s="4" t="inlineStr">
         <is>
-          <t>Accounting - Secret Squirrel Business</t>
+          <t>Accounting - Taxes</t>
         </is>
       </c>
       <c r="B47" s="4" t="inlineStr">
         <is>
           <t>2021-09-23</t>
         </is>
       </c>
       <c r="C47" s="4" t="inlineStr"/>
       <c r="D47" s="4" t="inlineStr">
         <is>
-          <t>Angelica Cognac</t>
+          <t>Julie Heckman</t>
         </is>
       </c>
       <c r="E47" s="4" t="inlineStr">
         <is>
-          <t>angelica@performcb.com</t>
+          <t>julie.heckman@performcb.com</t>
         </is>
       </c>
       <c r="F47" s="4" t="inlineStr">
         <is>
-          <t>People Operations</t>
+          <t>Accounting</t>
         </is>
       </c>
       <c r="G47" s="4" t="inlineStr">
         <is>
-          <t>People Operations Strategy Manager</t>
+          <t>Senior Accountant</t>
         </is>
       </c>
       <c r="H47" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I47" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="48" ht="15" customHeight="1">
       <c r="A48" s="4" t="inlineStr">
         <is>
-          <t>Accounting - Secret Squirrel Business</t>
+          <t>Accounting - Taxes</t>
         </is>
       </c>
       <c r="B48" s="4" t="inlineStr">
         <is>
           <t>2021-09-23</t>
         </is>
       </c>
       <c r="C48" s="4" t="inlineStr"/>
       <c r="D48" s="4" t="inlineStr">
         <is>
-          <t>Colleen Rittenhouse</t>
+          <t>Amanda Yeager</t>
         </is>
       </c>
       <c r="E48" s="4" t="inlineStr">
         <is>
-          <t>colleen@performcb.com</t>
+          <t>amanda.yeager@performcb.com</t>
         </is>
       </c>
       <c r="F48" s="4" t="inlineStr">
         <is>
-          <t>Accounting</t>
+          <t>Executive</t>
         </is>
       </c>
       <c r="G48" s="4" t="inlineStr">
         <is>
-          <t>Assistant Controller</t>
-[...4 lines deleted...]
-          <t>Content Manager</t>
+          <t>CFO</t>
+        </is>
+      </c>
+      <c r="H48" s="5" t="inlineStr">
+        <is>
+          <t>Manager</t>
         </is>
       </c>
       <c r="I48" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="49" ht="15" customHeight="1">
       <c r="A49" s="4" t="inlineStr">
         <is>
-          <t>Accounting - Secret Squirrel Business</t>
+          <t>Accounting Associate Interviews</t>
         </is>
       </c>
       <c r="B49" s="4" t="inlineStr">
         <is>
-          <t>2021-09-23</t>
+          <t>2021-08-02</t>
         </is>
       </c>
       <c r="C49" s="4" t="inlineStr"/>
       <c r="D49" s="4" t="inlineStr">
         <is>
-          <t>bill.greer</t>
+          <t>Angelica Cognac</t>
         </is>
       </c>
       <c r="E49" s="4" t="inlineStr">
         <is>
-          <t>bill.greer@performcb.com</t>
+          <t>angelica@performcb.com</t>
         </is>
       </c>
       <c r="F49" s="4" t="inlineStr">
         <is>
-          <t>Executive</t>
+          <t>People Operations</t>
         </is>
       </c>
       <c r="G49" s="4" t="inlineStr">
         <is>
-          <t>CFO</t>
-[...4 lines deleted...]
-          <t>Manager</t>
+          <t>People Operations Strategy Manager</t>
+        </is>
+      </c>
+      <c r="H49" s="4" t="inlineStr">
+        <is>
+          <t>Content Manager</t>
         </is>
       </c>
       <c r="I49" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="50" ht="15" customHeight="1">
       <c r="A50" s="4" t="inlineStr">
         <is>
-          <t>Accounting - Shareholders</t>
+          <t>Accounting Associate Interviews</t>
         </is>
       </c>
       <c r="B50" s="4" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2021-08-02</t>
         </is>
       </c>
       <c r="C50" s="4" t="inlineStr"/>
       <c r="D50" s="4" t="inlineStr">
         <is>
           <t>Colleen Rittenhouse</t>
         </is>
       </c>
       <c r="E50" s="4" t="inlineStr">
         <is>
           <t>colleen@performcb.com</t>
         </is>
       </c>
       <c r="F50" s="4" t="inlineStr">
         <is>
           <t>Accounting</t>
         </is>
       </c>
       <c r="G50" s="4" t="inlineStr">
         <is>
           <t>Assistant Controller</t>
         </is>
       </c>
-      <c r="H50" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>Content Manager</t>
+      <c r="H50" s="5" t="inlineStr">
+        <is>
+          <t>Manager</t>
         </is>
       </c>
       <c r="I50" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="51" ht="15" customHeight="1">
       <c r="A51" s="4" t="inlineStr">
         <is>
-          <t>Accounting - Shareholders</t>
+          <t>Accounting KPI's</t>
         </is>
       </c>
       <c r="B51" s="4" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2022-05-12</t>
         </is>
       </c>
       <c r="C51" s="4" t="inlineStr"/>
       <c r="D51" s="4" t="inlineStr">
         <is>
-          <t>Julie Heckman</t>
+          <t>Angelica Cognac</t>
         </is>
       </c>
       <c r="E51" s="4" t="inlineStr">
         <is>
-          <t>julie.heckman@performcb.com</t>
+          <t>angelica@performcb.com</t>
         </is>
       </c>
       <c r="F51" s="4" t="inlineStr">
         <is>
-          <t>Accounting</t>
+          <t>People Operations</t>
         </is>
       </c>
       <c r="G51" s="4" t="inlineStr">
         <is>
-          <t>Senior Accountant</t>
+          <t>People Operations Strategy Manager</t>
         </is>
       </c>
       <c r="H51" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I51" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="52" ht="15" customHeight="1">
       <c r="A52" s="4" t="inlineStr">
         <is>
-          <t>Accounting - Shareholders</t>
+          <t>Accounting KPI's</t>
         </is>
       </c>
       <c r="B52" s="4" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2022-05-12</t>
         </is>
       </c>
       <c r="C52" s="4" t="inlineStr"/>
       <c r="D52" s="4" t="inlineStr">
         <is>
-          <t>Amanda Yeager</t>
+          <t>Beth Berstling</t>
         </is>
       </c>
       <c r="E52" s="4" t="inlineStr">
         <is>
-          <t>amanda.yeager@performcb.com</t>
+          <t>beth@performcb.com</t>
         </is>
       </c>
       <c r="F52" s="4" t="inlineStr">
         <is>
-          <t>Executive</t>
+          <t>Risk Management</t>
         </is>
       </c>
       <c r="G52" s="4" t="inlineStr">
         <is>
-          <t>CFO</t>
-[...4 lines deleted...]
-          <t>Manager</t>
+          <t>Sr. Risk Manager</t>
+        </is>
+      </c>
+      <c r="H52" s="4" t="inlineStr">
+        <is>
+          <t>Content Manager</t>
         </is>
       </c>
       <c r="I52" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="53" ht="15" customHeight="1">
       <c r="A53" s="4" t="inlineStr">
         <is>
-          <t>Accounting - Taxes</t>
+          <t>Accounting KPI's</t>
         </is>
       </c>
       <c r="B53" s="4" t="inlineStr">
         <is>
-          <t>2021-09-23</t>
+          <t>2022-05-12</t>
         </is>
       </c>
       <c r="C53" s="4" t="inlineStr"/>
       <c r="D53" s="4" t="inlineStr">
         <is>
-          <t>Amanda Yeager</t>
+          <t>Zach Dupell</t>
         </is>
       </c>
       <c r="E53" s="4" t="inlineStr">
         <is>
-          <t>amanda.yeager@performcb.com</t>
+          <t>zach@performcb.com</t>
         </is>
       </c>
       <c r="F53" s="4" t="inlineStr">
         <is>
-          <t>Executive</t>
+          <t>Accounting</t>
         </is>
       </c>
       <c r="G53" s="4" t="inlineStr">
         <is>
-          <t>CFO</t>
+          <t>Accounting Manager</t>
         </is>
       </c>
       <c r="H53" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I53" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="54" ht="15" customHeight="1">
       <c r="A54" s="4" t="inlineStr">
         <is>
-          <t>Accounting - Taxes</t>
+          <t>Accounting KPI's</t>
         </is>
       </c>
       <c r="B54" s="4" t="inlineStr">
         <is>
-          <t>2021-09-23</t>
+          <t>2022-05-12</t>
         </is>
       </c>
       <c r="C54" s="4" t="inlineStr"/>
       <c r="D54" s="4" t="inlineStr">
         <is>
           <t>Colleen Rittenhouse</t>
         </is>
       </c>
       <c r="E54" s="4" t="inlineStr">
         <is>
           <t>colleen@performcb.com</t>
         </is>
       </c>
       <c r="F54" s="4" t="inlineStr">
         <is>
           <t>Accounting</t>
         </is>
       </c>
       <c r="G54" s="4" t="inlineStr">
         <is>
           <t>Assistant Controller</t>
         </is>
       </c>
-      <c r="H54" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>Content Manager</t>
+      <c r="H54" s="5" t="inlineStr">
+        <is>
+          <t>Manager</t>
         </is>
       </c>
       <c r="I54" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="55" ht="15" customHeight="1">
       <c r="A55" s="4" t="inlineStr">
         <is>
-          <t>Accounting - Taxes</t>
+          <t>Agency</t>
         </is>
       </c>
       <c r="B55" s="4" t="inlineStr">
         <is>
-          <t>2021-09-23</t>
+          <t>2021-04-28</t>
         </is>
       </c>
       <c r="C55" s="4" t="inlineStr"/>
       <c r="D55" s="4" t="inlineStr">
         <is>
-          <t>dan</t>
+          <t>Aaron Ray</t>
         </is>
       </c>
       <c r="E55" s="4" t="inlineStr">
         <is>
-          <t>dan@performcb.com</t>
+          <t>aaron@performcb.com</t>
         </is>
       </c>
       <c r="F55" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
+          <t>Client Services</t>
         </is>
       </c>
       <c r="G55" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
+          <t>Growth Manager</t>
         </is>
       </c>
       <c r="H55" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I55" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="56" ht="15" customHeight="1">
       <c r="A56" s="4" t="inlineStr">
         <is>
-          <t>Accounting - Taxes</t>
+          <t>Agency</t>
         </is>
       </c>
       <c r="B56" s="4" t="inlineStr">
         <is>
-          <t>2021-09-23</t>
+          <t>2021-04-28</t>
         </is>
       </c>
       <c r="C56" s="4" t="inlineStr"/>
       <c r="D56" s="4" t="inlineStr">
         <is>
-          <t>Julie Heckman</t>
+          <t>agency</t>
         </is>
       </c>
       <c r="E56" s="4" t="inlineStr">
         <is>
-          <t>julie.heckman@performcb.com</t>
+          <t>agency@performcb.com</t>
         </is>
       </c>
       <c r="F56" s="4" t="inlineStr">
         <is>
-          <t>Accounting</t>
+          <t>(Not in BambooHR)</t>
         </is>
       </c>
       <c r="G56" s="4" t="inlineStr">
         <is>
-          <t>Senior Accountant</t>
+          <t>(Not in BambooHR)</t>
         </is>
       </c>
       <c r="H56" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I56" s="4" t="inlineStr">
         <is>
-          <t>user</t>
+          <t>group</t>
         </is>
       </c>
     </row>
     <row r="57" ht="15" customHeight="1">
       <c r="A57" s="4" t="inlineStr">
         <is>
-          <t>Accounting - Taxes</t>
+          <t>Agency</t>
         </is>
       </c>
       <c r="B57" s="4" t="inlineStr">
         <is>
-          <t>2021-09-23</t>
+          <t>2021-04-28</t>
         </is>
       </c>
       <c r="C57" s="4" t="inlineStr"/>
       <c r="D57" s="4" t="inlineStr">
         <is>
-          <t>bill.greer</t>
+          <t>Angelica Cognac</t>
         </is>
       </c>
       <c r="E57" s="4" t="inlineStr">
         <is>
-          <t>bill.greer@performcb.com</t>
+          <t>angelica@performcb.com</t>
         </is>
       </c>
       <c r="F57" s="4" t="inlineStr">
         <is>
-          <t>Executive</t>
+          <t>People Operations</t>
         </is>
       </c>
       <c r="G57" s="4" t="inlineStr">
         <is>
-          <t>CFO</t>
-[...4 lines deleted...]
-          <t>Manager</t>
+          <t>People Operations Strategy Manager</t>
+        </is>
+      </c>
+      <c r="H57" s="4" t="inlineStr">
+        <is>
+          <t>Content Manager</t>
         </is>
       </c>
       <c r="I57" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="58" ht="15" customHeight="1">
       <c r="A58" s="4" t="inlineStr">
         <is>
-          <t>Accounting Associate Interviews</t>
+          <t>Agency</t>
         </is>
       </c>
       <c r="B58" s="4" t="inlineStr">
         <is>
-          <t>2021-08-02</t>
+          <t>2021-04-28</t>
         </is>
       </c>
       <c r="C58" s="4" t="inlineStr"/>
       <c r="D58" s="4" t="inlineStr">
         <is>
-          <t>Angelica Cognac</t>
+          <t>Brad Dobbins</t>
         </is>
       </c>
       <c r="E58" s="4" t="inlineStr">
         <is>
-          <t>angelica@performcb.com</t>
+          <t>brad@performcb.com</t>
         </is>
       </c>
       <c r="F58" s="4" t="inlineStr">
         <is>
-          <t>People Operations</t>
+          <t>Executive</t>
         </is>
       </c>
       <c r="G58" s="4" t="inlineStr">
         <is>
-          <t>People Operations Strategy Manager</t>
+          <t>COO</t>
         </is>
       </c>
       <c r="H58" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I58" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="59" ht="15" customHeight="1">
       <c r="A59" s="4" t="inlineStr">
         <is>
-          <t>Accounting Associate Interviews</t>
+          <t>Agency</t>
         </is>
       </c>
       <c r="B59" s="4" t="inlineStr">
         <is>
-          <t>2021-08-02</t>
+          <t>2021-04-28</t>
         </is>
       </c>
       <c r="C59" s="4" t="inlineStr"/>
       <c r="D59" s="4" t="inlineStr">
         <is>
-          <t>Colleen Rittenhouse</t>
+          <t>Claire Recore</t>
         </is>
       </c>
       <c r="E59" s="4" t="inlineStr">
         <is>
-          <t>colleen@performcb.com</t>
+          <t>claire@performcb.com</t>
         </is>
       </c>
       <c r="F59" s="4" t="inlineStr">
         <is>
-          <t>Accounting</t>
+          <t>Client Services</t>
         </is>
       </c>
       <c r="G59" s="4" t="inlineStr">
         <is>
-          <t>Assistant Controller</t>
-[...4 lines deleted...]
-          <t>Manager</t>
+          <t>Growth Manager</t>
+        </is>
+      </c>
+      <c r="H59" s="4" t="inlineStr">
+        <is>
+          <t>Content Manager</t>
         </is>
       </c>
       <c r="I59" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="60" ht="15" customHeight="1">
       <c r="A60" s="4" t="inlineStr">
         <is>
-          <t>Accounting KPI's</t>
+          <t>Agency</t>
         </is>
       </c>
       <c r="B60" s="4" t="inlineStr">
         <is>
-          <t>2022-05-12</t>
+          <t>2021-04-28</t>
         </is>
       </c>
       <c r="C60" s="4" t="inlineStr"/>
       <c r="D60" s="4" t="inlineStr">
         <is>
-          <t>Angelica Cognac</t>
+          <t>Devyn Kahl</t>
         </is>
       </c>
       <c r="E60" s="4" t="inlineStr">
         <is>
-          <t>angelica@performcb.com</t>
+          <t>devyn@performcb.com</t>
         </is>
       </c>
       <c r="F60" s="4" t="inlineStr">
         <is>
-          <t>People Operations</t>
+          <t>Client Services</t>
         </is>
       </c>
       <c r="G60" s="4" t="inlineStr">
         <is>
-          <t>People Operations Strategy Manager</t>
+          <t>Program/Account Coordinator</t>
         </is>
       </c>
       <c r="H60" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I60" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="61" ht="15" customHeight="1">
       <c r="A61" s="4" t="inlineStr">
         <is>
-          <t>Accounting KPI's</t>
+          <t>Agency</t>
         </is>
       </c>
       <c r="B61" s="4" t="inlineStr">
         <is>
-          <t>2022-05-12</t>
+          <t>2021-04-28</t>
         </is>
       </c>
       <c r="C61" s="4" t="inlineStr"/>
       <c r="D61" s="4" t="inlineStr">
         <is>
-          <t>Beth Berstling</t>
+          <t>Erin Cigich</t>
         </is>
       </c>
       <c r="E61" s="4" t="inlineStr">
         <is>
-          <t>beth@performcb.com</t>
+          <t>erin@performcb.com</t>
         </is>
       </c>
       <c r="F61" s="4" t="inlineStr">
         <is>
-          <t>Risk Management</t>
+          <t>Executive</t>
         </is>
       </c>
       <c r="G61" s="4" t="inlineStr">
         <is>
-          <t>Sr. Risk Manager</t>
+          <t>CEO</t>
         </is>
       </c>
       <c r="H61" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I61" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="62" ht="15" customHeight="1">
       <c r="A62" s="4" t="inlineStr">
         <is>
-          <t>Accounting KPI's</t>
+          <t>Agency</t>
         </is>
       </c>
       <c r="B62" s="4" t="inlineStr">
         <is>
-          <t>2022-05-12</t>
+          <t>2021-04-28</t>
         </is>
       </c>
       <c r="C62" s="4" t="inlineStr"/>
       <c r="D62" s="4" t="inlineStr">
         <is>
-          <t>Zach Dupell</t>
+          <t>Holly Barnes</t>
         </is>
       </c>
       <c r="E62" s="4" t="inlineStr">
         <is>
-          <t>zach@performcb.com</t>
+          <t>holly@performcb.com</t>
         </is>
       </c>
       <c r="F62" s="4" t="inlineStr">
         <is>
-          <t>Accounting</t>
+          <t>Marketing</t>
         </is>
       </c>
       <c r="G62" s="4" t="inlineStr">
         <is>
-          <t>Accounting Manager</t>
+          <t>Director of Marketing</t>
         </is>
       </c>
       <c r="H62" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I62" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="63" ht="15" customHeight="1">
       <c r="A63" s="4" t="inlineStr">
         <is>
-          <t>Accounting KPI's</t>
+          <t>Agency</t>
         </is>
       </c>
       <c r="B63" s="4" t="inlineStr">
         <is>
-          <t>2022-05-12</t>
+          <t>2021-04-28</t>
         </is>
       </c>
       <c r="C63" s="4" t="inlineStr"/>
       <c r="D63" s="4" t="inlineStr">
         <is>
-          <t>Colleen Rittenhouse</t>
+          <t>Joe Murray</t>
         </is>
       </c>
       <c r="E63" s="4" t="inlineStr">
         <is>
-          <t>colleen@performcb.com</t>
+          <t>joseph@performcb.com</t>
         </is>
       </c>
       <c r="F63" s="4" t="inlineStr">
         <is>
-          <t>Accounting</t>
+          <t>Client Services</t>
         </is>
       </c>
       <c r="G63" s="4" t="inlineStr">
         <is>
-          <t>Assistant Controller</t>
-[...4 lines deleted...]
-          <t>Manager</t>
+          <t>Lead Growth Manager</t>
+        </is>
+      </c>
+      <c r="H63" s="4" t="inlineStr">
+        <is>
+          <t>Content Manager</t>
         </is>
       </c>
       <c r="I63" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="64" ht="15" customHeight="1">
       <c r="A64" s="4" t="inlineStr">
         <is>
-          <t>Adperio Sales and AM</t>
+          <t>Agency</t>
         </is>
       </c>
       <c r="B64" s="4" t="inlineStr">
         <is>
-          <t>2019-11-06</t>
+          <t>2021-04-28</t>
         </is>
       </c>
       <c r="C64" s="4" t="inlineStr"/>
       <c r="D64" s="4" t="inlineStr">
         <is>
-          <t>Courtney McLeod</t>
+          <t>Julie Martin</t>
         </is>
       </c>
       <c r="E64" s="4" t="inlineStr">
         <is>
-          <t>cmcleod@adperio.com</t>
+          <t>julie@performcb.com</t>
         </is>
       </c>
       <c r="F64" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
+          <t>Product</t>
         </is>
       </c>
       <c r="G64" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
+          <t>VP of Product Development</t>
         </is>
       </c>
       <c r="H64" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I64" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="65" ht="15" customHeight="1">
       <c r="A65" s="4" t="inlineStr">
         <is>
           <t>Agency</t>
         </is>
       </c>
       <c r="B65" s="4" t="inlineStr">
         <is>
           <t>2021-04-28</t>
         </is>
       </c>
       <c r="C65" s="4" t="inlineStr"/>
       <c r="D65" s="4" t="inlineStr">
         <is>
-          <t>Aaron Ray</t>
+          <t>Kass Madrigal</t>
         </is>
       </c>
       <c r="E65" s="4" t="inlineStr">
         <is>
-          <t>aaron@performcb.com</t>
+          <t>kass@performcb.com</t>
         </is>
       </c>
       <c r="F65" s="4" t="inlineStr">
         <is>
           <t>Client Services</t>
         </is>
       </c>
       <c r="G65" s="4" t="inlineStr">
         <is>
           <t>Growth Manager</t>
         </is>
       </c>
       <c r="H65" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I65" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="66" ht="15" customHeight="1">
       <c r="A66" s="4" t="inlineStr">
         <is>
           <t>Agency</t>
         </is>
       </c>
       <c r="B66" s="4" t="inlineStr">
         <is>
           <t>2021-04-28</t>
         </is>
       </c>
       <c r="C66" s="4" t="inlineStr"/>
       <c r="D66" s="4" t="inlineStr">
         <is>
-          <t>adam</t>
+          <t>Keely Karalis-Valverde</t>
         </is>
       </c>
       <c r="E66" s="4" t="inlineStr">
         <is>
-          <t>adam@performcb.com</t>
+          <t>keely@performcb.com</t>
         </is>
       </c>
       <c r="F66" s="4" t="inlineStr">
         <is>
-          <t>Sales</t>
+          <t>Marketing</t>
         </is>
       </c>
       <c r="G66" s="4" t="inlineStr">
         <is>
-          <t>Agency Sales Director</t>
+          <t>Demand Generation Manager</t>
         </is>
       </c>
       <c r="H66" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I66" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="67" ht="15" customHeight="1">
       <c r="A67" s="4" t="inlineStr">
         <is>
           <t>Agency</t>
         </is>
       </c>
       <c r="B67" s="4" t="inlineStr">
         <is>
           <t>2021-04-28</t>
         </is>
       </c>
       <c r="C67" s="4" t="inlineStr"/>
       <c r="D67" s="4" t="inlineStr">
         <is>
-          <t>agency</t>
+          <t>Lee Aho</t>
         </is>
       </c>
       <c r="E67" s="4" t="inlineStr">
         <is>
-          <t>agency@performcb.com</t>
+          <t>lee@performcb.com</t>
         </is>
       </c>
       <c r="F67" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
+          <t>Executive</t>
         </is>
       </c>
       <c r="G67" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
+          <t>CRO</t>
         </is>
       </c>
       <c r="H67" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I67" s="4" t="inlineStr">
         <is>
-          <t>group</t>
+          <t>user</t>
         </is>
       </c>
     </row>
     <row r="68" ht="15" customHeight="1">
       <c r="A68" s="4" t="inlineStr">
         <is>
           <t>Agency</t>
         </is>
       </c>
       <c r="B68" s="4" t="inlineStr">
         <is>
           <t>2021-04-28</t>
         </is>
       </c>
       <c r="C68" s="4" t="inlineStr"/>
       <c r="D68" s="4" t="inlineStr">
         <is>
-          <t>Angelica Cognac</t>
+          <t>Lindsay Laney</t>
         </is>
       </c>
       <c r="E68" s="4" t="inlineStr">
         <is>
-          <t>angelica@performcb.com</t>
+          <t>lindsay@performcb.com</t>
         </is>
       </c>
       <c r="F68" s="4" t="inlineStr">
         <is>
-          <t>People Operations</t>
+          <t>Accounting</t>
         </is>
       </c>
       <c r="G68" s="4" t="inlineStr">
         <is>
-          <t>People Operations Strategy Manager</t>
+          <t>Accounting Associate</t>
         </is>
       </c>
       <c r="H68" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I68" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="69" ht="15" customHeight="1">
       <c r="A69" s="4" t="inlineStr">
         <is>
           <t>Agency</t>
         </is>
       </c>
       <c r="B69" s="4" t="inlineStr">
         <is>
           <t>2021-04-28</t>
         </is>
       </c>
       <c r="C69" s="4" t="inlineStr"/>
       <c r="D69" s="4" t="inlineStr">
         <is>
-          <t>ashley.sharum</t>
+          <t>Lisa Wagner</t>
         </is>
       </c>
       <c r="E69" s="4" t="inlineStr">
         <is>
-          <t>ashley.sharum@performcb.com</t>
+          <t>lisa@performcb.com</t>
         </is>
       </c>
       <c r="F69" s="4" t="inlineStr">
         <is>
           <t>Client Services</t>
         </is>
       </c>
       <c r="G69" s="4" t="inlineStr">
         <is>
-          <t>Senior Growth Manager</t>
+          <t>Senior Partner Manager</t>
         </is>
       </c>
       <c r="H69" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I69" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="70" ht="15" customHeight="1">
       <c r="A70" s="4" t="inlineStr">
         <is>
           <t>Agency</t>
         </is>
       </c>
       <c r="B70" s="4" t="inlineStr">
         <is>
           <t>2021-04-28</t>
         </is>
       </c>
       <c r="C70" s="4" t="inlineStr"/>
       <c r="D70" s="4" t="inlineStr">
         <is>
-          <t>Brad Dobbins</t>
+          <t>Louise King</t>
         </is>
       </c>
       <c r="E70" s="4" t="inlineStr">
         <is>
-          <t>brad@performcb.com</t>
+          <t>louise@performcb.com</t>
         </is>
       </c>
       <c r="F70" s="4" t="inlineStr">
         <is>
-          <t>Executive</t>
+          <t>Marketing</t>
         </is>
       </c>
       <c r="G70" s="4" t="inlineStr">
         <is>
-          <t>COO</t>
+          <t>Brand &amp; Content Marketing Manager</t>
         </is>
       </c>
       <c r="H70" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I70" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="71" ht="15" customHeight="1">
       <c r="A71" s="4" t="inlineStr">
         <is>
           <t>Agency</t>
         </is>
       </c>
       <c r="B71" s="4" t="inlineStr">
         <is>
           <t>2021-04-28</t>
         </is>
       </c>
       <c r="C71" s="4" t="inlineStr"/>
       <c r="D71" s="4" t="inlineStr">
         <is>
-          <t>Claire Recore</t>
+          <t>Mary Eastwood</t>
         </is>
       </c>
       <c r="E71" s="4" t="inlineStr">
         <is>
-          <t>claire@performcb.com</t>
+          <t>mary@performcb.com</t>
         </is>
       </c>
       <c r="F71" s="4" t="inlineStr">
         <is>
-          <t>Client Services</t>
+          <t>Accounting</t>
         </is>
       </c>
       <c r="G71" s="4" t="inlineStr">
         <is>
-          <t>Growth Manager</t>
+          <t>Accounts Payable Team Lead</t>
         </is>
       </c>
       <c r="H71" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I71" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="72" ht="15" customHeight="1">
       <c r="A72" s="4" t="inlineStr">
         <is>
           <t>Agency</t>
         </is>
       </c>
       <c r="B72" s="4" t="inlineStr">
         <is>
           <t>2021-04-28</t>
         </is>
       </c>
       <c r="C72" s="4" t="inlineStr"/>
       <c r="D72" s="4" t="inlineStr">
         <is>
-          <t>dan</t>
+          <t>master</t>
         </is>
       </c>
       <c r="E72" s="4" t="inlineStr">
         <is>
-          <t>dan@performcb.com</t>
+          <t>master@performcb.com</t>
         </is>
       </c>
       <c r="F72" s="4" t="inlineStr">
         <is>
           <t>(Not in BambooHR)</t>
         </is>
       </c>
       <c r="G72" s="4" t="inlineStr">
         <is>
           <t>(Not in BambooHR)</t>
         </is>
       </c>
       <c r="H72" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I72" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="73" ht="15" customHeight="1">
       <c r="A73" s="4" t="inlineStr">
         <is>
           <t>Agency</t>
         </is>
       </c>
       <c r="B73" s="4" t="inlineStr">
         <is>
           <t>2021-04-28</t>
         </is>
       </c>
       <c r="C73" s="4" t="inlineStr"/>
       <c r="D73" s="4" t="inlineStr">
         <is>
-          <t>Devyn Kahl</t>
+          <t>Matthew Ferguson</t>
         </is>
       </c>
       <c r="E73" s="4" t="inlineStr">
         <is>
-          <t>devyn@performcb.com</t>
+          <t>matt.ferguson@performcb.com</t>
         </is>
       </c>
       <c r="F73" s="4" t="inlineStr">
         <is>
           <t>Client Services</t>
         </is>
       </c>
       <c r="G73" s="4" t="inlineStr">
         <is>
-          <t>Program/Account Coordinator</t>
+          <t>Partner Manager</t>
         </is>
       </c>
       <c r="H73" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I73" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="74" ht="15" customHeight="1">
       <c r="A74" s="4" t="inlineStr">
         <is>
           <t>Agency</t>
         </is>
       </c>
       <c r="B74" s="4" t="inlineStr">
         <is>
           <t>2021-04-28</t>
         </is>
       </c>
       <c r="C74" s="4" t="inlineStr"/>
       <c r="D74" s="4" t="inlineStr">
         <is>
-          <t>Erin Cigich</t>
+          <t>Matt Lord</t>
         </is>
       </c>
       <c r="E74" s="4" t="inlineStr">
         <is>
-          <t>erin@performcb.com</t>
+          <t>matt@performcb.com</t>
         </is>
       </c>
       <c r="F74" s="4" t="inlineStr">
         <is>
           <t>Executive</t>
         </is>
       </c>
       <c r="G74" s="4" t="inlineStr">
         <is>
-          <t>CEO</t>
+          <t>Chief Strategy Officer</t>
         </is>
       </c>
       <c r="H74" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I74" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="75" ht="15" customHeight="1">
       <c r="A75" s="4" t="inlineStr">
         <is>
           <t>Agency</t>
         </is>
       </c>
       <c r="B75" s="4" t="inlineStr">
         <is>
           <t>2021-04-28</t>
         </is>
       </c>
       <c r="C75" s="4" t="inlineStr"/>
       <c r="D75" s="4" t="inlineStr">
         <is>
-          <t>Holly Barnes</t>
+          <t>Meg McGrath</t>
         </is>
       </c>
       <c r="E75" s="4" t="inlineStr">
         <is>
-          <t>holly@performcb.com</t>
+          <t>meg@performcb.com</t>
         </is>
       </c>
       <c r="F75" s="4" t="inlineStr">
         <is>
-          <t>Marketing</t>
+          <t>Sales</t>
         </is>
       </c>
       <c r="G75" s="4" t="inlineStr">
         <is>
-          <t>Director of Marketing</t>
+          <t>Sales Director</t>
         </is>
       </c>
       <c r="H75" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I75" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="76" ht="15" customHeight="1">
       <c r="A76" s="4" t="inlineStr">
         <is>
           <t>Agency</t>
         </is>
       </c>
       <c r="B76" s="4" t="inlineStr">
         <is>
           <t>2021-04-28</t>
         </is>
       </c>
       <c r="C76" s="4" t="inlineStr"/>
       <c r="D76" s="4" t="inlineStr">
         <is>
-          <t>jonathan</t>
+          <t>Ryan Hill</t>
         </is>
       </c>
       <c r="E76" s="4" t="inlineStr">
         <is>
-          <t>jonathan@performcb.com</t>
+          <t>ryan.hill@performcb.com</t>
         </is>
       </c>
       <c r="F76" s="4" t="inlineStr">
         <is>
-          <t>Client Services</t>
+          <t>Culture</t>
         </is>
       </c>
       <c r="G76" s="4" t="inlineStr">
         <is>
-          <t>Growth Manager</t>
+          <t>Director of Experience and Engagement</t>
         </is>
       </c>
       <c r="H76" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I76" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="77" ht="15" customHeight="1">
       <c r="A77" s="4" t="inlineStr">
         <is>
           <t>Agency</t>
         </is>
       </c>
       <c r="B77" s="4" t="inlineStr">
         <is>
           <t>2021-04-28</t>
         </is>
       </c>
       <c r="C77" s="4" t="inlineStr"/>
       <c r="D77" s="4" t="inlineStr">
         <is>
-          <t>Joe Murray</t>
+          <t>Ryan Atherton</t>
         </is>
       </c>
       <c r="E77" s="4" t="inlineStr">
         <is>
-          <t>joseph@performcb.com</t>
+          <t>ryan@performcb.com</t>
         </is>
       </c>
       <c r="F77" s="4" t="inlineStr">
         <is>
-          <t>Client Services</t>
+          <t>Compliance</t>
         </is>
       </c>
       <c r="G77" s="4" t="inlineStr">
         <is>
-          <t>Senior Growth Manager</t>
+          <t>Vice President of Compliance</t>
         </is>
       </c>
       <c r="H77" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I77" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="78" ht="15" customHeight="1">
       <c r="A78" s="4" t="inlineStr">
         <is>
           <t>Agency</t>
         </is>
       </c>
       <c r="B78" s="4" t="inlineStr">
         <is>
           <t>2021-04-28</t>
         </is>
       </c>
       <c r="C78" s="4" t="inlineStr"/>
       <c r="D78" s="4" t="inlineStr">
         <is>
-          <t>Julie Martin</t>
+          <t>Sandra Seithel</t>
         </is>
       </c>
       <c r="E78" s="4" t="inlineStr">
         <is>
-          <t>julie@performcb.com</t>
+          <t>sandra@performcb.com</t>
         </is>
       </c>
       <c r="F78" s="4" t="inlineStr">
         <is>
-          <t>Product</t>
+          <t>Client Services</t>
         </is>
       </c>
       <c r="G78" s="4" t="inlineStr">
         <is>
-          <t>VP of Product Development</t>
+          <t>Growth Manager</t>
         </is>
       </c>
       <c r="H78" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I78" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="79" ht="15" customHeight="1">
       <c r="A79" s="4" t="inlineStr">
         <is>
           <t>Agency</t>
         </is>
       </c>
       <c r="B79" s="4" t="inlineStr">
         <is>
           <t>2021-04-28</t>
         </is>
       </c>
       <c r="C79" s="4" t="inlineStr"/>
       <c r="D79" s="4" t="inlineStr">
         <is>
-          <t>Kass Madrigal</t>
+          <t>Stefanie Jackson</t>
         </is>
       </c>
       <c r="E79" s="4" t="inlineStr">
         <is>
-          <t>kass@performcb.com</t>
+          <t>stefanie@performcb.com</t>
         </is>
       </c>
       <c r="F79" s="4" t="inlineStr">
         <is>
-          <t>Client Services</t>
+          <t>Revenue Operations</t>
         </is>
       </c>
       <c r="G79" s="4" t="inlineStr">
         <is>
-          <t>Growth Manager</t>
+          <t>Revenue Operations Specialist</t>
         </is>
       </c>
       <c r="H79" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I79" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="80" ht="15" customHeight="1">
       <c r="A80" s="4" t="inlineStr">
         <is>
           <t>Agency</t>
         </is>
       </c>
       <c r="B80" s="4" t="inlineStr">
         <is>
           <t>2021-04-28</t>
         </is>
       </c>
       <c r="C80" s="4" t="inlineStr"/>
       <c r="D80" s="4" t="inlineStr">
         <is>
-          <t>Keely Karalis-Valverde</t>
+          <t>Stephanie Harris</t>
         </is>
       </c>
       <c r="E80" s="4" t="inlineStr">
         <is>
-          <t>keely@performcb.com</t>
+          <t>stephanie.harris@performcb.com</t>
         </is>
       </c>
       <c r="F80" s="4" t="inlineStr">
         <is>
-          <t>Marketing</t>
+          <t>Accounting</t>
         </is>
       </c>
       <c r="G80" s="4" t="inlineStr">
         <is>
-          <t>Demand Generation Manager</t>
+          <t>Accounts Receivable Team Lead</t>
         </is>
       </c>
       <c r="H80" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I80" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="81" ht="15" customHeight="1">
       <c r="A81" s="4" t="inlineStr">
         <is>
           <t>Agency</t>
         </is>
       </c>
       <c r="B81" s="4" t="inlineStr">
         <is>
           <t>2021-04-28</t>
         </is>
       </c>
       <c r="C81" s="4" t="inlineStr"/>
       <c r="D81" s="4" t="inlineStr">
         <is>
-          <t>Lee Aho</t>
+          <t>Terry Vajgrt</t>
         </is>
       </c>
       <c r="E81" s="4" t="inlineStr">
         <is>
-          <t>lee@performcb.com</t>
+          <t>terry@performcb.com</t>
         </is>
       </c>
       <c r="F81" s="4" t="inlineStr">
         <is>
-          <t>Executive</t>
+          <t>People Operations</t>
         </is>
       </c>
       <c r="G81" s="4" t="inlineStr">
         <is>
-          <t>CRO</t>
+          <t>Vice President of Talent Acquisition</t>
         </is>
       </c>
       <c r="H81" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I81" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="82" ht="15" customHeight="1">
       <c r="A82" s="4" t="inlineStr">
         <is>
           <t>Agency</t>
         </is>
       </c>
       <c r="B82" s="4" t="inlineStr">
         <is>
           <t>2021-04-28</t>
         </is>
       </c>
       <c r="C82" s="4" t="inlineStr"/>
       <c r="D82" s="4" t="inlineStr">
         <is>
-          <t>lexi</t>
+          <t>Zach Dupell</t>
         </is>
       </c>
       <c r="E82" s="4" t="inlineStr">
         <is>
-          <t>lexi@performcb.com</t>
+          <t>zach@performcb.com</t>
         </is>
       </c>
       <c r="F82" s="4" t="inlineStr">
         <is>
-          <t>Client Services</t>
+          <t>Accounting</t>
         </is>
       </c>
       <c r="G82" s="4" t="inlineStr">
         <is>
-          <t>Partner Manager</t>
+          <t>Accounting Manager</t>
         </is>
       </c>
       <c r="H82" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I82" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="83" ht="15" customHeight="1">
       <c r="A83" s="4" t="inlineStr">
         <is>
           <t>Agency</t>
         </is>
       </c>
       <c r="B83" s="4" t="inlineStr">
         <is>
           <t>2021-04-28</t>
         </is>
       </c>
       <c r="C83" s="4" t="inlineStr"/>
       <c r="D83" s="4" t="inlineStr">
         <is>
-          <t>Lindsay Laney</t>
+          <t>Cinnamon Walker</t>
         </is>
       </c>
       <c r="E83" s="4" t="inlineStr">
         <is>
-          <t>lindsay@performcb.com</t>
+          <t>cinnamon@performcb.com</t>
         </is>
       </c>
       <c r="F83" s="4" t="inlineStr">
         <is>
-          <t>Accounting</t>
+          <t>Information Tech</t>
         </is>
       </c>
       <c r="G83" s="4" t="inlineStr">
         <is>
-          <t>Accounting Associate</t>
-[...4 lines deleted...]
-          <t>Content Manager</t>
+          <t>Systems Engineer</t>
+        </is>
+      </c>
+      <c r="H83" s="5" t="inlineStr">
+        <is>
+          <t>Manager</t>
         </is>
       </c>
       <c r="I83" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="84" ht="15" customHeight="1">
       <c r="A84" s="4" t="inlineStr">
         <is>
           <t>Agency</t>
         </is>
       </c>
       <c r="B84" s="4" t="inlineStr">
         <is>
           <t>2021-04-28</t>
         </is>
       </c>
       <c r="C84" s="4" t="inlineStr"/>
       <c r="D84" s="4" t="inlineStr">
         <is>
-          <t>Lisa Wagner</t>
+          <t>Jill Speckman</t>
         </is>
       </c>
       <c r="E84" s="4" t="inlineStr">
         <is>
-          <t>lisa@performcb.com</t>
+          <t>jill@performcb.com</t>
         </is>
       </c>
       <c r="F84" s="4" t="inlineStr">
         <is>
           <t>Client Services</t>
         </is>
       </c>
       <c r="G84" s="4" t="inlineStr">
         <is>
-          <t>Senior Partner Manager</t>
-[...4 lines deleted...]
-          <t>Content Manager</t>
+          <t>Vice President Agency Client Success</t>
+        </is>
+      </c>
+      <c r="H84" s="5" t="inlineStr">
+        <is>
+          <t>Manager</t>
         </is>
       </c>
       <c r="I84" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="85" ht="15" customHeight="1">
       <c r="A85" s="4" t="inlineStr">
         <is>
           <t>Agency</t>
         </is>
       </c>
       <c r="B85" s="4" t="inlineStr">
         <is>
           <t>2021-04-28</t>
         </is>
       </c>
       <c r="C85" s="4" t="inlineStr"/>
       <c r="D85" s="4" t="inlineStr">
         <is>
-          <t>Louise King</t>
+          <t>Julie Blake</t>
         </is>
       </c>
       <c r="E85" s="4" t="inlineStr">
         <is>
-          <t>louise@performcb.com</t>
+          <t>julie.blake@performcb.com</t>
         </is>
       </c>
       <c r="F85" s="4" t="inlineStr">
         <is>
-          <t>Marketing</t>
+          <t>Client Services</t>
         </is>
       </c>
       <c r="G85" s="4" t="inlineStr">
         <is>
-          <t>Brand &amp; Content Marketing Manager</t>
-[...4 lines deleted...]
-          <t>Content Manager</t>
+          <t>Director of Client Services</t>
+        </is>
+      </c>
+      <c r="H85" s="5" t="inlineStr">
+        <is>
+          <t>Manager</t>
         </is>
       </c>
       <c r="I85" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="86" ht="15" customHeight="1">
       <c r="A86" s="4" t="inlineStr">
         <is>
-          <t>Agency</t>
+          <t>Agency Best Practices</t>
         </is>
       </c>
       <c r="B86" s="4" t="inlineStr">
         <is>
-          <t>2021-04-28</t>
+          <t>2023-12-06</t>
         </is>
       </c>
       <c r="C86" s="4" t="inlineStr"/>
       <c r="D86" s="4" t="inlineStr">
         <is>
-          <t>Mary Eastwood</t>
+          <t>Aaron Ray</t>
         </is>
       </c>
       <c r="E86" s="4" t="inlineStr">
         <is>
-          <t>mary@performcb.com</t>
+          <t>aaron@performcb.com</t>
         </is>
       </c>
       <c r="F86" s="4" t="inlineStr">
         <is>
-          <t>Accounting</t>
+          <t>Client Services</t>
         </is>
       </c>
       <c r="G86" s="4" t="inlineStr">
         <is>
-          <t>Accounts Payable Team Lead</t>
+          <t>Growth Manager</t>
         </is>
       </c>
       <c r="H86" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I86" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="87" ht="15" customHeight="1">
       <c r="A87" s="4" t="inlineStr">
         <is>
-          <t>Agency</t>
+          <t>Agency Best Practices</t>
         </is>
       </c>
       <c r="B87" s="4" t="inlineStr">
         <is>
-          <t>2021-04-28</t>
+          <t>2023-12-06</t>
         </is>
       </c>
       <c r="C87" s="4" t="inlineStr"/>
       <c r="D87" s="4" t="inlineStr">
         <is>
-          <t>master</t>
+          <t>Angelica Cognac</t>
         </is>
       </c>
       <c r="E87" s="4" t="inlineStr">
         <is>
-          <t>master@performcb.com</t>
+          <t>angelica@performcb.com</t>
         </is>
       </c>
       <c r="F87" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
+          <t>People Operations</t>
         </is>
       </c>
       <c r="G87" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
+          <t>People Operations Strategy Manager</t>
         </is>
       </c>
       <c r="H87" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I87" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="88" ht="15" customHeight="1">
       <c r="A88" s="4" t="inlineStr">
         <is>
-          <t>Agency</t>
+          <t>Agency Best Practices</t>
         </is>
       </c>
       <c r="B88" s="4" t="inlineStr">
         <is>
-          <t>2021-04-28</t>
+          <t>2023-12-06</t>
         </is>
       </c>
       <c r="C88" s="4" t="inlineStr"/>
       <c r="D88" s="4" t="inlineStr">
         <is>
-          <t>Matthew Ferguson</t>
+          <t>Cinnamon Walker</t>
         </is>
       </c>
       <c r="E88" s="4" t="inlineStr">
         <is>
-          <t>matt.ferguson@performcb.com</t>
+          <t>cinnamon@performcb.com</t>
         </is>
       </c>
       <c r="F88" s="4" t="inlineStr">
         <is>
-          <t>Client Services</t>
+          <t>Information Tech</t>
         </is>
       </c>
       <c r="G88" s="4" t="inlineStr">
         <is>
-          <t>Partner Manager</t>
+          <t>Systems Engineer</t>
         </is>
       </c>
       <c r="H88" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I88" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="89" ht="15" customHeight="1">
       <c r="A89" s="4" t="inlineStr">
         <is>
-          <t>Agency</t>
+          <t>Agency Best Practices</t>
         </is>
       </c>
       <c r="B89" s="4" t="inlineStr">
         <is>
-          <t>2021-04-28</t>
+          <t>2023-12-06</t>
         </is>
       </c>
       <c r="C89" s="4" t="inlineStr"/>
       <c r="D89" s="4" t="inlineStr">
         <is>
-          <t>Matt Lord</t>
+          <t>Claire Recore</t>
         </is>
       </c>
       <c r="E89" s="4" t="inlineStr">
         <is>
-          <t>matt@performcb.com</t>
+          <t>claire@performcb.com</t>
         </is>
       </c>
       <c r="F89" s="4" t="inlineStr">
         <is>
-          <t>Executive</t>
+          <t>Client Services</t>
         </is>
       </c>
       <c r="G89" s="4" t="inlineStr">
         <is>
-          <t>Chief Strategy Officer</t>
+          <t>Growth Manager</t>
         </is>
       </c>
       <c r="H89" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I89" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="90" ht="15" customHeight="1">
       <c r="A90" s="4" t="inlineStr">
         <is>
-          <t>Agency</t>
+          <t>Agency Best Practices</t>
         </is>
       </c>
       <c r="B90" s="4" t="inlineStr">
         <is>
-          <t>2021-04-28</t>
+          <t>2023-12-06</t>
         </is>
       </c>
       <c r="C90" s="4" t="inlineStr"/>
       <c r="D90" s="4" t="inlineStr">
         <is>
-          <t>Meg McGrath</t>
+          <t>Holly Barnes</t>
         </is>
       </c>
       <c r="E90" s="4" t="inlineStr">
         <is>
-          <t>meg@performcb.com</t>
+          <t>holly@performcb.com</t>
         </is>
       </c>
       <c r="F90" s="4" t="inlineStr">
         <is>
-          <t>Sales</t>
+          <t>Marketing</t>
         </is>
       </c>
       <c r="G90" s="4" t="inlineStr">
         <is>
-          <t>Agency Sales Director</t>
+          <t>Director of Marketing</t>
         </is>
       </c>
       <c r="H90" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I90" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="91" ht="15" customHeight="1">
       <c r="A91" s="4" t="inlineStr">
         <is>
-          <t>Agency</t>
+          <t>Agency Best Practices</t>
         </is>
       </c>
       <c r="B91" s="4" t="inlineStr">
         <is>
-          <t>2021-04-28</t>
+          <t>2023-12-06</t>
         </is>
       </c>
       <c r="C91" s="4" t="inlineStr"/>
       <c r="D91" s="4" t="inlineStr">
         <is>
-          <t>Ryan Hill</t>
+          <t>Julie Blake</t>
         </is>
       </c>
       <c r="E91" s="4" t="inlineStr">
         <is>
-          <t>ryan.hill@performcb.com</t>
+          <t>julie.blake@performcb.com</t>
         </is>
       </c>
       <c r="F91" s="4" t="inlineStr">
         <is>
-          <t>Culture</t>
+          <t>Client Services</t>
         </is>
       </c>
       <c r="G91" s="4" t="inlineStr">
         <is>
-          <t>Director of Experience and Engagement</t>
+          <t>Director of Client Services</t>
         </is>
       </c>
       <c r="H91" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I91" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="92" ht="15" customHeight="1">
       <c r="A92" s="4" t="inlineStr">
         <is>
-          <t>Agency</t>
+          <t>Agency Best Practices</t>
         </is>
       </c>
       <c r="B92" s="4" t="inlineStr">
         <is>
-          <t>2021-04-28</t>
+          <t>2023-12-06</t>
         </is>
       </c>
       <c r="C92" s="4" t="inlineStr"/>
       <c r="D92" s="4" t="inlineStr">
         <is>
-          <t>Ryan Atherton</t>
+          <t>Lee Aho</t>
         </is>
       </c>
       <c r="E92" s="4" t="inlineStr">
         <is>
-          <t>ryan@performcb.com</t>
+          <t>lee@performcb.com</t>
         </is>
       </c>
       <c r="F92" s="4" t="inlineStr">
         <is>
-          <t>Compliance</t>
+          <t>Executive</t>
         </is>
       </c>
       <c r="G92" s="4" t="inlineStr">
         <is>
-          <t>Vice President of Compliance</t>
+          <t>CRO</t>
         </is>
       </c>
       <c r="H92" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I92" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="93" ht="15" customHeight="1">
       <c r="A93" s="4" t="inlineStr">
         <is>
-          <t>Agency</t>
+          <t>Agency Best Practices</t>
         </is>
       </c>
       <c r="B93" s="4" t="inlineStr">
         <is>
-          <t>2021-04-28</t>
+          <t>2023-12-06</t>
         </is>
       </c>
       <c r="C93" s="4" t="inlineStr"/>
       <c r="D93" s="4" t="inlineStr">
         <is>
-          <t>Sandra Seithel</t>
+          <t>Lisa Wagner</t>
         </is>
       </c>
       <c r="E93" s="4" t="inlineStr">
         <is>
-          <t>sandra@performcb.com</t>
+          <t>lisa@performcb.com</t>
         </is>
       </c>
       <c r="F93" s="4" t="inlineStr">
         <is>
           <t>Client Services</t>
         </is>
       </c>
       <c r="G93" s="4" t="inlineStr">
         <is>
-          <t>Growth Manager</t>
+          <t>Senior Partner Manager</t>
         </is>
       </c>
       <c r="H93" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I93" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="94" ht="15" customHeight="1">
       <c r="A94" s="4" t="inlineStr">
         <is>
-          <t>Agency</t>
+          <t>Agency Best Practices</t>
         </is>
       </c>
       <c r="B94" s="4" t="inlineStr">
         <is>
-          <t>2021-04-28</t>
+          <t>2023-12-06</t>
         </is>
       </c>
       <c r="C94" s="4" t="inlineStr"/>
       <c r="D94" s="4" t="inlineStr">
         <is>
-          <t>Stefanie Jackson</t>
+          <t>Matthew Ferguson</t>
         </is>
       </c>
       <c r="E94" s="4" t="inlineStr">
         <is>
-          <t>stefanie@performcb.com</t>
+          <t>matt.ferguson@performcb.com</t>
         </is>
       </c>
       <c r="F94" s="4" t="inlineStr">
         <is>
-          <t>Revenue Operations</t>
+          <t>Client Services</t>
         </is>
       </c>
       <c r="G94" s="4" t="inlineStr">
         <is>
-          <t>Revenue Operations Specialist</t>
+          <t>Partner Manager</t>
         </is>
       </c>
       <c r="H94" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I94" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="95" ht="15" customHeight="1">
       <c r="A95" s="4" t="inlineStr">
         <is>
-          <t>Agency</t>
+          <t>Agency Best Practices</t>
         </is>
       </c>
       <c r="B95" s="4" t="inlineStr">
         <is>
-          <t>2021-04-28</t>
+          <t>2023-12-06</t>
         </is>
       </c>
       <c r="C95" s="4" t="inlineStr"/>
       <c r="D95" s="4" t="inlineStr">
         <is>
-          <t>Stephanie Harris</t>
+          <t>Sandra Seithel</t>
         </is>
       </c>
       <c r="E95" s="4" t="inlineStr">
         <is>
-          <t>stephanie.harris@performcb.com</t>
+          <t>sandra@performcb.com</t>
         </is>
       </c>
       <c r="F95" s="4" t="inlineStr">
         <is>
-          <t>Accounting</t>
+          <t>Client Services</t>
         </is>
       </c>
       <c r="G95" s="4" t="inlineStr">
         <is>
-          <t>Accounts Receivable Team Lead</t>
+          <t>Growth Manager</t>
         </is>
       </c>
       <c r="H95" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I95" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="96" ht="15" customHeight="1">
       <c r="A96" s="4" t="inlineStr">
         <is>
-          <t>Agency</t>
+          <t>Agency Best Practices</t>
         </is>
       </c>
       <c r="B96" s="4" t="inlineStr">
         <is>
-          <t>2021-04-28</t>
+          <t>2023-12-06</t>
         </is>
       </c>
       <c r="C96" s="4" t="inlineStr"/>
       <c r="D96" s="4" t="inlineStr">
         <is>
-          <t>Terry Vajgrt</t>
+          <t>Jill Speckman</t>
         </is>
       </c>
       <c r="E96" s="4" t="inlineStr">
         <is>
-          <t>terry@performcb.com</t>
+          <t>jill@performcb.com</t>
         </is>
       </c>
       <c r="F96" s="4" t="inlineStr">
         <is>
-          <t>People Operations</t>
+          <t>Client Services</t>
         </is>
       </c>
       <c r="G96" s="4" t="inlineStr">
         <is>
-          <t>Vice President of Talent Acquisition</t>
-[...4 lines deleted...]
-          <t>Content Manager</t>
+          <t>Vice President Agency Client Success</t>
+        </is>
+      </c>
+      <c r="H96" s="5" t="inlineStr">
+        <is>
+          <t>Manager</t>
         </is>
       </c>
       <c r="I96" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="97" ht="15" customHeight="1">
-      <c r="A97" s="4" t="inlineStr">
-[...37 lines deleted...]
-          <t>user</t>
+      <c r="A97" s="6" t="inlineStr">
+        <is>
+          <t>Agency Best Practices</t>
+        </is>
+      </c>
+      <c r="B97" s="6" t="inlineStr">
+        <is>
+          <t>2023-12-06</t>
+        </is>
+      </c>
+      <c r="C97" s="6" t="inlineStr"/>
+      <c r="D97" s="6" t="inlineStr">
+        <is>
+          <t>agency</t>
+        </is>
+      </c>
+      <c r="E97" s="6" t="inlineStr">
+        <is>
+          <t>agency@performcb.com</t>
+        </is>
+      </c>
+      <c r="F97" s="6" t="inlineStr">
+        <is>
+          <t>(Not in BambooHR)</t>
+        </is>
+      </c>
+      <c r="G97" s="6" t="inlineStr">
+        <is>
+          <t>(Not in BambooHR)</t>
+        </is>
+      </c>
+      <c r="H97" s="6" t="inlineStr">
+        <is>
+          <t>Viewer</t>
+        </is>
+      </c>
+      <c r="I97" s="6" t="inlineStr">
+        <is>
+          <t>group</t>
         </is>
       </c>
     </row>
     <row r="98" ht="15" customHeight="1">
-      <c r="A98" s="4" t="inlineStr">
-[...35 lines deleted...]
-      <c r="I98" s="4" t="inlineStr">
+      <c r="A98" s="6" t="inlineStr">
+        <is>
+          <t>Agency Best Practices</t>
+        </is>
+      </c>
+      <c r="B98" s="6" t="inlineStr">
+        <is>
+          <t>2023-12-06</t>
+        </is>
+      </c>
+      <c r="C98" s="6" t="inlineStr"/>
+      <c r="D98" s="6" t="inlineStr">
+        <is>
+          <t>Kass Madrigal</t>
+        </is>
+      </c>
+      <c r="E98" s="6" t="inlineStr">
+        <is>
+          <t>kass@performcb.com</t>
+        </is>
+      </c>
+      <c r="F98" s="6" t="inlineStr">
+        <is>
+          <t>Client Services</t>
+        </is>
+      </c>
+      <c r="G98" s="6" t="inlineStr">
+        <is>
+          <t>Growth Manager</t>
+        </is>
+      </c>
+      <c r="H98" s="6" t="inlineStr">
+        <is>
+          <t>Viewer</t>
+        </is>
+      </c>
+      <c r="I98" s="6" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="99" ht="15" customHeight="1">
-      <c r="A99" s="4" t="inlineStr">
-[...35 lines deleted...]
-      <c r="I99" s="4" t="inlineStr">
+      <c r="A99" s="6" t="inlineStr">
+        <is>
+          <t>Agency Best Practices</t>
+        </is>
+      </c>
+      <c r="B99" s="6" t="inlineStr">
+        <is>
+          <t>2023-12-06</t>
+        </is>
+      </c>
+      <c r="C99" s="6" t="inlineStr"/>
+      <c r="D99" s="6" t="inlineStr">
+        <is>
+          <t>Mike Swann</t>
+        </is>
+      </c>
+      <c r="E99" s="6" t="inlineStr">
+        <is>
+          <t>mike@performcb.com</t>
+        </is>
+      </c>
+      <c r="F99" s="6" t="inlineStr">
+        <is>
+          <t>Information Tech</t>
+        </is>
+      </c>
+      <c r="G99" s="6" t="inlineStr">
+        <is>
+          <t>SR System Administrator</t>
+        </is>
+      </c>
+      <c r="H99" s="6" t="inlineStr">
+        <is>
+          <t>Viewer</t>
+        </is>
+      </c>
+      <c r="I99" s="6" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="100" ht="15" customHeight="1">
       <c r="A100" s="4" t="inlineStr">
         <is>
-          <t>Agency</t>
+          <t>Agency Managers</t>
         </is>
       </c>
       <c r="B100" s="4" t="inlineStr">
         <is>
-          <t>2021-04-28</t>
+          <t>2021-09-16</t>
         </is>
       </c>
       <c r="C100" s="4" t="inlineStr"/>
       <c r="D100" s="4" t="inlineStr">
         <is>
-          <t>Jill Speckman</t>
+          <t>Erin Cigich</t>
         </is>
       </c>
       <c r="E100" s="4" t="inlineStr">
         <is>
-          <t>jill@performcb.com</t>
+          <t>erin@performcb.com</t>
         </is>
       </c>
       <c r="F100" s="4" t="inlineStr">
         <is>
-          <t>Client Services</t>
+          <t>Executive</t>
         </is>
       </c>
       <c r="G100" s="4" t="inlineStr">
         <is>
-          <t>Vice President Agency Client Success</t>
-[...4 lines deleted...]
-          <t>Manager</t>
+          <t>CEO</t>
+        </is>
+      </c>
+      <c r="H100" s="4" t="inlineStr">
+        <is>
+          <t>Content Manager</t>
         </is>
       </c>
       <c r="I100" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="101" ht="15" customHeight="1">
       <c r="A101" s="4" t="inlineStr">
         <is>
-          <t>Agency</t>
+          <t>Agency Managers</t>
         </is>
       </c>
       <c r="B101" s="4" t="inlineStr">
         <is>
-          <t>2021-04-28</t>
+          <t>2021-09-16</t>
         </is>
       </c>
       <c r="C101" s="4" t="inlineStr"/>
       <c r="D101" s="4" t="inlineStr">
         <is>
           <t>Julie Blake</t>
         </is>
       </c>
       <c r="E101" s="4" t="inlineStr">
         <is>
           <t>julie.blake@performcb.com</t>
         </is>
       </c>
       <c r="F101" s="4" t="inlineStr">
         <is>
           <t>Client Services</t>
         </is>
       </c>
       <c r="G101" s="4" t="inlineStr">
         <is>
           <t>Director of Client Services</t>
         </is>
       </c>
-      <c r="H101" s="5" t="inlineStr">
-[...1 lines deleted...]
-          <t>Manager</t>
+      <c r="H101" s="4" t="inlineStr">
+        <is>
+          <t>Content Manager</t>
         </is>
       </c>
       <c r="I101" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="102" ht="15" customHeight="1">
       <c r="A102" s="4" t="inlineStr">
         <is>
-          <t>Agency</t>
+          <t>Agency Managers</t>
         </is>
       </c>
       <c r="B102" s="4" t="inlineStr">
         <is>
-          <t>2021-04-28</t>
+          <t>2021-09-16</t>
         </is>
       </c>
       <c r="C102" s="4" t="inlineStr"/>
       <c r="D102" s="4" t="inlineStr">
         <is>
-          <t>Stephen Brown</t>
+          <t>Matt Lord</t>
         </is>
       </c>
       <c r="E102" s="4" t="inlineStr">
         <is>
-          <t>stephen@performcb.com</t>
+          <t>matt@performcb.com</t>
         </is>
       </c>
       <c r="F102" s="4" t="inlineStr">
         <is>
-          <t>Information Tech</t>
+          <t>Executive</t>
         </is>
       </c>
       <c r="G102" s="4" t="inlineStr">
         <is>
-          <t>Director of IT and AI Integration</t>
-[...4 lines deleted...]
-          <t>Manager</t>
+          <t>Chief Strategy Officer</t>
+        </is>
+      </c>
+      <c r="H102" s="4" t="inlineStr">
+        <is>
+          <t>Content Manager</t>
         </is>
       </c>
       <c r="I102" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="103" ht="15" customHeight="1">
       <c r="A103" s="4" t="inlineStr">
         <is>
-          <t>Agency Best Practices</t>
+          <t>Agency Managers</t>
         </is>
       </c>
       <c r="B103" s="4" t="inlineStr">
         <is>
-          <t>2023-12-06</t>
+          <t>2021-09-16</t>
         </is>
       </c>
       <c r="C103" s="4" t="inlineStr"/>
       <c r="D103" s="4" t="inlineStr">
         <is>
-          <t>Aaron Ray</t>
+          <t>Jill Speckman</t>
         </is>
       </c>
       <c r="E103" s="4" t="inlineStr">
         <is>
-          <t>aaron@performcb.com</t>
+          <t>jill@performcb.com</t>
         </is>
       </c>
       <c r="F103" s="4" t="inlineStr">
         <is>
           <t>Client Services</t>
         </is>
       </c>
       <c r="G103" s="4" t="inlineStr">
         <is>
-          <t>Growth Manager</t>
-[...4 lines deleted...]
-          <t>Content Manager</t>
+          <t>Vice President Agency Client Success</t>
+        </is>
+      </c>
+      <c r="H103" s="5" t="inlineStr">
+        <is>
+          <t>Manager</t>
         </is>
       </c>
       <c r="I103" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="104" ht="15" customHeight="1">
       <c r="A104" s="4" t="inlineStr">
         <is>
-          <t>Agency Best Practices</t>
+          <t>Agency Zoom Recordings</t>
         </is>
       </c>
       <c r="B104" s="4" t="inlineStr">
         <is>
-          <t>2023-12-06</t>
+          <t>2021-04-30</t>
         </is>
       </c>
       <c r="C104" s="4" t="inlineStr"/>
       <c r="D104" s="4" t="inlineStr">
         <is>
-          <t>Angelica Cognac</t>
+          <t>Tech Admin</t>
         </is>
       </c>
       <c r="E104" s="4" t="inlineStr">
         <is>
-          <t>angelica@performcb.com</t>
+          <t>techadmin@performcb.com</t>
         </is>
       </c>
       <c r="F104" s="4" t="inlineStr">
         <is>
-          <t>People Operations</t>
+          <t>(Not in BambooHR)</t>
         </is>
       </c>
       <c r="G104" s="4" t="inlineStr">
         <is>
-          <t>People Operations Strategy Manager</t>
-[...4 lines deleted...]
-          <t>Content Manager</t>
+          <t>(Not in BambooHR)</t>
+        </is>
+      </c>
+      <c r="H104" s="5" t="inlineStr">
+        <is>
+          <t>Manager</t>
         </is>
       </c>
       <c r="I104" s="4" t="inlineStr">
         <is>
-          <t>user</t>
+          <t>group</t>
         </is>
       </c>
     </row>
     <row r="105" ht="15" customHeight="1">
       <c r="A105" s="4" t="inlineStr">
         <is>
-          <t>Agency Best Practices</t>
+          <t>AI Task Force</t>
         </is>
       </c>
       <c r="B105" s="4" t="inlineStr">
         <is>
-          <t>2023-12-06</t>
+          <t>2026-05-03</t>
         </is>
       </c>
       <c r="C105" s="4" t="inlineStr"/>
       <c r="D105" s="4" t="inlineStr">
         <is>
-          <t>Cinnamon Walker</t>
+          <t>Dzenis Softic</t>
         </is>
       </c>
       <c r="E105" s="4" t="inlineStr">
         <is>
-          <t>cinnamon@performcb.com</t>
+          <t>dzenis@performcb.com</t>
         </is>
       </c>
       <c r="F105" s="4" t="inlineStr">
         <is>
-          <t>Information Tech</t>
+          <t>Executive</t>
         </is>
       </c>
       <c r="G105" s="4" t="inlineStr">
         <is>
-          <t>Systems Engineer</t>
+          <t>CTO &amp; Head of AI Innovation</t>
         </is>
       </c>
       <c r="H105" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I105" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="106" ht="15" customHeight="1">
       <c r="A106" s="4" t="inlineStr">
         <is>
-          <t>Agency Best Practices</t>
+          <t>AI Task Force</t>
         </is>
       </c>
       <c r="B106" s="4" t="inlineStr">
         <is>
-          <t>2023-12-06</t>
+          <t>2026-05-03</t>
         </is>
       </c>
       <c r="C106" s="4" t="inlineStr"/>
       <c r="D106" s="4" t="inlineStr">
         <is>
-          <t>Claire Recore</t>
+          <t>Julie Martin</t>
         </is>
       </c>
       <c r="E106" s="4" t="inlineStr">
         <is>
-          <t>claire@performcb.com</t>
+          <t>julie@performcb.com</t>
         </is>
       </c>
       <c r="F106" s="4" t="inlineStr">
         <is>
-          <t>Client Services</t>
+          <t>Product</t>
         </is>
       </c>
       <c r="G106" s="4" t="inlineStr">
         <is>
-          <t>Growth Manager</t>
+          <t>VP of Product Development</t>
         </is>
       </c>
       <c r="H106" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I106" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="107" ht="15" customHeight="1">
       <c r="A107" s="4" t="inlineStr">
         <is>
-          <t>Agency Best Practices</t>
+          <t>AI Task Force</t>
         </is>
       </c>
       <c r="B107" s="4" t="inlineStr">
         <is>
-          <t>2023-12-06</t>
+          <t>2026-05-03</t>
         </is>
       </c>
       <c r="C107" s="4" t="inlineStr"/>
       <c r="D107" s="4" t="inlineStr">
         <is>
-          <t>Holly Barnes</t>
+          <t>Michael Moore</t>
         </is>
       </c>
       <c r="E107" s="4" t="inlineStr">
         <is>
-          <t>holly@performcb.com</t>
+          <t>michael.moore@performcb.com</t>
         </is>
       </c>
       <c r="F107" s="4" t="inlineStr">
         <is>
-          <t>Marketing</t>
+          <t>Information Tech</t>
         </is>
       </c>
       <c r="G107" s="4" t="inlineStr">
         <is>
-          <t>Director of Marketing</t>
+          <t>VP of I.T. and AI Integration</t>
         </is>
       </c>
       <c r="H107" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I107" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="108" ht="15" customHeight="1">
       <c r="A108" s="4" t="inlineStr">
         <is>
-          <t>Agency Best Practices</t>
+          <t>AI Task Force</t>
         </is>
       </c>
       <c r="B108" s="4" t="inlineStr">
         <is>
-          <t>2023-12-06</t>
+          <t>2026-05-03</t>
         </is>
       </c>
       <c r="C108" s="4" t="inlineStr"/>
       <c r="D108" s="4" t="inlineStr">
         <is>
-          <t>jonathan</t>
+          <t>Rana Lepson</t>
         </is>
       </c>
       <c r="E108" s="4" t="inlineStr">
         <is>
-          <t>jonathan@performcb.com</t>
+          <t>rana@performcb.com</t>
         </is>
       </c>
       <c r="F108" s="4" t="inlineStr">
         <is>
-          <t>Client Services</t>
+          <t>People Operations</t>
         </is>
       </c>
       <c r="G108" s="4" t="inlineStr">
         <is>
-          <t>Growth Manager</t>
+          <t>Director of People Operations</t>
         </is>
       </c>
       <c r="H108" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I108" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="109" ht="15" customHeight="1">
       <c r="A109" s="4" t="inlineStr">
         <is>
-          <t>Agency Best Practices</t>
+          <t>AI Task Force</t>
         </is>
       </c>
       <c r="B109" s="4" t="inlineStr">
         <is>
-          <t>2023-12-06</t>
+          <t>2026-05-03</t>
         </is>
       </c>
       <c r="C109" s="4" t="inlineStr"/>
       <c r="D109" s="4" t="inlineStr">
         <is>
-          <t>Julie Blake</t>
+          <t>Ryan Hill</t>
         </is>
       </c>
       <c r="E109" s="4" t="inlineStr">
         <is>
-          <t>julie.blake@performcb.com</t>
+          <t>ryan.hill@performcb.com</t>
         </is>
       </c>
       <c r="F109" s="4" t="inlineStr">
         <is>
-          <t>Client Services</t>
+          <t>Culture</t>
         </is>
       </c>
       <c r="G109" s="4" t="inlineStr">
         <is>
-          <t>Director of Client Services</t>
+          <t>Director of Experience and Engagement</t>
         </is>
       </c>
       <c r="H109" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I109" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="110" ht="15" customHeight="1">
       <c r="A110" s="4" t="inlineStr">
         <is>
-          <t>Agency Best Practices</t>
+          <t>AI Task Force</t>
         </is>
       </c>
       <c r="B110" s="4" t="inlineStr">
         <is>
-          <t>2023-12-06</t>
+          <t>2026-05-03</t>
         </is>
       </c>
       <c r="C110" s="4" t="inlineStr"/>
       <c r="D110" s="4" t="inlineStr">
         <is>
-          <t>Lee Aho</t>
+          <t>Sarah Hanson</t>
         </is>
       </c>
       <c r="E110" s="4" t="inlineStr">
         <is>
-          <t>lee@performcb.com</t>
+          <t>sarah@performcb.com</t>
         </is>
       </c>
       <c r="F110" s="4" t="inlineStr">
         <is>
-          <t>Executive</t>
+          <t>Marketing</t>
         </is>
       </c>
       <c r="G110" s="4" t="inlineStr">
         <is>
-          <t>CRO</t>
+          <t>CRM Analytics Manager</t>
         </is>
       </c>
       <c r="H110" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I110" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="111" ht="15" customHeight="1">
       <c r="A111" s="4" t="inlineStr">
         <is>
-          <t>Agency Best Practices</t>
+          <t>AI Task Force</t>
         </is>
       </c>
       <c r="B111" s="4" t="inlineStr">
         <is>
-          <t>2023-12-06</t>
+          <t>2026-05-03</t>
         </is>
       </c>
       <c r="C111" s="4" t="inlineStr"/>
       <c r="D111" s="4" t="inlineStr">
         <is>
-          <t>Lisa Wagner</t>
+          <t>Angelica Cognac</t>
         </is>
       </c>
       <c r="E111" s="4" t="inlineStr">
         <is>
-          <t>lisa@performcb.com</t>
+          <t>angelica@performcb.com</t>
         </is>
       </c>
       <c r="F111" s="4" t="inlineStr">
         <is>
-          <t>Client Services</t>
+          <t>People Operations</t>
         </is>
       </c>
       <c r="G111" s="4" t="inlineStr">
         <is>
-          <t>Senior Partner Manager</t>
-[...4 lines deleted...]
-          <t>Content Manager</t>
+          <t>People Operations Strategy Manager</t>
+        </is>
+      </c>
+      <c r="H111" s="5" t="inlineStr">
+        <is>
+          <t>Manager</t>
         </is>
       </c>
       <c r="I111" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="112" ht="15" customHeight="1">
       <c r="A112" s="4" t="inlineStr">
         <is>
-          <t>Agency Best Practices</t>
+          <t>Ambassador + Ambassador BPs</t>
         </is>
       </c>
       <c r="B112" s="4" t="inlineStr">
         <is>
-          <t>2023-12-06</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="C112" s="4" t="inlineStr"/>
       <c r="D112" s="4" t="inlineStr">
         <is>
-          <t>Matthew Ferguson</t>
+          <t>agency</t>
         </is>
       </c>
       <c r="E112" s="4" t="inlineStr">
         <is>
-          <t>matt.ferguson@performcb.com</t>
+          <t>agency@performcb.com</t>
         </is>
       </c>
       <c r="F112" s="4" t="inlineStr">
         <is>
-          <t>Client Services</t>
+          <t>(Not in BambooHR)</t>
         </is>
       </c>
       <c r="G112" s="4" t="inlineStr">
         <is>
-          <t>Partner Manager</t>
+          <t>(Not in BambooHR)</t>
         </is>
       </c>
       <c r="H112" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I112" s="4" t="inlineStr">
         <is>
-          <t>user</t>
+          <t>group</t>
         </is>
       </c>
     </row>
     <row r="113" ht="15" customHeight="1">
       <c r="A113" s="4" t="inlineStr">
         <is>
-          <t>Agency Best Practices</t>
+          <t>Ambassador + Ambassador BPs</t>
         </is>
       </c>
       <c r="B113" s="4" t="inlineStr">
         <is>
-          <t>2023-12-06</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="C113" s="4" t="inlineStr"/>
       <c r="D113" s="4" t="inlineStr">
         <is>
-          <t>michael.flaherty</t>
+          <t>Jill Speckman</t>
         </is>
       </c>
       <c r="E113" s="4" t="inlineStr">
         <is>
-          <t>michael.flaherty@performcb.com</t>
+          <t>jill@performcb.com</t>
         </is>
       </c>
       <c r="F113" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
+          <t>Client Services</t>
         </is>
       </c>
       <c r="G113" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
-[...4 lines deleted...]
-          <t>Content Manager</t>
+          <t>Vice President Agency Client Success</t>
+        </is>
+      </c>
+      <c r="H113" s="5" t="inlineStr">
+        <is>
+          <t>Manager</t>
         </is>
       </c>
       <c r="I113" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="114" ht="15" customHeight="1">
-      <c r="A114" s="4" t="inlineStr">
-[...20 lines deleted...]
-      <c r="F114" s="4" t="inlineStr">
+      <c r="A114" s="6" t="inlineStr">
+        <is>
+          <t>Ambassador + Ambassador BPs</t>
+        </is>
+      </c>
+      <c r="B114" s="6" t="inlineStr">
+        <is>
+          <t>2025-02-25</t>
+        </is>
+      </c>
+      <c r="C114" s="6" t="inlineStr"/>
+      <c r="D114" s="6" t="inlineStr">
+        <is>
+          <t>Julie Blake</t>
+        </is>
+      </c>
+      <c r="E114" s="6" t="inlineStr">
+        <is>
+          <t>julie.blake@performcb.com</t>
+        </is>
+      </c>
+      <c r="F114" s="6" t="inlineStr">
         <is>
           <t>Client Services</t>
         </is>
       </c>
-      <c r="G114" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="I114" s="4" t="inlineStr">
+      <c r="G114" s="6" t="inlineStr">
+        <is>
+          <t>Director of Client Services</t>
+        </is>
+      </c>
+      <c r="H114" s="6" t="inlineStr">
+        <is>
+          <t>Contributor</t>
+        </is>
+      </c>
+      <c r="I114" s="6" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="115" ht="15" customHeight="1">
       <c r="A115" s="4" t="inlineStr">
         <is>
-          <t>Agency Best Practices</t>
+          <t>Audiobooks CLO KWQ</t>
         </is>
       </c>
       <c r="B115" s="4" t="inlineStr">
         <is>
-          <t>2023-12-06</t>
+          <t>2025-08-20</t>
         </is>
       </c>
       <c r="C115" s="4" t="inlineStr"/>
       <c r="D115" s="4" t="inlineStr">
         <is>
-          <t>Jill Speckman</t>
+          <t>Tina Dunn</t>
         </is>
       </c>
       <c r="E115" s="4" t="inlineStr">
         <is>
-          <t>jill@performcb.com</t>
+          <t>tina@performcb.com</t>
         </is>
       </c>
       <c r="F115" s="4" t="inlineStr">
         <is>
-          <t>Client Services</t>
+          <t>Sales</t>
         </is>
       </c>
       <c r="G115" s="4" t="inlineStr">
         <is>
-          <t>Vice President Agency Client Success</t>
+          <t>Director of Sales</t>
         </is>
       </c>
       <c r="H115" s="5" t="inlineStr">
         <is>
           <t>Manager</t>
         </is>
       </c>
       <c r="I115" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="116" ht="15" customHeight="1">
-      <c r="A116" s="6" t="inlineStr">
-[...20 lines deleted...]
-      <c r="F116" s="6" t="inlineStr">
+      <c r="A116" s="4" t="inlineStr">
+        <is>
+          <t>Beringer Due Diligence</t>
+        </is>
+      </c>
+      <c r="B116" s="4" t="inlineStr">
+        <is>
+          <t>2021-02-12</t>
+        </is>
+      </c>
+      <c r="C116" s="4" t="inlineStr"/>
+      <c r="D116" s="4" t="inlineStr">
+        <is>
+          <t>Amanda Yeager</t>
+        </is>
+      </c>
+      <c r="E116" s="4" t="inlineStr">
+        <is>
+          <t>amanda.yeager@performcb.com</t>
+        </is>
+      </c>
+      <c r="F116" s="4" t="inlineStr">
+        <is>
+          <t>Executive</t>
+        </is>
+      </c>
+      <c r="G116" s="4" t="inlineStr">
+        <is>
+          <t>CFO</t>
+        </is>
+      </c>
+      <c r="H116" s="4" t="inlineStr">
+        <is>
+          <t>Content Manager</t>
+        </is>
+      </c>
+      <c r="I116" s="4" t="inlineStr">
+        <is>
+          <t>user</t>
+        </is>
+      </c>
+    </row>
+    <row r="117" ht="15" customHeight="1">
+      <c r="A117" s="4" t="inlineStr">
+        <is>
+          <t>Beringer Due Diligence</t>
+        </is>
+      </c>
+      <c r="B117" s="4" t="inlineStr">
+        <is>
+          <t>2021-02-12</t>
+        </is>
+      </c>
+      <c r="C117" s="4" t="inlineStr"/>
+      <c r="D117" s="4" t="inlineStr">
+        <is>
+          <t>Dzenis Softic</t>
+        </is>
+      </c>
+      <c r="E117" s="4" t="inlineStr">
+        <is>
+          <t>dzenis@performcb.com</t>
+        </is>
+      </c>
+      <c r="F117" s="4" t="inlineStr">
+        <is>
+          <t>Executive</t>
+        </is>
+      </c>
+      <c r="G117" s="4" t="inlineStr">
+        <is>
+          <t>CTO &amp; Head of AI Innovation</t>
+        </is>
+      </c>
+      <c r="H117" s="4" t="inlineStr">
+        <is>
+          <t>Content Manager</t>
+        </is>
+      </c>
+      <c r="I117" s="4" t="inlineStr">
+        <is>
+          <t>user</t>
+        </is>
+      </c>
+    </row>
+    <row r="118" ht="15" customHeight="1">
+      <c r="A118" s="4" t="inlineStr">
+        <is>
+          <t>Beringer Due Diligence</t>
+        </is>
+      </c>
+      <c r="B118" s="4" t="inlineStr">
+        <is>
+          <t>2021-02-12</t>
+        </is>
+      </c>
+      <c r="C118" s="4" t="inlineStr"/>
+      <c r="D118" s="4" t="inlineStr">
+        <is>
+          <t>rgross</t>
+        </is>
+      </c>
+      <c r="E118" s="4" t="inlineStr">
+        <is>
+          <t>rgross@centrelanepartners.com</t>
+        </is>
+      </c>
+      <c r="F118" s="4" t="inlineStr">
         <is>
           <t>(Not in BambooHR)</t>
         </is>
       </c>
-      <c r="G116" s="6" t="inlineStr">
+      <c r="G118" s="4" t="inlineStr">
         <is>
           <t>(Not in BambooHR)</t>
         </is>
       </c>
-      <c r="H116" s="6" t="inlineStr">
-[...90 lines deleted...]
-      <c r="I118" s="6" t="inlineStr">
+      <c r="H118" s="4" t="inlineStr">
+        <is>
+          <t>Content Manager</t>
+        </is>
+      </c>
+      <c r="I118" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="119" ht="15" customHeight="1">
       <c r="A119" s="4" t="inlineStr">
         <is>
-          <t>Agency Managers</t>
+          <t>Beringer Due Diligence</t>
         </is>
       </c>
       <c r="B119" s="4" t="inlineStr">
         <is>
-          <t>2021-09-16</t>
+          <t>2021-02-12</t>
         </is>
       </c>
       <c r="C119" s="4" t="inlineStr"/>
       <c r="D119" s="4" t="inlineStr">
         <is>
-          <t>Erin Cigich</t>
+          <t>sgoonesekera</t>
         </is>
       </c>
       <c r="E119" s="4" t="inlineStr">
         <is>
-          <t>erin@performcb.com</t>
+          <t>sgoonesekera@centrelanepartners.com</t>
         </is>
       </c>
       <c r="F119" s="4" t="inlineStr">
         <is>
-          <t>Executive</t>
+          <t>(Not in BambooHR)</t>
         </is>
       </c>
       <c r="G119" s="4" t="inlineStr">
         <is>
-          <t>CEO</t>
+          <t>(Not in BambooHR)</t>
         </is>
       </c>
       <c r="H119" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I119" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="120" ht="15" customHeight="1">
       <c r="A120" s="4" t="inlineStr">
         <is>
-          <t>Agency Managers</t>
+          <t>Beringer Due Diligence</t>
         </is>
       </c>
       <c r="B120" s="4" t="inlineStr">
         <is>
-          <t>2021-09-16</t>
+          <t>2021-02-12</t>
         </is>
       </c>
       <c r="C120" s="4" t="inlineStr"/>
       <c r="D120" s="4" t="inlineStr">
         <is>
-          <t>Jill Speckman</t>
+          <t>Erin Cigich</t>
         </is>
       </c>
       <c r="E120" s="4" t="inlineStr">
         <is>
-          <t>jill@performcb.com</t>
+          <t>erin@performcb.com</t>
         </is>
       </c>
       <c r="F120" s="4" t="inlineStr">
         <is>
-          <t>Client Services</t>
+          <t>Executive</t>
         </is>
       </c>
       <c r="G120" s="4" t="inlineStr">
         <is>
-          <t>Vice President Agency Client Success</t>
-[...4 lines deleted...]
-          <t>Content Manager</t>
+          <t>CEO</t>
+        </is>
+      </c>
+      <c r="H120" s="5" t="inlineStr">
+        <is>
+          <t>Manager</t>
         </is>
       </c>
       <c r="I120" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="121" ht="15" customHeight="1">
       <c r="A121" s="4" t="inlineStr">
         <is>
-          <t>Agency Managers</t>
+          <t>Beringer Partner Summit 5.30.23</t>
         </is>
       </c>
       <c r="B121" s="4" t="inlineStr">
         <is>
-          <t>2021-09-16</t>
+          <t>2023-05-18</t>
         </is>
       </c>
       <c r="C121" s="4" t="inlineStr"/>
       <c r="D121" s="4" t="inlineStr">
         <is>
-          <t>Julie Blake</t>
+          <t>Lee Aho</t>
         </is>
       </c>
       <c r="E121" s="4" t="inlineStr">
         <is>
-          <t>julie.blake@performcb.com</t>
+          <t>lee@performcb.com</t>
         </is>
       </c>
       <c r="F121" s="4" t="inlineStr">
         <is>
-          <t>Client Services</t>
+          <t>Executive</t>
         </is>
       </c>
       <c r="G121" s="4" t="inlineStr">
         <is>
-          <t>Director of Client Services</t>
-[...4 lines deleted...]
-          <t>Content Manager</t>
+          <t>CRO</t>
+        </is>
+      </c>
+      <c r="H121" s="5" t="inlineStr">
+        <is>
+          <t>Manager</t>
         </is>
       </c>
       <c r="I121" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="122" ht="15" customHeight="1">
       <c r="A122" s="4" t="inlineStr">
         <is>
-          <t>Agency Managers</t>
+          <t>Best Practices</t>
         </is>
       </c>
       <c r="B122" s="4" t="inlineStr">
         <is>
-          <t>2021-09-16</t>
+          <t>2021-07-13</t>
         </is>
       </c>
       <c r="C122" s="4" t="inlineStr"/>
       <c r="D122" s="4" t="inlineStr">
         <is>
-          <t>Matt Lord</t>
+          <t>Ryan Atherton</t>
         </is>
       </c>
       <c r="E122" s="4" t="inlineStr">
         <is>
-          <t>matt@performcb.com</t>
+          <t>ryan@performcb.com</t>
         </is>
       </c>
       <c r="F122" s="4" t="inlineStr">
         <is>
-          <t>Executive</t>
+          <t>Compliance</t>
         </is>
       </c>
       <c r="G122" s="4" t="inlineStr">
         <is>
-          <t>Chief Strategy Officer</t>
+          <t>Vice President of Compliance</t>
         </is>
       </c>
       <c r="H122" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I122" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="123" ht="15" customHeight="1">
       <c r="A123" s="4" t="inlineStr">
         <is>
-          <t>Agency Managers</t>
+          <t>Best Practices</t>
         </is>
       </c>
       <c r="B123" s="4" t="inlineStr">
         <is>
-          <t>2021-09-16</t>
+          <t>2021-07-13</t>
         </is>
       </c>
       <c r="C123" s="4" t="inlineStr"/>
       <c r="D123" s="4" t="inlineStr">
         <is>
-          <t>jon</t>
+          <t>Tim Suzio</t>
         </is>
       </c>
       <c r="E123" s="4" t="inlineStr">
         <is>
-          <t>jon@performcb.com</t>
+          <t>tim@performcb.com</t>
         </is>
       </c>
       <c r="F123" s="4" t="inlineStr">
         <is>
-          <t>Information Tech</t>
+          <t>Compliance</t>
         </is>
       </c>
       <c r="G123" s="4" t="inlineStr">
         <is>
-          <t>IT Manager</t>
-[...4 lines deleted...]
-          <t>Manager</t>
+          <t>Senior Compliance Analyst</t>
+        </is>
+      </c>
+      <c r="H123" s="4" t="inlineStr">
+        <is>
+          <t>Content Manager</t>
         </is>
       </c>
       <c r="I123" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="124" ht="15" customHeight="1">
       <c r="A124" s="4" t="inlineStr">
         <is>
-          <t>AI and Automation Storage</t>
+          <t>Best Practices</t>
         </is>
       </c>
       <c r="B124" s="4" t="inlineStr">
         <is>
-          <t>2025-05-09</t>
+          <t>2021-07-13</t>
         </is>
       </c>
       <c r="C124" s="4" t="inlineStr"/>
       <c r="D124" s="4" t="inlineStr">
         <is>
-          <t>perform.verification</t>
+          <t>Tech Admin</t>
         </is>
       </c>
       <c r="E124" s="4" t="inlineStr">
         <is>
-          <t>perform.verification@performcb.com</t>
+          <t>techadmin@performcb.com</t>
         </is>
       </c>
       <c r="F124" s="4" t="inlineStr">
         <is>
           <t>(Not in BambooHR)</t>
         </is>
       </c>
       <c r="G124" s="4" t="inlineStr">
         <is>
           <t>(Not in BambooHR)</t>
         </is>
       </c>
-      <c r="H124" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>Content Manager</t>
+      <c r="H124" s="5" t="inlineStr">
+        <is>
+          <t>Manager</t>
         </is>
       </c>
       <c r="I124" s="4" t="inlineStr">
         <is>
-          <t>user</t>
+          <t>group</t>
         </is>
       </c>
     </row>
     <row r="125" ht="15" customHeight="1">
-      <c r="A125" s="4" t="inlineStr">
-[...35 lines deleted...]
-      <c r="I125" s="4" t="inlineStr">
+      <c r="A125" s="6" t="inlineStr">
+        <is>
+          <t>Best Practices</t>
+        </is>
+      </c>
+      <c r="B125" s="6" t="inlineStr">
+        <is>
+          <t>2021-07-13</t>
+        </is>
+      </c>
+      <c r="C125" s="6" t="inlineStr"/>
+      <c r="D125" s="6" t="inlineStr">
+        <is>
+          <t>Lisa Wagner</t>
+        </is>
+      </c>
+      <c r="E125" s="6" t="inlineStr">
+        <is>
+          <t>lisa@performcb.com</t>
+        </is>
+      </c>
+      <c r="F125" s="6" t="inlineStr">
+        <is>
+          <t>Client Services</t>
+        </is>
+      </c>
+      <c r="G125" s="6" t="inlineStr">
+        <is>
+          <t>Senior Partner Manager</t>
+        </is>
+      </c>
+      <c r="H125" s="6" t="inlineStr">
+        <is>
+          <t>Contributor</t>
+        </is>
+      </c>
+      <c r="I125" s="6" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="126" ht="15" customHeight="1">
       <c r="A126" s="4" t="inlineStr">
         <is>
-          <t>AI Task Force</t>
+          <t>Budget Maximizer Reports</t>
         </is>
       </c>
       <c r="B126" s="4" t="inlineStr">
         <is>
-          <t>2026-05-03</t>
+          <t>2024-11-01</t>
         </is>
       </c>
       <c r="C126" s="4" t="inlineStr"/>
       <c r="D126" s="4" t="inlineStr">
         <is>
-          <t>Dzenis Softic</t>
+          <t>Denis Mitrović</t>
         </is>
       </c>
       <c r="E126" s="4" t="inlineStr">
         <is>
-          <t>dzenis@performcb.com</t>
+          <t>denis@performcb.com</t>
         </is>
       </c>
       <c r="F126" s="4" t="inlineStr">
         <is>
-          <t>Executive</t>
+          <t>Tech</t>
         </is>
       </c>
       <c r="G126" s="4" t="inlineStr">
         <is>
-          <t>CTO &amp; Head of AI Innovation</t>
+          <t>Senior Software Engineer</t>
         </is>
       </c>
       <c r="H126" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I126" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="127" ht="15" customHeight="1">
       <c r="A127" s="4" t="inlineStr">
         <is>
-          <t>AI Task Force</t>
+          <t>Budget Maximizer Reports</t>
         </is>
       </c>
       <c r="B127" s="4" t="inlineStr">
         <is>
-          <t>2026-05-03</t>
+          <t>2024-11-01</t>
         </is>
       </c>
       <c r="C127" s="4" t="inlineStr"/>
       <c r="D127" s="4" t="inlineStr">
         <is>
-          <t>Julie Martin</t>
+          <t>id-276</t>
         </is>
       </c>
       <c r="E127" s="4" t="inlineStr">
         <is>
-          <t>julie@performcb.com</t>
+          <t>id-276@sheets-api-for-leap-billing.iam.gserviceaccount.com</t>
         </is>
       </c>
       <c r="F127" s="4" t="inlineStr">
         <is>
-          <t>Product</t>
+          <t>(Not in BambooHR)</t>
         </is>
       </c>
       <c r="G127" s="4" t="inlineStr">
         <is>
-          <t>VP of Product Development</t>
+          <t>(Not in BambooHR)</t>
         </is>
       </c>
       <c r="H127" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I127" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="128" ht="15" customHeight="1">
       <c r="A128" s="4" t="inlineStr">
         <is>
-          <t>AI Task Force</t>
+          <t>Budget Maximizer Reports</t>
         </is>
       </c>
       <c r="B128" s="4" t="inlineStr">
         <is>
-          <t>2026-05-03</t>
+          <t>2024-11-01</t>
         </is>
       </c>
       <c r="C128" s="4" t="inlineStr"/>
       <c r="D128" s="4" t="inlineStr">
         <is>
-          <t>Michael Moore</t>
+          <t>Strahinja Zeljic</t>
         </is>
       </c>
       <c r="E128" s="4" t="inlineStr">
         <is>
-          <t>michael.moore@performcb.com</t>
+          <t>strahinja@performcb.com</t>
         </is>
       </c>
       <c r="F128" s="4" t="inlineStr">
         <is>
-          <t>Information Tech</t>
+          <t>Tech</t>
         </is>
       </c>
       <c r="G128" s="4" t="inlineStr">
         <is>
-          <t>VP of I.T. and AI Integration</t>
+          <t>Backend Team Lead</t>
         </is>
       </c>
       <c r="H128" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I128" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="129" ht="15" customHeight="1">
       <c r="A129" s="4" t="inlineStr">
         <is>
-          <t>AI Task Force</t>
+          <t>Budget Maximizer Reports</t>
         </is>
       </c>
       <c r="B129" s="4" t="inlineStr">
         <is>
-          <t>2026-05-03</t>
+          <t>2024-11-01</t>
         </is>
       </c>
       <c r="C129" s="4" t="inlineStr"/>
       <c r="D129" s="4" t="inlineStr">
         <is>
-          <t>Rana Lepson</t>
+          <t>Brittany Lamont</t>
         </is>
       </c>
       <c r="E129" s="4" t="inlineStr">
         <is>
-          <t>rana@performcb.com</t>
+          <t>brittany@performcb.com</t>
         </is>
       </c>
       <c r="F129" s="4" t="inlineStr">
         <is>
-          <t>People Operations</t>
+          <t>Product</t>
         </is>
       </c>
       <c r="G129" s="4" t="inlineStr">
         <is>
-          <t>Director of People Operations</t>
-[...4 lines deleted...]
-          <t>Content Manager</t>
+          <t>Product Owner</t>
+        </is>
+      </c>
+      <c r="H129" s="5" t="inlineStr">
+        <is>
+          <t>Manager</t>
         </is>
       </c>
       <c r="I129" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="130" ht="15" customHeight="1">
       <c r="A130" s="4" t="inlineStr">
         <is>
-          <t>AI Task Force</t>
+          <t>Budget Maximizer Reports</t>
         </is>
       </c>
       <c r="B130" s="4" t="inlineStr">
         <is>
-          <t>2026-05-03</t>
+          <t>2024-11-01</t>
         </is>
       </c>
       <c r="C130" s="4" t="inlineStr"/>
       <c r="D130" s="4" t="inlineStr">
         <is>
-          <t>Ryan Hill</t>
+          <t>Nikola Savić</t>
         </is>
       </c>
       <c r="E130" s="4" t="inlineStr">
         <is>
-          <t>ryan.hill@performcb.com</t>
+          <t>nikola@performcb.com</t>
         </is>
       </c>
       <c r="F130" s="4" t="inlineStr">
         <is>
-          <t>Culture</t>
+          <t>Tech</t>
         </is>
       </c>
       <c r="G130" s="4" t="inlineStr">
         <is>
-          <t>Director of Experience and Engagement</t>
-[...4 lines deleted...]
-          <t>Content Manager</t>
+          <t>Junior Software Engineer</t>
+        </is>
+      </c>
+      <c r="H130" s="5" t="inlineStr">
+        <is>
+          <t>Manager</t>
         </is>
       </c>
       <c r="I130" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="131" ht="15" customHeight="1">
       <c r="A131" s="4" t="inlineStr">
         <is>
-          <t>AI Task Force</t>
+          <t>Budget Utilization</t>
         </is>
       </c>
       <c r="B131" s="4" t="inlineStr">
         <is>
-          <t>2026-05-03</t>
+          <t>2024-04-15</t>
         </is>
       </c>
       <c r="C131" s="4" t="inlineStr"/>
       <c r="D131" s="4" t="inlineStr">
         <is>
-          <t>Sarah Hanson</t>
+          <t>Amanda Yeager</t>
         </is>
       </c>
       <c r="E131" s="4" t="inlineStr">
         <is>
-          <t>sarah@performcb.com</t>
+          <t>amanda.yeager@performcb.com</t>
         </is>
       </c>
       <c r="F131" s="4" t="inlineStr">
         <is>
-          <t>Marketing</t>
+          <t>Executive</t>
         </is>
       </c>
       <c r="G131" s="4" t="inlineStr">
         <is>
-          <t>CRM Analytics Manager</t>
-[...4 lines deleted...]
-          <t>Content Manager</t>
+          <t>CFO</t>
+        </is>
+      </c>
+      <c r="H131" s="5" t="inlineStr">
+        <is>
+          <t>Manager</t>
         </is>
       </c>
       <c r="I131" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="132" ht="15" customHeight="1">
       <c r="A132" s="4" t="inlineStr">
         <is>
-          <t>AI Task Force</t>
+          <t>Budget Utilization</t>
         </is>
       </c>
       <c r="B132" s="4" t="inlineStr">
         <is>
-          <t>2026-05-03</t>
+          <t>2024-04-15</t>
         </is>
       </c>
       <c r="C132" s="4" t="inlineStr"/>
       <c r="D132" s="4" t="inlineStr">
         <is>
-          <t>Angelica Cognac</t>
+          <t>Brittany Lamont</t>
         </is>
       </c>
       <c r="E132" s="4" t="inlineStr">
         <is>
-          <t>angelica@performcb.com</t>
+          <t>brittany@performcb.com</t>
         </is>
       </c>
       <c r="F132" s="4" t="inlineStr">
         <is>
-          <t>People Operations</t>
+          <t>Product</t>
         </is>
       </c>
       <c r="G132" s="4" t="inlineStr">
         <is>
-          <t>People Operations Strategy Manager</t>
+          <t>Product Owner</t>
         </is>
       </c>
       <c r="H132" s="5" t="inlineStr">
         <is>
           <t>Manager</t>
         </is>
       </c>
       <c r="I132" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="133" ht="15" customHeight="1">
       <c r="A133" s="4" t="inlineStr">
         <is>
-          <t>Ambassador + Ambassador BPs</t>
+          <t>Budget Utilization</t>
         </is>
       </c>
       <c r="B133" s="4" t="inlineStr">
         <is>
-          <t>2025-02-25</t>
+          <t>2024-04-15</t>
         </is>
       </c>
       <c r="C133" s="4" t="inlineStr"/>
       <c r="D133" s="4" t="inlineStr">
         <is>
-          <t>agency</t>
+          <t>Dzenis Softic</t>
         </is>
       </c>
       <c r="E133" s="4" t="inlineStr">
         <is>
-          <t>agency@performcb.com</t>
+          <t>dzenis@performcb.com</t>
         </is>
       </c>
       <c r="F133" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
+          <t>Executive</t>
         </is>
       </c>
       <c r="G133" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
-[...4 lines deleted...]
-          <t>Content Manager</t>
+          <t>CTO &amp; Head of AI Innovation</t>
+        </is>
+      </c>
+      <c r="H133" s="5" t="inlineStr">
+        <is>
+          <t>Manager</t>
         </is>
       </c>
       <c r="I133" s="4" t="inlineStr">
         <is>
-          <t>group</t>
+          <t>user</t>
         </is>
       </c>
     </row>
     <row r="134" ht="15" customHeight="1">
       <c r="A134" s="4" t="inlineStr">
         <is>
-          <t>Ambassador + Ambassador BPs</t>
+          <t>Budget Utilization</t>
         </is>
       </c>
       <c r="B134" s="4" t="inlineStr">
         <is>
-          <t>2025-02-25</t>
+          <t>2024-04-15</t>
         </is>
       </c>
       <c r="C134" s="4" t="inlineStr"/>
       <c r="D134" s="4" t="inlineStr">
         <is>
-          <t>Jill Speckman</t>
+          <t>Julie Martin</t>
         </is>
       </c>
       <c r="E134" s="4" t="inlineStr">
         <is>
-          <t>jill@performcb.com</t>
+          <t>julie@performcb.com</t>
         </is>
       </c>
       <c r="F134" s="4" t="inlineStr">
         <is>
-          <t>Client Services</t>
+          <t>Product</t>
         </is>
       </c>
       <c r="G134" s="4" t="inlineStr">
         <is>
-          <t>Vice President Agency Client Success</t>
+          <t>VP of Product Development</t>
         </is>
       </c>
       <c r="H134" s="5" t="inlineStr">
         <is>
           <t>Manager</t>
         </is>
       </c>
       <c r="I134" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="135" ht="15" customHeight="1">
-      <c r="A135" s="6" t="inlineStr">
-[...35 lines deleted...]
-      <c r="I135" s="6" t="inlineStr">
+      <c r="A135" s="4" t="inlineStr">
+        <is>
+          <t>Campaigns - Scheduled to be Archived</t>
+        </is>
+      </c>
+      <c r="B135" s="4" t="inlineStr">
+        <is>
+          <t>2023-12-12</t>
+        </is>
+      </c>
+      <c r="C135" s="4" t="inlineStr"/>
+      <c r="D135" s="4" t="inlineStr">
+        <is>
+          <t>Brittany Lamont</t>
+        </is>
+      </c>
+      <c r="E135" s="4" t="inlineStr">
+        <is>
+          <t>brittany@performcb.com</t>
+        </is>
+      </c>
+      <c r="F135" s="4" t="inlineStr">
+        <is>
+          <t>Product</t>
+        </is>
+      </c>
+      <c r="G135" s="4" t="inlineStr">
+        <is>
+          <t>Product Owner</t>
+        </is>
+      </c>
+      <c r="H135" s="5" t="inlineStr">
+        <is>
+          <t>Manager</t>
+        </is>
+      </c>
+      <c r="I135" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="136" ht="15" customHeight="1">
       <c r="A136" s="4" t="inlineStr">
         <is>
-          <t>Audiobooks CLO KWQ</t>
+          <t>CFO - CEO</t>
         </is>
       </c>
       <c r="B136" s="4" t="inlineStr">
         <is>
-          <t>2025-08-20</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="C136" s="4" t="inlineStr"/>
       <c r="D136" s="4" t="inlineStr">
         <is>
-          <t>Tina Dunn</t>
+          <t>Amanda Yeager</t>
         </is>
       </c>
       <c r="E136" s="4" t="inlineStr">
         <is>
-          <t>tina@performcb.com</t>
+          <t>amanda.yeager@performcb.com</t>
         </is>
       </c>
       <c r="F136" s="4" t="inlineStr">
         <is>
-          <t>Sales</t>
+          <t>Executive</t>
         </is>
       </c>
       <c r="G136" s="4" t="inlineStr">
         <is>
-          <t>Director of Sales</t>
+          <t>CFO</t>
         </is>
       </c>
       <c r="H136" s="5" t="inlineStr">
         <is>
           <t>Manager</t>
         </is>
       </c>
       <c r="I136" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="137" ht="15" customHeight="1">
       <c r="A137" s="4" t="inlineStr">
         <is>
-          <t>Beringer Due Diligence</t>
+          <t>CFO - Yuriy</t>
         </is>
       </c>
       <c r="B137" s="4" t="inlineStr">
         <is>
-          <t>2021-02-12</t>
+          <t>2026-06-02</t>
         </is>
       </c>
       <c r="C137" s="4" t="inlineStr"/>
       <c r="D137" s="4" t="inlineStr">
         <is>
-          <t>bill.greer</t>
+          <t>Erin Cigich</t>
         </is>
       </c>
       <c r="E137" s="4" t="inlineStr">
         <is>
-          <t>bill.greer@performcb.com</t>
+          <t>erin@performcb.com</t>
         </is>
       </c>
       <c r="F137" s="4" t="inlineStr">
         <is>
           <t>Executive</t>
         </is>
       </c>
       <c r="G137" s="4" t="inlineStr">
         <is>
-          <t>CFO</t>
+          <t>CEO</t>
         </is>
       </c>
       <c r="H137" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I137" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="138" ht="15" customHeight="1">
       <c r="A138" s="4" t="inlineStr">
         <is>
-          <t>Beringer Due Diligence</t>
+          <t>CFO - Yuriy</t>
         </is>
       </c>
       <c r="B138" s="4" t="inlineStr">
         <is>
-          <t>2021-02-12</t>
+          <t>2026-06-02</t>
         </is>
       </c>
       <c r="C138" s="4" t="inlineStr"/>
       <c r="D138" s="4" t="inlineStr">
         <is>
-          <t>Dzenis Softic</t>
+          <t>Amanda Yeager</t>
         </is>
       </c>
       <c r="E138" s="4" t="inlineStr">
         <is>
-          <t>dzenis@performcb.com</t>
+          <t>amanda.yeager@performcb.com</t>
         </is>
       </c>
       <c r="F138" s="4" t="inlineStr">
         <is>
           <t>Executive</t>
         </is>
       </c>
       <c r="G138" s="4" t="inlineStr">
         <is>
-          <t>CTO &amp; Head of AI Innovation</t>
-[...4 lines deleted...]
-          <t>Content Manager</t>
+          <t>CFO</t>
+        </is>
+      </c>
+      <c r="H138" s="5" t="inlineStr">
+        <is>
+          <t>Manager</t>
         </is>
       </c>
       <c r="I138" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="139" ht="15" customHeight="1">
       <c r="A139" s="4" t="inlineStr">
         <is>
-          <t>Beringer Due Diligence</t>
+          <t>Clicks &amp; Conversions Reports</t>
         </is>
       </c>
       <c r="B139" s="4" t="inlineStr">
         <is>
-          <t>2021-02-12</t>
+          <t>2023-12-04</t>
         </is>
       </c>
       <c r="C139" s="4" t="inlineStr"/>
       <c r="D139" s="4" t="inlineStr">
         <is>
-          <t>rgross</t>
+          <t>Stephanie Harris</t>
         </is>
       </c>
       <c r="E139" s="4" t="inlineStr">
         <is>
-          <t>rgross@centrelanepartners.com</t>
+          <t>stephanie.harris@performcb.com</t>
         </is>
       </c>
       <c r="F139" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
+          <t>Accounting</t>
         </is>
       </c>
       <c r="G139" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
+          <t>Accounts Receivable Team Lead</t>
         </is>
       </c>
       <c r="H139" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I139" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="140" ht="15" customHeight="1">
       <c r="A140" s="4" t="inlineStr">
         <is>
-          <t>Beringer Due Diligence</t>
+          <t>Clicks &amp; Conversions Reports</t>
         </is>
       </c>
       <c r="B140" s="4" t="inlineStr">
         <is>
-          <t>2021-02-12</t>
+          <t>2023-12-04</t>
         </is>
       </c>
       <c r="C140" s="4" t="inlineStr"/>
       <c r="D140" s="4" t="inlineStr">
         <is>
-          <t>sgoonesekera</t>
+          <t>Strahinja Zeljic</t>
         </is>
       </c>
       <c r="E140" s="4" t="inlineStr">
         <is>
-          <t>sgoonesekera@centrelanepartners.com</t>
+          <t>strahinja@performcb.com</t>
         </is>
       </c>
       <c r="F140" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
+          <t>Tech</t>
         </is>
       </c>
       <c r="G140" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
+          <t>Backend Team Lead</t>
         </is>
       </c>
       <c r="H140" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I140" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="141" ht="15" customHeight="1">
       <c r="A141" s="4" t="inlineStr">
         <is>
-          <t>Beringer Due Diligence</t>
+          <t>Clicks &amp; Conversions Reports</t>
         </is>
       </c>
       <c r="B141" s="4" t="inlineStr">
         <is>
-          <t>2021-02-12</t>
+          <t>2023-12-04</t>
         </is>
       </c>
       <c r="C141" s="4" t="inlineStr"/>
       <c r="D141" s="4" t="inlineStr">
         <is>
-          <t>Erin Cigich</t>
+          <t>Zach Dupell</t>
         </is>
       </c>
       <c r="E141" s="4" t="inlineStr">
         <is>
-          <t>erin@performcb.com</t>
+          <t>zach@performcb.com</t>
         </is>
       </c>
       <c r="F141" s="4" t="inlineStr">
         <is>
-          <t>Executive</t>
+          <t>Accounting</t>
         </is>
       </c>
       <c r="G141" s="4" t="inlineStr">
         <is>
-          <t>CEO</t>
-[...4 lines deleted...]
-          <t>Manager</t>
+          <t>Accounting Manager</t>
+        </is>
+      </c>
+      <c r="H141" s="4" t="inlineStr">
+        <is>
+          <t>Content Manager</t>
         </is>
       </c>
       <c r="I141" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="142" ht="15" customHeight="1">
       <c r="A142" s="4" t="inlineStr">
         <is>
-          <t>Beringer Due Diligence</t>
+          <t>Clicks &amp; Conversions Reports</t>
         </is>
       </c>
       <c r="B142" s="4" t="inlineStr">
         <is>
-          <t>2021-02-12</t>
+          <t>2023-12-04</t>
         </is>
       </c>
       <c r="C142" s="4" t="inlineStr"/>
       <c r="D142" s="4" t="inlineStr">
         <is>
-          <t>mike.hickman</t>
+          <t>Brittany Lamont</t>
         </is>
       </c>
       <c r="E142" s="4" t="inlineStr">
         <is>
-          <t>mike.hickman@performcb.com</t>
+          <t>brittany@performcb.com</t>
         </is>
       </c>
       <c r="F142" s="4" t="inlineStr">
         <is>
+          <t>Product</t>
+        </is>
+      </c>
+      <c r="G142" s="4" t="inlineStr">
+        <is>
+          <t>Product Owner</t>
+        </is>
+      </c>
+      <c r="H142" s="5" t="inlineStr">
+        <is>
+          <t>Manager</t>
+        </is>
+      </c>
+      <c r="I142" s="4" t="inlineStr">
+        <is>
+          <t>user</t>
+        </is>
+      </c>
+    </row>
+    <row r="143" ht="15" customHeight="1">
+      <c r="A143" s="6" t="inlineStr">
+        <is>
+          <t>Clicks &amp; Conversions Reports</t>
+        </is>
+      </c>
+      <c r="B143" s="6" t="inlineStr">
+        <is>
+          <t>2023-12-04</t>
+        </is>
+      </c>
+      <c r="C143" s="6" t="inlineStr"/>
+      <c r="D143" s="6" t="inlineStr">
+        <is>
+          <t>cb-staging-api-184</t>
+        </is>
+      </c>
+      <c r="E143" s="6" t="inlineStr">
+        <is>
+          <t>cb-staging-api-184@g-sheets-api-cb-staging.iam.gserviceaccount.com</t>
+        </is>
+      </c>
+      <c r="F143" s="6" t="inlineStr">
+        <is>
           <t>(Not in BambooHR)</t>
         </is>
       </c>
-      <c r="G142" s="4" t="inlineStr">
+      <c r="G143" s="6" t="inlineStr">
         <is>
           <t>(Not in BambooHR)</t>
         </is>
       </c>
-      <c r="H142" s="5" t="inlineStr">
-[...47 lines deleted...]
-      <c r="I143" s="4" t="inlineStr">
+      <c r="H143" s="6" t="inlineStr">
+        <is>
+          <t>Contributor</t>
+        </is>
+      </c>
+      <c r="I143" s="6" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="144" ht="15" customHeight="1">
-      <c r="A144" s="4" t="inlineStr">
-[...35 lines deleted...]
-      <c r="I144" s="4" t="inlineStr">
+      <c r="A144" s="6" t="inlineStr">
+        <is>
+          <t>Clicks &amp; Conversions Reports</t>
+        </is>
+      </c>
+      <c r="B144" s="6" t="inlineStr">
+        <is>
+          <t>2023-12-04</t>
+        </is>
+      </c>
+      <c r="C144" s="6" t="inlineStr"/>
+      <c r="D144" s="6" t="inlineStr">
+        <is>
+          <t>id-276</t>
+        </is>
+      </c>
+      <c r="E144" s="6" t="inlineStr">
+        <is>
+          <t>id-276@sheets-api-for-leap-billing.iam.gserviceaccount.com</t>
+        </is>
+      </c>
+      <c r="F144" s="6" t="inlineStr">
+        <is>
+          <t>(Not in BambooHR)</t>
+        </is>
+      </c>
+      <c r="G144" s="6" t="inlineStr">
+        <is>
+          <t>(Not in BambooHR)</t>
+        </is>
+      </c>
+      <c r="H144" s="6" t="inlineStr">
+        <is>
+          <t>Contributor</t>
+        </is>
+      </c>
+      <c r="I144" s="6" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="145" ht="15" customHeight="1">
       <c r="A145" s="4" t="inlineStr">
         <is>
-          <t>Best Practices</t>
+          <t>Compliance</t>
         </is>
       </c>
       <c r="B145" s="4" t="inlineStr">
         <is>
-          <t>2021-07-13</t>
+          <t>2019-05-15</t>
         </is>
       </c>
       <c r="C145" s="4" t="inlineStr"/>
       <c r="D145" s="4" t="inlineStr">
         <is>
-          <t>Tech Admin</t>
+          <t>Matt Lord</t>
         </is>
       </c>
       <c r="E145" s="4" t="inlineStr">
         <is>
-          <t>techadmin@performcb.com</t>
+          <t>matt@performcb.com</t>
         </is>
       </c>
       <c r="F145" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
+          <t>Executive</t>
         </is>
       </c>
       <c r="G145" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
-[...4 lines deleted...]
-          <t>Manager</t>
+          <t>Chief Strategy Officer</t>
+        </is>
+      </c>
+      <c r="H145" s="4" t="inlineStr">
+        <is>
+          <t>Content Manager</t>
         </is>
       </c>
       <c r="I145" s="4" t="inlineStr">
         <is>
-          <t>group</t>
+          <t>user</t>
         </is>
       </c>
     </row>
     <row r="146" ht="15" customHeight="1">
-      <c r="A146" s="7" t="inlineStr">
-[...35 lines deleted...]
-      <c r="I146" s="7" t="inlineStr">
+      <c r="A146" s="4" t="inlineStr">
+        <is>
+          <t>Compliance</t>
+        </is>
+      </c>
+      <c r="B146" s="4" t="inlineStr">
+        <is>
+          <t>2024-04-01</t>
+        </is>
+      </c>
+      <c r="C146" s="4" t="inlineStr"/>
+      <c r="D146" s="4" t="inlineStr">
+        <is>
+          <t>Ryan Atherton</t>
+        </is>
+      </c>
+      <c r="E146" s="4" t="inlineStr">
+        <is>
+          <t>ryan@performcb.com</t>
+        </is>
+      </c>
+      <c r="F146" s="4" t="inlineStr">
+        <is>
+          <t>Compliance</t>
+        </is>
+      </c>
+      <c r="G146" s="4" t="inlineStr">
+        <is>
+          <t>Vice President of Compliance</t>
+        </is>
+      </c>
+      <c r="H146" s="4" t="inlineStr">
+        <is>
+          <t>Content Manager</t>
+        </is>
+      </c>
+      <c r="I146" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="147" ht="15" customHeight="1">
       <c r="A147" s="4" t="inlineStr">
         <is>
-          <t>Budget Maximizer Reports</t>
+          <t>Compliance</t>
         </is>
       </c>
       <c r="B147" s="4" t="inlineStr">
         <is>
-          <t>2024-11-01</t>
+          <t>2019-05-15</t>
         </is>
       </c>
       <c r="C147" s="4" t="inlineStr"/>
       <c r="D147" s="4" t="inlineStr">
         <is>
-          <t>dan</t>
+          <t>Tim Suzio</t>
         </is>
       </c>
       <c r="E147" s="4" t="inlineStr">
         <is>
-          <t>dan@performcb.com</t>
+          <t>tim@performcb.com</t>
         </is>
       </c>
       <c r="F147" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
+          <t>Compliance</t>
         </is>
       </c>
       <c r="G147" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
+          <t>Senior Compliance Analyst</t>
         </is>
       </c>
       <c r="H147" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I147" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="148" ht="15" customHeight="1">
       <c r="A148" s="4" t="inlineStr">
         <is>
-          <t>Budget Maximizer Reports</t>
+          <t>Compliance</t>
         </is>
       </c>
       <c r="B148" s="4" t="inlineStr">
         <is>
-          <t>2024-11-01</t>
+          <t>2024-04-01</t>
         </is>
       </c>
       <c r="C148" s="4" t="inlineStr"/>
       <c r="D148" s="4" t="inlineStr">
         <is>
-          <t>Denis Mitrović</t>
+          <t>Matt Lord</t>
         </is>
       </c>
       <c r="E148" s="4" t="inlineStr">
         <is>
-          <t>denis@performcb.com</t>
+          <t>matt@performcb.com</t>
         </is>
       </c>
       <c r="F148" s="4" t="inlineStr">
         <is>
-          <t>Tech</t>
+          <t>Executive</t>
         </is>
       </c>
       <c r="G148" s="4" t="inlineStr">
         <is>
-          <t>Senior Software Engineer</t>
-[...4 lines deleted...]
-          <t>Content Manager</t>
+          <t>Chief Strategy Officer</t>
+        </is>
+      </c>
+      <c r="H148" s="5" t="inlineStr">
+        <is>
+          <t>Manager</t>
         </is>
       </c>
       <c r="I148" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="149" ht="15" customHeight="1">
       <c r="A149" s="4" t="inlineStr">
         <is>
-          <t>Budget Maximizer Reports</t>
+          <t>Compliance</t>
         </is>
       </c>
       <c r="B149" s="4" t="inlineStr">
         <is>
-          <t>2024-11-01</t>
+          <t>2019-05-15</t>
         </is>
       </c>
       <c r="C149" s="4" t="inlineStr"/>
       <c r="D149" s="4" t="inlineStr">
         <is>
-          <t>id-276</t>
+          <t>Ryan Atherton</t>
         </is>
       </c>
       <c r="E149" s="4" t="inlineStr">
         <is>
-          <t>id-276@sheets-api-for-leap-billing.iam.gserviceaccount.com</t>
+          <t>ratherton@adperio.com</t>
         </is>
       </c>
       <c r="F149" s="4" t="inlineStr">
         <is>
           <t>(Not in BambooHR)</t>
         </is>
       </c>
       <c r="G149" s="4" t="inlineStr">
         <is>
           <t>(Not in BambooHR)</t>
         </is>
       </c>
-      <c r="H149" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>Content Manager</t>
+      <c r="H149" s="5" t="inlineStr">
+        <is>
+          <t>Manager</t>
         </is>
       </c>
       <c r="I149" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="150" ht="15" customHeight="1">
       <c r="A150" s="4" t="inlineStr">
         <is>
-          <t>Budget Maximizer Reports</t>
+          <t>Contracts</t>
         </is>
       </c>
       <c r="B150" s="4" t="inlineStr">
         <is>
-          <t>2024-11-01</t>
+          <t>2019-04-12</t>
         </is>
       </c>
       <c r="C150" s="4" t="inlineStr"/>
       <c r="D150" s="4" t="inlineStr">
         <is>
-          <t>Strahinja Zeljic</t>
+          <t>Alexandra Ashbey</t>
         </is>
       </c>
       <c r="E150" s="4" t="inlineStr">
         <is>
-          <t>strahinja@performcb.com</t>
+          <t>alexandra.ashbey@performcb.com</t>
         </is>
       </c>
       <c r="F150" s="4" t="inlineStr">
         <is>
-          <t>Tech</t>
+          <t>Sales</t>
         </is>
       </c>
       <c r="G150" s="4" t="inlineStr">
         <is>
-          <t>Backend Team Lead</t>
+          <t>Sales Director</t>
         </is>
       </c>
       <c r="H150" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I150" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="151" ht="15" customHeight="1">
       <c r="A151" s="4" t="inlineStr">
         <is>
-          <t>Budget Maximizer Reports</t>
+          <t>Contracts</t>
         </is>
       </c>
       <c r="B151" s="4" t="inlineStr">
         <is>
-          <t>2024-11-01</t>
+          <t>2019-04-12</t>
         </is>
       </c>
       <c r="C151" s="4" t="inlineStr"/>
       <c r="D151" s="4" t="inlineStr">
         <is>
-          <t>Brittany Lamont</t>
+          <t>Brad Dobbins</t>
         </is>
       </c>
       <c r="E151" s="4" t="inlineStr">
         <is>
-          <t>brittany@performcb.com</t>
+          <t>brad@performcb.com</t>
         </is>
       </c>
       <c r="F151" s="4" t="inlineStr">
         <is>
-          <t>Product</t>
+          <t>Executive</t>
         </is>
       </c>
       <c r="G151" s="4" t="inlineStr">
         <is>
-          <t>Product Owner</t>
-[...4 lines deleted...]
-          <t>Manager</t>
+          <t>COO</t>
+        </is>
+      </c>
+      <c r="H151" s="4" t="inlineStr">
+        <is>
+          <t>Content Manager</t>
         </is>
       </c>
       <c r="I151" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="152" ht="15" customHeight="1">
       <c r="A152" s="4" t="inlineStr">
         <is>
-          <t>Budget Maximizer Reports</t>
+          <t>Contracts</t>
         </is>
       </c>
       <c r="B152" s="4" t="inlineStr">
         <is>
-          <t>2024-11-01</t>
+          <t>2019-04-12</t>
         </is>
       </c>
       <c r="C152" s="4" t="inlineStr"/>
       <c r="D152" s="4" t="inlineStr">
         <is>
-          <t>Nikola Savić</t>
+          <t>Conner Finnegan</t>
         </is>
       </c>
       <c r="E152" s="4" t="inlineStr">
         <is>
-          <t>nikola@performcb.com</t>
+          <t>conner@performcb.com</t>
         </is>
       </c>
       <c r="F152" s="4" t="inlineStr">
         <is>
-          <t>Tech</t>
+          <t>Sales</t>
         </is>
       </c>
       <c r="G152" s="4" t="inlineStr">
         <is>
-          <t>Junior Software Engineer</t>
-[...4 lines deleted...]
-          <t>Manager</t>
+          <t>Sales Director</t>
+        </is>
+      </c>
+      <c r="H152" s="4" t="inlineStr">
+        <is>
+          <t>Content Manager</t>
         </is>
       </c>
       <c r="I152" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="153" ht="15" customHeight="1">
       <c r="A153" s="4" t="inlineStr">
         <is>
-          <t>Budget Utilization</t>
+          <t>Contracts</t>
         </is>
       </c>
       <c r="B153" s="4" t="inlineStr">
         <is>
-          <t>2024-04-15</t>
+          <t>2019-04-12</t>
         </is>
       </c>
       <c r="C153" s="4" t="inlineStr"/>
       <c r="D153" s="4" t="inlineStr">
         <is>
-          <t>bill.greer</t>
+          <t>Erin Cigich</t>
         </is>
       </c>
       <c r="E153" s="4" t="inlineStr">
         <is>
-          <t>bill.greer@performcb.com</t>
+          <t>erin@performcb.com</t>
         </is>
       </c>
       <c r="F153" s="4" t="inlineStr">
         <is>
           <t>Executive</t>
         </is>
       </c>
       <c r="G153" s="4" t="inlineStr">
         <is>
-          <t>CFO</t>
-[...4 lines deleted...]
-          <t>Manager</t>
+          <t>CEO</t>
+        </is>
+      </c>
+      <c r="H153" s="4" t="inlineStr">
+        <is>
+          <t>Content Manager</t>
         </is>
       </c>
       <c r="I153" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="154" ht="15" customHeight="1">
       <c r="A154" s="4" t="inlineStr">
         <is>
-          <t>Budget Utilization</t>
+          <t>Contracts</t>
         </is>
       </c>
       <c r="B154" s="4" t="inlineStr">
         <is>
-          <t>2024-04-15</t>
+          <t>2019-04-12</t>
         </is>
       </c>
       <c r="C154" s="4" t="inlineStr"/>
       <c r="D154" s="4" t="inlineStr">
         <is>
-          <t>Brittany Lamont</t>
+          <t>Jill Speckman</t>
         </is>
       </c>
       <c r="E154" s="4" t="inlineStr">
         <is>
-          <t>brittany@performcb.com</t>
+          <t>jill@performcb.com</t>
         </is>
       </c>
       <c r="F154" s="4" t="inlineStr">
         <is>
-          <t>Product</t>
+          <t>Client Services</t>
         </is>
       </c>
       <c r="G154" s="4" t="inlineStr">
         <is>
-          <t>Product Owner</t>
-[...4 lines deleted...]
-          <t>Manager</t>
+          <t>Vice President Agency Client Success</t>
+        </is>
+      </c>
+      <c r="H154" s="4" t="inlineStr">
+        <is>
+          <t>Content Manager</t>
         </is>
       </c>
       <c r="I154" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="155" ht="15" customHeight="1">
       <c r="A155" s="4" t="inlineStr">
         <is>
-          <t>Budget Utilization</t>
+          <t>Contracts</t>
         </is>
       </c>
       <c r="B155" s="4" t="inlineStr">
         <is>
-          <t>2024-04-15</t>
+          <t>2019-04-12</t>
         </is>
       </c>
       <c r="C155" s="4" t="inlineStr"/>
       <c r="D155" s="4" t="inlineStr">
         <is>
-          <t>dan</t>
+          <t>Julie Heckman</t>
         </is>
       </c>
       <c r="E155" s="4" t="inlineStr">
         <is>
-          <t>dan@performcb.com</t>
+          <t>julie.heckman@performcb.com</t>
         </is>
       </c>
       <c r="F155" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
+          <t>Accounting</t>
         </is>
       </c>
       <c r="G155" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
-[...4 lines deleted...]
-          <t>Manager</t>
+          <t>Senior Accountant</t>
+        </is>
+      </c>
+      <c r="H155" s="4" t="inlineStr">
+        <is>
+          <t>Content Manager</t>
         </is>
       </c>
       <c r="I155" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="156" ht="15" customHeight="1">
       <c r="A156" s="4" t="inlineStr">
         <is>
-          <t>Budget Utilization</t>
+          <t>Contracts</t>
         </is>
       </c>
       <c r="B156" s="4" t="inlineStr">
         <is>
-          <t>2024-04-15</t>
+          <t>2019-04-12</t>
         </is>
       </c>
       <c r="C156" s="4" t="inlineStr"/>
       <c r="D156" s="4" t="inlineStr">
         <is>
-          <t>Dzenis Softic</t>
+          <t>Lee Aho</t>
         </is>
       </c>
       <c r="E156" s="4" t="inlineStr">
         <is>
-          <t>dzenis@performcb.com</t>
+          <t>lee@performcb.com</t>
         </is>
       </c>
       <c r="F156" s="4" t="inlineStr">
         <is>
           <t>Executive</t>
         </is>
       </c>
       <c r="G156" s="4" t="inlineStr">
         <is>
-          <t>CTO &amp; Head of AI Innovation</t>
-[...4 lines deleted...]
-          <t>Manager</t>
+          <t>CRO</t>
+        </is>
+      </c>
+      <c r="H156" s="4" t="inlineStr">
+        <is>
+          <t>Content Manager</t>
         </is>
       </c>
       <c r="I156" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="157" ht="15" customHeight="1">
       <c r="A157" s="4" t="inlineStr">
         <is>
-          <t>Budget Utilization</t>
+          <t>Contracts</t>
         </is>
       </c>
       <c r="B157" s="4" t="inlineStr">
         <is>
-          <t>2024-04-15</t>
+          <t>2019-04-12</t>
         </is>
       </c>
       <c r="C157" s="4" t="inlineStr"/>
       <c r="D157" s="4" t="inlineStr">
         <is>
-          <t>Julie Martin</t>
+          <t>Lisa Markiewicz</t>
         </is>
       </c>
       <c r="E157" s="4" t="inlineStr">
         <is>
-          <t>julie@performcb.com</t>
+          <t>lisa.markiewicz@performcb.com</t>
         </is>
       </c>
       <c r="F157" s="4" t="inlineStr">
         <is>
-          <t>Product</t>
+          <t>Growth Mgmt</t>
         </is>
       </c>
       <c r="G157" s="4" t="inlineStr">
         <is>
-          <t>VP of Product Development</t>
-[...4 lines deleted...]
-          <t>Manager</t>
+          <t>Senior Growth Manager</t>
+        </is>
+      </c>
+      <c r="H157" s="4" t="inlineStr">
+        <is>
+          <t>Content Manager</t>
         </is>
       </c>
       <c r="I157" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="158" ht="15" customHeight="1">
       <c r="A158" s="4" t="inlineStr">
         <is>
-          <t>Campaigns - Scheduled to be Archived</t>
+          <t>Contracts</t>
         </is>
       </c>
       <c r="B158" s="4" t="inlineStr">
         <is>
-          <t>2023-12-12</t>
+          <t>2019-04-12</t>
         </is>
       </c>
       <c r="C158" s="4" t="inlineStr"/>
       <c r="D158" s="4" t="inlineStr">
         <is>
-          <t>Brittany Lamont</t>
+          <t>Mary Eastwood</t>
         </is>
       </c>
       <c r="E158" s="4" t="inlineStr">
         <is>
-          <t>brittany@performcb.com</t>
+          <t>mary@performcb.com</t>
         </is>
       </c>
       <c r="F158" s="4" t="inlineStr">
         <is>
-          <t>Product</t>
+          <t>Accounting</t>
         </is>
       </c>
       <c r="G158" s="4" t="inlineStr">
         <is>
-          <t>Product Owner</t>
-[...4 lines deleted...]
-          <t>Manager</t>
+          <t>Accounts Payable Team Lead</t>
+        </is>
+      </c>
+      <c r="H158" s="4" t="inlineStr">
+        <is>
+          <t>Content Manager</t>
         </is>
       </c>
       <c r="I158" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="159" ht="15" customHeight="1">
       <c r="A159" s="4" t="inlineStr">
         <is>
-          <t>CFO - CEO</t>
+          <t>Contracts</t>
         </is>
       </c>
       <c r="B159" s="4" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2019-04-12</t>
         </is>
       </c>
       <c r="C159" s="4" t="inlineStr"/>
       <c r="D159" s="4" t="inlineStr">
         <is>
-          <t>Amanda Yeager</t>
+          <t>Matthew Ferguson</t>
         </is>
       </c>
       <c r="E159" s="4" t="inlineStr">
         <is>
-          <t>amanda.yeager@performcb.com</t>
+          <t>matt.ferguson@performcb.com</t>
         </is>
       </c>
       <c r="F159" s="4" t="inlineStr">
         <is>
-          <t>Executive</t>
+          <t>Client Services</t>
         </is>
       </c>
       <c r="G159" s="4" t="inlineStr">
         <is>
-          <t>CFO</t>
-[...4 lines deleted...]
-          <t>Manager</t>
+          <t>Partner Manager</t>
+        </is>
+      </c>
+      <c r="H159" s="4" t="inlineStr">
+        <is>
+          <t>Content Manager</t>
         </is>
       </c>
       <c r="I159" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="160" ht="15" customHeight="1">
       <c r="A160" s="4" t="inlineStr">
         <is>
-          <t>CFO - Yuriy</t>
+          <t>Contracts</t>
         </is>
       </c>
       <c r="B160" s="4" t="inlineStr">
         <is>
-          <t>2026-06-02</t>
+          <t>2019-04-12</t>
         </is>
       </c>
       <c r="C160" s="4" t="inlineStr"/>
       <c r="D160" s="4" t="inlineStr">
         <is>
-          <t>Erin Cigich</t>
+          <t>Matt Lord</t>
         </is>
       </c>
       <c r="E160" s="4" t="inlineStr">
         <is>
-          <t>erin@performcb.com</t>
+          <t>matt@performcb.com</t>
         </is>
       </c>
       <c r="F160" s="4" t="inlineStr">
         <is>
           <t>Executive</t>
         </is>
       </c>
       <c r="G160" s="4" t="inlineStr">
         <is>
-          <t>CEO</t>
+          <t>Chief Strategy Officer</t>
         </is>
       </c>
       <c r="H160" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I160" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="161" ht="15" customHeight="1">
       <c r="A161" s="4" t="inlineStr">
         <is>
-          <t>CFO - Yuriy</t>
+          <t>Contracts</t>
         </is>
       </c>
       <c r="B161" s="4" t="inlineStr">
         <is>
-          <t>2026-06-02</t>
+          <t>2019-04-12</t>
         </is>
       </c>
       <c r="C161" s="4" t="inlineStr"/>
       <c r="D161" s="4" t="inlineStr">
         <is>
-          <t>Amanda Yeager</t>
+          <t>Meg McGrath</t>
         </is>
       </c>
       <c r="E161" s="4" t="inlineStr">
         <is>
-          <t>amanda.yeager@performcb.com</t>
+          <t>meg@performcb.com</t>
         </is>
       </c>
       <c r="F161" s="4" t="inlineStr">
         <is>
-          <t>Executive</t>
+          <t>Sales</t>
         </is>
       </c>
       <c r="G161" s="4" t="inlineStr">
         <is>
-          <t>CFO</t>
-[...4 lines deleted...]
-          <t>Manager</t>
+          <t>Sales Director</t>
+        </is>
+      </c>
+      <c r="H161" s="4" t="inlineStr">
+        <is>
+          <t>Content Manager</t>
         </is>
       </c>
       <c r="I161" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="162" ht="15" customHeight="1">
       <c r="A162" s="4" t="inlineStr">
         <is>
-          <t>Clicks &amp; Conversions Reports</t>
+          <t>Contracts</t>
         </is>
       </c>
       <c r="B162" s="4" t="inlineStr">
         <is>
-          <t>2023-12-04</t>
+          <t>2019-04-12</t>
         </is>
       </c>
       <c r="C162" s="4" t="inlineStr"/>
       <c r="D162" s="4" t="inlineStr">
         <is>
-          <t>Stephanie Harris</t>
+          <t>Noah Clay</t>
         </is>
       </c>
       <c r="E162" s="4" t="inlineStr">
         <is>
-          <t>stephanie.harris@performcb.com</t>
+          <t>noah@performcb.com</t>
         </is>
       </c>
       <c r="F162" s="4" t="inlineStr">
         <is>
-          <t>Accounting</t>
+          <t>Marketer Development Team</t>
         </is>
       </c>
       <c r="G162" s="4" t="inlineStr">
         <is>
-          <t>Accounts Receivable Team Lead</t>
+          <t>Marketer Development Executive</t>
         </is>
       </c>
       <c r="H162" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I162" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="163" ht="15" customHeight="1">
       <c r="A163" s="4" t="inlineStr">
         <is>
-          <t>Clicks &amp; Conversions Reports</t>
+          <t>Contracts</t>
         </is>
       </c>
       <c r="B163" s="4" t="inlineStr">
         <is>
-          <t>2023-12-04</t>
+          <t>2019-04-12</t>
         </is>
       </c>
       <c r="C163" s="4" t="inlineStr"/>
       <c r="D163" s="4" t="inlineStr">
         <is>
-          <t>Strahinja Zeljic</t>
+          <t>Peter Varga Jr</t>
         </is>
       </c>
       <c r="E163" s="4" t="inlineStr">
         <is>
-          <t>strahinja@performcb.com</t>
+          <t>peter@performcb.com</t>
         </is>
       </c>
       <c r="F163" s="4" t="inlineStr">
         <is>
-          <t>Tech</t>
+          <t>Sales</t>
         </is>
       </c>
       <c r="G163" s="4" t="inlineStr">
         <is>
-          <t>Backend Team Lead</t>
+          <t>Sales Director</t>
         </is>
       </c>
       <c r="H163" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I163" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="164" ht="15" customHeight="1">
       <c r="A164" s="4" t="inlineStr">
         <is>
-          <t>Clicks &amp; Conversions Reports</t>
+          <t>Contracts</t>
         </is>
       </c>
       <c r="B164" s="4" t="inlineStr">
         <is>
-          <t>2023-12-04</t>
+          <t>2019-04-12</t>
         </is>
       </c>
       <c r="C164" s="4" t="inlineStr"/>
       <c r="D164" s="4" t="inlineStr">
         <is>
-          <t>Zach Dupell</t>
+          <t>Ryan Atherton</t>
         </is>
       </c>
       <c r="E164" s="4" t="inlineStr">
         <is>
-          <t>zach@performcb.com</t>
+          <t>ryan@performcb.com</t>
         </is>
       </c>
       <c r="F164" s="4" t="inlineStr">
         <is>
-          <t>Accounting</t>
+          <t>Compliance</t>
         </is>
       </c>
       <c r="G164" s="4" t="inlineStr">
         <is>
-          <t>Accounting Manager</t>
+          <t>Vice President of Compliance</t>
         </is>
       </c>
       <c r="H164" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I164" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="165" ht="15" customHeight="1">
       <c r="A165" s="4" t="inlineStr">
         <is>
-          <t>Clicks &amp; Conversions Reports</t>
+          <t>Contracts</t>
         </is>
       </c>
       <c r="B165" s="4" t="inlineStr">
         <is>
-          <t>2023-12-04</t>
+          <t>2019-04-12</t>
         </is>
       </c>
       <c r="C165" s="4" t="inlineStr"/>
       <c r="D165" s="4" t="inlineStr">
         <is>
-          <t>Brittany Lamont</t>
+          <t>Tina Dunn</t>
         </is>
       </c>
       <c r="E165" s="4" t="inlineStr">
         <is>
-          <t>brittany@performcb.com</t>
+          <t>tina@performcb.com</t>
         </is>
       </c>
       <c r="F165" s="4" t="inlineStr">
         <is>
-          <t>Product</t>
+          <t>Sales</t>
         </is>
       </c>
       <c r="G165" s="4" t="inlineStr">
         <is>
-          <t>Product Owner</t>
-[...2 lines deleted...]
-      <c r="H165" s="5" t="inlineStr">
+          <t>Director of Sales</t>
+        </is>
+      </c>
+      <c r="H165" s="4" t="inlineStr">
+        <is>
+          <t>Content Manager</t>
+        </is>
+      </c>
+      <c r="I165" s="4" t="inlineStr">
+        <is>
+          <t>user</t>
+        </is>
+      </c>
+    </row>
+    <row r="166" ht="15" customHeight="1">
+      <c r="A166" s="4" t="inlineStr">
+        <is>
+          <t>Contracts</t>
+        </is>
+      </c>
+      <c r="B166" s="4" t="inlineStr">
+        <is>
+          <t>2019-04-12</t>
+        </is>
+      </c>
+      <c r="C166" s="4" t="inlineStr"/>
+      <c r="D166" s="4" t="inlineStr">
+        <is>
+          <t>Walter Long</t>
+        </is>
+      </c>
+      <c r="E166" s="4" t="inlineStr">
+        <is>
+          <t>walter@performcb.com</t>
+        </is>
+      </c>
+      <c r="F166" s="4" t="inlineStr">
+        <is>
+          <t>Sales</t>
+        </is>
+      </c>
+      <c r="G166" s="4" t="inlineStr">
+        <is>
+          <t>Sales Director</t>
+        </is>
+      </c>
+      <c r="H166" s="4" t="inlineStr">
+        <is>
+          <t>Content Manager</t>
+        </is>
+      </c>
+      <c r="I166" s="4" t="inlineStr">
+        <is>
+          <t>user</t>
+        </is>
+      </c>
+    </row>
+    <row r="167" ht="15" customHeight="1">
+      <c r="A167" s="4" t="inlineStr">
+        <is>
+          <t>Contracts</t>
+        </is>
+      </c>
+      <c r="B167" s="4" t="inlineStr">
+        <is>
+          <t>2019-04-12</t>
+        </is>
+      </c>
+      <c r="C167" s="4" t="inlineStr"/>
+      <c r="D167" s="4" t="inlineStr">
+        <is>
+          <t>Beth Berstling</t>
+        </is>
+      </c>
+      <c r="E167" s="4" t="inlineStr">
+        <is>
+          <t>beth@performcb.com</t>
+        </is>
+      </c>
+      <c r="F167" s="4" t="inlineStr">
+        <is>
+          <t>Risk Management</t>
+        </is>
+      </c>
+      <c r="G167" s="4" t="inlineStr">
+        <is>
+          <t>Sr. Risk Manager</t>
+        </is>
+      </c>
+      <c r="H167" s="5" t="inlineStr">
         <is>
           <t>Manager</t>
         </is>
       </c>
-      <c r="I165" s="4" t="inlineStr">
-[...85 lines deleted...]
-      <c r="I167" s="7" t="inlineStr">
+      <c r="I167" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="168" ht="15" customHeight="1">
       <c r="A168" s="4" t="inlineStr">
         <is>
-          <t>Compliance</t>
+          <t>Contracts</t>
         </is>
       </c>
       <c r="B168" s="4" t="inlineStr">
         <is>
-          <t>2019-05-15</t>
+          <t>2019-04-12</t>
         </is>
       </c>
       <c r="C168" s="4" t="inlineStr"/>
       <c r="D168" s="4" t="inlineStr">
         <is>
-          <t>bill.greer</t>
+          <t>Dig Dug</t>
         </is>
       </c>
       <c r="E168" s="4" t="inlineStr">
         <is>
-          <t>bill.greer@performcb.com</t>
+          <t>digdug@performcb.com</t>
         </is>
       </c>
       <c r="F168" s="4" t="inlineStr">
         <is>
+          <t>(Not in BambooHR)</t>
+        </is>
+      </c>
+      <c r="G168" s="4" t="inlineStr">
+        <is>
+          <t>(Not in BambooHR)</t>
+        </is>
+      </c>
+      <c r="H168" s="5" t="inlineStr">
+        <is>
+          <t>Manager</t>
+        </is>
+      </c>
+      <c r="I168" s="4" t="inlineStr">
+        <is>
+          <t>user</t>
+        </is>
+      </c>
+    </row>
+    <row r="169" ht="15" customHeight="1">
+      <c r="A169" s="6" t="inlineStr">
+        <is>
+          <t>Contracts</t>
+        </is>
+      </c>
+      <c r="B169" s="6" t="inlineStr">
+        <is>
+          <t>2019-04-12</t>
+        </is>
+      </c>
+      <c r="C169" s="6" t="inlineStr"/>
+      <c r="D169" s="6" t="inlineStr">
+        <is>
+          <t>Accounting</t>
+        </is>
+      </c>
+      <c r="E169" s="6" t="inlineStr">
+        <is>
+          <t>accounting@performcb.com</t>
+        </is>
+      </c>
+      <c r="F169" s="6" t="inlineStr">
+        <is>
+          <t>(Not in BambooHR)</t>
+        </is>
+      </c>
+      <c r="G169" s="6" t="inlineStr">
+        <is>
+          <t>(Not in BambooHR)</t>
+        </is>
+      </c>
+      <c r="H169" s="6" t="inlineStr">
+        <is>
+          <t>Viewer</t>
+        </is>
+      </c>
+      <c r="I169" s="6" t="inlineStr">
+        <is>
+          <t>group</t>
+        </is>
+      </c>
+    </row>
+    <row r="170" ht="15" customHeight="1">
+      <c r="A170" s="6" t="inlineStr">
+        <is>
+          <t>Contracts</t>
+        </is>
+      </c>
+      <c r="B170" s="6" t="inlineStr">
+        <is>
+          <t>2019-04-12</t>
+        </is>
+      </c>
+      <c r="C170" s="6" t="inlineStr"/>
+      <c r="D170" s="6" t="inlineStr">
+        <is>
+          <t>Brett Jenner</t>
+        </is>
+      </c>
+      <c r="E170" s="6" t="inlineStr">
+        <is>
+          <t>brett@performcb.com</t>
+        </is>
+      </c>
+      <c r="F170" s="6" t="inlineStr">
+        <is>
+          <t>Partners</t>
+        </is>
+      </c>
+      <c r="G170" s="6" t="inlineStr">
+        <is>
+          <t>Senior Partner Executive</t>
+        </is>
+      </c>
+      <c r="H170" s="6" t="inlineStr">
+        <is>
+          <t>Viewer</t>
+        </is>
+      </c>
+      <c r="I170" s="6" t="inlineStr">
+        <is>
+          <t>user</t>
+        </is>
+      </c>
+    </row>
+    <row r="171" ht="15" customHeight="1">
+      <c r="A171" s="6" t="inlineStr">
+        <is>
+          <t>Contracts</t>
+        </is>
+      </c>
+      <c r="B171" s="6" t="inlineStr">
+        <is>
+          <t>2019-04-12</t>
+        </is>
+      </c>
+      <c r="C171" s="6" t="inlineStr"/>
+      <c r="D171" s="6" t="inlineStr">
+        <is>
+          <t>Colleen Skogen</t>
+        </is>
+      </c>
+      <c r="E171" s="6" t="inlineStr">
+        <is>
+          <t>colleen.skogen@performcb.com</t>
+        </is>
+      </c>
+      <c r="F171" s="6" t="inlineStr">
+        <is>
+          <t>Marketer Development Team</t>
+        </is>
+      </c>
+      <c r="G171" s="6" t="inlineStr">
+        <is>
+          <t>VP of Marketer Development</t>
+        </is>
+      </c>
+      <c r="H171" s="6" t="inlineStr">
+        <is>
+          <t>Viewer</t>
+        </is>
+      </c>
+      <c r="I171" s="6" t="inlineStr">
+        <is>
+          <t>user</t>
+        </is>
+      </c>
+    </row>
+    <row r="172" ht="15" customHeight="1">
+      <c r="A172" s="6" t="inlineStr">
+        <is>
+          <t>Contracts</t>
+        </is>
+      </c>
+      <c r="B172" s="6" t="inlineStr">
+        <is>
+          <t>2019-04-12</t>
+        </is>
+      </c>
+      <c r="C172" s="6" t="inlineStr"/>
+      <c r="D172" s="6" t="inlineStr">
+        <is>
+          <t>Colleen Rittenhouse</t>
+        </is>
+      </c>
+      <c r="E172" s="6" t="inlineStr">
+        <is>
+          <t>colleen@performcb.com</t>
+        </is>
+      </c>
+      <c r="F172" s="6" t="inlineStr">
+        <is>
+          <t>Accounting</t>
+        </is>
+      </c>
+      <c r="G172" s="6" t="inlineStr">
+        <is>
+          <t>Assistant Controller</t>
+        </is>
+      </c>
+      <c r="H172" s="6" t="inlineStr">
+        <is>
+          <t>Viewer</t>
+        </is>
+      </c>
+      <c r="I172" s="6" t="inlineStr">
+        <is>
+          <t>user</t>
+        </is>
+      </c>
+    </row>
+    <row r="173" ht="15" customHeight="1">
+      <c r="A173" s="6" t="inlineStr">
+        <is>
+          <t>Contracts</t>
+        </is>
+      </c>
+      <c r="B173" s="6" t="inlineStr">
+        <is>
+          <t>2019-04-12</t>
+        </is>
+      </c>
+      <c r="C173" s="6" t="inlineStr"/>
+      <c r="D173" s="6" t="inlineStr">
+        <is>
+          <t>Dzenis Softic</t>
+        </is>
+      </c>
+      <c r="E173" s="6" t="inlineStr">
+        <is>
+          <t>dzenis@performcb.com</t>
+        </is>
+      </c>
+      <c r="F173" s="6" t="inlineStr">
+        <is>
           <t>Executive</t>
         </is>
       </c>
-      <c r="G168" s="4" t="inlineStr">
-[...80 lines deleted...]
-      <c r="F170" s="4" t="inlineStr">
+      <c r="G173" s="6" t="inlineStr">
+        <is>
+          <t>CTO &amp; Head of AI Innovation</t>
+        </is>
+      </c>
+      <c r="H173" s="6" t="inlineStr">
+        <is>
+          <t>Viewer</t>
+        </is>
+      </c>
+      <c r="I173" s="6" t="inlineStr">
+        <is>
+          <t>user</t>
+        </is>
+      </c>
+    </row>
+    <row r="174" ht="15" customHeight="1">
+      <c r="A174" s="6" t="inlineStr">
+        <is>
+          <t>Contracts</t>
+        </is>
+      </c>
+      <c r="B174" s="6" t="inlineStr">
+        <is>
+          <t>2019-04-12</t>
+        </is>
+      </c>
+      <c r="C174" s="6" t="inlineStr"/>
+      <c r="D174" s="6" t="inlineStr">
+        <is>
+          <t>Engine Marketers</t>
+        </is>
+      </c>
+      <c r="E174" s="6" t="inlineStr">
+        <is>
+          <t>enginemarketers@performcb.com</t>
+        </is>
+      </c>
+      <c r="F174" s="6" t="inlineStr">
         <is>
           <t>(Not in BambooHR)</t>
         </is>
       </c>
-      <c r="G170" s="4" t="inlineStr">
+      <c r="G174" s="6" t="inlineStr">
         <is>
           <t>(Not in BambooHR)</t>
         </is>
       </c>
-      <c r="H170" s="4" t="inlineStr">
-[...75 lines deleted...]
-      <c r="F172" s="4" t="inlineStr">
+      <c r="H174" s="6" t="inlineStr">
+        <is>
+          <t>Viewer</t>
+        </is>
+      </c>
+      <c r="I174" s="6" t="inlineStr">
+        <is>
+          <t>group</t>
+        </is>
+      </c>
+    </row>
+    <row r="175" ht="15" customHeight="1">
+      <c r="A175" s="6" t="inlineStr">
+        <is>
+          <t>Contracts</t>
+        </is>
+      </c>
+      <c r="B175" s="6" t="inlineStr">
+        <is>
+          <t>2019-04-12</t>
+        </is>
+      </c>
+      <c r="C175" s="6" t="inlineStr"/>
+      <c r="D175" s="6" t="inlineStr">
+        <is>
+          <t>Engine Sales</t>
+        </is>
+      </c>
+      <c r="E175" s="6" t="inlineStr">
+        <is>
+          <t>enginesales@performcb.com</t>
+        </is>
+      </c>
+      <c r="F175" s="6" t="inlineStr">
         <is>
           <t>(Not in BambooHR)</t>
         </is>
       </c>
-      <c r="G172" s="4" t="inlineStr">
+      <c r="G175" s="6" t="inlineStr">
         <is>
           <t>(Not in BambooHR)</t>
         </is>
       </c>
-      <c r="H172" s="4" t="inlineStr">
-[...118 lines deleted...]
-      <c r="F175" s="4" t="inlineStr">
+      <c r="H175" s="6" t="inlineStr">
+        <is>
+          <t>Viewer</t>
+        </is>
+      </c>
+      <c r="I175" s="6" t="inlineStr">
+        <is>
+          <t>group</t>
+        </is>
+      </c>
+    </row>
+    <row r="176" ht="15" customHeight="1">
+      <c r="A176" s="6" t="inlineStr">
+        <is>
+          <t>Contracts</t>
+        </is>
+      </c>
+      <c r="B176" s="6" t="inlineStr">
+        <is>
+          <t>2019-04-12</t>
+        </is>
+      </c>
+      <c r="C176" s="6" t="inlineStr"/>
+      <c r="D176" s="6" t="inlineStr">
+        <is>
+          <t>Jen Lewis</t>
+        </is>
+      </c>
+      <c r="E176" s="6" t="inlineStr">
+        <is>
+          <t>jen@performcb.com</t>
+        </is>
+      </c>
+      <c r="F176" s="6" t="inlineStr">
+        <is>
+          <t>Partners</t>
+        </is>
+      </c>
+      <c r="G176" s="6" t="inlineStr">
+        <is>
+          <t>VP of Partners</t>
+        </is>
+      </c>
+      <c r="H176" s="6" t="inlineStr">
+        <is>
+          <t>Viewer</t>
+        </is>
+      </c>
+      <c r="I176" s="6" t="inlineStr">
+        <is>
+          <t>user</t>
+        </is>
+      </c>
+    </row>
+    <row r="177" ht="15" customHeight="1">
+      <c r="A177" s="6" t="inlineStr">
+        <is>
+          <t>Contracts</t>
+        </is>
+      </c>
+      <c r="B177" s="6" t="inlineStr">
+        <is>
+          <t>2019-04-12</t>
+        </is>
+      </c>
+      <c r="C177" s="6" t="inlineStr"/>
+      <c r="D177" s="6" t="inlineStr">
+        <is>
+          <t>Julie Martin</t>
+        </is>
+      </c>
+      <c r="E177" s="6" t="inlineStr">
+        <is>
+          <t>julie@performcb.com</t>
+        </is>
+      </c>
+      <c r="F177" s="6" t="inlineStr">
+        <is>
+          <t>Product</t>
+        </is>
+      </c>
+      <c r="G177" s="6" t="inlineStr">
+        <is>
+          <t>VP of Product Development</t>
+        </is>
+      </c>
+      <c r="H177" s="6" t="inlineStr">
+        <is>
+          <t>Viewer</t>
+        </is>
+      </c>
+      <c r="I177" s="6" t="inlineStr">
+        <is>
+          <t>user</t>
+        </is>
+      </c>
+    </row>
+    <row r="178" ht="15" customHeight="1">
+      <c r="A178" s="6" t="inlineStr">
+        <is>
+          <t>Contracts</t>
+        </is>
+      </c>
+      <c r="B178" s="6" t="inlineStr">
+        <is>
+          <t>2019-04-12</t>
+        </is>
+      </c>
+      <c r="C178" s="6" t="inlineStr"/>
+      <c r="D178" s="6" t="inlineStr">
+        <is>
+          <t>Operations</t>
+        </is>
+      </c>
+      <c r="E178" s="6" t="inlineStr">
+        <is>
+          <t>operations@performcb.com</t>
+        </is>
+      </c>
+      <c r="F178" s="6" t="inlineStr">
         <is>
           <t>(Not in BambooHR)</t>
         </is>
       </c>
-      <c r="G175" s="4" t="inlineStr">
+      <c r="G178" s="6" t="inlineStr">
         <is>
           <t>(Not in BambooHR)</t>
         </is>
       </c>
-      <c r="H175" s="5" t="inlineStr">
-[...32 lines deleted...]
-      <c r="F176" s="4" t="inlineStr">
+      <c r="H178" s="6" t="inlineStr">
+        <is>
+          <t>Viewer</t>
+        </is>
+      </c>
+      <c r="I178" s="6" t="inlineStr">
+        <is>
+          <t>group</t>
+        </is>
+      </c>
+    </row>
+    <row r="179" ht="15" customHeight="1">
+      <c r="A179" s="6" t="inlineStr">
+        <is>
+          <t>Contracts</t>
+        </is>
+      </c>
+      <c r="B179" s="6" t="inlineStr">
+        <is>
+          <t>2019-04-12</t>
+        </is>
+      </c>
+      <c r="C179" s="6" t="inlineStr"/>
+      <c r="D179" s="6" t="inlineStr">
+        <is>
+          <t>Zach Dupell</t>
+        </is>
+      </c>
+      <c r="E179" s="6" t="inlineStr">
+        <is>
+          <t>zach@performcb.com</t>
+        </is>
+      </c>
+      <c r="F179" s="6" t="inlineStr">
+        <is>
+          <t>Accounting</t>
+        </is>
+      </c>
+      <c r="G179" s="6" t="inlineStr">
+        <is>
+          <t>Accounting Manager</t>
+        </is>
+      </c>
+      <c r="H179" s="6" t="inlineStr">
+        <is>
+          <t>Viewer</t>
+        </is>
+      </c>
+      <c r="I179" s="6" t="inlineStr">
+        <is>
+          <t>user</t>
+        </is>
+      </c>
+    </row>
+    <row r="180" ht="15" customHeight="1">
+      <c r="A180" s="6" t="inlineStr">
+        <is>
+          <t>Contracts</t>
+        </is>
+      </c>
+      <c r="B180" s="6" t="inlineStr">
+        <is>
+          <t>2019-04-12</t>
+        </is>
+      </c>
+      <c r="C180" s="6" t="inlineStr"/>
+      <c r="D180" s="6" t="inlineStr">
+        <is>
+          <t>Angelica Cognac</t>
+        </is>
+      </c>
+      <c r="E180" s="6" t="inlineStr">
+        <is>
+          <t>angelica@performcb.com</t>
+        </is>
+      </c>
+      <c r="F180" s="6" t="inlineStr">
+        <is>
+          <t>People Operations</t>
+        </is>
+      </c>
+      <c r="G180" s="6" t="inlineStr">
+        <is>
+          <t>People Operations Strategy Manager</t>
+        </is>
+      </c>
+      <c r="H180" s="6" t="inlineStr">
+        <is>
+          <t>Contributor</t>
+        </is>
+      </c>
+      <c r="I180" s="6" t="inlineStr">
+        <is>
+          <t>user</t>
+        </is>
+      </c>
+    </row>
+    <row r="181" ht="15" customHeight="1">
+      <c r="A181" s="6" t="inlineStr">
+        <is>
+          <t>Contracts</t>
+        </is>
+      </c>
+      <c r="B181" s="6" t="inlineStr">
+        <is>
+          <t>2019-04-12</t>
+        </is>
+      </c>
+      <c r="C181" s="6" t="inlineStr"/>
+      <c r="D181" s="6" t="inlineStr">
+        <is>
+          <t>Geoff Bender</t>
+        </is>
+      </c>
+      <c r="E181" s="6" t="inlineStr">
+        <is>
+          <t>geoff@performcb.com</t>
+        </is>
+      </c>
+      <c r="F181" s="6" t="inlineStr">
+        <is>
+          <t>Partners</t>
+        </is>
+      </c>
+      <c r="G181" s="6" t="inlineStr">
+        <is>
+          <t>Partner Account Director</t>
+        </is>
+      </c>
+      <c r="H181" s="6" t="inlineStr">
+        <is>
+          <t>Contributor</t>
+        </is>
+      </c>
+      <c r="I181" s="6" t="inlineStr">
+        <is>
+          <t>user</t>
+        </is>
+      </c>
+    </row>
+    <row r="182" ht="15" customHeight="1">
+      <c r="A182" s="6" t="inlineStr">
+        <is>
+          <t>Contracts</t>
+        </is>
+      </c>
+      <c r="B182" s="6" t="inlineStr">
+        <is>
+          <t>2019-04-12</t>
+        </is>
+      </c>
+      <c r="C182" s="6" t="inlineStr"/>
+      <c r="D182" s="6" t="inlineStr">
+        <is>
+          <t>Hayden Frederick</t>
+        </is>
+      </c>
+      <c r="E182" s="6" t="inlineStr">
+        <is>
+          <t>hayden@performcb.com</t>
+        </is>
+      </c>
+      <c r="F182" s="6" t="inlineStr">
+        <is>
+          <t>Accounting</t>
+        </is>
+      </c>
+      <c r="G182" s="6" t="inlineStr">
+        <is>
+          <t>Director of FP&amp;A</t>
+        </is>
+      </c>
+      <c r="H182" s="6" t="inlineStr">
+        <is>
+          <t>Contributor</t>
+        </is>
+      </c>
+      <c r="I182" s="6" t="inlineStr">
+        <is>
+          <t>user</t>
+        </is>
+      </c>
+    </row>
+    <row r="183" ht="15" customHeight="1">
+      <c r="A183" s="6" t="inlineStr">
+        <is>
+          <t>Contracts</t>
+        </is>
+      </c>
+      <c r="B183" s="6" t="inlineStr">
+        <is>
+          <t>2019-04-12</t>
+        </is>
+      </c>
+      <c r="C183" s="6" t="inlineStr"/>
+      <c r="D183" s="6" t="inlineStr">
+        <is>
+          <t>partners</t>
+        </is>
+      </c>
+      <c r="E183" s="6" t="inlineStr">
+        <is>
+          <t>partners@performcb.com</t>
+        </is>
+      </c>
+      <c r="F183" s="6" t="inlineStr">
         <is>
           <t>(Not in BambooHR)</t>
         </is>
       </c>
-      <c r="G176" s="4" t="inlineStr">
+      <c r="G183" s="6" t="inlineStr">
         <is>
           <t>(Not in BambooHR)</t>
         </is>
       </c>
-      <c r="H176" s="5" t="inlineStr">
-[...307 lines deleted...]
-          <t>user</t>
+      <c r="H183" s="6" t="inlineStr">
+        <is>
+          <t>Contributor</t>
+        </is>
+      </c>
+      <c r="I183" s="6" t="inlineStr">
+        <is>
+          <t>group</t>
         </is>
       </c>
     </row>
     <row r="184" ht="15" customHeight="1">
       <c r="A184" s="4" t="inlineStr">
         <is>
-          <t>Contracts</t>
+          <t>Corporate Documents</t>
         </is>
       </c>
       <c r="B184" s="4" t="inlineStr">
         <is>
-          <t>2019-04-12</t>
+          <t>2021-10-06</t>
         </is>
       </c>
       <c r="C184" s="4" t="inlineStr"/>
       <c r="D184" s="4" t="inlineStr">
         <is>
-          <t>Matt Lord</t>
+          <t>Amanda Yeager</t>
         </is>
       </c>
       <c r="E184" s="4" t="inlineStr">
         <is>
-          <t>matt@performcb.com</t>
+          <t>amanda.yeager@performcb.com</t>
         </is>
       </c>
       <c r="F184" s="4" t="inlineStr">
         <is>
           <t>Executive</t>
         </is>
       </c>
       <c r="G184" s="4" t="inlineStr">
         <is>
-          <t>Chief Strategy Officer</t>
+          <t>CFO</t>
         </is>
       </c>
       <c r="H184" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I184" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="185" ht="15" customHeight="1">
       <c r="A185" s="4" t="inlineStr">
         <is>
-          <t>Contracts</t>
+          <t>Corporate Documents</t>
         </is>
       </c>
       <c r="B185" s="4" t="inlineStr">
         <is>
-          <t>2019-04-12</t>
+          <t>2021-10-06</t>
         </is>
       </c>
       <c r="C185" s="4" t="inlineStr"/>
       <c r="D185" s="4" t="inlineStr">
         <is>
-          <t>Meg McGrath</t>
+          <t>Matt Lord</t>
         </is>
       </c>
       <c r="E185" s="4" t="inlineStr">
         <is>
-          <t>meg@performcb.com</t>
+          <t>matt@performcb.com</t>
         </is>
       </c>
       <c r="F185" s="4" t="inlineStr">
         <is>
-          <t>Sales</t>
+          <t>Executive</t>
         </is>
       </c>
       <c r="G185" s="4" t="inlineStr">
         <is>
-          <t>Agency Sales Director</t>
+          <t>Chief Strategy Officer</t>
         </is>
       </c>
       <c r="H185" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I185" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="186" ht="15" customHeight="1">
       <c r="A186" s="4" t="inlineStr">
         <is>
-          <t>Contracts</t>
+          <t>Corporate Documents</t>
         </is>
       </c>
       <c r="B186" s="4" t="inlineStr">
         <is>
-          <t>2019-04-12</t>
+          <t>2021-10-06</t>
         </is>
       </c>
       <c r="C186" s="4" t="inlineStr"/>
       <c r="D186" s="4" t="inlineStr">
         <is>
-          <t>Noah Clay</t>
+          <t>Erin Cigich</t>
         </is>
       </c>
       <c r="E186" s="4" t="inlineStr">
         <is>
-          <t>noah@performcb.com</t>
+          <t>erin@performcb.com</t>
         </is>
       </c>
       <c r="F186" s="4" t="inlineStr">
         <is>
-          <t>Growth Mgmt</t>
+          <t>Executive</t>
         </is>
       </c>
       <c r="G186" s="4" t="inlineStr">
         <is>
-          <t>Growth Manager</t>
-[...4 lines deleted...]
-          <t>Content Manager</t>
+          <t>CEO</t>
+        </is>
+      </c>
+      <c r="H186" s="5" t="inlineStr">
+        <is>
+          <t>Manager</t>
         </is>
       </c>
       <c r="I186" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="187" ht="15" customHeight="1">
       <c r="A187" s="4" t="inlineStr">
         <is>
-          <t>Contracts</t>
+          <t>Creative</t>
         </is>
       </c>
       <c r="B187" s="4" t="inlineStr">
         <is>
-          <t>2019-04-12</t>
+          <t>2022-03-29</t>
         </is>
       </c>
       <c r="C187" s="4" t="inlineStr"/>
       <c r="D187" s="4" t="inlineStr">
         <is>
-          <t>Peter Varga Jr</t>
+          <t>Holly Barnes</t>
         </is>
       </c>
       <c r="E187" s="4" t="inlineStr">
         <is>
-          <t>peter@performcb.com</t>
+          <t>holly@performcb.com</t>
         </is>
       </c>
       <c r="F187" s="4" t="inlineStr">
         <is>
-          <t>Sales</t>
+          <t>Marketing</t>
         </is>
       </c>
       <c r="G187" s="4" t="inlineStr">
         <is>
-          <t>Sales Director</t>
+          <t>Director of Marketing</t>
         </is>
       </c>
       <c r="H187" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I187" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="188" ht="15" customHeight="1">
       <c r="A188" s="4" t="inlineStr">
         <is>
-          <t>Contracts</t>
+          <t>Creative</t>
         </is>
       </c>
       <c r="B188" s="4" t="inlineStr">
         <is>
-          <t>2019-04-12</t>
+          <t>2022-03-29</t>
         </is>
       </c>
       <c r="C188" s="4" t="inlineStr"/>
       <c r="D188" s="4" t="inlineStr">
         <is>
-          <t>rob</t>
+          <t>Ryan Hill</t>
         </is>
       </c>
       <c r="E188" s="4" t="inlineStr">
         <is>
-          <t>rob@performcb.com</t>
+          <t>ryan.hill@performcb.com</t>
         </is>
       </c>
       <c r="F188" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
+          <t>Culture</t>
         </is>
       </c>
       <c r="G188" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
+          <t>Director of Experience and Engagement</t>
         </is>
       </c>
       <c r="H188" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I188" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="189" ht="15" customHeight="1">
       <c r="A189" s="4" t="inlineStr">
         <is>
-          <t>Contracts</t>
+          <t>Credit</t>
         </is>
       </c>
       <c r="B189" s="4" t="inlineStr">
         <is>
-          <t>2019-04-12</t>
+          <t>2023-02-08</t>
         </is>
       </c>
       <c r="C189" s="4" t="inlineStr"/>
       <c r="D189" s="4" t="inlineStr">
         <is>
-          <t>Ryan Atherton</t>
+          <t>Amanda Yeager</t>
         </is>
       </c>
       <c r="E189" s="4" t="inlineStr">
         <is>
-          <t>ryan@performcb.com</t>
+          <t>amanda.yeager@performcb.com</t>
         </is>
       </c>
       <c r="F189" s="4" t="inlineStr">
         <is>
-          <t>Compliance</t>
+          <t>Executive</t>
         </is>
       </c>
       <c r="G189" s="4" t="inlineStr">
         <is>
-          <t>Vice President of Compliance</t>
+          <t>CFO</t>
         </is>
       </c>
       <c r="H189" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I189" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="190" ht="15" customHeight="1">
       <c r="A190" s="4" t="inlineStr">
         <is>
-          <t>Contracts</t>
+          <t>Credit</t>
         </is>
       </c>
       <c r="B190" s="4" t="inlineStr">
         <is>
-          <t>2019-04-12</t>
+          <t>2023-02-08</t>
         </is>
       </c>
       <c r="C190" s="4" t="inlineStr"/>
       <c r="D190" s="4" t="inlineStr">
         <is>
-          <t>Tina Dunn</t>
+          <t>Julie Heckman</t>
         </is>
       </c>
       <c r="E190" s="4" t="inlineStr">
         <is>
-          <t>tina@performcb.com</t>
+          <t>julie.heckman@performcb.com</t>
         </is>
       </c>
       <c r="F190" s="4" t="inlineStr">
         <is>
-          <t>Sales</t>
+          <t>Accounting</t>
         </is>
       </c>
       <c r="G190" s="4" t="inlineStr">
         <is>
-          <t>Director of Sales</t>
+          <t>Senior Accountant</t>
         </is>
       </c>
       <c r="H190" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I190" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="191" ht="15" customHeight="1">
       <c r="A191" s="4" t="inlineStr">
         <is>
-          <t>Contracts</t>
+          <t>Credit</t>
         </is>
       </c>
       <c r="B191" s="4" t="inlineStr">
         <is>
-          <t>2019-04-12</t>
+          <t>2023-02-08</t>
         </is>
       </c>
       <c r="C191" s="4" t="inlineStr"/>
       <c r="D191" s="4" t="inlineStr">
         <is>
-          <t>Walter Long</t>
+          <t>Mary Eastwood</t>
         </is>
       </c>
       <c r="E191" s="4" t="inlineStr">
         <is>
-          <t>walter@performcb.com</t>
+          <t>mary@performcb.com</t>
         </is>
       </c>
       <c r="F191" s="4" t="inlineStr">
         <is>
-          <t>Sales</t>
+          <t>Accounting</t>
         </is>
       </c>
       <c r="G191" s="4" t="inlineStr">
         <is>
-          <t>Sales Director</t>
+          <t>Accounts Payable Team Lead</t>
         </is>
       </c>
       <c r="H191" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I191" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="192" ht="15" customHeight="1">
       <c r="A192" s="4" t="inlineStr">
         <is>
-          <t>Contracts</t>
+          <t>Credit</t>
         </is>
       </c>
       <c r="B192" s="4" t="inlineStr">
         <is>
-          <t>2019-04-12</t>
+          <t>2023-02-08</t>
         </is>
       </c>
       <c r="C192" s="4" t="inlineStr"/>
       <c r="D192" s="4" t="inlineStr">
         <is>
           <t>Beth Berstling</t>
         </is>
       </c>
       <c r="E192" s="4" t="inlineStr">
         <is>
           <t>beth@performcb.com</t>
         </is>
       </c>
       <c r="F192" s="4" t="inlineStr">
         <is>
           <t>Risk Management</t>
         </is>
       </c>
       <c r="G192" s="4" t="inlineStr">
         <is>
           <t>Sr. Risk Manager</t>
         </is>
       </c>
       <c r="H192" s="5" t="inlineStr">
         <is>
           <t>Manager</t>
         </is>
       </c>
       <c r="I192" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="193" ht="15" customHeight="1">
       <c r="A193" s="7" t="inlineStr">
         <is>
-          <t>Contracts</t>
+          <t>Credit</t>
         </is>
       </c>
       <c r="B193" s="7" t="inlineStr">
         <is>
-          <t>2019-04-12</t>
+          <t>2023-02-08</t>
         </is>
       </c>
       <c r="C193" s="7" t="inlineStr"/>
       <c r="D193" s="7" t="inlineStr">
         <is>
+          <t>Hayden Frederick</t>
+        </is>
+      </c>
+      <c r="E193" s="7" t="inlineStr">
+        <is>
+          <t>hayden@performcb.com</t>
+        </is>
+      </c>
+      <c r="F193" s="7" t="inlineStr">
+        <is>
           <t>Accounting</t>
         </is>
       </c>
-      <c r="E193" s="7" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="G193" s="7" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
+          <t>Director of FP&amp;A</t>
         </is>
       </c>
       <c r="H193" s="7" t="inlineStr">
         <is>
-          <t>Viewer</t>
+          <t>Contributor</t>
         </is>
       </c>
       <c r="I193" s="7" t="inlineStr">
         <is>
-          <t>group</t>
+          <t>user</t>
         </is>
       </c>
     </row>
     <row r="194" ht="15" customHeight="1">
       <c r="A194" s="7" t="inlineStr">
         <is>
-          <t>Contracts</t>
+          <t>Credit</t>
         </is>
       </c>
       <c r="B194" s="7" t="inlineStr">
         <is>
-          <t>2019-04-12</t>
+          <t>2023-02-08</t>
         </is>
       </c>
       <c r="C194" s="7" t="inlineStr"/>
       <c r="D194" s="7" t="inlineStr">
         <is>
-          <t>Brett Jenner</t>
+          <t>Lee Aho</t>
         </is>
       </c>
       <c r="E194" s="7" t="inlineStr">
         <is>
-          <t>brett@performcb.com</t>
+          <t>lee@performcb.com</t>
         </is>
       </c>
       <c r="F194" s="7" t="inlineStr">
         <is>
+          <t>Executive</t>
+        </is>
+      </c>
+      <c r="G194" s="7" t="inlineStr">
+        <is>
+          <t>CRO</t>
+        </is>
+      </c>
+      <c r="H194" s="7" t="inlineStr">
+        <is>
+          <t>Contributor</t>
+        </is>
+      </c>
+      <c r="I194" s="7" t="inlineStr">
+        <is>
+          <t>user</t>
+        </is>
+      </c>
+    </row>
+    <row r="195" ht="15" customHeight="1">
+      <c r="A195" s="4" t="inlineStr">
+        <is>
+          <t>Culture Pics</t>
+        </is>
+      </c>
+      <c r="B195" s="4" t="inlineStr">
+        <is>
+          <t>2021-07-13</t>
+        </is>
+      </c>
+      <c r="C195" s="4" t="inlineStr"/>
+      <c r="D195" s="4" t="inlineStr">
+        <is>
+          <t>Ryan Hill</t>
+        </is>
+      </c>
+      <c r="E195" s="4" t="inlineStr">
+        <is>
+          <t>ryan.hill@performcb.com</t>
+        </is>
+      </c>
+      <c r="F195" s="4" t="inlineStr">
+        <is>
+          <t>Culture</t>
+        </is>
+      </c>
+      <c r="G195" s="4" t="inlineStr">
+        <is>
+          <t>Director of Experience and Engagement</t>
+        </is>
+      </c>
+      <c r="H195" s="4" t="inlineStr">
+        <is>
+          <t>Content Manager</t>
+        </is>
+      </c>
+      <c r="I195" s="4" t="inlineStr">
+        <is>
+          <t>user</t>
+        </is>
+      </c>
+    </row>
+    <row r="196" ht="15" customHeight="1">
+      <c r="A196" s="4" t="inlineStr">
+        <is>
+          <t>Culture Pics</t>
+        </is>
+      </c>
+      <c r="B196" s="4" t="inlineStr">
+        <is>
+          <t>2021-07-13</t>
+        </is>
+      </c>
+      <c r="C196" s="4" t="inlineStr"/>
+      <c r="D196" s="4" t="inlineStr">
+        <is>
+          <t>Tech Admin</t>
+        </is>
+      </c>
+      <c r="E196" s="4" t="inlineStr">
+        <is>
+          <t>techadmin@performcb.com</t>
+        </is>
+      </c>
+      <c r="F196" s="4" t="inlineStr">
+        <is>
+          <t>(Not in BambooHR)</t>
+        </is>
+      </c>
+      <c r="G196" s="4" t="inlineStr">
+        <is>
+          <t>(Not in BambooHR)</t>
+        </is>
+      </c>
+      <c r="H196" s="5" t="inlineStr">
+        <is>
+          <t>Manager</t>
+        </is>
+      </c>
+      <c r="I196" s="4" t="inlineStr">
+        <is>
+          <t>group</t>
+        </is>
+      </c>
+    </row>
+    <row r="197" ht="15" customHeight="1">
+      <c r="A197" s="4" t="inlineStr">
+        <is>
+          <t>Data Warehouse Project</t>
+        </is>
+      </c>
+      <c r="B197" s="4" t="inlineStr">
+        <is>
+          <t>2022-03-01</t>
+        </is>
+      </c>
+      <c r="C197" s="4" t="inlineStr"/>
+      <c r="D197" s="4" t="inlineStr">
+        <is>
+          <t>Brittany Lamont</t>
+        </is>
+      </c>
+      <c r="E197" s="4" t="inlineStr">
+        <is>
+          <t>brittany@performcb.com</t>
+        </is>
+      </c>
+      <c r="F197" s="4" t="inlineStr">
+        <is>
+          <t>Product</t>
+        </is>
+      </c>
+      <c r="G197" s="4" t="inlineStr">
+        <is>
+          <t>Product Owner</t>
+        </is>
+      </c>
+      <c r="H197" s="4" t="inlineStr">
+        <is>
+          <t>Content Manager</t>
+        </is>
+      </c>
+      <c r="I197" s="4" t="inlineStr">
+        <is>
+          <t>user</t>
+        </is>
+      </c>
+    </row>
+    <row r="198" ht="15" customHeight="1">
+      <c r="A198" s="4" t="inlineStr">
+        <is>
+          <t>Data Warehouse Project</t>
+        </is>
+      </c>
+      <c r="B198" s="4" t="inlineStr">
+        <is>
+          <t>2022-03-01</t>
+        </is>
+      </c>
+      <c r="C198" s="4" t="inlineStr"/>
+      <c r="D198" s="4" t="inlineStr">
+        <is>
+          <t>Colleen Rittenhouse</t>
+        </is>
+      </c>
+      <c r="E198" s="4" t="inlineStr">
+        <is>
+          <t>colleen@performcb.com</t>
+        </is>
+      </c>
+      <c r="F198" s="4" t="inlineStr">
+        <is>
+          <t>Accounting</t>
+        </is>
+      </c>
+      <c r="G198" s="4" t="inlineStr">
+        <is>
+          <t>Assistant Controller</t>
+        </is>
+      </c>
+      <c r="H198" s="4" t="inlineStr">
+        <is>
+          <t>Content Manager</t>
+        </is>
+      </c>
+      <c r="I198" s="4" t="inlineStr">
+        <is>
+          <t>user</t>
+        </is>
+      </c>
+    </row>
+    <row r="199" ht="15" customHeight="1">
+      <c r="A199" s="4" t="inlineStr">
+        <is>
+          <t>Data Warehouse Project</t>
+        </is>
+      </c>
+      <c r="B199" s="4" t="inlineStr">
+        <is>
+          <t>2022-03-01</t>
+        </is>
+      </c>
+      <c r="C199" s="4" t="inlineStr"/>
+      <c r="D199" s="4" t="inlineStr">
+        <is>
+          <t>Dzenis Softic</t>
+        </is>
+      </c>
+      <c r="E199" s="4" t="inlineStr">
+        <is>
+          <t>dzenis@performcb.com</t>
+        </is>
+      </c>
+      <c r="F199" s="4" t="inlineStr">
+        <is>
+          <t>Executive</t>
+        </is>
+      </c>
+      <c r="G199" s="4" t="inlineStr">
+        <is>
+          <t>CTO &amp; Head of AI Innovation</t>
+        </is>
+      </c>
+      <c r="H199" s="4" t="inlineStr">
+        <is>
+          <t>Content Manager</t>
+        </is>
+      </c>
+      <c r="I199" s="4" t="inlineStr">
+        <is>
+          <t>user</t>
+        </is>
+      </c>
+    </row>
+    <row r="200" ht="15" customHeight="1">
+      <c r="A200" s="4" t="inlineStr">
+        <is>
+          <t>Data Warehouse Project</t>
+        </is>
+      </c>
+      <c r="B200" s="4" t="inlineStr">
+        <is>
+          <t>2022-03-01</t>
+        </is>
+      </c>
+      <c r="C200" s="4" t="inlineStr"/>
+      <c r="D200" s="4" t="inlineStr">
+        <is>
+          <t>Julie Martin</t>
+        </is>
+      </c>
+      <c r="E200" s="4" t="inlineStr">
+        <is>
+          <t>julie@performcb.com</t>
+        </is>
+      </c>
+      <c r="F200" s="4" t="inlineStr">
+        <is>
+          <t>Product</t>
+        </is>
+      </c>
+      <c r="G200" s="4" t="inlineStr">
+        <is>
+          <t>VP of Product Development</t>
+        </is>
+      </c>
+      <c r="H200" s="4" t="inlineStr">
+        <is>
+          <t>Content Manager</t>
+        </is>
+      </c>
+      <c r="I200" s="4" t="inlineStr">
+        <is>
+          <t>user</t>
+        </is>
+      </c>
+    </row>
+    <row r="201" ht="15" customHeight="1">
+      <c r="A201" s="4" t="inlineStr">
+        <is>
+          <t>Data Warehouse Project</t>
+        </is>
+      </c>
+      <c r="B201" s="4" t="inlineStr">
+        <is>
+          <t>2022-03-01</t>
+        </is>
+      </c>
+      <c r="C201" s="4" t="inlineStr"/>
+      <c r="D201" s="4" t="inlineStr">
+        <is>
+          <t>Željko Mandić</t>
+        </is>
+      </c>
+      <c r="E201" s="4" t="inlineStr">
+        <is>
+          <t>zidoo@performcb.com</t>
+        </is>
+      </c>
+      <c r="F201" s="4" t="inlineStr">
+        <is>
+          <t>(Not in BambooHR)</t>
+        </is>
+      </c>
+      <c r="G201" s="4" t="inlineStr">
+        <is>
+          <t>(Not in BambooHR)</t>
+        </is>
+      </c>
+      <c r="H201" s="4" t="inlineStr">
+        <is>
+          <t>Content Manager</t>
+        </is>
+      </c>
+      <c r="I201" s="4" t="inlineStr">
+        <is>
+          <t>user</t>
+        </is>
+      </c>
+    </row>
+    <row r="202" ht="15" customHeight="1">
+      <c r="A202" s="4" t="inlineStr">
+        <is>
+          <t>Data Warehouse Project</t>
+        </is>
+      </c>
+      <c r="B202" s="4" t="inlineStr">
+        <is>
+          <t>2022-03-01</t>
+        </is>
+      </c>
+      <c r="C202" s="4" t="inlineStr"/>
+      <c r="D202" s="4" t="inlineStr">
+        <is>
+          <t>Amanda Yeager</t>
+        </is>
+      </c>
+      <c r="E202" s="4" t="inlineStr">
+        <is>
+          <t>amanda.yeager@performcb.com</t>
+        </is>
+      </c>
+      <c r="F202" s="4" t="inlineStr">
+        <is>
+          <t>Executive</t>
+        </is>
+      </c>
+      <c r="G202" s="4" t="inlineStr">
+        <is>
+          <t>CFO</t>
+        </is>
+      </c>
+      <c r="H202" s="5" t="inlineStr">
+        <is>
+          <t>Manager</t>
+        </is>
+      </c>
+      <c r="I202" s="4" t="inlineStr">
+        <is>
+          <t>user</t>
+        </is>
+      </c>
+    </row>
+    <row r="203" ht="15" customHeight="1">
+      <c r="A203" s="4" t="inlineStr">
+        <is>
+          <t>Denver F Drive Archive</t>
+        </is>
+      </c>
+      <c r="B203" s="4" t="inlineStr">
+        <is>
+          <t>2021-07-07</t>
+        </is>
+      </c>
+      <c r="C203" s="4" t="inlineStr"/>
+      <c r="D203" s="4" t="inlineStr">
+        <is>
+          <t>Amanda Yeager</t>
+        </is>
+      </c>
+      <c r="E203" s="4" t="inlineStr">
+        <is>
+          <t>amanda.yeager@performcb.com</t>
+        </is>
+      </c>
+      <c r="F203" s="4" t="inlineStr">
+        <is>
+          <t>Executive</t>
+        </is>
+      </c>
+      <c r="G203" s="4" t="inlineStr">
+        <is>
+          <t>CFO</t>
+        </is>
+      </c>
+      <c r="H203" s="4" t="inlineStr">
+        <is>
+          <t>Content Manager</t>
+        </is>
+      </c>
+      <c r="I203" s="4" t="inlineStr">
+        <is>
+          <t>user</t>
+        </is>
+      </c>
+    </row>
+    <row r="204" ht="15" customHeight="1">
+      <c r="A204" s="4" t="inlineStr">
+        <is>
+          <t>Denver F Drive Archive</t>
+        </is>
+      </c>
+      <c r="B204" s="4" t="inlineStr">
+        <is>
+          <t>2021-07-07</t>
+        </is>
+      </c>
+      <c r="C204" s="4" t="inlineStr"/>
+      <c r="D204" s="4" t="inlineStr">
+        <is>
+          <t>Elyas Ghiasy</t>
+        </is>
+      </c>
+      <c r="E204" s="4" t="inlineStr">
+        <is>
+          <t>elyas@performcb.com</t>
+        </is>
+      </c>
+      <c r="F204" s="4" t="inlineStr">
+        <is>
           <t>Partners</t>
         </is>
       </c>
-      <c r="G194" s="7" t="inlineStr">
-[...37 lines deleted...]
-      <c r="F195" s="7" t="inlineStr">
+      <c r="G204" s="4" t="inlineStr">
+        <is>
+          <t>Director of Partners</t>
+        </is>
+      </c>
+      <c r="H204" s="4" t="inlineStr">
+        <is>
+          <t>Content Manager</t>
+        </is>
+      </c>
+      <c r="I204" s="4" t="inlineStr">
+        <is>
+          <t>user</t>
+        </is>
+      </c>
+    </row>
+    <row r="205" ht="15" customHeight="1">
+      <c r="A205" s="4" t="inlineStr">
+        <is>
+          <t>Denver F Drive Archive</t>
+        </is>
+      </c>
+      <c r="B205" s="4" t="inlineStr">
+        <is>
+          <t>2021-07-07</t>
+        </is>
+      </c>
+      <c r="C205" s="4" t="inlineStr"/>
+      <c r="D205" s="4" t="inlineStr">
+        <is>
+          <t>Jen Lewis</t>
+        </is>
+      </c>
+      <c r="E205" s="4" t="inlineStr">
+        <is>
+          <t>jen@performcb.com</t>
+        </is>
+      </c>
+      <c r="F205" s="4" t="inlineStr">
         <is>
           <t>Partners</t>
         </is>
       </c>
-      <c r="G195" s="7" t="inlineStr">
-[...123 lines deleted...]
-      <c r="F198" s="7" t="inlineStr">
+      <c r="G205" s="4" t="inlineStr">
+        <is>
+          <t>VP of Partners</t>
+        </is>
+      </c>
+      <c r="H205" s="4" t="inlineStr">
+        <is>
+          <t>Content Manager</t>
+        </is>
+      </c>
+      <c r="I205" s="4" t="inlineStr">
+        <is>
+          <t>user</t>
+        </is>
+      </c>
+    </row>
+    <row r="206" ht="15" customHeight="1">
+      <c r="A206" s="4" t="inlineStr">
+        <is>
+          <t>Denver F Drive Archive</t>
+        </is>
+      </c>
+      <c r="B206" s="4" t="inlineStr">
+        <is>
+          <t>2021-07-07</t>
+        </is>
+      </c>
+      <c r="C206" s="4" t="inlineStr"/>
+      <c r="D206" s="4" t="inlineStr">
+        <is>
+          <t>Ryan Atherton</t>
+        </is>
+      </c>
+      <c r="E206" s="4" t="inlineStr">
+        <is>
+          <t>ryan@performcb.com</t>
+        </is>
+      </c>
+      <c r="F206" s="4" t="inlineStr">
+        <is>
+          <t>Compliance</t>
+        </is>
+      </c>
+      <c r="G206" s="4" t="inlineStr">
+        <is>
+          <t>Vice President of Compliance</t>
+        </is>
+      </c>
+      <c r="H206" s="4" t="inlineStr">
+        <is>
+          <t>Content Manager</t>
+        </is>
+      </c>
+      <c r="I206" s="4" t="inlineStr">
+        <is>
+          <t>user</t>
+        </is>
+      </c>
+    </row>
+    <row r="207" ht="15" customHeight="1">
+      <c r="A207" s="4" t="inlineStr">
+        <is>
+          <t>Denver F Drive Archive</t>
+        </is>
+      </c>
+      <c r="B207" s="4" t="inlineStr">
+        <is>
+          <t>2021-07-07</t>
+        </is>
+      </c>
+      <c r="C207" s="4" t="inlineStr"/>
+      <c r="D207" s="4" t="inlineStr">
+        <is>
+          <t>Tim Suzio</t>
+        </is>
+      </c>
+      <c r="E207" s="4" t="inlineStr">
+        <is>
+          <t>tim@performcb.com</t>
+        </is>
+      </c>
+      <c r="F207" s="4" t="inlineStr">
+        <is>
+          <t>Compliance</t>
+        </is>
+      </c>
+      <c r="G207" s="4" t="inlineStr">
+        <is>
+          <t>Senior Compliance Analyst</t>
+        </is>
+      </c>
+      <c r="H207" s="4" t="inlineStr">
+        <is>
+          <t>Content Manager</t>
+        </is>
+      </c>
+      <c r="I207" s="4" t="inlineStr">
+        <is>
+          <t>user</t>
+        </is>
+      </c>
+    </row>
+    <row r="208" ht="15" customHeight="1">
+      <c r="A208" s="4" t="inlineStr">
+        <is>
+          <t>Direct Response Reporting - Delete per Daniel</t>
+        </is>
+      </c>
+      <c r="B208" s="4" t="inlineStr">
+        <is>
+          <t>2021-01-30</t>
+        </is>
+      </c>
+      <c r="C208" s="4" t="inlineStr"/>
+      <c r="D208" s="4" t="inlineStr">
+        <is>
+          <t>Tech Admin</t>
+        </is>
+      </c>
+      <c r="E208" s="4" t="inlineStr">
+        <is>
+          <t>techadmin@performcb.com</t>
+        </is>
+      </c>
+      <c r="F208" s="4" t="inlineStr">
         <is>
           <t>(Not in BambooHR)</t>
         </is>
       </c>
-      <c r="G198" s="7" t="inlineStr">
+      <c r="G208" s="4" t="inlineStr">
         <is>
           <t>(Not in BambooHR)</t>
         </is>
       </c>
-      <c r="H198" s="7" t="inlineStr">
-[...32 lines deleted...]
-      <c r="F199" s="7" t="inlineStr">
+      <c r="H208" s="5" t="inlineStr">
+        <is>
+          <t>Manager</t>
+        </is>
+      </c>
+      <c r="I208" s="4" t="inlineStr">
+        <is>
+          <t>group</t>
+        </is>
+      </c>
+    </row>
+    <row r="209" ht="15" customHeight="1">
+      <c r="A209" s="4" t="inlineStr">
+        <is>
+          <t>Due Diligence Samples</t>
+        </is>
+      </c>
+      <c r="B209" s="4" t="inlineStr">
+        <is>
+          <t>2020-07-30</t>
+        </is>
+      </c>
+      <c r="C209" s="4" t="inlineStr"/>
+      <c r="D209" s="4" t="inlineStr">
+        <is>
+          <t>Matt Lord</t>
+        </is>
+      </c>
+      <c r="E209" s="4" t="inlineStr">
+        <is>
+          <t>matt@performcb.com</t>
+        </is>
+      </c>
+      <c r="F209" s="4" t="inlineStr">
         <is>
           <t>Executive</t>
         </is>
       </c>
-      <c r="G199" s="7" t="inlineStr">
-[...441 lines deleted...]
-          <t>group</t>
+      <c r="G209" s="4" t="inlineStr">
+        <is>
+          <t>Chief Strategy Officer</t>
+        </is>
+      </c>
+      <c r="H209" s="5" t="inlineStr">
+        <is>
+          <t>Manager</t>
+        </is>
+      </c>
+      <c r="I209" s="4" t="inlineStr">
+        <is>
+          <t>user</t>
         </is>
       </c>
     </row>
     <row r="210" ht="15" customHeight="1">
       <c r="A210" s="4" t="inlineStr">
         <is>
-          <t>Corporate Documents</t>
+          <t>Due Diligence Samples</t>
         </is>
       </c>
       <c r="B210" s="4" t="inlineStr">
         <is>
-          <t>2021-10-06</t>
+          <t>2020-07-30</t>
         </is>
       </c>
       <c r="C210" s="4" t="inlineStr"/>
       <c r="D210" s="4" t="inlineStr">
         <is>
-          <t>Matt Lord</t>
+          <t>Tech Admin</t>
         </is>
       </c>
       <c r="E210" s="4" t="inlineStr">
         <is>
-          <t>matt@performcb.com</t>
+          <t>techadmin@performcb.com</t>
         </is>
       </c>
       <c r="F210" s="4" t="inlineStr">
         <is>
-          <t>Executive</t>
+          <t>(Not in BambooHR)</t>
         </is>
       </c>
       <c r="G210" s="4" t="inlineStr">
         <is>
-          <t>Chief Strategy Officer</t>
-[...4 lines deleted...]
-          <t>Content Manager</t>
+          <t>(Not in BambooHR)</t>
+        </is>
+      </c>
+      <c r="H210" s="5" t="inlineStr">
+        <is>
+          <t>Manager</t>
         </is>
       </c>
       <c r="I210" s="4" t="inlineStr">
         <is>
-          <t>user</t>
+          <t>group</t>
         </is>
       </c>
     </row>
     <row r="211" ht="15" customHeight="1">
       <c r="A211" s="4" t="inlineStr">
         <is>
-          <t>Corporate Documents</t>
+          <t>eDiscovery</t>
         </is>
       </c>
       <c r="B211" s="4" t="inlineStr">
         <is>
-          <t>2021-10-06</t>
+          <t>2022-03-03</t>
         </is>
       </c>
       <c r="C211" s="4" t="inlineStr"/>
       <c r="D211" s="4" t="inlineStr">
         <is>
-          <t>bill.greer</t>
+          <t>Amanda Yeager</t>
         </is>
       </c>
       <c r="E211" s="4" t="inlineStr">
         <is>
-          <t>bill.greer@performcb.com</t>
+          <t>amanda.yeager@performcb.com</t>
         </is>
       </c>
       <c r="F211" s="4" t="inlineStr">
         <is>
           <t>Executive</t>
         </is>
       </c>
       <c r="G211" s="4" t="inlineStr">
         <is>
           <t>CFO</t>
         </is>
       </c>
       <c r="H211" s="5" t="inlineStr">
         <is>
           <t>Manager</t>
         </is>
       </c>
       <c r="I211" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="212" ht="15" customHeight="1">
       <c r="A212" s="4" t="inlineStr">
         <is>
-          <t>Corporate Documents</t>
+          <t>eDiscovery</t>
         </is>
       </c>
       <c r="B212" s="4" t="inlineStr">
         <is>
-          <t>2021-10-06</t>
+          <t>2022-03-03</t>
         </is>
       </c>
       <c r="C212" s="4" t="inlineStr"/>
       <c r="D212" s="4" t="inlineStr">
         <is>
-          <t>Erin Cigich</t>
+          <t>Tech Admin</t>
         </is>
       </c>
       <c r="E212" s="4" t="inlineStr">
         <is>
-          <t>erin@performcb.com</t>
+          <t>techadmin@performcb.com</t>
         </is>
       </c>
       <c r="F212" s="4" t="inlineStr">
         <is>
-          <t>Executive</t>
+          <t>(Not in BambooHR)</t>
         </is>
       </c>
       <c r="G212" s="4" t="inlineStr">
         <is>
-          <t>CEO</t>
+          <t>(Not in BambooHR)</t>
         </is>
       </c>
       <c r="H212" s="5" t="inlineStr">
         <is>
           <t>Manager</t>
         </is>
       </c>
       <c r="I212" s="4" t="inlineStr">
         <is>
-          <t>user</t>
+          <t>group</t>
         </is>
       </c>
     </row>
     <row r="213" ht="15" customHeight="1">
       <c r="A213" s="4" t="inlineStr">
         <is>
-          <t>Creative</t>
+          <t>Ellevest</t>
         </is>
       </c>
       <c r="B213" s="4" t="inlineStr">
         <is>
-          <t>2022-03-29</t>
+          <t>2019-12-04</t>
         </is>
       </c>
       <c r="C213" s="4" t="inlineStr"/>
       <c r="D213" s="4" t="inlineStr">
         <is>
-          <t>Holly Barnes</t>
+          <t>Amanda Yeager</t>
         </is>
       </c>
       <c r="E213" s="4" t="inlineStr">
         <is>
-          <t>holly@performcb.com</t>
+          <t>amanda.yeager@performcb.com</t>
         </is>
       </c>
       <c r="F213" s="4" t="inlineStr">
         <is>
-          <t>Marketing</t>
+          <t>Executive</t>
         </is>
       </c>
       <c r="G213" s="4" t="inlineStr">
         <is>
-          <t>Director of Marketing</t>
-[...4 lines deleted...]
-          <t>Content Manager</t>
+          <t>CFO</t>
+        </is>
+      </c>
+      <c r="H213" s="5" t="inlineStr">
+        <is>
+          <t>Manager</t>
         </is>
       </c>
       <c r="I213" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="214" ht="15" customHeight="1">
       <c r="A214" s="4" t="inlineStr">
         <is>
-          <t>Creative</t>
+          <t>EMPBACKUP: Hannah Ervin files</t>
         </is>
       </c>
       <c r="B214" s="4" t="inlineStr">
         <is>
-          <t>2022-03-29</t>
+          <t>2026-09-14</t>
         </is>
       </c>
       <c r="C214" s="4" t="inlineStr"/>
       <c r="D214" s="4" t="inlineStr">
         <is>
-          <t>Ryan Hill</t>
+          <t>Tech Admin</t>
         </is>
       </c>
       <c r="E214" s="4" t="inlineStr">
         <is>
-          <t>ryan.hill@performcb.com</t>
+          <t>techadmin@performcb.com</t>
         </is>
       </c>
       <c r="F214" s="4" t="inlineStr">
         <is>
-          <t>Culture</t>
+          <t>(Not in BambooHR)</t>
         </is>
       </c>
       <c r="G214" s="4" t="inlineStr">
         <is>
-          <t>Director of Experience and Engagement</t>
-[...4 lines deleted...]
-          <t>Content Manager</t>
+          <t>(Not in BambooHR)</t>
+        </is>
+      </c>
+      <c r="H214" s="5" t="inlineStr">
+        <is>
+          <t>Manager</t>
         </is>
       </c>
       <c r="I214" s="4" t="inlineStr">
         <is>
-          <t>user</t>
+          <t>group</t>
         </is>
       </c>
     </row>
     <row r="215" ht="15" customHeight="1">
       <c r="A215" s="4" t="inlineStr">
         <is>
-          <t>Credit</t>
+          <t>EMPBACKUP: Hannah Ervin files</t>
         </is>
       </c>
       <c r="B215" s="4" t="inlineStr">
         <is>
-          <t>2023-02-08</t>
+          <t>2026-09-14</t>
         </is>
       </c>
       <c r="C215" s="4" t="inlineStr"/>
       <c r="D215" s="4" t="inlineStr">
         <is>
-          <t>Amanda Yeager</t>
+          <t>Tetris Arcade</t>
         </is>
       </c>
       <c r="E215" s="4" t="inlineStr">
         <is>
-          <t>amanda.yeager@performcb.com</t>
+          <t>tetris@performcb.com</t>
         </is>
       </c>
       <c r="F215" s="4" t="inlineStr">
         <is>
-          <t>Executive</t>
+          <t>(Not in BambooHR)</t>
         </is>
       </c>
       <c r="G215" s="4" t="inlineStr">
         <is>
-          <t>CFO</t>
-[...4 lines deleted...]
-          <t>Content Manager</t>
+          <t>(Not in BambooHR)</t>
+        </is>
+      </c>
+      <c r="H215" s="5" t="inlineStr">
+        <is>
+          <t>Manager</t>
         </is>
       </c>
       <c r="I215" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="216" ht="15" customHeight="1">
       <c r="A216" s="4" t="inlineStr">
         <is>
-          <t>Credit</t>
+          <t>EMPBACKUP: Jade Kent</t>
         </is>
       </c>
       <c r="B216" s="4" t="inlineStr">
         <is>
-          <t>2023-02-08</t>
+          <t>2023-05-22</t>
         </is>
       </c>
       <c r="C216" s="4" t="inlineStr"/>
       <c r="D216" s="4" t="inlineStr">
         <is>
-          <t>Julie Heckman</t>
+          <t>rob</t>
         </is>
       </c>
       <c r="E216" s="4" t="inlineStr">
         <is>
-          <t>julie.heckman@performcb.com</t>
+          <t>rob@performcb.com</t>
         </is>
       </c>
       <c r="F216" s="4" t="inlineStr">
         <is>
-          <t>Accounting</t>
+          <t>(Not in BambooHR)</t>
         </is>
       </c>
       <c r="G216" s="4" t="inlineStr">
         <is>
-          <t>Senior Accountant</t>
-[...4 lines deleted...]
-          <t>Content Manager</t>
+          <t>(Not in BambooHR)</t>
+        </is>
+      </c>
+      <c r="H216" s="5" t="inlineStr">
+        <is>
+          <t>Manager</t>
         </is>
       </c>
       <c r="I216" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="217" ht="15" customHeight="1">
       <c r="A217" s="4" t="inlineStr">
         <is>
-          <t>Credit</t>
+          <t>EMPBACKUP: Laura Miller's Files</t>
         </is>
       </c>
       <c r="B217" s="4" t="inlineStr">
         <is>
-          <t>2023-02-08</t>
+          <t>2022-07-22</t>
         </is>
       </c>
       <c r="C217" s="4" t="inlineStr"/>
       <c r="D217" s="4" t="inlineStr">
         <is>
-          <t>Mary Eastwood</t>
+          <t>Lee Aho</t>
         </is>
       </c>
       <c r="E217" s="4" t="inlineStr">
         <is>
-          <t>mary@performcb.com</t>
+          <t>lee@performcb.com</t>
         </is>
       </c>
       <c r="F217" s="4" t="inlineStr">
         <is>
-          <t>Accounting</t>
+          <t>Executive</t>
         </is>
       </c>
       <c r="G217" s="4" t="inlineStr">
         <is>
-          <t>Accounts Payable Team Lead</t>
-[...4 lines deleted...]
-          <t>Content Manager</t>
+          <t>CRO</t>
+        </is>
+      </c>
+      <c r="H217" s="5" t="inlineStr">
+        <is>
+          <t>Manager</t>
         </is>
       </c>
       <c r="I217" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="218" ht="15" customHeight="1">
       <c r="A218" s="4" t="inlineStr">
         <is>
-          <t>Credit</t>
+          <t>EMPBACKUP: Laura Stewart</t>
         </is>
       </c>
       <c r="B218" s="4" t="inlineStr">
         <is>
-          <t>2023-02-08</t>
+          <t>2023-07-05</t>
         </is>
       </c>
       <c r="C218" s="4" t="inlineStr"/>
       <c r="D218" s="4" t="inlineStr">
         <is>
-          <t>Beth Berstling</t>
+          <t>Lee Aho</t>
         </is>
       </c>
       <c r="E218" s="4" t="inlineStr">
         <is>
-          <t>beth@performcb.com</t>
+          <t>lee@performcb.com</t>
         </is>
       </c>
       <c r="F218" s="4" t="inlineStr">
         <is>
-          <t>Risk Management</t>
+          <t>Executive</t>
         </is>
       </c>
       <c r="G218" s="4" t="inlineStr">
         <is>
-          <t>Sr. Risk Manager</t>
-[...2 lines deleted...]
-      <c r="H218" s="5" t="inlineStr">
+          <t>CRO</t>
+        </is>
+      </c>
+      <c r="H218" s="4" t="inlineStr">
+        <is>
+          <t>Content Manager</t>
+        </is>
+      </c>
+      <c r="I218" s="4" t="inlineStr">
+        <is>
+          <t>user</t>
+        </is>
+      </c>
+    </row>
+    <row r="219" ht="15" customHeight="1">
+      <c r="A219" s="4" t="inlineStr">
+        <is>
+          <t>EMPBACKUP: Lisana del la Torres Files</t>
+        </is>
+      </c>
+      <c r="B219" s="4" t="inlineStr">
+        <is>
+          <t>2026-09-14</t>
+        </is>
+      </c>
+      <c r="C219" s="4" t="inlineStr"/>
+      <c r="D219" s="4" t="inlineStr">
+        <is>
+          <t>Tetris Arcade</t>
+        </is>
+      </c>
+      <c r="E219" s="4" t="inlineStr">
+        <is>
+          <t>tetris@performcb.com</t>
+        </is>
+      </c>
+      <c r="F219" s="4" t="inlineStr">
+        <is>
+          <t>(Not in BambooHR)</t>
+        </is>
+      </c>
+      <c r="G219" s="4" t="inlineStr">
+        <is>
+          <t>(Not in BambooHR)</t>
+        </is>
+      </c>
+      <c r="H219" s="5" t="inlineStr">
         <is>
           <t>Manager</t>
         </is>
       </c>
-      <c r="I218" s="4" t="inlineStr">
-[...42 lines deleted...]
-      <c r="I219" s="6" t="inlineStr">
+      <c r="I219" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="220" ht="15" customHeight="1">
-      <c r="A220" s="6" t="inlineStr">
-[...35 lines deleted...]
-      <c r="I220" s="6" t="inlineStr">
+      <c r="A220" s="4" t="inlineStr">
+        <is>
+          <t>EMPBACKUP: Lydia Shriver files</t>
+        </is>
+      </c>
+      <c r="B220" s="4" t="inlineStr">
+        <is>
+          <t>2026-09-14</t>
+        </is>
+      </c>
+      <c r="C220" s="4" t="inlineStr"/>
+      <c r="D220" s="4" t="inlineStr">
+        <is>
+          <t>Tetris Arcade</t>
+        </is>
+      </c>
+      <c r="E220" s="4" t="inlineStr">
+        <is>
+          <t>tetris@performcb.com</t>
+        </is>
+      </c>
+      <c r="F220" s="4" t="inlineStr">
+        <is>
+          <t>(Not in BambooHR)</t>
+        </is>
+      </c>
+      <c r="G220" s="4" t="inlineStr">
+        <is>
+          <t>(Not in BambooHR)</t>
+        </is>
+      </c>
+      <c r="H220" s="5" t="inlineStr">
+        <is>
+          <t>Manager</t>
+        </is>
+      </c>
+      <c r="I220" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="221" ht="15" customHeight="1">
       <c r="A221" s="4" t="inlineStr">
         <is>
-          <t>Culture Pics</t>
+          <t>EMPBACKUP: Maddy Valadie files</t>
         </is>
       </c>
       <c r="B221" s="4" t="inlineStr">
         <is>
-          <t>2021-07-13</t>
+          <t>2023-10-05</t>
         </is>
       </c>
       <c r="C221" s="4" t="inlineStr"/>
       <c r="D221" s="4" t="inlineStr">
         <is>
-          <t>Ryan Hill</t>
+          <t>Julie Blake</t>
         </is>
       </c>
       <c r="E221" s="4" t="inlineStr">
         <is>
-          <t>ryan.hill@performcb.com</t>
+          <t>julie.blake@performcb.com</t>
         </is>
       </c>
       <c r="F221" s="4" t="inlineStr">
         <is>
-          <t>Culture</t>
+          <t>Client Services</t>
         </is>
       </c>
       <c r="G221" s="4" t="inlineStr">
         <is>
-          <t>Director of Experience and Engagement</t>
+          <t>Director of Client Services</t>
         </is>
       </c>
       <c r="H221" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I221" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="222" ht="15" customHeight="1">
       <c r="A222" s="4" t="inlineStr">
         <is>
-          <t>Culture Pics</t>
+          <t>EMPBACKUP: Marijana Topic's Files</t>
         </is>
       </c>
       <c r="B222" s="4" t="inlineStr">
         <is>
-          <t>2021-07-13</t>
+          <t>2022-06-21</t>
         </is>
       </c>
       <c r="C222" s="4" t="inlineStr"/>
       <c r="D222" s="4" t="inlineStr">
         <is>
-          <t>jon</t>
+          <t>Louise King</t>
         </is>
       </c>
       <c r="E222" s="4" t="inlineStr">
         <is>
-          <t>jon@performcb.com</t>
+          <t>louise@performcb.com</t>
         </is>
       </c>
       <c r="F222" s="4" t="inlineStr">
         <is>
-          <t>Information Tech</t>
+          <t>Marketing</t>
         </is>
       </c>
       <c r="G222" s="4" t="inlineStr">
         <is>
-          <t>IT Manager</t>
-[...4 lines deleted...]
-          <t>Manager</t>
+          <t>Brand &amp; Content Marketing Manager</t>
+        </is>
+      </c>
+      <c r="H222" s="4" t="inlineStr">
+        <is>
+          <t>Content Manager</t>
         </is>
       </c>
       <c r="I222" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="223" ht="15" customHeight="1">
       <c r="A223" s="4" t="inlineStr">
         <is>
-          <t>Culture Pics</t>
+          <t>EMPBACKUP: Marijana Topic's Files</t>
         </is>
       </c>
       <c r="B223" s="4" t="inlineStr">
         <is>
-          <t>2021-07-13</t>
+          <t>2022-06-21</t>
         </is>
       </c>
       <c r="C223" s="4" t="inlineStr"/>
       <c r="D223" s="4" t="inlineStr">
         <is>
-          <t>rob</t>
+          <t>Ryan Hill</t>
         </is>
       </c>
       <c r="E223" s="4" t="inlineStr">
         <is>
-          <t>rob@performcb.com</t>
+          <t>ryan.hill@performcb.com</t>
         </is>
       </c>
       <c r="F223" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
+          <t>Culture</t>
         </is>
       </c>
       <c r="G223" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
-[...4 lines deleted...]
-          <t>Manager</t>
+          <t>Director of Experience and Engagement</t>
+        </is>
+      </c>
+      <c r="H223" s="4" t="inlineStr">
+        <is>
+          <t>Content Manager</t>
         </is>
       </c>
       <c r="I223" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="224" ht="15" customHeight="1">
       <c r="A224" s="4" t="inlineStr">
         <is>
-          <t>Data Warehouse Project</t>
+          <t>EMPBACKUP: Marijana Topic's Files</t>
         </is>
       </c>
       <c r="B224" s="4" t="inlineStr">
         <is>
-          <t>2022-03-01</t>
+          <t>2022-06-21</t>
         </is>
       </c>
       <c r="C224" s="4" t="inlineStr"/>
       <c r="D224" s="4" t="inlineStr">
         <is>
-          <t>Amanda Yeager</t>
+          <t>Holly Barnes</t>
         </is>
       </c>
       <c r="E224" s="4" t="inlineStr">
         <is>
-          <t>amanda.yeager@performcb.com</t>
+          <t>holly@performcb.com</t>
         </is>
       </c>
       <c r="F224" s="4" t="inlineStr">
         <is>
-          <t>Executive</t>
+          <t>Marketing</t>
         </is>
       </c>
       <c r="G224" s="4" t="inlineStr">
         <is>
-          <t>CFO</t>
-[...4 lines deleted...]
-          <t>Content Manager</t>
+          <t>Director of Marketing</t>
+        </is>
+      </c>
+      <c r="H224" s="5" t="inlineStr">
+        <is>
+          <t>Manager</t>
         </is>
       </c>
       <c r="I224" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="225" ht="15" customHeight="1">
       <c r="A225" s="4" t="inlineStr">
         <is>
-          <t>Data Warehouse Project</t>
+          <t>EMPBACKUP: Marijana Topic's Files</t>
         </is>
       </c>
       <c r="B225" s="4" t="inlineStr">
         <is>
-          <t>2022-03-01</t>
+          <t>2022-06-21</t>
         </is>
       </c>
       <c r="C225" s="4" t="inlineStr"/>
       <c r="D225" s="4" t="inlineStr">
         <is>
-          <t>bill.greer</t>
+          <t>Željko Mandić</t>
         </is>
       </c>
       <c r="E225" s="4" t="inlineStr">
         <is>
-          <t>bill.greer@performcb.com</t>
+          <t>zidoo@performcb.com</t>
         </is>
       </c>
       <c r="F225" s="4" t="inlineStr">
         <is>
-          <t>Executive</t>
+          <t>(Not in BambooHR)</t>
         </is>
       </c>
       <c r="G225" s="4" t="inlineStr">
         <is>
-          <t>CFO</t>
-[...4 lines deleted...]
-          <t>Content Manager</t>
+          <t>(Not in BambooHR)</t>
+        </is>
+      </c>
+      <c r="H225" s="5" t="inlineStr">
+        <is>
+          <t>Manager</t>
         </is>
       </c>
       <c r="I225" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="226" ht="15" customHeight="1">
       <c r="A226" s="4" t="inlineStr">
         <is>
-          <t>Data Warehouse Project</t>
+          <t>EMPBACKUP: Max Andrews Files</t>
         </is>
       </c>
       <c r="B226" s="4" t="inlineStr">
         <is>
-          <t>2022-03-01</t>
+          <t>2026-09-14</t>
         </is>
       </c>
       <c r="C226" s="4" t="inlineStr"/>
       <c r="D226" s="4" t="inlineStr">
         <is>
-          <t>Brittany Lamont</t>
+          <t>Tetris Arcade</t>
         </is>
       </c>
       <c r="E226" s="4" t="inlineStr">
         <is>
-          <t>brittany@performcb.com</t>
+          <t>tetris@performcb.com</t>
         </is>
       </c>
       <c r="F226" s="4" t="inlineStr">
         <is>
-          <t>Product</t>
+          <t>(Not in BambooHR)</t>
         </is>
       </c>
       <c r="G226" s="4" t="inlineStr">
         <is>
-          <t>Product Owner</t>
-[...4 lines deleted...]
-          <t>Content Manager</t>
+          <t>(Not in BambooHR)</t>
+        </is>
+      </c>
+      <c r="H226" s="5" t="inlineStr">
+        <is>
+          <t>Manager</t>
         </is>
       </c>
       <c r="I226" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="227" ht="15" customHeight="1">
       <c r="A227" s="4" t="inlineStr">
         <is>
-          <t>Data Warehouse Project</t>
+          <t>EMPBACKUP: Noelle Robbins</t>
         </is>
       </c>
       <c r="B227" s="4" t="inlineStr">
         <is>
-          <t>2022-03-01</t>
+          <t>2026-09-14</t>
         </is>
       </c>
       <c r="C227" s="4" t="inlineStr"/>
       <c r="D227" s="4" t="inlineStr">
         <is>
-          <t>Colleen Rittenhouse</t>
+          <t>Julie Blake</t>
         </is>
       </c>
       <c r="E227" s="4" t="inlineStr">
         <is>
-          <t>colleen@performcb.com</t>
+          <t>julie.blake@performcb.com</t>
         </is>
       </c>
       <c r="F227" s="4" t="inlineStr">
         <is>
-          <t>Accounting</t>
+          <t>Client Services</t>
         </is>
       </c>
       <c r="G227" s="4" t="inlineStr">
         <is>
-          <t>Assistant Controller</t>
+          <t>Director of Client Services</t>
         </is>
       </c>
       <c r="H227" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I227" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="228" ht="15" customHeight="1">
       <c r="A228" s="4" t="inlineStr">
         <is>
-          <t>Data Warehouse Project</t>
+          <t>EMPBACKUP: Noelle Robbins</t>
         </is>
       </c>
       <c r="B228" s="4" t="inlineStr">
         <is>
-          <t>2022-03-01</t>
+          <t>2026-09-14</t>
         </is>
       </c>
       <c r="C228" s="4" t="inlineStr"/>
       <c r="D228" s="4" t="inlineStr">
         <is>
-          <t>Dzenis Softic</t>
+          <t>Tetris Arcade</t>
         </is>
       </c>
       <c r="E228" s="4" t="inlineStr">
         <is>
-          <t>dzenis@performcb.com</t>
+          <t>tetris@performcb.com</t>
         </is>
       </c>
       <c r="F228" s="4" t="inlineStr">
         <is>
-          <t>Executive</t>
+          <t>(Not in BambooHR)</t>
         </is>
       </c>
       <c r="G228" s="4" t="inlineStr">
         <is>
-          <t>CTO &amp; Head of AI Innovation</t>
-[...4 lines deleted...]
-          <t>Content Manager</t>
+          <t>(Not in BambooHR)</t>
+        </is>
+      </c>
+      <c r="H228" s="5" t="inlineStr">
+        <is>
+          <t>Manager</t>
         </is>
       </c>
       <c r="I228" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="229" ht="15" customHeight="1">
       <c r="A229" s="4" t="inlineStr">
         <is>
-          <t>Data Warehouse Project</t>
+          <t>EMPBACKUP: Olivia Haughey</t>
         </is>
       </c>
       <c r="B229" s="4" t="inlineStr">
         <is>
-          <t>2022-03-01</t>
+          <t>2026-09-14</t>
         </is>
       </c>
       <c r="C229" s="4" t="inlineStr"/>
       <c r="D229" s="4" t="inlineStr">
         <is>
-          <t>Julie Martin</t>
+          <t>Tetris Arcade</t>
         </is>
       </c>
       <c r="E229" s="4" t="inlineStr">
         <is>
-          <t>julie@performcb.com</t>
+          <t>tetris@performcb.com</t>
         </is>
       </c>
       <c r="F229" s="4" t="inlineStr">
         <is>
-          <t>Product</t>
+          <t>(Not in BambooHR)</t>
         </is>
       </c>
       <c r="G229" s="4" t="inlineStr">
         <is>
-          <t>VP of Product Development</t>
-[...4 lines deleted...]
-          <t>Content Manager</t>
+          <t>(Not in BambooHR)</t>
+        </is>
+      </c>
+      <c r="H229" s="5" t="inlineStr">
+        <is>
+          <t>Manager</t>
         </is>
       </c>
       <c r="I229" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="230" ht="15" customHeight="1">
       <c r="A230" s="4" t="inlineStr">
         <is>
-          <t>Data Warehouse Project</t>
+          <t>EMPBACKUP: Travis McCain's Files</t>
         </is>
       </c>
       <c r="B230" s="4" t="inlineStr">
         <is>
-          <t>2022-03-01</t>
+          <t>2022-06-28</t>
         </is>
       </c>
       <c r="C230" s="4" t="inlineStr"/>
       <c r="D230" s="4" t="inlineStr">
         <is>
-          <t>Željko Mandić</t>
+          <t>Holly Barnes</t>
         </is>
       </c>
       <c r="E230" s="4" t="inlineStr">
         <is>
-          <t>zidoo@performcb.com</t>
+          <t>holly@performcb.com</t>
         </is>
       </c>
       <c r="F230" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
+          <t>Marketing</t>
         </is>
       </c>
       <c r="G230" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
-[...4 lines deleted...]
-          <t>Content Manager</t>
+          <t>Director of Marketing</t>
+        </is>
+      </c>
+      <c r="H230" s="5" t="inlineStr">
+        <is>
+          <t>Manager</t>
         </is>
       </c>
       <c r="I230" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="231" ht="15" customHeight="1">
       <c r="A231" s="4" t="inlineStr">
         <is>
-          <t>Data Warehouse Project</t>
+          <t>EMPBACKUP: Travis McCain's Files</t>
         </is>
       </c>
       <c r="B231" s="4" t="inlineStr">
         <is>
-          <t>2022-03-01</t>
+          <t>2022-06-28</t>
         </is>
       </c>
       <c r="C231" s="4" t="inlineStr"/>
       <c r="D231" s="4" t="inlineStr">
         <is>
-          <t>dan</t>
+          <t>Ryan Hill</t>
         </is>
       </c>
       <c r="E231" s="4" t="inlineStr">
         <is>
-          <t>dan@performcb.com</t>
+          <t>ryan.hill@performcb.com</t>
         </is>
       </c>
       <c r="F231" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
+          <t>Culture</t>
         </is>
       </c>
       <c r="G231" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
+          <t>Director of Experience and Engagement</t>
         </is>
       </c>
       <c r="H231" s="5" t="inlineStr">
         <is>
           <t>Manager</t>
         </is>
       </c>
       <c r="I231" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="232" ht="15" customHeight="1">
       <c r="A232" s="4" t="inlineStr">
         <is>
-          <t>Denver F Drive Archive</t>
+          <t>Executive Social Media: Erin Cigich Perform[cb]</t>
         </is>
       </c>
       <c r="B232" s="4" t="inlineStr">
         <is>
-          <t>2021-07-07</t>
+          <t>2022-09-07</t>
         </is>
       </c>
       <c r="C232" s="4" t="inlineStr"/>
       <c r="D232" s="4" t="inlineStr">
         <is>
-          <t>bill.greer</t>
+          <t>Holly Barnes</t>
         </is>
       </c>
       <c r="E232" s="4" t="inlineStr">
         <is>
-          <t>bill.greer@performcb.com</t>
+          <t>holly@performcb.com</t>
         </is>
       </c>
       <c r="F232" s="4" t="inlineStr">
         <is>
-          <t>Executive</t>
+          <t>Marketing</t>
         </is>
       </c>
       <c r="G232" s="4" t="inlineStr">
         <is>
-          <t>CFO</t>
+          <t>Director of Marketing</t>
         </is>
       </c>
       <c r="H232" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I232" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="233" ht="15" customHeight="1">
       <c r="A233" s="4" t="inlineStr">
         <is>
-          <t>Denver F Drive Archive</t>
+          <t>Executive Social Media: Erin Cigich Perform[cb]</t>
         </is>
       </c>
       <c r="B233" s="4" t="inlineStr">
         <is>
-          <t>2021-07-07</t>
+          <t>2022-09-07</t>
         </is>
       </c>
       <c r="C233" s="4" t="inlineStr"/>
       <c r="D233" s="4" t="inlineStr">
         <is>
-          <t>Elyas Ghiasy</t>
+          <t>Louise King</t>
         </is>
       </c>
       <c r="E233" s="4" t="inlineStr">
         <is>
-          <t>elyas@performcb.com</t>
+          <t>louise@performcb.com</t>
         </is>
       </c>
       <c r="F233" s="4" t="inlineStr">
         <is>
-          <t>Partners</t>
+          <t>Marketing</t>
         </is>
       </c>
       <c r="G233" s="4" t="inlineStr">
         <is>
-          <t>Director of Partners</t>
+          <t>Brand &amp; Content Marketing Manager</t>
         </is>
       </c>
       <c r="H233" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I233" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="234" ht="15" customHeight="1">
       <c r="A234" s="4" t="inlineStr">
         <is>
-          <t>Denver F Drive Archive</t>
+          <t>Executive Social Media: Erin Cigich Perform[cb]</t>
         </is>
       </c>
       <c r="B234" s="4" t="inlineStr">
         <is>
-          <t>2021-07-07</t>
+          <t>2022-09-07</t>
         </is>
       </c>
       <c r="C234" s="4" t="inlineStr"/>
       <c r="D234" s="4" t="inlineStr">
         <is>
-          <t>Jen Lewis</t>
+          <t>akshay</t>
         </is>
       </c>
       <c r="E234" s="4" t="inlineStr">
         <is>
-          <t>jen@performcb.com</t>
+          <t>akshay@sparkgrowth.com</t>
         </is>
       </c>
       <c r="F234" s="4" t="inlineStr">
         <is>
-          <t>Partners</t>
+          <t>(Not in BambooHR)</t>
         </is>
       </c>
       <c r="G234" s="4" t="inlineStr">
         <is>
-          <t>VP of Partners</t>
-[...4 lines deleted...]
-          <t>Content Manager</t>
+          <t>(Not in BambooHR)</t>
+        </is>
+      </c>
+      <c r="H234" s="5" t="inlineStr">
+        <is>
+          <t>Manager</t>
         </is>
       </c>
       <c r="I234" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="235" ht="15" customHeight="1">
       <c r="A235" s="4" t="inlineStr">
         <is>
-          <t>Denver F Drive Archive</t>
+          <t>Executive Social Media: Erin Cigich Perform[cb]</t>
         </is>
       </c>
       <c r="B235" s="4" t="inlineStr">
         <is>
-          <t>2021-07-07</t>
+          <t>2022-09-07</t>
         </is>
       </c>
       <c r="C235" s="4" t="inlineStr"/>
       <c r="D235" s="4" t="inlineStr">
         <is>
-          <t>Ryan Atherton</t>
+          <t>elissa</t>
         </is>
       </c>
       <c r="E235" s="4" t="inlineStr">
         <is>
-          <t>ryan@performcb.com</t>
+          <t>elissa@influentialexecutive.com</t>
         </is>
       </c>
       <c r="F235" s="4" t="inlineStr">
         <is>
-          <t>Compliance</t>
+          <t>(Not in BambooHR)</t>
         </is>
       </c>
       <c r="G235" s="4" t="inlineStr">
         <is>
-          <t>Vice President of Compliance</t>
-[...4 lines deleted...]
-          <t>Content Manager</t>
+          <t>(Not in BambooHR)</t>
+        </is>
+      </c>
+      <c r="H235" s="5" t="inlineStr">
+        <is>
+          <t>Manager</t>
         </is>
       </c>
       <c r="I235" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="236" ht="15" customHeight="1">
       <c r="A236" s="4" t="inlineStr">
         <is>
-          <t>Denver F Drive Archive</t>
+          <t>Executive Social Media: Erin Cigich Perform[cb]</t>
         </is>
       </c>
       <c r="B236" s="4" t="inlineStr">
         <is>
-          <t>2021-07-07</t>
+          <t>2022-09-07</t>
         </is>
       </c>
       <c r="C236" s="4" t="inlineStr"/>
       <c r="D236" s="4" t="inlineStr">
         <is>
-          <t>Tim Suzio</t>
+          <t>Erin-perform</t>
         </is>
       </c>
       <c r="E236" s="4" t="inlineStr">
         <is>
-          <t>tim@performcb.com</t>
+          <t>erin-perform@influentialexecutive.com</t>
         </is>
       </c>
       <c r="F236" s="4" t="inlineStr">
         <is>
-          <t>Compliance</t>
+          <t>(Not in BambooHR)</t>
         </is>
       </c>
       <c r="G236" s="4" t="inlineStr">
         <is>
-          <t>Senior Compliance Analyst</t>
-[...4 lines deleted...]
-          <t>Content Manager</t>
+          <t>(Not in BambooHR)</t>
+        </is>
+      </c>
+      <c r="H236" s="5" t="inlineStr">
+        <is>
+          <t>Manager</t>
         </is>
       </c>
       <c r="I236" s="4" t="inlineStr">
         <is>
-          <t>user</t>
+          <t>group</t>
         </is>
       </c>
     </row>
     <row r="237" ht="15" customHeight="1">
       <c r="A237" s="4" t="inlineStr">
         <is>
-          <t>Denver F Drive Archive</t>
+          <t>Executive Social Media: Erin Cigich Perform[cb]</t>
         </is>
       </c>
       <c r="B237" s="4" t="inlineStr">
         <is>
-          <t>2021-07-07</t>
+          <t>2022-09-07</t>
         </is>
       </c>
       <c r="C237" s="4" t="inlineStr"/>
       <c r="D237" s="4" t="inlineStr">
         <is>
-          <t>jon</t>
+          <t>Erin Cigich</t>
         </is>
       </c>
       <c r="E237" s="4" t="inlineStr">
         <is>
-          <t>jon@performcb.com</t>
+          <t>erin@performcb.com</t>
         </is>
       </c>
       <c r="F237" s="4" t="inlineStr">
         <is>
-          <t>Information Tech</t>
+          <t>Executive</t>
         </is>
       </c>
       <c r="G237" s="4" t="inlineStr">
         <is>
-          <t>IT Manager</t>
+          <t>CEO</t>
         </is>
       </c>
       <c r="H237" s="5" t="inlineStr">
         <is>
           <t>Manager</t>
         </is>
       </c>
       <c r="I237" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="238" ht="15" customHeight="1">
       <c r="A238" s="4" t="inlineStr">
         <is>
-          <t>denver vpn</t>
+          <t>Executive Social Media: Erin Cigich Perform[cb]</t>
         </is>
       </c>
       <c r="B238" s="4" t="inlineStr">
         <is>
-          <t>2020-12-15</t>
+          <t>2022-09-07</t>
         </is>
       </c>
       <c r="C238" s="4" t="inlineStr"/>
       <c r="D238" s="4" t="inlineStr">
         <is>
-          <t>dan</t>
+          <t>jackie</t>
         </is>
       </c>
       <c r="E238" s="4" t="inlineStr">
         <is>
-          <t>dan@performcb.com</t>
+          <t>jackie@sparkgrowth.com</t>
         </is>
       </c>
       <c r="F238" s="4" t="inlineStr">
         <is>
           <t>(Not in BambooHR)</t>
         </is>
       </c>
       <c r="G238" s="4" t="inlineStr">
         <is>
           <t>(Not in BambooHR)</t>
         </is>
       </c>
-      <c r="H238" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>Content Manager</t>
+      <c r="H238" s="5" t="inlineStr">
+        <is>
+          <t>Manager</t>
         </is>
       </c>
       <c r="I238" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="239" ht="15" customHeight="1">
       <c r="A239" s="4" t="inlineStr">
         <is>
-          <t>denver vpn</t>
+          <t>Executive Social Media: Erin Cigich Perform[cb]</t>
         </is>
       </c>
       <c r="B239" s="4" t="inlineStr">
         <is>
-          <t>2020-12-15</t>
+          <t>2022-09-07</t>
         </is>
       </c>
       <c r="C239" s="4" t="inlineStr"/>
       <c r="D239" s="4" t="inlineStr">
         <is>
-          <t>jon</t>
+          <t>zahrah</t>
         </is>
       </c>
       <c r="E239" s="4" t="inlineStr">
         <is>
-          <t>jon@performcb.com</t>
+          <t>zahrah@sparkgrowth.com</t>
         </is>
       </c>
       <c r="F239" s="4" t="inlineStr">
         <is>
-          <t>Information Tech</t>
+          <t>(Not in BambooHR)</t>
         </is>
       </c>
       <c r="G239" s="4" t="inlineStr">
         <is>
-          <t>IT Manager</t>
+          <t>(Not in BambooHR)</t>
         </is>
       </c>
       <c r="H239" s="5" t="inlineStr">
         <is>
           <t>Manager</t>
         </is>
       </c>
       <c r="I239" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="240" ht="15" customHeight="1">
-      <c r="A240" s="4" t="inlineStr">
-[...35 lines deleted...]
-      <c r="I240" s="4" t="inlineStr">
+      <c r="A240" s="7" t="inlineStr">
+        <is>
+          <t>Executive Social Media: Erin Cigich Perform[cb]</t>
+        </is>
+      </c>
+      <c r="B240" s="7" t="inlineStr">
+        <is>
+          <t>2022-09-07</t>
+        </is>
+      </c>
+      <c r="C240" s="7" t="inlineStr"/>
+      <c r="D240" s="7" t="inlineStr">
+        <is>
+          <t>molly</t>
+        </is>
+      </c>
+      <c r="E240" s="7" t="inlineStr">
+        <is>
+          <t>molly@sparkgrowth.com</t>
+        </is>
+      </c>
+      <c r="F240" s="7" t="inlineStr">
+        <is>
+          <t>(Not in BambooHR)</t>
+        </is>
+      </c>
+      <c r="G240" s="7" t="inlineStr">
+        <is>
+          <t>(Not in BambooHR)</t>
+        </is>
+      </c>
+      <c r="H240" s="7" t="inlineStr">
+        <is>
+          <t>Contributor</t>
+        </is>
+      </c>
+      <c r="I240" s="7" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="241" ht="15" customHeight="1">
       <c r="A241" s="4" t="inlineStr">
         <is>
-          <t>eDiscovery</t>
+          <t>FIGG Reports</t>
         </is>
       </c>
       <c r="B241" s="4" t="inlineStr">
         <is>
-          <t>2022-03-03</t>
+          <t>2022-06-10</t>
         </is>
       </c>
       <c r="C241" s="4" t="inlineStr"/>
       <c r="D241" s="4" t="inlineStr">
         <is>
-          <t>rob</t>
+          <t>Julie Martin</t>
         </is>
       </c>
       <c r="E241" s="4" t="inlineStr">
         <is>
-          <t>rob@performcb.com</t>
+          <t>julie@performcb.com</t>
         </is>
       </c>
       <c r="F241" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
+          <t>Product</t>
         </is>
       </c>
       <c r="G241" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
+          <t>VP of Product Development</t>
         </is>
       </c>
       <c r="H241" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I241" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="242" ht="15" customHeight="1">
       <c r="A242" s="4" t="inlineStr">
         <is>
-          <t>eDiscovery</t>
+          <t>FIGG Reports</t>
         </is>
       </c>
       <c r="B242" s="4" t="inlineStr">
         <is>
-          <t>2022-03-03</t>
+          <t>2022-06-10</t>
         </is>
       </c>
       <c r="C242" s="4" t="inlineStr"/>
       <c r="D242" s="4" t="inlineStr">
         <is>
-          <t>bill.greer</t>
+          <t>Zach Dupell</t>
         </is>
       </c>
       <c r="E242" s="4" t="inlineStr">
         <is>
-          <t>bill.greer@performcb.com</t>
+          <t>zach@performcb.com</t>
         </is>
       </c>
       <c r="F242" s="4" t="inlineStr">
         <is>
-          <t>Executive</t>
+          <t>Accounting</t>
         </is>
       </c>
       <c r="G242" s="4" t="inlineStr">
         <is>
-          <t>CFO</t>
-[...4 lines deleted...]
-          <t>Manager</t>
+          <t>Accounting Manager</t>
+        </is>
+      </c>
+      <c r="H242" s="4" t="inlineStr">
+        <is>
+          <t>Content Manager</t>
         </is>
       </c>
       <c r="I242" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="243" ht="15" customHeight="1">
       <c r="A243" s="4" t="inlineStr">
         <is>
-          <t>eDiscovery</t>
+          <t>FIGG Reports</t>
         </is>
       </c>
       <c r="B243" s="4" t="inlineStr">
         <is>
-          <t>2022-03-03</t>
+          <t>2022-06-10</t>
         </is>
       </c>
       <c r="C243" s="4" t="inlineStr"/>
       <c r="D243" s="4" t="inlineStr">
         <is>
-          <t>jon</t>
+          <t>dan</t>
         </is>
       </c>
       <c r="E243" s="4" t="inlineStr">
         <is>
-          <t>jon@performcb.com</t>
+          <t>dan@performcb.com</t>
         </is>
       </c>
       <c r="F243" s="4" t="inlineStr">
         <is>
-          <t>Information Tech</t>
+          <t>(Not in BambooHR)</t>
         </is>
       </c>
       <c r="G243" s="4" t="inlineStr">
         <is>
-          <t>IT Manager</t>
+          <t>(Not in BambooHR)</t>
         </is>
       </c>
       <c r="H243" s="5" t="inlineStr">
         <is>
           <t>Manager</t>
         </is>
       </c>
       <c r="I243" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="244" ht="15" customHeight="1">
       <c r="A244" s="4" t="inlineStr">
         <is>
-          <t>Ellevest</t>
+          <t>Finance</t>
         </is>
       </c>
       <c r="B244" s="4" t="inlineStr">
         <is>
-          <t>2019-12-04</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="C244" s="4" t="inlineStr"/>
       <c r="D244" s="4" t="inlineStr">
         <is>
-          <t>bill.greer</t>
+          <t>Colleen Rittenhouse</t>
         </is>
       </c>
       <c r="E244" s="4" t="inlineStr">
         <is>
-          <t>bill.greer@performcb.com</t>
+          <t>colleen@performcb.com</t>
         </is>
       </c>
       <c r="F244" s="4" t="inlineStr">
         <is>
-          <t>Executive</t>
+          <t>Accounting</t>
         </is>
       </c>
       <c r="G244" s="4" t="inlineStr">
         <is>
-          <t>CFO</t>
+          <t>Assistant Controller</t>
         </is>
       </c>
       <c r="H244" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I244" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="245" ht="15" customHeight="1">
       <c r="A245" s="4" t="inlineStr">
         <is>
-          <t>EMPBACKUP: Hannah Ervin's Files</t>
+          <t>Finance</t>
         </is>
       </c>
       <c r="B245" s="4" t="inlineStr">
         <is>
-          <t>2022-06-20</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="C245" s="4" t="inlineStr"/>
       <c r="D245" s="4" t="inlineStr">
         <is>
-          <t>Ryan Hill</t>
+          <t>dan</t>
         </is>
       </c>
       <c r="E245" s="4" t="inlineStr">
         <is>
-          <t>ryan.hill@performcb.com</t>
+          <t>dan@performcb.com</t>
         </is>
       </c>
       <c r="F245" s="4" t="inlineStr">
         <is>
-          <t>Culture</t>
+          <t>(Not in BambooHR)</t>
         </is>
       </c>
       <c r="G245" s="4" t="inlineStr">
         <is>
-          <t>Director of Experience and Engagement</t>
+          <t>(Not in BambooHR)</t>
         </is>
       </c>
       <c r="H245" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I245" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="246" ht="15" customHeight="1">
       <c r="A246" s="4" t="inlineStr">
         <is>
-          <t>EMPBACKUP: Hannah Ervin's Files</t>
+          <t>Finance</t>
         </is>
       </c>
       <c r="B246" s="4" t="inlineStr">
         <is>
-          <t>2022-06-20</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="C246" s="4" t="inlineStr"/>
       <c r="D246" s="4" t="inlineStr">
         <is>
-          <t>Holly Barnes</t>
+          <t>Hayden Frederick</t>
         </is>
       </c>
       <c r="E246" s="4" t="inlineStr">
         <is>
-          <t>holly@performcb.com</t>
+          <t>hayden@performcb.com</t>
         </is>
       </c>
       <c r="F246" s="4" t="inlineStr">
         <is>
-          <t>Marketing</t>
+          <t>Accounting</t>
         </is>
       </c>
       <c r="G246" s="4" t="inlineStr">
         <is>
-          <t>Director of Marketing</t>
-[...4 lines deleted...]
-          <t>Manager</t>
+          <t>Director of FP&amp;A</t>
+        </is>
+      </c>
+      <c r="H246" s="4" t="inlineStr">
+        <is>
+          <t>Content Manager</t>
         </is>
       </c>
       <c r="I246" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="247" ht="15" customHeight="1">
       <c r="A247" s="4" t="inlineStr">
         <is>
-          <t>EMPBACKUP: Hannah Ervin's Files</t>
+          <t>Finance</t>
         </is>
       </c>
       <c r="B247" s="4" t="inlineStr">
         <is>
-          <t>2022-06-20</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="C247" s="4" t="inlineStr"/>
       <c r="D247" s="4" t="inlineStr">
         <is>
-          <t>rob</t>
+          <t>Stephanie Harris</t>
         </is>
       </c>
       <c r="E247" s="4" t="inlineStr">
         <is>
-          <t>rob@performcb.com</t>
+          <t>stephanie.harris@performcb.com</t>
         </is>
       </c>
       <c r="F247" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
+          <t>Accounting</t>
         </is>
       </c>
       <c r="G247" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
-[...4 lines deleted...]
-          <t>Manager</t>
+          <t>Accounts Receivable Team Lead</t>
+        </is>
+      </c>
+      <c r="H247" s="4" t="inlineStr">
+        <is>
+          <t>Content Manager</t>
         </is>
       </c>
       <c r="I247" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="248" ht="15" customHeight="1">
       <c r="A248" s="4" t="inlineStr">
         <is>
-          <t>EMPBACKUP: Jade Kent</t>
+          <t>Finance</t>
         </is>
       </c>
       <c r="B248" s="4" t="inlineStr">
         <is>
-          <t>2023-05-22</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="C248" s="4" t="inlineStr"/>
       <c r="D248" s="4" t="inlineStr">
         <is>
-          <t>rob</t>
+          <t>Amanda Yeager</t>
         </is>
       </c>
       <c r="E248" s="4" t="inlineStr">
         <is>
-          <t>rob@performcb.com</t>
+          <t>amanda.yeager@performcb.com</t>
         </is>
       </c>
       <c r="F248" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
+          <t>Executive</t>
         </is>
       </c>
       <c r="G248" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
+          <t>CFO</t>
         </is>
       </c>
       <c r="H248" s="5" t="inlineStr">
         <is>
           <t>Manager</t>
         </is>
       </c>
       <c r="I248" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="249" ht="15" customHeight="1">
       <c r="A249" s="4" t="inlineStr">
         <is>
-          <t>EMPBACKUP: Laura Miller's Files</t>
+          <t>Finance - Agency</t>
         </is>
       </c>
       <c r="B249" s="4" t="inlineStr">
         <is>
-          <t>2022-07-22</t>
+          <t>2026-06-27</t>
         </is>
       </c>
       <c r="C249" s="4" t="inlineStr"/>
       <c r="D249" s="4" t="inlineStr">
         <is>
-          <t>Lee Aho</t>
+          <t>Hayden Frederick</t>
         </is>
       </c>
       <c r="E249" s="4" t="inlineStr">
         <is>
-          <t>lee@performcb.com</t>
+          <t>hayden@performcb.com</t>
         </is>
       </c>
       <c r="F249" s="4" t="inlineStr">
         <is>
-          <t>Executive</t>
+          <t>Accounting</t>
         </is>
       </c>
       <c r="G249" s="4" t="inlineStr">
         <is>
-          <t>CRO</t>
-[...4 lines deleted...]
-          <t>Manager</t>
+          <t>Director of FP&amp;A</t>
+        </is>
+      </c>
+      <c r="H249" s="4" t="inlineStr">
+        <is>
+          <t>Content Manager</t>
         </is>
       </c>
       <c r="I249" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="250" ht="15" customHeight="1">
       <c r="A250" s="4" t="inlineStr">
         <is>
-          <t>EMPBACKUP: Laura Stewart</t>
+          <t>Finance - Agency</t>
         </is>
       </c>
       <c r="B250" s="4" t="inlineStr">
         <is>
-          <t>2023-07-05</t>
+          <t>2026-06-27</t>
         </is>
       </c>
       <c r="C250" s="4" t="inlineStr"/>
       <c r="D250" s="4" t="inlineStr">
         <is>
-          <t>Lee Aho</t>
+          <t>Stephanie Harris</t>
         </is>
       </c>
       <c r="E250" s="4" t="inlineStr">
         <is>
-          <t>lee@performcb.com</t>
+          <t>stephanie.harris@performcb.com</t>
         </is>
       </c>
       <c r="F250" s="4" t="inlineStr">
         <is>
-          <t>Executive</t>
+          <t>Accounting</t>
         </is>
       </c>
       <c r="G250" s="4" t="inlineStr">
         <is>
-          <t>CRO</t>
+          <t>Accounts Receivable Team Lead</t>
         </is>
       </c>
       <c r="H250" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I250" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="251" ht="15" customHeight="1">
       <c r="A251" s="4" t="inlineStr">
         <is>
-          <t>EMPBACKUP: Lisana De La Torre's Files</t>
+          <t>Finance - Agency</t>
         </is>
       </c>
       <c r="B251" s="4" t="inlineStr">
         <is>
-          <t>2022-06-20</t>
+          <t>2026-06-27</t>
         </is>
       </c>
       <c r="C251" s="4" t="inlineStr"/>
       <c r="D251" s="4" t="inlineStr">
         <is>
-          <t>ashley.sharum</t>
+          <t>Amanda Yeager</t>
         </is>
       </c>
       <c r="E251" s="4" t="inlineStr">
         <is>
-          <t>ashley.sharum@performcb.com</t>
+          <t>amanda.yeager@performcb.com</t>
         </is>
       </c>
       <c r="F251" s="4" t="inlineStr">
         <is>
-          <t>Client Services</t>
+          <t>Executive</t>
         </is>
       </c>
       <c r="G251" s="4" t="inlineStr">
         <is>
-          <t>Senior Growth Manager</t>
-[...4 lines deleted...]
-          <t>Content Manager</t>
+          <t>CFO</t>
+        </is>
+      </c>
+      <c r="H251" s="5" t="inlineStr">
+        <is>
+          <t>Manager</t>
         </is>
       </c>
       <c r="I251" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="252" ht="15" customHeight="1">
-      <c r="A252" s="4" t="inlineStr">
-[...35 lines deleted...]
-      <c r="I252" s="4" t="inlineStr">
+      <c r="A252" s="7" t="inlineStr">
+        <is>
+          <t>Finance - Beringer</t>
+        </is>
+      </c>
+      <c r="B252" s="7" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="C252" s="7" t="inlineStr"/>
+      <c r="D252" s="7" t="inlineStr">
+        <is>
+          <t>felipepbranco</t>
+        </is>
+      </c>
+      <c r="E252" s="7" t="inlineStr">
+        <is>
+          <t>felipepbranco@gmail.com</t>
+        </is>
+      </c>
+      <c r="F252" s="7" t="inlineStr">
+        <is>
+          <t>(Not in BambooHR)</t>
+        </is>
+      </c>
+      <c r="G252" s="7" t="inlineStr">
+        <is>
+          <t>(Not in BambooHR)</t>
+        </is>
+      </c>
+      <c r="H252" s="7" t="inlineStr">
+        <is>
+          <t>Commenter</t>
+        </is>
+      </c>
+      <c r="I252" s="7" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="253" ht="15" customHeight="1">
       <c r="A253" s="4" t="inlineStr">
         <is>
-          <t>EMPBACKUP: Lydia Shriver Files</t>
+          <t>Finance - Beringer</t>
         </is>
       </c>
       <c r="B253" s="4" t="inlineStr">
         <is>
-          <t>2023-11-09</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="C253" s="4" t="inlineStr"/>
       <c r="D253" s="4" t="inlineStr">
         <is>
-          <t>jon</t>
+          <t>dan</t>
         </is>
       </c>
       <c r="E253" s="4" t="inlineStr">
         <is>
-          <t>jon@performcb.com</t>
+          <t>dan@performcb.com</t>
         </is>
       </c>
       <c r="F253" s="4" t="inlineStr">
         <is>
-          <t>Information Tech</t>
+          <t>(Not in BambooHR)</t>
         </is>
       </c>
       <c r="G253" s="4" t="inlineStr">
         <is>
-          <t>IT Manager</t>
-[...4 lines deleted...]
-          <t>Manager</t>
+          <t>(Not in BambooHR)</t>
+        </is>
+      </c>
+      <c r="H253" s="4" t="inlineStr">
+        <is>
+          <t>Content Manager</t>
         </is>
       </c>
       <c r="I253" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="254" ht="15" customHeight="1">
       <c r="A254" s="4" t="inlineStr">
         <is>
-          <t>EMPBACKUP: Lydia Shriver Files</t>
+          <t>Finance - Beringer</t>
         </is>
       </c>
       <c r="B254" s="4" t="inlineStr">
         <is>
-          <t>2023-11-09</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="C254" s="4" t="inlineStr"/>
       <c r="D254" s="4" t="inlineStr">
         <is>
-          <t>Stephen Brown</t>
+          <t>Erin Cigich</t>
         </is>
       </c>
       <c r="E254" s="4" t="inlineStr">
         <is>
-          <t>stephen@performcb.com</t>
+          <t>erin@performcb.com</t>
         </is>
       </c>
       <c r="F254" s="4" t="inlineStr">
         <is>
-          <t>Information Tech</t>
+          <t>Executive</t>
         </is>
       </c>
       <c r="G254" s="4" t="inlineStr">
         <is>
-          <t>Director of IT and AI Integration</t>
-[...4 lines deleted...]
-          <t>Manager</t>
+          <t>CEO</t>
+        </is>
+      </c>
+      <c r="H254" s="4" t="inlineStr">
+        <is>
+          <t>Content Manager</t>
         </is>
       </c>
       <c r="I254" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="255" ht="15" customHeight="1">
       <c r="A255" s="4" t="inlineStr">
         <is>
-          <t>EMPBACKUP: Maddy Valadie files</t>
+          <t>Finance - Beringer</t>
         </is>
       </c>
       <c r="B255" s="4" t="inlineStr">
         <is>
-          <t>2023-10-05</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="C255" s="4" t="inlineStr"/>
       <c r="D255" s="4" t="inlineStr">
         <is>
-          <t>Julie Blake</t>
+          <t>Hayden Frederick</t>
         </is>
       </c>
       <c r="E255" s="4" t="inlineStr">
         <is>
-          <t>julie.blake@performcb.com</t>
+          <t>hayden@performcb.com</t>
         </is>
       </c>
       <c r="F255" s="4" t="inlineStr">
         <is>
-          <t>Client Services</t>
+          <t>Accounting</t>
         </is>
       </c>
       <c r="G255" s="4" t="inlineStr">
         <is>
-          <t>Director of Client Services</t>
+          <t>Director of FP&amp;A</t>
         </is>
       </c>
       <c r="H255" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I255" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="256" ht="15" customHeight="1">
       <c r="A256" s="4" t="inlineStr">
         <is>
-          <t>EMPBACKUP: Marijana Topic's Files</t>
+          <t>Finance - Beringer</t>
         </is>
       </c>
       <c r="B256" s="4" t="inlineStr">
         <is>
-          <t>2022-06-21</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="C256" s="4" t="inlineStr"/>
       <c r="D256" s="4" t="inlineStr">
         <is>
-          <t>Louise King</t>
+          <t>Julie Heckman</t>
         </is>
       </c>
       <c r="E256" s="4" t="inlineStr">
         <is>
-          <t>louise@performcb.com</t>
+          <t>julie.heckman@performcb.com</t>
         </is>
       </c>
       <c r="F256" s="4" t="inlineStr">
         <is>
-          <t>Marketing</t>
+          <t>Accounting</t>
         </is>
       </c>
       <c r="G256" s="4" t="inlineStr">
         <is>
-          <t>Brand &amp; Content Marketing Manager</t>
+          <t>Senior Accountant</t>
         </is>
       </c>
       <c r="H256" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I256" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="257" ht="15" customHeight="1">
       <c r="A257" s="4" t="inlineStr">
         <is>
-          <t>EMPBACKUP: Marijana Topic's Files</t>
+          <t>Finance - Beringer</t>
         </is>
       </c>
       <c r="B257" s="4" t="inlineStr">
         <is>
-          <t>2022-06-21</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="C257" s="4" t="inlineStr"/>
       <c r="D257" s="4" t="inlineStr">
         <is>
-          <t>Ryan Hill</t>
+          <t>Stephanie Harris</t>
         </is>
       </c>
       <c r="E257" s="4" t="inlineStr">
         <is>
-          <t>ryan.hill@performcb.com</t>
+          <t>stephanie.harris@performcb.com</t>
         </is>
       </c>
       <c r="F257" s="4" t="inlineStr">
         <is>
-          <t>Culture</t>
+          <t>Accounting</t>
         </is>
       </c>
       <c r="G257" s="4" t="inlineStr">
         <is>
-          <t>Director of Experience and Engagement</t>
+          <t>Accounts Receivable Team Lead</t>
         </is>
       </c>
       <c r="H257" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I257" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="258" ht="15" customHeight="1">
       <c r="A258" s="4" t="inlineStr">
         <is>
-          <t>EMPBACKUP: Marijana Topic's Files</t>
+          <t>Finance - Beringer</t>
         </is>
       </c>
       <c r="B258" s="4" t="inlineStr">
         <is>
-          <t>2022-06-21</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="C258" s="4" t="inlineStr"/>
       <c r="D258" s="4" t="inlineStr">
         <is>
-          <t>Holly Barnes</t>
+          <t>Amanda Yeager</t>
         </is>
       </c>
       <c r="E258" s="4" t="inlineStr">
         <is>
-          <t>holly@performcb.com</t>
+          <t>amanda.yeager@performcb.com</t>
         </is>
       </c>
       <c r="F258" s="4" t="inlineStr">
         <is>
-          <t>Marketing</t>
+          <t>Executive</t>
         </is>
       </c>
       <c r="G258" s="4" t="inlineStr">
         <is>
-          <t>Director of Marketing</t>
+          <t>CFO</t>
         </is>
       </c>
       <c r="H258" s="5" t="inlineStr">
         <is>
           <t>Manager</t>
         </is>
       </c>
       <c r="I258" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="259" ht="15" customHeight="1">
       <c r="A259" s="4" t="inlineStr">
         <is>
-          <t>EMPBACKUP: Marijana Topic's Files</t>
+          <t>Finance - Beringer</t>
         </is>
       </c>
       <c r="B259" s="4" t="inlineStr">
         <is>
-          <t>2022-06-21</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="C259" s="4" t="inlineStr"/>
       <c r="D259" s="4" t="inlineStr">
         <is>
-          <t>Željko Mandić</t>
+          <t>Colleen Rittenhouse</t>
         </is>
       </c>
       <c r="E259" s="4" t="inlineStr">
         <is>
-          <t>zidoo@performcb.com</t>
+          <t>colleen@performcb.com</t>
         </is>
       </c>
       <c r="F259" s="4" t="inlineStr">
         <is>
+          <t>Accounting</t>
+        </is>
+      </c>
+      <c r="G259" s="4" t="inlineStr">
+        <is>
+          <t>Assistant Controller</t>
+        </is>
+      </c>
+      <c r="H259" s="5" t="inlineStr">
+        <is>
+          <t>Manager</t>
+        </is>
+      </c>
+      <c r="I259" s="4" t="inlineStr">
+        <is>
+          <t>user</t>
+        </is>
+      </c>
+    </row>
+    <row r="260" ht="15" customHeight="1">
+      <c r="A260" s="7" t="inlineStr">
+        <is>
+          <t>Finance - Beringer</t>
+        </is>
+      </c>
+      <c r="B260" s="7" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="C260" s="7" t="inlineStr"/>
+      <c r="D260" s="7" t="inlineStr">
+        <is>
+          <t>clewis</t>
+        </is>
+      </c>
+      <c r="E260" s="7" t="inlineStr">
+        <is>
+          <t>clewis@beringercapital.com</t>
+        </is>
+      </c>
+      <c r="F260" s="7" t="inlineStr">
+        <is>
           <t>(Not in BambooHR)</t>
         </is>
       </c>
-      <c r="G259" s="4" t="inlineStr">
+      <c r="G260" s="7" t="inlineStr">
         <is>
           <t>(Not in BambooHR)</t>
         </is>
       </c>
-      <c r="H259" s="5" t="inlineStr">
-[...47 lines deleted...]
-      <c r="I260" s="4" t="inlineStr">
+      <c r="H260" s="7" t="inlineStr">
+        <is>
+          <t>Contributor</t>
+        </is>
+      </c>
+      <c r="I260" s="7" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="261" ht="15" customHeight="1">
       <c r="A261" s="4" t="inlineStr">
         <is>
-          <t>EMPBACKUP: Olivia Haughey's Files</t>
+          <t>Finance - Chiefs</t>
         </is>
       </c>
       <c r="B261" s="4" t="inlineStr">
         <is>
-          <t>2023-05-12</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="C261" s="4" t="inlineStr"/>
       <c r="D261" s="4" t="inlineStr">
         <is>
-          <t>rob</t>
+          <t>Brad Dobbins</t>
         </is>
       </c>
       <c r="E261" s="4" t="inlineStr">
         <is>
-          <t>rob@performcb.com</t>
+          <t>brad@performcb.com</t>
         </is>
       </c>
       <c r="F261" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
+          <t>Executive</t>
         </is>
       </c>
       <c r="G261" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
+          <t>COO</t>
         </is>
       </c>
       <c r="H261" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I261" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="262" ht="15" customHeight="1">
       <c r="A262" s="4" t="inlineStr">
         <is>
-          <t>EMPBACKUP: Travis McCain's Files</t>
+          <t>Finance - Chiefs</t>
         </is>
       </c>
       <c r="B262" s="4" t="inlineStr">
         <is>
-          <t>2022-06-28</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="C262" s="4" t="inlineStr"/>
       <c r="D262" s="4" t="inlineStr">
         <is>
-          <t>Holly Barnes</t>
+          <t>Colleen Rittenhouse</t>
         </is>
       </c>
       <c r="E262" s="4" t="inlineStr">
         <is>
-          <t>holly@performcb.com</t>
+          <t>colleen@performcb.com</t>
         </is>
       </c>
       <c r="F262" s="4" t="inlineStr">
         <is>
-          <t>Marketing</t>
+          <t>Accounting</t>
         </is>
       </c>
       <c r="G262" s="4" t="inlineStr">
         <is>
-          <t>Director of Marketing</t>
-[...4 lines deleted...]
-          <t>Manager</t>
+          <t>Assistant Controller</t>
+        </is>
+      </c>
+      <c r="H262" s="4" t="inlineStr">
+        <is>
+          <t>Content Manager</t>
         </is>
       </c>
       <c r="I262" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="263" ht="15" customHeight="1">
       <c r="A263" s="4" t="inlineStr">
         <is>
-          <t>EMPBACKUP: Travis McCain's Files</t>
+          <t>Finance - Chiefs</t>
         </is>
       </c>
       <c r="B263" s="4" t="inlineStr">
         <is>
-          <t>2022-06-28</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="C263" s="4" t="inlineStr"/>
       <c r="D263" s="4" t="inlineStr">
         <is>
-          <t>Ryan Hill</t>
+          <t>dan</t>
         </is>
       </c>
       <c r="E263" s="4" t="inlineStr">
         <is>
-          <t>ryan.hill@performcb.com</t>
+          <t>dan@performcb.com</t>
         </is>
       </c>
       <c r="F263" s="4" t="inlineStr">
         <is>
-          <t>Culture</t>
+          <t>(Not in BambooHR)</t>
         </is>
       </c>
       <c r="G263" s="4" t="inlineStr">
         <is>
-          <t>Director of Experience and Engagement</t>
-[...4 lines deleted...]
-          <t>Manager</t>
+          <t>(Not in BambooHR)</t>
+        </is>
+      </c>
+      <c r="H263" s="4" t="inlineStr">
+        <is>
+          <t>Content Manager</t>
         </is>
       </c>
       <c r="I263" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="264" ht="15" customHeight="1">
       <c r="A264" s="4" t="inlineStr">
         <is>
-          <t>Executive Social Media: Erin Cigich Perform[cb]</t>
+          <t>Finance - Chiefs</t>
         </is>
       </c>
       <c r="B264" s="4" t="inlineStr">
         <is>
-          <t>2022-09-07</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="C264" s="4" t="inlineStr"/>
       <c r="D264" s="4" t="inlineStr">
         <is>
-          <t>Holly Barnes</t>
+          <t>Dzenis Softic</t>
         </is>
       </c>
       <c r="E264" s="4" t="inlineStr">
         <is>
-          <t>holly@performcb.com</t>
+          <t>dzenis@performcb.com</t>
         </is>
       </c>
       <c r="F264" s="4" t="inlineStr">
         <is>
-          <t>Marketing</t>
+          <t>Executive</t>
         </is>
       </c>
       <c r="G264" s="4" t="inlineStr">
         <is>
-          <t>Director of Marketing</t>
+          <t>CTO &amp; Head of AI Innovation</t>
         </is>
       </c>
       <c r="H264" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I264" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="265" ht="15" customHeight="1">
       <c r="A265" s="4" t="inlineStr">
         <is>
-          <t>Executive Social Media: Erin Cigich Perform[cb]</t>
+          <t>Finance - Chiefs</t>
         </is>
       </c>
       <c r="B265" s="4" t="inlineStr">
         <is>
-          <t>2022-09-07</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="C265" s="4" t="inlineStr"/>
       <c r="D265" s="4" t="inlineStr">
         <is>
-          <t>Louise King</t>
+          <t>Erin Cigich</t>
         </is>
       </c>
       <c r="E265" s="4" t="inlineStr">
         <is>
-          <t>louise@performcb.com</t>
+          <t>erin@performcb.com</t>
         </is>
       </c>
       <c r="F265" s="4" t="inlineStr">
         <is>
-          <t>Marketing</t>
+          <t>Executive</t>
         </is>
       </c>
       <c r="G265" s="4" t="inlineStr">
         <is>
-          <t>Brand &amp; Content Marketing Manager</t>
+          <t>CEO</t>
         </is>
       </c>
       <c r="H265" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I265" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="266" ht="15" customHeight="1">
       <c r="A266" s="4" t="inlineStr">
         <is>
-          <t>Executive Social Media: Erin Cigich Perform[cb]</t>
+          <t>Finance - Chiefs</t>
         </is>
       </c>
       <c r="B266" s="4" t="inlineStr">
         <is>
-          <t>2022-09-07</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="C266" s="4" t="inlineStr"/>
       <c r="D266" s="4" t="inlineStr">
         <is>
-          <t>madelaine</t>
+          <t>Hayden Frederick</t>
         </is>
       </c>
       <c r="E266" s="4" t="inlineStr">
         <is>
-          <t>madelaine@sparkgrowth.com</t>
+          <t>hayden@performcb.com</t>
         </is>
       </c>
       <c r="F266" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
+          <t>Accounting</t>
         </is>
       </c>
       <c r="G266" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
+          <t>Director of FP&amp;A</t>
         </is>
       </c>
       <c r="H266" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I266" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="267" ht="15" customHeight="1">
       <c r="A267" s="4" t="inlineStr">
         <is>
-          <t>Executive Social Media: Erin Cigich Perform[cb]</t>
+          <t>Finance - Chiefs</t>
         </is>
       </c>
       <c r="B267" s="4" t="inlineStr">
         <is>
-          <t>2022-09-07</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="C267" s="4" t="inlineStr"/>
       <c r="D267" s="4" t="inlineStr">
         <is>
-          <t>akshay</t>
+          <t>Lee Aho</t>
         </is>
       </c>
       <c r="E267" s="4" t="inlineStr">
         <is>
-          <t>akshay@sparkgrowth.com</t>
+          <t>lee@performcb.com</t>
         </is>
       </c>
       <c r="F267" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
+          <t>Executive</t>
         </is>
       </c>
       <c r="G267" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
-[...4 lines deleted...]
-          <t>Manager</t>
+          <t>CRO</t>
+        </is>
+      </c>
+      <c r="H267" s="4" t="inlineStr">
+        <is>
+          <t>Content Manager</t>
         </is>
       </c>
       <c r="I267" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="268" ht="15" customHeight="1">
       <c r="A268" s="4" t="inlineStr">
         <is>
-          <t>Executive Social Media: Erin Cigich Perform[cb]</t>
+          <t>Finance - Chiefs</t>
         </is>
       </c>
       <c r="B268" s="4" t="inlineStr">
         <is>
-          <t>2022-09-07</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="C268" s="4" t="inlineStr"/>
       <c r="D268" s="4" t="inlineStr">
         <is>
-          <t>elissa</t>
+          <t>Matt Lord</t>
         </is>
       </c>
       <c r="E268" s="4" t="inlineStr">
         <is>
-          <t>elissa@influentialexecutive.com</t>
+          <t>matt@performcb.com</t>
         </is>
       </c>
       <c r="F268" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
+          <t>Executive</t>
         </is>
       </c>
       <c r="G268" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
-[...4 lines deleted...]
-          <t>Manager</t>
+          <t>Chief Strategy Officer</t>
+        </is>
+      </c>
+      <c r="H268" s="4" t="inlineStr">
+        <is>
+          <t>Content Manager</t>
         </is>
       </c>
       <c r="I268" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="269" ht="15" customHeight="1">
       <c r="A269" s="4" t="inlineStr">
         <is>
-          <t>Executive Social Media: Erin Cigich Perform[cb]</t>
+          <t>Finance - Chiefs</t>
         </is>
       </c>
       <c r="B269" s="4" t="inlineStr">
         <is>
-          <t>2022-09-07</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="C269" s="4" t="inlineStr"/>
       <c r="D269" s="4" t="inlineStr">
         <is>
-          <t>Erin-perform</t>
+          <t>Stephanie Harris</t>
         </is>
       </c>
       <c r="E269" s="4" t="inlineStr">
         <is>
-          <t>erin-perform@influentialexecutive.com</t>
+          <t>stephanie.harris@performcb.com</t>
         </is>
       </c>
       <c r="F269" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
+          <t>Accounting</t>
         </is>
       </c>
       <c r="G269" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
-[...4 lines deleted...]
-          <t>Manager</t>
+          <t>Accounts Receivable Team Lead</t>
+        </is>
+      </c>
+      <c r="H269" s="4" t="inlineStr">
+        <is>
+          <t>Content Manager</t>
         </is>
       </c>
       <c r="I269" s="4" t="inlineStr">
         <is>
-          <t>group</t>
+          <t>user</t>
         </is>
       </c>
     </row>
     <row r="270" ht="15" customHeight="1">
       <c r="A270" s="4" t="inlineStr">
         <is>
-          <t>Executive Social Media: Erin Cigich Perform[cb]</t>
+          <t>Finance - Chiefs</t>
         </is>
       </c>
       <c r="B270" s="4" t="inlineStr">
         <is>
-          <t>2022-09-07</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="C270" s="4" t="inlineStr"/>
       <c r="D270" s="4" t="inlineStr">
         <is>
-          <t>Erin Cigich</t>
+          <t>Amanda Yeager</t>
         </is>
       </c>
       <c r="E270" s="4" t="inlineStr">
         <is>
-          <t>erin@performcb.com</t>
+          <t>amanda.yeager@performcb.com</t>
         </is>
       </c>
       <c r="F270" s="4" t="inlineStr">
         <is>
           <t>Executive</t>
         </is>
       </c>
       <c r="G270" s="4" t="inlineStr">
         <is>
-          <t>CEO</t>
+          <t>CFO</t>
         </is>
       </c>
       <c r="H270" s="5" t="inlineStr">
         <is>
           <t>Manager</t>
         </is>
       </c>
       <c r="I270" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="271" ht="15" customHeight="1">
       <c r="A271" s="4" t="inlineStr">
         <is>
-          <t>Executive Social Media: Erin Cigich Perform[cb]</t>
+          <t>Finance - Executive Team</t>
         </is>
       </c>
       <c r="B271" s="4" t="inlineStr">
         <is>
-          <t>2022-09-07</t>
+          <t>2026-07-27</t>
         </is>
       </c>
       <c r="C271" s="4" t="inlineStr"/>
       <c r="D271" s="4" t="inlineStr">
         <is>
-          <t>jackie</t>
+          <t>Amanda Dansby</t>
         </is>
       </c>
       <c r="E271" s="4" t="inlineStr">
         <is>
-          <t>jackie@sparkgrowth.com</t>
+          <t>amanda@performcb.com</t>
         </is>
       </c>
       <c r="F271" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
+          <t>Partners</t>
         </is>
       </c>
       <c r="G271" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
-[...4 lines deleted...]
-          <t>Manager</t>
+          <t>VP of Partners</t>
+        </is>
+      </c>
+      <c r="H271" s="4" t="inlineStr">
+        <is>
+          <t>Content Manager</t>
         </is>
       </c>
       <c r="I271" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="272" ht="15" customHeight="1">
       <c r="A272" s="4" t="inlineStr">
         <is>
-          <t>Executive Social Media: Erin Cigich Perform[cb]</t>
+          <t>Finance - Executive Team</t>
         </is>
       </c>
       <c r="B272" s="4" t="inlineStr">
         <is>
-          <t>2022-09-07</t>
+          <t>2026-07-27</t>
         </is>
       </c>
       <c r="C272" s="4" t="inlineStr"/>
       <c r="D272" s="4" t="inlineStr">
         <is>
-          <t>zahrah</t>
+          <t>Brad Dobbins</t>
         </is>
       </c>
       <c r="E272" s="4" t="inlineStr">
         <is>
-          <t>zahrah@sparkgrowth.com</t>
+          <t>brad@performcb.com</t>
         </is>
       </c>
       <c r="F272" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
+          <t>Executive</t>
         </is>
       </c>
       <c r="G272" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
-[...4 lines deleted...]
-          <t>Manager</t>
+          <t>COO</t>
+        </is>
+      </c>
+      <c r="H272" s="4" t="inlineStr">
+        <is>
+          <t>Content Manager</t>
         </is>
       </c>
       <c r="I272" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="273" ht="15" customHeight="1">
-      <c r="A273" s="6" t="inlineStr">
-[...35 lines deleted...]
-      <c r="I273" s="6" t="inlineStr">
+      <c r="A273" s="4" t="inlineStr">
+        <is>
+          <t>Finance - Executive Team</t>
+        </is>
+      </c>
+      <c r="B273" s="4" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="C273" s="4" t="inlineStr"/>
+      <c r="D273" s="4" t="inlineStr">
+        <is>
+          <t>Cara Redding</t>
+        </is>
+      </c>
+      <c r="E273" s="4" t="inlineStr">
+        <is>
+          <t>cara@performcb.com</t>
+        </is>
+      </c>
+      <c r="F273" s="4" t="inlineStr">
+        <is>
+          <t>Revenue Operations</t>
+        </is>
+      </c>
+      <c r="G273" s="4" t="inlineStr">
+        <is>
+          <t>EVP, Revenue Operations</t>
+        </is>
+      </c>
+      <c r="H273" s="4" t="inlineStr">
+        <is>
+          <t>Content Manager</t>
+        </is>
+      </c>
+      <c r="I273" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="274" ht="15" customHeight="1">
       <c r="A274" s="4" t="inlineStr">
         <is>
-          <t>FIGG Reports</t>
+          <t>Finance - Executive Team</t>
         </is>
       </c>
       <c r="B274" s="4" t="inlineStr">
         <is>
-          <t>2022-06-10</t>
+          <t>2026-07-27</t>
         </is>
       </c>
       <c r="C274" s="4" t="inlineStr"/>
       <c r="D274" s="4" t="inlineStr">
         <is>
-          <t>Julie Martin</t>
+          <t>Colleen Skogen</t>
         </is>
       </c>
       <c r="E274" s="4" t="inlineStr">
         <is>
-          <t>julie@performcb.com</t>
+          <t>colleen.skogen@performcb.com</t>
         </is>
       </c>
       <c r="F274" s="4" t="inlineStr">
         <is>
-          <t>Product</t>
+          <t>Marketer Development Team</t>
         </is>
       </c>
       <c r="G274" s="4" t="inlineStr">
         <is>
-          <t>VP of Product Development</t>
+          <t>VP of Marketer Development</t>
         </is>
       </c>
       <c r="H274" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I274" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="275" ht="15" customHeight="1">
       <c r="A275" s="4" t="inlineStr">
         <is>
-          <t>FIGG Reports</t>
+          <t>Finance - Executive Team</t>
         </is>
       </c>
       <c r="B275" s="4" t="inlineStr">
         <is>
-          <t>2022-06-10</t>
+          <t>2026-07-27</t>
         </is>
       </c>
       <c r="C275" s="4" t="inlineStr"/>
       <c r="D275" s="4" t="inlineStr">
         <is>
-          <t>Zach Dupell</t>
+          <t>Colleen Rittenhouse</t>
         </is>
       </c>
       <c r="E275" s="4" t="inlineStr">
         <is>
-          <t>zach@performcb.com</t>
+          <t>colleen@performcb.com</t>
         </is>
       </c>
       <c r="F275" s="4" t="inlineStr">
         <is>
           <t>Accounting</t>
         </is>
       </c>
       <c r="G275" s="4" t="inlineStr">
         <is>
-          <t>Accounting Manager</t>
+          <t>Assistant Controller</t>
         </is>
       </c>
       <c r="H275" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I275" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="276" ht="15" customHeight="1">
       <c r="A276" s="4" t="inlineStr">
         <is>
-          <t>FIGG Reports</t>
+          <t>Finance - Executive Team</t>
         </is>
       </c>
       <c r="B276" s="4" t="inlineStr">
         <is>
-          <t>2022-06-10</t>
+          <t>2026-07-27</t>
         </is>
       </c>
       <c r="C276" s="4" t="inlineStr"/>
       <c r="D276" s="4" t="inlineStr">
         <is>
-          <t>dan</t>
+          <t>Daniel Carter</t>
         </is>
       </c>
       <c r="E276" s="4" t="inlineStr">
         <is>
-          <t>dan@performcb.com</t>
+          <t>daniel@performcb.com</t>
         </is>
       </c>
       <c r="F276" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
+          <t>Growth Mgmt</t>
         </is>
       </c>
       <c r="G276" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
-[...4 lines deleted...]
-          <t>Manager</t>
+          <t>Executive VP of Growth</t>
+        </is>
+      </c>
+      <c r="H276" s="4" t="inlineStr">
+        <is>
+          <t>Content Manager</t>
         </is>
       </c>
       <c r="I276" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="277" ht="15" customHeight="1">
       <c r="A277" s="4" t="inlineStr">
         <is>
-          <t>Finance</t>
+          <t>Finance - Executive Team</t>
         </is>
       </c>
       <c r="B277" s="4" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-07-27</t>
         </is>
       </c>
       <c r="C277" s="4" t="inlineStr"/>
       <c r="D277" s="4" t="inlineStr">
         <is>
-          <t>Colleen Rittenhouse</t>
+          <t>Dzenis Softic</t>
         </is>
       </c>
       <c r="E277" s="4" t="inlineStr">
         <is>
-          <t>colleen@performcb.com</t>
+          <t>dzenis@performcb.com</t>
         </is>
       </c>
       <c r="F277" s="4" t="inlineStr">
         <is>
-          <t>Accounting</t>
+          <t>Executive</t>
         </is>
       </c>
       <c r="G277" s="4" t="inlineStr">
         <is>
-          <t>Assistant Controller</t>
+          <t>CTO &amp; Head of AI Innovation</t>
         </is>
       </c>
       <c r="H277" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I277" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="278" ht="15" customHeight="1">
       <c r="A278" s="4" t="inlineStr">
         <is>
-          <t>Finance</t>
+          <t>Finance - Executive Team</t>
         </is>
       </c>
       <c r="B278" s="4" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-07-27</t>
         </is>
       </c>
       <c r="C278" s="4" t="inlineStr"/>
       <c r="D278" s="4" t="inlineStr">
         <is>
-          <t>dan</t>
+          <t>Erin Cigich</t>
         </is>
       </c>
       <c r="E278" s="4" t="inlineStr">
         <is>
-          <t>dan@performcb.com</t>
+          <t>erin@performcb.com</t>
         </is>
       </c>
       <c r="F278" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
+          <t>Executive</t>
         </is>
       </c>
       <c r="G278" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
+          <t>CEO</t>
         </is>
       </c>
       <c r="H278" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I278" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="279" ht="15" customHeight="1">
       <c r="A279" s="4" t="inlineStr">
         <is>
-          <t>Finance</t>
+          <t>Finance - Executive Team</t>
         </is>
       </c>
       <c r="B279" s="4" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-07-27</t>
         </is>
       </c>
       <c r="C279" s="4" t="inlineStr"/>
       <c r="D279" s="4" t="inlineStr">
         <is>
-          <t>Hayden Frederick</t>
+          <t>Holly Barnes</t>
         </is>
       </c>
       <c r="E279" s="4" t="inlineStr">
         <is>
-          <t>hayden@performcb.com</t>
+          <t>holly@performcb.com</t>
         </is>
       </c>
       <c r="F279" s="4" t="inlineStr">
         <is>
-          <t>Accounting</t>
+          <t>Marketing</t>
         </is>
       </c>
       <c r="G279" s="4" t="inlineStr">
         <is>
-          <t>Director of FP&amp;A</t>
+          <t>Director of Marketing</t>
         </is>
       </c>
       <c r="H279" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I279" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="280" ht="15" customHeight="1">
       <c r="A280" s="4" t="inlineStr">
         <is>
-          <t>Finance</t>
+          <t>Finance - Executive Team</t>
         </is>
       </c>
       <c r="B280" s="4" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-07-27</t>
         </is>
       </c>
       <c r="C280" s="4" t="inlineStr"/>
       <c r="D280" s="4" t="inlineStr">
         <is>
-          <t>Stephanie Harris</t>
+          <t>Jen Lewis</t>
         </is>
       </c>
       <c r="E280" s="4" t="inlineStr">
         <is>
-          <t>stephanie.harris@performcb.com</t>
+          <t>jen@performcb.com</t>
         </is>
       </c>
       <c r="F280" s="4" t="inlineStr">
         <is>
-          <t>Accounting</t>
+          <t>Partners</t>
         </is>
       </c>
       <c r="G280" s="4" t="inlineStr">
         <is>
-          <t>Accounts Receivable Team Lead</t>
+          <t>VP of Partners</t>
         </is>
       </c>
       <c r="H280" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I280" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="281" ht="15" customHeight="1">
       <c r="A281" s="4" t="inlineStr">
         <is>
-          <t>Finance</t>
+          <t>Finance - Executive Team</t>
         </is>
       </c>
       <c r="B281" s="4" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-07-27</t>
         </is>
       </c>
       <c r="C281" s="4" t="inlineStr"/>
       <c r="D281" s="4" t="inlineStr">
         <is>
-          <t>Amanda Yeager</t>
+          <t>Jill Speckman</t>
         </is>
       </c>
       <c r="E281" s="4" t="inlineStr">
         <is>
-          <t>amanda.yeager@performcb.com</t>
+          <t>jill@performcb.com</t>
         </is>
       </c>
       <c r="F281" s="4" t="inlineStr">
         <is>
-          <t>Executive</t>
+          <t>Client Services</t>
         </is>
       </c>
       <c r="G281" s="4" t="inlineStr">
         <is>
-          <t>CFO</t>
-[...4 lines deleted...]
-          <t>Manager</t>
+          <t>Vice President Agency Client Success</t>
+        </is>
+      </c>
+      <c r="H281" s="4" t="inlineStr">
+        <is>
+          <t>Content Manager</t>
         </is>
       </c>
       <c r="I281" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="282" ht="15" customHeight="1">
       <c r="A282" s="4" t="inlineStr">
         <is>
-          <t>Finance - Agency</t>
+          <t>Finance - Executive Team</t>
         </is>
       </c>
       <c r="B282" s="4" t="inlineStr">
         <is>
-          <t>2026-06-27</t>
+          <t>2026-07-27</t>
         </is>
       </c>
       <c r="C282" s="4" t="inlineStr"/>
       <c r="D282" s="4" t="inlineStr">
         <is>
-          <t>Hayden Frederick</t>
+          <t>Julie Martin</t>
         </is>
       </c>
       <c r="E282" s="4" t="inlineStr">
         <is>
-          <t>hayden@performcb.com</t>
+          <t>julie@performcb.com</t>
         </is>
       </c>
       <c r="F282" s="4" t="inlineStr">
         <is>
-          <t>Accounting</t>
+          <t>Product</t>
         </is>
       </c>
       <c r="G282" s="4" t="inlineStr">
         <is>
-          <t>Director of FP&amp;A</t>
+          <t>VP of Product Development</t>
         </is>
       </c>
       <c r="H282" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I282" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="283" ht="15" customHeight="1">
       <c r="A283" s="4" t="inlineStr">
         <is>
-          <t>Finance - Agency</t>
+          <t>Finance - Executive Team</t>
         </is>
       </c>
       <c r="B283" s="4" t="inlineStr">
         <is>
-          <t>2026-06-27</t>
+          <t>2026-07-27</t>
         </is>
       </c>
       <c r="C283" s="4" t="inlineStr"/>
       <c r="D283" s="4" t="inlineStr">
         <is>
-          <t>Stephanie Harris</t>
+          <t>Kristen Dean</t>
         </is>
       </c>
       <c r="E283" s="4" t="inlineStr">
         <is>
-          <t>stephanie.harris@performcb.com</t>
+          <t>kristen@performcb.com</t>
         </is>
       </c>
       <c r="F283" s="4" t="inlineStr">
         <is>
-          <t>Accounting</t>
+          <t>Growth Mgmt</t>
         </is>
       </c>
       <c r="G283" s="4" t="inlineStr">
         <is>
-          <t>Accounts Receivable Team Lead</t>
+          <t>Director of Growth</t>
         </is>
       </c>
       <c r="H283" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I283" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="284" ht="15" customHeight="1">
       <c r="A284" s="4" t="inlineStr">
         <is>
-          <t>Finance - Agency</t>
+          <t>Finance - Executive Team</t>
         </is>
       </c>
       <c r="B284" s="4" t="inlineStr">
         <is>
-          <t>2026-06-27</t>
+          <t>2026-07-27</t>
         </is>
       </c>
       <c r="C284" s="4" t="inlineStr"/>
       <c r="D284" s="4" t="inlineStr">
         <is>
-          <t>Amanda Yeager</t>
+          <t>Lee Aho</t>
         </is>
       </c>
       <c r="E284" s="4" t="inlineStr">
         <is>
-          <t>amanda.yeager@performcb.com</t>
+          <t>lee@performcb.com</t>
         </is>
       </c>
       <c r="F284" s="4" t="inlineStr">
         <is>
           <t>Executive</t>
         </is>
       </c>
       <c r="G284" s="4" t="inlineStr">
         <is>
-          <t>CFO</t>
-[...4 lines deleted...]
-          <t>Manager</t>
+          <t>CRO</t>
+        </is>
+      </c>
+      <c r="H284" s="4" t="inlineStr">
+        <is>
+          <t>Content Manager</t>
         </is>
       </c>
       <c r="I284" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="285" ht="15" customHeight="1">
-      <c r="A285" s="6" t="inlineStr">
-[...35 lines deleted...]
-      <c r="I285" s="6" t="inlineStr">
+      <c r="A285" s="4" t="inlineStr">
+        <is>
+          <t>Finance - Executive Team</t>
+        </is>
+      </c>
+      <c r="B285" s="4" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="C285" s="4" t="inlineStr"/>
+      <c r="D285" s="4" t="inlineStr">
+        <is>
+          <t>Matt Lord</t>
+        </is>
+      </c>
+      <c r="E285" s="4" t="inlineStr">
+        <is>
+          <t>matt@performcb.com</t>
+        </is>
+      </c>
+      <c r="F285" s="4" t="inlineStr">
+        <is>
+          <t>Executive</t>
+        </is>
+      </c>
+      <c r="G285" s="4" t="inlineStr">
+        <is>
+          <t>Chief Strategy Officer</t>
+        </is>
+      </c>
+      <c r="H285" s="4" t="inlineStr">
+        <is>
+          <t>Content Manager</t>
+        </is>
+      </c>
+      <c r="I285" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="286" ht="15" customHeight="1">
       <c r="A286" s="4" t="inlineStr">
         <is>
-          <t>Finance - Beringer</t>
+          <t>Finance - Executive Team</t>
         </is>
       </c>
       <c r="B286" s="4" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-07-27</t>
         </is>
       </c>
       <c r="C286" s="4" t="inlineStr"/>
       <c r="D286" s="4" t="inlineStr">
         <is>
-          <t>dan</t>
+          <t>Michael Moore</t>
         </is>
       </c>
       <c r="E286" s="4" t="inlineStr">
         <is>
-          <t>dan@performcb.com</t>
+          <t>michael.moore@performcb.com</t>
         </is>
       </c>
       <c r="F286" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
+          <t>Information Tech</t>
         </is>
       </c>
       <c r="G286" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
+          <t>VP of I.T. and AI Integration</t>
         </is>
       </c>
       <c r="H286" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I286" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="287" ht="15" customHeight="1">
       <c r="A287" s="4" t="inlineStr">
         <is>
-          <t>Finance - Beringer</t>
+          <t>Finance - Executive Team</t>
         </is>
       </c>
       <c r="B287" s="4" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-07-27</t>
         </is>
       </c>
       <c r="C287" s="4" t="inlineStr"/>
       <c r="D287" s="4" t="inlineStr">
         <is>
-          <t>Erin Cigich</t>
+          <t>Rana Lepson</t>
         </is>
       </c>
       <c r="E287" s="4" t="inlineStr">
         <is>
-          <t>erin@performcb.com</t>
+          <t>rana@performcb.com</t>
         </is>
       </c>
       <c r="F287" s="4" t="inlineStr">
         <is>
-          <t>Executive</t>
+          <t>People Operations</t>
         </is>
       </c>
       <c r="G287" s="4" t="inlineStr">
         <is>
-          <t>CEO</t>
+          <t>Director of People Operations</t>
         </is>
       </c>
       <c r="H287" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I287" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="288" ht="15" customHeight="1">
       <c r="A288" s="4" t="inlineStr">
         <is>
-          <t>Finance - Beringer</t>
+          <t>Finance - Executive Team</t>
         </is>
       </c>
       <c r="B288" s="4" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-07-27</t>
         </is>
       </c>
       <c r="C288" s="4" t="inlineStr"/>
       <c r="D288" s="4" t="inlineStr">
         <is>
-          <t>Hayden Frederick</t>
+          <t>Ryan Hill</t>
         </is>
       </c>
       <c r="E288" s="4" t="inlineStr">
         <is>
-          <t>hayden@performcb.com</t>
+          <t>ryan.hill@performcb.com</t>
         </is>
       </c>
       <c r="F288" s="4" t="inlineStr">
         <is>
-          <t>Accounting</t>
+          <t>Culture</t>
         </is>
       </c>
       <c r="G288" s="4" t="inlineStr">
         <is>
-          <t>Director of FP&amp;A</t>
+          <t>Director of Experience and Engagement</t>
         </is>
       </c>
       <c r="H288" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I288" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="289" ht="15" customHeight="1">
       <c r="A289" s="4" t="inlineStr">
         <is>
-          <t>Finance - Beringer</t>
+          <t>Finance - Executive Team</t>
         </is>
       </c>
       <c r="B289" s="4" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-07-27</t>
         </is>
       </c>
       <c r="C289" s="4" t="inlineStr"/>
       <c r="D289" s="4" t="inlineStr">
         <is>
-          <t>Julie Heckman</t>
+          <t>Ryan Atherton</t>
         </is>
       </c>
       <c r="E289" s="4" t="inlineStr">
         <is>
-          <t>julie.heckman@performcb.com</t>
+          <t>ryan@performcb.com</t>
         </is>
       </c>
       <c r="F289" s="4" t="inlineStr">
         <is>
-          <t>Accounting</t>
+          <t>Compliance</t>
         </is>
       </c>
       <c r="G289" s="4" t="inlineStr">
         <is>
-          <t>Senior Accountant</t>
+          <t>Vice President of Compliance</t>
         </is>
       </c>
       <c r="H289" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I289" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="290" ht="15" customHeight="1">
       <c r="A290" s="4" t="inlineStr">
         <is>
-          <t>Finance - Beringer</t>
+          <t>Finance - Executive Team</t>
         </is>
       </c>
       <c r="B290" s="4" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-07-27</t>
         </is>
       </c>
       <c r="C290" s="4" t="inlineStr"/>
       <c r="D290" s="4" t="inlineStr">
         <is>
           <t>Stephanie Harris</t>
         </is>
       </c>
       <c r="E290" s="4" t="inlineStr">
         <is>
           <t>stephanie.harris@performcb.com</t>
         </is>
       </c>
       <c r="F290" s="4" t="inlineStr">
         <is>
           <t>Accounting</t>
         </is>
       </c>
       <c r="G290" s="4" t="inlineStr">
         <is>
           <t>Accounts Receivable Team Lead</t>
         </is>
       </c>
       <c r="H290" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I290" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="291" ht="15" customHeight="1">
       <c r="A291" s="4" t="inlineStr">
         <is>
-          <t>Finance - Beringer</t>
+          <t>Finance - Executive Team</t>
         </is>
       </c>
       <c r="B291" s="4" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-07-27</t>
         </is>
       </c>
       <c r="C291" s="4" t="inlineStr"/>
       <c r="D291" s="4" t="inlineStr">
         <is>
-          <t>Amanda Yeager</t>
+          <t>Tina Dunn</t>
         </is>
       </c>
       <c r="E291" s="4" t="inlineStr">
         <is>
-          <t>amanda.yeager@performcb.com</t>
+          <t>tina@performcb.com</t>
         </is>
       </c>
       <c r="F291" s="4" t="inlineStr">
         <is>
-          <t>Executive</t>
+          <t>Sales</t>
         </is>
       </c>
       <c r="G291" s="4" t="inlineStr">
         <is>
-          <t>CFO</t>
-[...4 lines deleted...]
-          <t>Manager</t>
+          <t>Director of Sales</t>
+        </is>
+      </c>
+      <c r="H291" s="4" t="inlineStr">
+        <is>
+          <t>Content Manager</t>
         </is>
       </c>
       <c r="I291" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="292" ht="15" customHeight="1">
       <c r="A292" s="4" t="inlineStr">
         <is>
-          <t>Finance - Beringer</t>
+          <t>Finance - Executive Team</t>
         </is>
       </c>
       <c r="B292" s="4" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-07-27</t>
         </is>
       </c>
       <c r="C292" s="4" t="inlineStr"/>
       <c r="D292" s="4" t="inlineStr">
         <is>
-          <t>Colleen Rittenhouse</t>
+          <t>Amanda Yeager</t>
         </is>
       </c>
       <c r="E292" s="4" t="inlineStr">
         <is>
-          <t>colleen@performcb.com</t>
+          <t>amanda.yeager@performcb.com</t>
         </is>
       </c>
       <c r="F292" s="4" t="inlineStr">
         <is>
+          <t>Executive</t>
+        </is>
+      </c>
+      <c r="G292" s="4" t="inlineStr">
+        <is>
+          <t>CFO</t>
+        </is>
+      </c>
+      <c r="H292" s="5" t="inlineStr">
+        <is>
+          <t>Manager</t>
+        </is>
+      </c>
+      <c r="I292" s="4" t="inlineStr">
+        <is>
+          <t>user</t>
+        </is>
+      </c>
+    </row>
+    <row r="293" ht="15" customHeight="1">
+      <c r="A293" s="4" t="inlineStr">
+        <is>
+          <t>Finance - Executive Team</t>
+        </is>
+      </c>
+      <c r="B293" s="4" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="C293" s="4" t="inlineStr"/>
+      <c r="D293" s="4" t="inlineStr">
+        <is>
+          <t>Hayden Frederick</t>
+        </is>
+      </c>
+      <c r="E293" s="4" t="inlineStr">
+        <is>
+          <t>hayden@performcb.com</t>
+        </is>
+      </c>
+      <c r="F293" s="4" t="inlineStr">
+        <is>
           <t>Accounting</t>
         </is>
       </c>
-      <c r="G292" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H292" s="5" t="inlineStr">
+      <c r="G293" s="4" t="inlineStr">
+        <is>
+          <t>Director of FP&amp;A</t>
+        </is>
+      </c>
+      <c r="H293" s="5" t="inlineStr">
         <is>
           <t>Manager</t>
         </is>
       </c>
-      <c r="I292" s="4" t="inlineStr">
-[...42 lines deleted...]
-      <c r="I293" s="6" t="inlineStr">
+      <c r="I293" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="294" ht="15" customHeight="1">
       <c r="A294" s="4" t="inlineStr">
         <is>
-          <t>Finance - Chiefs</t>
+          <t>HR - Old</t>
         </is>
       </c>
       <c r="B294" s="4" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2022-08-01</t>
         </is>
       </c>
       <c r="C294" s="4" t="inlineStr"/>
       <c r="D294" s="4" t="inlineStr">
         <is>
-          <t>Brad Dobbins</t>
+          <t>Angelica Cognac</t>
         </is>
       </c>
       <c r="E294" s="4" t="inlineStr">
         <is>
-          <t>brad@performcb.com</t>
+          <t>angelica@performcb.com</t>
         </is>
       </c>
       <c r="F294" s="4" t="inlineStr">
         <is>
-          <t>Executive</t>
+          <t>People Operations</t>
         </is>
       </c>
       <c r="G294" s="4" t="inlineStr">
         <is>
-          <t>COO</t>
+          <t>People Operations Strategy Manager</t>
         </is>
       </c>
       <c r="H294" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I294" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="295" ht="15" customHeight="1">
       <c r="A295" s="4" t="inlineStr">
         <is>
-          <t>Finance - Chiefs</t>
+          <t>HR - Old</t>
         </is>
       </c>
       <c r="B295" s="4" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2022-08-01</t>
         </is>
       </c>
       <c r="C295" s="4" t="inlineStr"/>
       <c r="D295" s="4" t="inlineStr">
         <is>
-          <t>Colleen Rittenhouse</t>
+          <t>Amanda Yeager</t>
         </is>
       </c>
       <c r="E295" s="4" t="inlineStr">
         <is>
-          <t>colleen@performcb.com</t>
+          <t>amanda.yeager@performcb.com</t>
         </is>
       </c>
       <c r="F295" s="4" t="inlineStr">
         <is>
-          <t>Accounting</t>
+          <t>Executive</t>
         </is>
       </c>
       <c r="G295" s="4" t="inlineStr">
         <is>
-          <t>Assistant Controller</t>
-[...4 lines deleted...]
-          <t>Content Manager</t>
+          <t>CFO</t>
+        </is>
+      </c>
+      <c r="H295" s="5" t="inlineStr">
+        <is>
+          <t>Manager</t>
         </is>
       </c>
       <c r="I295" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="296" ht="15" customHeight="1">
       <c r="A296" s="4" t="inlineStr">
         <is>
-          <t>Finance - Chiefs</t>
+          <t>HR - Old</t>
         </is>
       </c>
       <c r="B296" s="4" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2022-08-01</t>
         </is>
       </c>
       <c r="C296" s="4" t="inlineStr"/>
       <c r="D296" s="4" t="inlineStr">
         <is>
-          <t>dan</t>
+          <t>ryu</t>
         </is>
       </c>
       <c r="E296" s="4" t="inlineStr">
         <is>
-          <t>dan@performcb.com</t>
+          <t>ryu@performcb.com</t>
         </is>
       </c>
       <c r="F296" s="4" t="inlineStr">
         <is>
           <t>(Not in BambooHR)</t>
         </is>
       </c>
       <c r="G296" s="4" t="inlineStr">
         <is>
           <t>(Not in BambooHR)</t>
         </is>
       </c>
-      <c r="H296" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>Content Manager</t>
+      <c r="H296" s="5" t="inlineStr">
+        <is>
+          <t>Manager</t>
         </is>
       </c>
       <c r="I296" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="297" ht="15" customHeight="1">
       <c r="A297" s="4" t="inlineStr">
         <is>
-          <t>Finance - Chiefs</t>
+          <t>Ignite Marketing</t>
         </is>
       </c>
       <c r="B297" s="4" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2019-07-19</t>
         </is>
       </c>
       <c r="C297" s="4" t="inlineStr"/>
       <c r="D297" s="4" t="inlineStr">
         <is>
-          <t>Dzenis Softic</t>
+          <t>Marketing</t>
         </is>
       </c>
       <c r="E297" s="4" t="inlineStr">
         <is>
-          <t>dzenis@performcb.com</t>
+          <t>marketing@performcb.com</t>
         </is>
       </c>
       <c r="F297" s="4" t="inlineStr">
         <is>
-          <t>Executive</t>
+          <t>(Not in BambooHR)</t>
         </is>
       </c>
       <c r="G297" s="4" t="inlineStr">
         <is>
-          <t>CTO &amp; Head of AI Innovation</t>
+          <t>(Not in BambooHR)</t>
         </is>
       </c>
       <c r="H297" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I297" s="4" t="inlineStr">
         <is>
-          <t>user</t>
+          <t>group</t>
         </is>
       </c>
     </row>
     <row r="298" ht="15" customHeight="1">
       <c r="A298" s="4" t="inlineStr">
         <is>
-          <t>Finance - Chiefs</t>
+          <t>Ignite OPM</t>
         </is>
       </c>
       <c r="B298" s="4" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2019-04-10</t>
         </is>
       </c>
       <c r="C298" s="4" t="inlineStr"/>
       <c r="D298" s="4" t="inlineStr">
         <is>
-          <t>Erin Cigich</t>
+          <t>master</t>
         </is>
       </c>
       <c r="E298" s="4" t="inlineStr">
         <is>
-          <t>erin@performcb.com</t>
+          <t>master@performcb.com</t>
         </is>
       </c>
       <c r="F298" s="4" t="inlineStr">
         <is>
-          <t>Executive</t>
+          <t>(Not in BambooHR)</t>
         </is>
       </c>
       <c r="G298" s="4" t="inlineStr">
         <is>
-          <t>CEO</t>
-[...4 lines deleted...]
-          <t>Content Manager</t>
+          <t>(Not in BambooHR)</t>
+        </is>
+      </c>
+      <c r="H298" s="5" t="inlineStr">
+        <is>
+          <t>Manager</t>
         </is>
       </c>
       <c r="I298" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="299" ht="15" customHeight="1">
       <c r="A299" s="4" t="inlineStr">
         <is>
-          <t>Finance - Chiefs</t>
+          <t>Imperfect Produce + Ignite</t>
         </is>
       </c>
       <c r="B299" s="4" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2019-07-18</t>
         </is>
       </c>
       <c r="C299" s="4" t="inlineStr"/>
       <c r="D299" s="4" t="inlineStr">
         <is>
-          <t>Hayden Frederick</t>
+          <t>rob</t>
         </is>
       </c>
       <c r="E299" s="4" t="inlineStr">
         <is>
-          <t>hayden@performcb.com</t>
+          <t>rob@performcb.com</t>
         </is>
       </c>
       <c r="F299" s="4" t="inlineStr">
         <is>
-          <t>Accounting</t>
+          <t>(Not in BambooHR)</t>
         </is>
       </c>
       <c r="G299" s="4" t="inlineStr">
         <is>
-          <t>Director of FP&amp;A</t>
+          <t>(Not in BambooHR)</t>
         </is>
       </c>
       <c r="H299" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I299" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="300" ht="15" customHeight="1">
       <c r="A300" s="4" t="inlineStr">
         <is>
-          <t>Finance - Chiefs</t>
+          <t>Influencer + Influencer BPs</t>
         </is>
       </c>
       <c r="B300" s="4" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="C300" s="4" t="inlineStr"/>
       <c r="D300" s="4" t="inlineStr">
         <is>
-          <t>Lee Aho</t>
+          <t>agency</t>
         </is>
       </c>
       <c r="E300" s="4" t="inlineStr">
         <is>
-          <t>lee@performcb.com</t>
+          <t>agency@performcb.com</t>
         </is>
       </c>
       <c r="F300" s="4" t="inlineStr">
         <is>
-          <t>Executive</t>
+          <t>(Not in BambooHR)</t>
         </is>
       </c>
       <c r="G300" s="4" t="inlineStr">
         <is>
-          <t>CRO</t>
+          <t>(Not in BambooHR)</t>
         </is>
       </c>
       <c r="H300" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I300" s="4" t="inlineStr">
         <is>
-          <t>user</t>
+          <t>group</t>
         </is>
       </c>
     </row>
     <row r="301" ht="15" customHeight="1">
       <c r="A301" s="4" t="inlineStr">
         <is>
-          <t>Finance - Chiefs</t>
+          <t>Influencer + Influencer BPs</t>
         </is>
       </c>
       <c r="B301" s="4" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="C301" s="4" t="inlineStr"/>
       <c r="D301" s="4" t="inlineStr">
         <is>
-          <t>Matt Lord</t>
+          <t>Jill Speckman</t>
         </is>
       </c>
       <c r="E301" s="4" t="inlineStr">
         <is>
-          <t>matt@performcb.com</t>
+          <t>jill@performcb.com</t>
         </is>
       </c>
       <c r="F301" s="4" t="inlineStr">
         <is>
-          <t>Executive</t>
+          <t>Client Services</t>
         </is>
       </c>
       <c r="G301" s="4" t="inlineStr">
         <is>
-          <t>Chief Strategy Officer</t>
-[...4 lines deleted...]
-          <t>Content Manager</t>
+          <t>Vice President Agency Client Success</t>
+        </is>
+      </c>
+      <c r="H301" s="5" t="inlineStr">
+        <is>
+          <t>Manager</t>
         </is>
       </c>
       <c r="I301" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="302" ht="15" customHeight="1">
-      <c r="A302" s="4" t="inlineStr">
-[...35 lines deleted...]
-      <c r="I302" s="4" t="inlineStr">
+      <c r="A302" s="6" t="inlineStr">
+        <is>
+          <t>Influencer + Influencer BPs</t>
+        </is>
+      </c>
+      <c r="B302" s="6" t="inlineStr">
+        <is>
+          <t>2025-02-25</t>
+        </is>
+      </c>
+      <c r="C302" s="6" t="inlineStr"/>
+      <c r="D302" s="6" t="inlineStr">
+        <is>
+          <t>Julie Blake</t>
+        </is>
+      </c>
+      <c r="E302" s="6" t="inlineStr">
+        <is>
+          <t>julie.blake@performcb.com</t>
+        </is>
+      </c>
+      <c r="F302" s="6" t="inlineStr">
+        <is>
+          <t>Client Services</t>
+        </is>
+      </c>
+      <c r="G302" s="6" t="inlineStr">
+        <is>
+          <t>Director of Client Services</t>
+        </is>
+      </c>
+      <c r="H302" s="6" t="inlineStr">
+        <is>
+          <t>Contributor</t>
+        </is>
+      </c>
+      <c r="I302" s="6" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="303" ht="15" customHeight="1">
       <c r="A303" s="4" t="inlineStr">
         <is>
-          <t>HR - Old</t>
+          <t>IT &amp; POPS</t>
         </is>
       </c>
       <c r="B303" s="4" t="inlineStr">
         <is>
-          <t>2022-08-01</t>
+          <t>2023-05-31</t>
         </is>
       </c>
       <c r="C303" s="4" t="inlineStr"/>
       <c r="D303" s="4" t="inlineStr">
         <is>
           <t>Angelica Cognac</t>
         </is>
       </c>
       <c r="E303" s="4" t="inlineStr">
         <is>
           <t>angelica@performcb.com</t>
         </is>
       </c>
       <c r="F303" s="4" t="inlineStr">
         <is>
           <t>People Operations</t>
         </is>
       </c>
       <c r="G303" s="4" t="inlineStr">
         <is>
           <t>People Operations Strategy Manager</t>
         </is>
       </c>
       <c r="H303" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I303" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="304" ht="15" customHeight="1">
       <c r="A304" s="4" t="inlineStr">
         <is>
-          <t>HR - Old</t>
+          <t>IT &amp; POPS</t>
         </is>
       </c>
       <c r="B304" s="4" t="inlineStr">
         <is>
-          <t>2022-08-01</t>
+          <t>2023-05-31</t>
         </is>
       </c>
       <c r="C304" s="4" t="inlineStr"/>
       <c r="D304" s="4" t="inlineStr">
         <is>
-          <t>Amanda Yeager</t>
+          <t>Rana Lepson</t>
         </is>
       </c>
       <c r="E304" s="4" t="inlineStr">
         <is>
-          <t>amanda.yeager@performcb.com</t>
+          <t>rana@performcb.com</t>
         </is>
       </c>
       <c r="F304" s="4" t="inlineStr">
         <is>
-          <t>Executive</t>
+          <t>People Operations</t>
         </is>
       </c>
       <c r="G304" s="4" t="inlineStr">
         <is>
-          <t>CFO</t>
-[...4 lines deleted...]
-          <t>Manager</t>
+          <t>Director of People Operations</t>
+        </is>
+      </c>
+      <c r="H304" s="4" t="inlineStr">
+        <is>
+          <t>Content Manager</t>
         </is>
       </c>
       <c r="I304" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="305" ht="15" customHeight="1">
       <c r="A305" s="4" t="inlineStr">
         <is>
-          <t>HR - Old</t>
+          <t>IT &amp; POPS</t>
         </is>
       </c>
       <c r="B305" s="4" t="inlineStr">
         <is>
-          <t>2022-08-01</t>
+          <t>2023-05-31</t>
         </is>
       </c>
       <c r="C305" s="4" t="inlineStr"/>
       <c r="D305" s="4" t="inlineStr">
         <is>
-          <t>ryu</t>
+          <t>Cinnamon Walker</t>
         </is>
       </c>
       <c r="E305" s="4" t="inlineStr">
         <is>
-          <t>ryu@performcb.com</t>
+          <t>cinnamon@performcb.com</t>
         </is>
       </c>
       <c r="F305" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
+          <t>Information Tech</t>
         </is>
       </c>
       <c r="G305" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
+          <t>Systems Engineer</t>
         </is>
       </c>
       <c r="H305" s="5" t="inlineStr">
         <is>
           <t>Manager</t>
         </is>
       </c>
       <c r="I305" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="306" ht="15" customHeight="1">
       <c r="A306" s="4" t="inlineStr">
         <is>
-          <t>Ignite Marketing</t>
+          <t>IT &amp; POPS</t>
         </is>
       </c>
       <c r="B306" s="4" t="inlineStr">
         <is>
-          <t>2019-07-19</t>
+          <t>2023-05-31</t>
         </is>
       </c>
       <c r="C306" s="4" t="inlineStr"/>
       <c r="D306" s="4" t="inlineStr">
         <is>
-          <t>Marketing</t>
+          <t>Michael Moore</t>
         </is>
       </c>
       <c r="E306" s="4" t="inlineStr">
         <is>
-          <t>marketing@performcb.com</t>
+          <t>michael.moore@performcb.com</t>
         </is>
       </c>
       <c r="F306" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
+          <t>Information Tech</t>
         </is>
       </c>
       <c r="G306" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
-[...4 lines deleted...]
-          <t>Content Manager</t>
+          <t>VP of I.T. and AI Integration</t>
+        </is>
+      </c>
+      <c r="H306" s="5" t="inlineStr">
+        <is>
+          <t>Manager</t>
         </is>
       </c>
       <c r="I306" s="4" t="inlineStr">
         <is>
-          <t>group</t>
+          <t>user</t>
         </is>
       </c>
     </row>
     <row r="307" ht="15" customHeight="1">
       <c r="A307" s="4" t="inlineStr">
         <is>
-          <t>Ignite OPM</t>
+          <t>IT &amp; POPS</t>
         </is>
       </c>
       <c r="B307" s="4" t="inlineStr">
         <is>
-          <t>2019-04-10</t>
+          <t>2023-05-31</t>
         </is>
       </c>
       <c r="C307" s="4" t="inlineStr"/>
       <c r="D307" s="4" t="inlineStr">
         <is>
-          <t>master</t>
+          <t>Mike Swann</t>
         </is>
       </c>
       <c r="E307" s="4" t="inlineStr">
         <is>
-          <t>master@performcb.com</t>
+          <t>mike@performcb.com</t>
         </is>
       </c>
       <c r="F307" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
+          <t>Information Tech</t>
         </is>
       </c>
       <c r="G307" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
+          <t>SR System Administrator</t>
         </is>
       </c>
       <c r="H307" s="5" t="inlineStr">
         <is>
           <t>Manager</t>
         </is>
       </c>
       <c r="I307" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="308" ht="15" customHeight="1">
       <c r="A308" s="4" t="inlineStr">
         <is>
-          <t>Imperfect Produce + Ignite</t>
+          <t>Jeremy Cornfeldt</t>
         </is>
       </c>
       <c r="B308" s="4" t="inlineStr">
         <is>
-          <t>2019-07-18</t>
+          <t>2023-01-04</t>
         </is>
       </c>
       <c r="C308" s="4" t="inlineStr"/>
       <c r="D308" s="4" t="inlineStr">
         <is>
-          <t>rob</t>
+          <t>jcornfeldt</t>
         </is>
       </c>
       <c r="E308" s="4" t="inlineStr">
         <is>
-          <t>rob@performcb.com</t>
+          <t>jcornfeldt@gmail.com</t>
         </is>
       </c>
       <c r="F308" s="4" t="inlineStr">
         <is>
           <t>(Not in BambooHR)</t>
         </is>
       </c>
       <c r="G308" s="4" t="inlineStr">
         <is>
           <t>(Not in BambooHR)</t>
         </is>
       </c>
       <c r="H308" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I308" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="309" ht="15" customHeight="1">
       <c r="A309" s="4" t="inlineStr">
         <is>
-          <t>Influencer + Influencer BPs</t>
+          <t>Jeremy Cornfeldt</t>
         </is>
       </c>
       <c r="B309" s="4" t="inlineStr">
         <is>
-          <t>2025-02-25</t>
+          <t>2023-01-04</t>
         </is>
       </c>
       <c r="C309" s="4" t="inlineStr"/>
       <c r="D309" s="4" t="inlineStr">
         <is>
-          <t>agency</t>
+          <t>Erin Cigich</t>
         </is>
       </c>
       <c r="E309" s="4" t="inlineStr">
         <is>
-          <t>agency@performcb.com</t>
+          <t>erin@performcb.com</t>
         </is>
       </c>
       <c r="F309" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
+          <t>Executive</t>
         </is>
       </c>
       <c r="G309" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
-[...4 lines deleted...]
-          <t>Content Manager</t>
+          <t>CEO</t>
+        </is>
+      </c>
+      <c r="H309" s="5" t="inlineStr">
+        <is>
+          <t>Manager</t>
         </is>
       </c>
       <c r="I309" s="4" t="inlineStr">
         <is>
-          <t>group</t>
+          <t>user</t>
         </is>
       </c>
     </row>
     <row r="310" ht="15" customHeight="1">
       <c r="A310" s="4" t="inlineStr">
         <is>
-          <t>Influencer + Influencer BPs</t>
+          <t>Kickstarter + Kickstarter BPs</t>
         </is>
       </c>
       <c r="B310" s="4" t="inlineStr">
         <is>
           <t>2025-02-25</t>
         </is>
       </c>
       <c r="C310" s="4" t="inlineStr"/>
       <c r="D310" s="4" t="inlineStr">
         <is>
-          <t>Jill Speckman</t>
+          <t>agency</t>
         </is>
       </c>
       <c r="E310" s="4" t="inlineStr">
         <is>
-          <t>jill@performcb.com</t>
+          <t>agency@performcb.com</t>
         </is>
       </c>
       <c r="F310" s="4" t="inlineStr">
         <is>
-          <t>Client Services</t>
+          <t>(Not in BambooHR)</t>
         </is>
       </c>
       <c r="G310" s="4" t="inlineStr">
         <is>
-          <t>Vice President Agency Client Success</t>
-[...4 lines deleted...]
-          <t>Manager</t>
+          <t>(Not in BambooHR)</t>
+        </is>
+      </c>
+      <c r="H310" s="4" t="inlineStr">
+        <is>
+          <t>Content Manager</t>
         </is>
       </c>
       <c r="I310" s="4" t="inlineStr">
         <is>
-          <t>user</t>
+          <t>group</t>
         </is>
       </c>
     </row>
     <row r="311" ht="15" customHeight="1">
-      <c r="A311" s="6" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B311" s="6" t="inlineStr">
+      <c r="A311" s="4" t="inlineStr">
+        <is>
+          <t>Kickstarter + Kickstarter BPs</t>
+        </is>
+      </c>
+      <c r="B311" s="4" t="inlineStr">
         <is>
           <t>2025-02-25</t>
         </is>
       </c>
-      <c r="C311" s="6" t="inlineStr"/>
-[...27 lines deleted...]
-          <t>user</t>
+      <c r="C311" s="4" t="inlineStr"/>
+      <c r="D311" s="4" t="inlineStr">
+        <is>
+          <t>Agency Team</t>
+        </is>
+      </c>
+      <c r="E311" s="4" t="inlineStr">
+        <is>
+          <t>agencyteam@performcb.com</t>
+        </is>
+      </c>
+      <c r="F311" s="4" t="inlineStr">
+        <is>
+          <t>(Not in BambooHR)</t>
+        </is>
+      </c>
+      <c r="G311" s="4" t="inlineStr">
+        <is>
+          <t>(Not in BambooHR)</t>
+        </is>
+      </c>
+      <c r="H311" s="4" t="inlineStr">
+        <is>
+          <t>Content Manager</t>
+        </is>
+      </c>
+      <c r="I311" s="4" t="inlineStr">
+        <is>
+          <t>group</t>
         </is>
       </c>
     </row>
     <row r="312" ht="15" customHeight="1">
       <c r="A312" s="4" t="inlineStr">
         <is>
-          <t>IT &amp; POPS</t>
+          <t>Kickstarter + Kickstarter BPs</t>
         </is>
       </c>
       <c r="B312" s="4" t="inlineStr">
         <is>
-          <t>2023-05-31</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="C312" s="4" t="inlineStr"/>
       <c r="D312" s="4" t="inlineStr">
         <is>
-          <t>Angelica Cognac</t>
+          <t>Jill Speckman</t>
         </is>
       </c>
       <c r="E312" s="4" t="inlineStr">
         <is>
-          <t>angelica@performcb.com</t>
+          <t>jill@performcb.com</t>
         </is>
       </c>
       <c r="F312" s="4" t="inlineStr">
         <is>
-          <t>People Operations</t>
+          <t>Client Services</t>
         </is>
       </c>
       <c r="G312" s="4" t="inlineStr">
         <is>
-          <t>People Operations Strategy Manager</t>
+          <t>Vice President Agency Client Success</t>
         </is>
       </c>
       <c r="H312" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I312" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="313" ht="15" customHeight="1">
-      <c r="A313" s="4" t="inlineStr">
-[...35 lines deleted...]
-      <c r="I313" s="4" t="inlineStr">
+      <c r="A313" s="7" t="inlineStr">
+        <is>
+          <t>Kickstarter + Kickstarter BPs</t>
+        </is>
+      </c>
+      <c r="B313" s="7" t="inlineStr">
+        <is>
+          <t>2025-02-25</t>
+        </is>
+      </c>
+      <c r="C313" s="7" t="inlineStr"/>
+      <c r="D313" s="7" t="inlineStr">
+        <is>
+          <t>Julie Blake</t>
+        </is>
+      </c>
+      <c r="E313" s="7" t="inlineStr">
+        <is>
+          <t>julie.blake@performcb.com</t>
+        </is>
+      </c>
+      <c r="F313" s="7" t="inlineStr">
+        <is>
+          <t>Client Services</t>
+        </is>
+      </c>
+      <c r="G313" s="7" t="inlineStr">
+        <is>
+          <t>Director of Client Services</t>
+        </is>
+      </c>
+      <c r="H313" s="7" t="inlineStr">
+        <is>
+          <t>Contributor</t>
+        </is>
+      </c>
+      <c r="I313" s="7" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="314" ht="15" customHeight="1">
       <c r="A314" s="4" t="inlineStr">
         <is>
-          <t>IT &amp; POPS</t>
+          <t>Laura Training Notes</t>
         </is>
       </c>
       <c r="B314" s="4" t="inlineStr">
         <is>
-          <t>2023-05-31</t>
+          <t>2021-06-07</t>
         </is>
       </c>
       <c r="C314" s="4" t="inlineStr"/>
       <c r="D314" s="4" t="inlineStr">
         <is>
-          <t>Cinnamon Walker</t>
+          <t>Lee Aho</t>
         </is>
       </c>
       <c r="E314" s="4" t="inlineStr">
         <is>
-          <t>cinnamon@performcb.com</t>
+          <t>lee@performcb.com</t>
         </is>
       </c>
       <c r="F314" s="4" t="inlineStr">
         <is>
-          <t>Information Tech</t>
+          <t>Executive</t>
         </is>
       </c>
       <c r="G314" s="4" t="inlineStr">
         <is>
-          <t>Systems Engineer</t>
-[...4 lines deleted...]
-          <t>Manager</t>
+          <t>CRO</t>
+        </is>
+      </c>
+      <c r="H314" s="4" t="inlineStr">
+        <is>
+          <t>Content Manager</t>
         </is>
       </c>
       <c r="I314" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="315" ht="15" customHeight="1">
       <c r="A315" s="4" t="inlineStr">
         <is>
-          <t>IT &amp; POPS</t>
+          <t>Legal</t>
         </is>
       </c>
       <c r="B315" s="4" t="inlineStr">
         <is>
-          <t>2023-05-31</t>
+          <t>2021-11-03</t>
         </is>
       </c>
       <c r="C315" s="4" t="inlineStr"/>
       <c r="D315" s="4" t="inlineStr">
         <is>
-          <t>Michael Moore</t>
+          <t>Amanda Yeager</t>
         </is>
       </c>
       <c r="E315" s="4" t="inlineStr">
         <is>
-          <t>michael.moore@performcb.com</t>
+          <t>amanda.yeager@performcb.com</t>
         </is>
       </c>
       <c r="F315" s="4" t="inlineStr">
         <is>
-          <t>Information Tech</t>
+          <t>Executive</t>
         </is>
       </c>
       <c r="G315" s="4" t="inlineStr">
         <is>
-          <t>VP of I.T. and AI Integration</t>
-[...4 lines deleted...]
-          <t>Manager</t>
+          <t>CFO</t>
+        </is>
+      </c>
+      <c r="H315" s="4" t="inlineStr">
+        <is>
+          <t>Content Manager</t>
         </is>
       </c>
       <c r="I315" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="316" ht="15" customHeight="1">
       <c r="A316" s="4" t="inlineStr">
         <is>
-          <t>IT &amp; POPS</t>
+          <t>Legal</t>
         </is>
       </c>
       <c r="B316" s="4" t="inlineStr">
         <is>
-          <t>2023-05-31</t>
+          <t>2021-11-03</t>
         </is>
       </c>
       <c r="C316" s="4" t="inlineStr"/>
       <c r="D316" s="4" t="inlineStr">
         <is>
-          <t>Mike Swann</t>
+          <t>Brad Dobbins</t>
         </is>
       </c>
       <c r="E316" s="4" t="inlineStr">
         <is>
-          <t>mike@performcb.com</t>
+          <t>brad@performcb.com</t>
         </is>
       </c>
       <c r="F316" s="4" t="inlineStr">
         <is>
-          <t>Information Tech</t>
+          <t>Executive</t>
         </is>
       </c>
       <c r="G316" s="4" t="inlineStr">
         <is>
-          <t>SR System Administrator</t>
-[...4 lines deleted...]
-          <t>Manager</t>
+          <t>COO</t>
+        </is>
+      </c>
+      <c r="H316" s="4" t="inlineStr">
+        <is>
+          <t>Content Manager</t>
         </is>
       </c>
       <c r="I316" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="317" ht="15" customHeight="1">
       <c r="A317" s="4" t="inlineStr">
         <is>
-          <t>Jeremy Cornfeldt</t>
+          <t>Legal</t>
         </is>
       </c>
       <c r="B317" s="4" t="inlineStr">
         <is>
-          <t>2023-01-04</t>
+          <t>2021-11-03</t>
         </is>
       </c>
       <c r="C317" s="4" t="inlineStr"/>
       <c r="D317" s="4" t="inlineStr">
         <is>
-          <t>bill.greer</t>
+          <t>Erin Cigich</t>
         </is>
       </c>
       <c r="E317" s="4" t="inlineStr">
         <is>
-          <t>bill.greer@performcb.com</t>
+          <t>erin@performcb.com</t>
         </is>
       </c>
       <c r="F317" s="4" t="inlineStr">
         <is>
           <t>Executive</t>
         </is>
       </c>
       <c r="G317" s="4" t="inlineStr">
         <is>
-          <t>CFO</t>
-[...4 lines deleted...]
-          <t>Content Manager</t>
+          <t>CEO</t>
+        </is>
+      </c>
+      <c r="H317" s="5" t="inlineStr">
+        <is>
+          <t>Manager</t>
         </is>
       </c>
       <c r="I317" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="318" ht="15" customHeight="1">
       <c r="A318" s="4" t="inlineStr">
         <is>
-          <t>Jeremy Cornfeldt</t>
+          <t>Legal</t>
         </is>
       </c>
       <c r="B318" s="4" t="inlineStr">
         <is>
-          <t>2023-01-04</t>
+          <t>2021-11-03</t>
         </is>
       </c>
       <c r="C318" s="4" t="inlineStr"/>
       <c r="D318" s="4" t="inlineStr">
         <is>
-          <t>jcornfeldt</t>
+          <t>Matt Lord</t>
         </is>
       </c>
       <c r="E318" s="4" t="inlineStr">
         <is>
-          <t>jcornfeldt@gmail.com</t>
+          <t>matt@performcb.com</t>
         </is>
       </c>
       <c r="F318" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
+          <t>Executive</t>
         </is>
       </c>
       <c r="G318" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
-[...4 lines deleted...]
-          <t>Content Manager</t>
+          <t>Chief Strategy Officer</t>
+        </is>
+      </c>
+      <c r="H318" s="5" t="inlineStr">
+        <is>
+          <t>Manager</t>
         </is>
       </c>
       <c r="I318" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="319" ht="15" customHeight="1">
       <c r="A319" s="4" t="inlineStr">
         <is>
-          <t>Jeremy Cornfeldt</t>
+          <t>Legal - Archive</t>
         </is>
       </c>
       <c r="B319" s="4" t="inlineStr">
         <is>
-          <t>2023-01-04</t>
+          <t>2022-04-04</t>
         </is>
       </c>
       <c r="C319" s="4" t="inlineStr"/>
       <c r="D319" s="4" t="inlineStr">
         <is>
-          <t>rob</t>
+          <t>Amanda Yeager</t>
         </is>
       </c>
       <c r="E319" s="4" t="inlineStr">
         <is>
-          <t>rob@performcb.com</t>
+          <t>amanda.yeager@performcb.com</t>
         </is>
       </c>
       <c r="F319" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
+          <t>Executive</t>
         </is>
       </c>
       <c r="G319" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
+          <t>CFO</t>
         </is>
       </c>
       <c r="H319" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I319" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="320" ht="15" customHeight="1">
       <c r="A320" s="4" t="inlineStr">
         <is>
-          <t>Jeremy Cornfeldt</t>
+          <t>Legal - Archive</t>
         </is>
       </c>
       <c r="B320" s="4" t="inlineStr">
         <is>
-          <t>2023-01-04</t>
+          <t>2022-04-04</t>
         </is>
       </c>
       <c r="C320" s="4" t="inlineStr"/>
       <c r="D320" s="4" t="inlineStr">
         <is>
-          <t>Erin Cigich</t>
+          <t>Matt Lord</t>
         </is>
       </c>
       <c r="E320" s="4" t="inlineStr">
         <is>
-          <t>erin@performcb.com</t>
+          <t>matt@performcb.com</t>
         </is>
       </c>
       <c r="F320" s="4" t="inlineStr">
         <is>
           <t>Executive</t>
         </is>
       </c>
       <c r="G320" s="4" t="inlineStr">
         <is>
-          <t>CEO</t>
+          <t>Chief Strategy Officer</t>
         </is>
       </c>
       <c r="H320" s="5" t="inlineStr">
         <is>
           <t>Manager</t>
         </is>
       </c>
       <c r="I320" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="321" ht="15" customHeight="1">
       <c r="A321" s="4" t="inlineStr">
         <is>
-          <t>Kickstarter + Kickstarter BPs</t>
+          <t>Legal Hold (DO NOT DELETE)</t>
         </is>
       </c>
       <c r="B321" s="4" t="inlineStr">
         <is>
-          <t>2025-02-25</t>
+          <t>2022-07-19</t>
         </is>
       </c>
       <c r="C321" s="4" t="inlineStr"/>
       <c r="D321" s="4" t="inlineStr">
         <is>
-          <t>agency</t>
+          <t>Amanda Yeager</t>
         </is>
       </c>
       <c r="E321" s="4" t="inlineStr">
         <is>
-          <t>agency@performcb.com</t>
+          <t>amanda.yeager@performcb.com</t>
         </is>
       </c>
       <c r="F321" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
+          <t>Executive</t>
         </is>
       </c>
       <c r="G321" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
-[...4 lines deleted...]
-          <t>Content Manager</t>
+          <t>CFO</t>
+        </is>
+      </c>
+      <c r="H321" s="5" t="inlineStr">
+        <is>
+          <t>Manager</t>
         </is>
       </c>
       <c r="I321" s="4" t="inlineStr">
         <is>
-          <t>group</t>
+          <t>user</t>
         </is>
       </c>
     </row>
     <row r="322" ht="15" customHeight="1">
       <c r="A322" s="4" t="inlineStr">
         <is>
-          <t>Kickstarter + Kickstarter BPs</t>
+          <t>Marketer Analysis</t>
         </is>
       </c>
       <c r="B322" s="4" t="inlineStr">
         <is>
-          <t>2025-02-25</t>
+          <t>2023-06-22</t>
         </is>
       </c>
       <c r="C322" s="4" t="inlineStr"/>
       <c r="D322" s="4" t="inlineStr">
         <is>
-          <t>Agency Team</t>
+          <t>Amanda Yeager</t>
         </is>
       </c>
       <c r="E322" s="4" t="inlineStr">
         <is>
-          <t>agencyteam@performcb.com</t>
+          <t>amanda.yeager@performcb.com</t>
         </is>
       </c>
       <c r="F322" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
+          <t>Executive</t>
         </is>
       </c>
       <c r="G322" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
+          <t>CFO</t>
         </is>
       </c>
       <c r="H322" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I322" s="4" t="inlineStr">
         <is>
-          <t>group</t>
+          <t>user</t>
         </is>
       </c>
     </row>
     <row r="323" ht="15" customHeight="1">
       <c r="A323" s="4" t="inlineStr">
         <is>
-          <t>Kickstarter + Kickstarter BPs</t>
+          <t>Marketer Analysis</t>
         </is>
       </c>
       <c r="B323" s="4" t="inlineStr">
         <is>
-          <t>2025-02-25</t>
+          <t>2023-06-22</t>
         </is>
       </c>
       <c r="C323" s="4" t="inlineStr"/>
       <c r="D323" s="4" t="inlineStr">
         <is>
-          <t>Jill Speckman</t>
+          <t>clewis</t>
         </is>
       </c>
       <c r="E323" s="4" t="inlineStr">
         <is>
-          <t>jill@performcb.com</t>
+          <t>clewis@beringercapital.com</t>
         </is>
       </c>
       <c r="F323" s="4" t="inlineStr">
         <is>
-          <t>Client Services</t>
+          <t>(Not in BambooHR)</t>
         </is>
       </c>
       <c r="G323" s="4" t="inlineStr">
         <is>
-          <t>Vice President Agency Client Success</t>
+          <t>(Not in BambooHR)</t>
         </is>
       </c>
       <c r="H323" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I323" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="324" ht="15" customHeight="1">
       <c r="A324" s="4" t="inlineStr">
         <is>
-          <t>Kickstarter + Kickstarter BPs</t>
+          <t>Marketer Analysis</t>
         </is>
       </c>
       <c r="B324" s="4" t="inlineStr">
         <is>
-          <t>2025-02-25</t>
+          <t>2023-06-22</t>
         </is>
       </c>
       <c r="C324" s="4" t="inlineStr"/>
       <c r="D324" s="4" t="inlineStr">
         <is>
-          <t>Admin Cinnamon</t>
+          <t>dan</t>
         </is>
       </c>
       <c r="E324" s="4" t="inlineStr">
         <is>
-          <t>admin.cinnamon@performcb.com</t>
+          <t>dan@performcb.com</t>
         </is>
       </c>
       <c r="F324" s="4" t="inlineStr">
         <is>
           <t>(Not in BambooHR)</t>
         </is>
       </c>
       <c r="G324" s="4" t="inlineStr">
         <is>
           <t>(Not in BambooHR)</t>
         </is>
       </c>
-      <c r="H324" s="5" t="inlineStr">
-[...1 lines deleted...]
-          <t>Manager</t>
+      <c r="H324" s="4" t="inlineStr">
+        <is>
+          <t>Content Manager</t>
         </is>
       </c>
       <c r="I324" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="325" ht="15" customHeight="1">
-      <c r="A325" s="7" t="inlineStr">
-[...35 lines deleted...]
-      <c r="I325" s="7" t="inlineStr">
+      <c r="A325" s="4" t="inlineStr">
+        <is>
+          <t>Marketer Analysis</t>
+        </is>
+      </c>
+      <c r="B325" s="4" t="inlineStr">
+        <is>
+          <t>2023-06-22</t>
+        </is>
+      </c>
+      <c r="C325" s="4" t="inlineStr"/>
+      <c r="D325" s="4" t="inlineStr">
+        <is>
+          <t>Erin Cigich</t>
+        </is>
+      </c>
+      <c r="E325" s="4" t="inlineStr">
+        <is>
+          <t>erin@performcb.com</t>
+        </is>
+      </c>
+      <c r="F325" s="4" t="inlineStr">
+        <is>
+          <t>Executive</t>
+        </is>
+      </c>
+      <c r="G325" s="4" t="inlineStr">
+        <is>
+          <t>CEO</t>
+        </is>
+      </c>
+      <c r="H325" s="4" t="inlineStr">
+        <is>
+          <t>Content Manager</t>
+        </is>
+      </c>
+      <c r="I325" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="326" ht="15" customHeight="1">
       <c r="A326" s="4" t="inlineStr">
         <is>
-          <t>Laura Training Notes</t>
+          <t>Marketer Analysis</t>
         </is>
       </c>
       <c r="B326" s="4" t="inlineStr">
         <is>
-          <t>2021-06-07</t>
+          <t>2023-06-22</t>
         </is>
       </c>
       <c r="C326" s="4" t="inlineStr"/>
       <c r="D326" s="4" t="inlineStr">
         <is>
-          <t>Lee Aho</t>
+          <t>bill.greer</t>
         </is>
       </c>
       <c r="E326" s="4" t="inlineStr">
         <is>
-          <t>lee@performcb.com</t>
+          <t>bill.greer@performcb.com</t>
         </is>
       </c>
       <c r="F326" s="4" t="inlineStr">
         <is>
           <t>Executive</t>
         </is>
       </c>
       <c r="G326" s="4" t="inlineStr">
         <is>
-          <t>CRO</t>
-[...4 lines deleted...]
-          <t>Content Manager</t>
+          <t>CFO</t>
+        </is>
+      </c>
+      <c r="H326" s="5" t="inlineStr">
+        <is>
+          <t>Manager</t>
         </is>
       </c>
       <c r="I326" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="327" ht="15" customHeight="1">
       <c r="A327" s="4" t="inlineStr">
         <is>
-          <t>Legal</t>
+          <t>Marketers (from Denver)</t>
         </is>
       </c>
       <c r="B327" s="4" t="inlineStr">
         <is>
-          <t>2021-11-03</t>
+          <t>2021-07-01</t>
         </is>
       </c>
       <c r="C327" s="4" t="inlineStr"/>
       <c r="D327" s="4" t="inlineStr">
         <is>
-          <t>Brad Dobbins</t>
+          <t>Sydney Techentien</t>
         </is>
       </c>
       <c r="E327" s="4" t="inlineStr">
         <is>
-          <t>brad@performcb.com</t>
+          <t>sydney@performcb.com</t>
         </is>
       </c>
       <c r="F327" s="4" t="inlineStr">
         <is>
-          <t>Executive</t>
+          <t>Growth Mgmt</t>
         </is>
       </c>
       <c r="G327" s="4" t="inlineStr">
         <is>
-          <t>COO</t>
+          <t>Growth Director</t>
         </is>
       </c>
       <c r="H327" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I327" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="328" ht="15" customHeight="1">
       <c r="A328" s="4" t="inlineStr">
         <is>
-          <t>Legal</t>
+          <t>Marketers (from Denver)</t>
         </is>
       </c>
       <c r="B328" s="4" t="inlineStr">
         <is>
-          <t>2021-11-03</t>
+          <t>2021-07-01</t>
         </is>
       </c>
       <c r="C328" s="4" t="inlineStr"/>
       <c r="D328" s="4" t="inlineStr">
         <is>
-          <t>bill.greer</t>
+          <t>Zach Dupell</t>
         </is>
       </c>
       <c r="E328" s="4" t="inlineStr">
         <is>
-          <t>bill.greer@performcb.com</t>
+          <t>zach@performcb.com</t>
         </is>
       </c>
       <c r="F328" s="4" t="inlineStr">
         <is>
-          <t>Executive</t>
+          <t>Accounting</t>
         </is>
       </c>
       <c r="G328" s="4" t="inlineStr">
         <is>
-          <t>CFO</t>
-[...4 lines deleted...]
-          <t>Manager</t>
+          <t>Accounting Manager</t>
+        </is>
+      </c>
+      <c r="H328" s="4" t="inlineStr">
+        <is>
+          <t>Content Manager</t>
         </is>
       </c>
       <c r="I328" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="329" ht="15" customHeight="1">
       <c r="A329" s="4" t="inlineStr">
         <is>
-          <t>Legal</t>
+          <t>Marketers (from Denver)</t>
         </is>
       </c>
       <c r="B329" s="4" t="inlineStr">
         <is>
-          <t>2021-11-03</t>
+          <t>2021-07-01</t>
         </is>
       </c>
       <c r="C329" s="4" t="inlineStr"/>
       <c r="D329" s="4" t="inlineStr">
         <is>
-          <t>Erin Cigich</t>
+          <t>Amanda Yeager</t>
         </is>
       </c>
       <c r="E329" s="4" t="inlineStr">
         <is>
-          <t>erin@performcb.com</t>
+          <t>amanda.yeager@performcb.com</t>
         </is>
       </c>
       <c r="F329" s="4" t="inlineStr">
         <is>
           <t>Executive</t>
         </is>
       </c>
       <c r="G329" s="4" t="inlineStr">
         <is>
-          <t>CEO</t>
+          <t>CFO</t>
         </is>
       </c>
       <c r="H329" s="5" t="inlineStr">
         <is>
           <t>Manager</t>
         </is>
       </c>
       <c r="I329" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="330" ht="15" customHeight="1">
       <c r="A330" s="4" t="inlineStr">
         <is>
-          <t>Legal</t>
+          <t>Marketing</t>
         </is>
       </c>
       <c r="B330" s="4" t="inlineStr">
         <is>
-          <t>2021-11-03</t>
+          <t>2023-12-21</t>
         </is>
       </c>
       <c r="C330" s="4" t="inlineStr"/>
       <c r="D330" s="4" t="inlineStr">
         <is>
-          <t>Matt Lord</t>
+          <t>Louise King</t>
         </is>
       </c>
       <c r="E330" s="4" t="inlineStr">
         <is>
-          <t>matt@performcb.com</t>
+          <t>louise@performcb.com</t>
         </is>
       </c>
       <c r="F330" s="4" t="inlineStr">
         <is>
-          <t>Executive</t>
+          <t>Marketing</t>
         </is>
       </c>
       <c r="G330" s="4" t="inlineStr">
         <is>
-          <t>Chief Strategy Officer</t>
-[...4 lines deleted...]
-          <t>Manager</t>
+          <t>Brand &amp; Content Marketing Manager</t>
+        </is>
+      </c>
+      <c r="H330" s="4" t="inlineStr">
+        <is>
+          <t>Content Manager</t>
         </is>
       </c>
       <c r="I330" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="331" ht="15" customHeight="1">
       <c r="A331" s="4" t="inlineStr">
         <is>
-          <t>Legal - Archive</t>
+          <t>Marketing</t>
         </is>
       </c>
       <c r="B331" s="4" t="inlineStr">
         <is>
-          <t>2022-04-04</t>
+          <t>2023-12-21</t>
         </is>
       </c>
       <c r="C331" s="4" t="inlineStr"/>
       <c r="D331" s="4" t="inlineStr">
         <is>
-          <t>bill.greer</t>
+          <t>Holly Barnes</t>
         </is>
       </c>
       <c r="E331" s="4" t="inlineStr">
         <is>
-          <t>bill.greer@performcb.com</t>
+          <t>holly@performcb.com</t>
         </is>
       </c>
       <c r="F331" s="4" t="inlineStr">
         <is>
-          <t>Executive</t>
+          <t>Marketing</t>
         </is>
       </c>
       <c r="G331" s="4" t="inlineStr">
         <is>
-          <t>CFO</t>
+          <t>Director of Marketing</t>
         </is>
       </c>
       <c r="H331" s="5" t="inlineStr">
         <is>
           <t>Manager</t>
         </is>
       </c>
       <c r="I331" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="332" ht="15" customHeight="1">
       <c r="A332" s="4" t="inlineStr">
         <is>
-          <t>Legal - Archive</t>
+          <t>Marketing</t>
         </is>
       </c>
       <c r="B332" s="4" t="inlineStr">
         <is>
-          <t>2022-04-04</t>
+          <t>2023-12-21</t>
         </is>
       </c>
       <c r="C332" s="4" t="inlineStr"/>
       <c r="D332" s="4" t="inlineStr">
         <is>
-          <t>Matt Lord</t>
+          <t>Keely Karalis-Valverde</t>
         </is>
       </c>
       <c r="E332" s="4" t="inlineStr">
         <is>
-          <t>matt@performcb.com</t>
+          <t>keely@performcb.com</t>
         </is>
       </c>
       <c r="F332" s="4" t="inlineStr">
         <is>
-          <t>Executive</t>
+          <t>Marketing</t>
         </is>
       </c>
       <c r="G332" s="4" t="inlineStr">
         <is>
-          <t>Chief Strategy Officer</t>
+          <t>Demand Generation Manager</t>
         </is>
       </c>
       <c r="H332" s="5" t="inlineStr">
         <is>
           <t>Manager</t>
         </is>
       </c>
       <c r="I332" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="333" ht="15" customHeight="1">
       <c r="A333" s="4" t="inlineStr">
         <is>
-          <t>Legal Hold (DO NOT DELETE)</t>
+          <t>Marketing Chatbot Documentation</t>
         </is>
       </c>
       <c r="B333" s="4" t="inlineStr">
         <is>
-          <t>2022-07-19</t>
+          <t>2023-11-28</t>
         </is>
       </c>
       <c r="C333" s="4" t="inlineStr"/>
       <c r="D333" s="4" t="inlineStr">
         <is>
-          <t>bill.greer</t>
+          <t>Dzenis Softic</t>
         </is>
       </c>
       <c r="E333" s="4" t="inlineStr">
         <is>
-          <t>bill.greer@performcb.com</t>
+          <t>dzenis@performcb.com</t>
         </is>
       </c>
       <c r="F333" s="4" t="inlineStr">
         <is>
           <t>Executive</t>
         </is>
       </c>
       <c r="G333" s="4" t="inlineStr">
         <is>
-          <t>CFO</t>
+          <t>CTO &amp; Head of AI Innovation</t>
         </is>
       </c>
       <c r="H333" s="5" t="inlineStr">
         <is>
           <t>Manager</t>
         </is>
       </c>
       <c r="I333" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="334" ht="15" customHeight="1">
       <c r="A334" s="4" t="inlineStr">
         <is>
-          <t>Market Research</t>
+          <t>Marketing Chatbot Documentation</t>
         </is>
       </c>
       <c r="B334" s="4" t="inlineStr">
         <is>
-          <t>2024-04-01</t>
+          <t>2023-11-28</t>
         </is>
       </c>
       <c r="C334" s="4" t="inlineStr"/>
       <c r="D334" s="4" t="inlineStr">
         <is>
-          <t>Market Research</t>
+          <t>Holly Barnes</t>
         </is>
       </c>
       <c r="E334" s="4" t="inlineStr">
         <is>
-          <t>marketresearch@performcb.com</t>
+          <t>holly@performcb.com</t>
         </is>
       </c>
       <c r="F334" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
+          <t>Marketing</t>
         </is>
       </c>
       <c r="G334" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
-[...4 lines deleted...]
-          <t>Content Manager</t>
+          <t>Director of Marketing</t>
+        </is>
+      </c>
+      <c r="H334" s="5" t="inlineStr">
+        <is>
+          <t>Manager</t>
         </is>
       </c>
       <c r="I334" s="4" t="inlineStr">
         <is>
-          <t>group</t>
+          <t>user</t>
         </is>
       </c>
     </row>
     <row r="335" ht="15" customHeight="1">
       <c r="A335" s="4" t="inlineStr">
         <is>
-          <t>Market Research</t>
+          <t>Marketing Chatbot Documentation</t>
         </is>
       </c>
       <c r="B335" s="4" t="inlineStr">
         <is>
-          <t>2024-04-01</t>
+          <t>2023-11-28</t>
         </is>
       </c>
       <c r="C335" s="4" t="inlineStr"/>
       <c r="D335" s="4" t="inlineStr">
         <is>
-          <t>Cara Redding</t>
+          <t>Lee Aho</t>
         </is>
       </c>
       <c r="E335" s="4" t="inlineStr">
         <is>
-          <t>cara@performcb.com</t>
+          <t>lee@performcb.com</t>
         </is>
       </c>
       <c r="F335" s="4" t="inlineStr">
         <is>
-          <t>Revenue Operations</t>
+          <t>Executive</t>
         </is>
       </c>
       <c r="G335" s="4" t="inlineStr">
         <is>
-          <t>EVP, Revenue Operations</t>
+          <t>CRO</t>
         </is>
       </c>
       <c r="H335" s="5" t="inlineStr">
         <is>
           <t>Manager</t>
         </is>
       </c>
       <c r="I335" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="336" ht="15" customHeight="1">
-      <c r="A336" s="4" t="inlineStr">
-[...20 lines deleted...]
-      <c r="F336" s="4" t="inlineStr">
+      <c r="A336" s="7" t="inlineStr">
+        <is>
+          <t>Marketing Chatbot Documentation</t>
+        </is>
+      </c>
+      <c r="B336" s="7" t="inlineStr">
+        <is>
+          <t>2023-11-28</t>
+        </is>
+      </c>
+      <c r="C336" s="7" t="inlineStr"/>
+      <c r="D336" s="7" t="inlineStr">
+        <is>
+          <t>svc-driveconnector</t>
+        </is>
+      </c>
+      <c r="E336" s="7" t="inlineStr">
+        <is>
+          <t>svc-driveconnector@marketingchatbotdocumentation.iam.gserviceaccount.com</t>
+        </is>
+      </c>
+      <c r="F336" s="7" t="inlineStr">
         <is>
           <t>(Not in BambooHR)</t>
         </is>
       </c>
-      <c r="G336" s="4" t="inlineStr">
+      <c r="G336" s="7" t="inlineStr">
         <is>
           <t>(Not in BambooHR)</t>
         </is>
       </c>
-      <c r="H336" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I336" s="4" t="inlineStr">
+      <c r="H336" s="7" t="inlineStr">
+        <is>
+          <t>Viewer</t>
+        </is>
+      </c>
+      <c r="I336" s="7" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="337" ht="15" customHeight="1">
       <c r="A337" s="4" t="inlineStr">
         <is>
-          <t>Marketer Analysis</t>
+          <t>May 2021 Pub Payments</t>
         </is>
       </c>
       <c r="B337" s="4" t="inlineStr">
         <is>
-          <t>2023-06-22</t>
+          <t>2021-06-05</t>
         </is>
       </c>
       <c r="C337" s="4" t="inlineStr"/>
       <c r="D337" s="4" t="inlineStr">
         <is>
-          <t>Amanda Yeager</t>
+          <t>Angelica Cognac</t>
         </is>
       </c>
       <c r="E337" s="4" t="inlineStr">
         <is>
-          <t>amanda.yeager@performcb.com</t>
+          <t>angelica@performcb.com</t>
         </is>
       </c>
       <c r="F337" s="4" t="inlineStr">
         <is>
-          <t>Executive</t>
+          <t>People Operations</t>
         </is>
       </c>
       <c r="G337" s="4" t="inlineStr">
         <is>
-          <t>CFO</t>
-[...4 lines deleted...]
-          <t>Content Manager</t>
+          <t>People Operations Strategy Manager</t>
+        </is>
+      </c>
+      <c r="H337" s="5" t="inlineStr">
+        <is>
+          <t>Manager</t>
         </is>
       </c>
       <c r="I337" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="338" ht="15" customHeight="1">
       <c r="A338" s="4" t="inlineStr">
         <is>
-          <t>Marketer Analysis</t>
+          <t>May 2021 Pub Payments</t>
         </is>
       </c>
       <c r="B338" s="4" t="inlineStr">
         <is>
-          <t>2023-06-22</t>
+          <t>2021-06-05</t>
         </is>
       </c>
       <c r="C338" s="4" t="inlineStr"/>
       <c r="D338" s="4" t="inlineStr">
         <is>
-          <t>clewis</t>
+          <t>Colleen Rittenhouse</t>
         </is>
       </c>
       <c r="E338" s="4" t="inlineStr">
         <is>
-          <t>clewis@beringercapital.com</t>
+          <t>colleen@performcb.com</t>
         </is>
       </c>
       <c r="F338" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
+          <t>Accounting</t>
         </is>
       </c>
       <c r="G338" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
-[...4 lines deleted...]
-          <t>Content Manager</t>
+          <t>Assistant Controller</t>
+        </is>
+      </c>
+      <c r="H338" s="5" t="inlineStr">
+        <is>
+          <t>Manager</t>
         </is>
       </c>
       <c r="I338" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="339" ht="15" customHeight="1">
       <c r="A339" s="4" t="inlineStr">
         <is>
-          <t>Marketer Analysis</t>
+          <t>Media</t>
         </is>
       </c>
       <c r="B339" s="4" t="inlineStr">
         <is>
-          <t>2023-06-22</t>
+          <t>2022-03-10</t>
         </is>
       </c>
       <c r="C339" s="4" t="inlineStr"/>
       <c r="D339" s="4" t="inlineStr">
         <is>
-          <t>dan</t>
+          <t>Amanda Yeager</t>
         </is>
       </c>
       <c r="E339" s="4" t="inlineStr">
         <is>
-          <t>dan@performcb.com</t>
+          <t>amanda.yeager@performcb.com</t>
         </is>
       </c>
       <c r="F339" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
+          <t>Executive</t>
         </is>
       </c>
       <c r="G339" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
-[...4 lines deleted...]
-          <t>Content Manager</t>
+          <t>CFO</t>
+        </is>
+      </c>
+      <c r="H339" s="5" t="inlineStr">
+        <is>
+          <t>Manager</t>
         </is>
       </c>
       <c r="I339" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="340" ht="15" customHeight="1">
       <c r="A340" s="4" t="inlineStr">
         <is>
-          <t>Marketer Analysis</t>
+          <t>Media - Advertisers</t>
         </is>
       </c>
       <c r="B340" s="4" t="inlineStr">
         <is>
-          <t>2023-06-22</t>
+          <t>2022-03-17</t>
         </is>
       </c>
       <c r="C340" s="4" t="inlineStr"/>
       <c r="D340" s="4" t="inlineStr">
         <is>
-          <t>Erin Cigich</t>
+          <t>rob</t>
         </is>
       </c>
       <c r="E340" s="4" t="inlineStr">
         <is>
-          <t>erin@performcb.com</t>
+          <t>rob@performcb.com</t>
         </is>
       </c>
       <c r="F340" s="4" t="inlineStr">
         <is>
-          <t>Executive</t>
+          <t>(Not in BambooHR)</t>
         </is>
       </c>
       <c r="G340" s="4" t="inlineStr">
         <is>
-          <t>CEO</t>
+          <t>(Not in BambooHR)</t>
         </is>
       </c>
       <c r="H340" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I340" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="341" ht="15" customHeight="1">
       <c r="A341" s="4" t="inlineStr">
         <is>
-          <t>Marketer Analysis</t>
+          <t>Mizuno Creative Assets 2026</t>
         </is>
       </c>
       <c r="B341" s="4" t="inlineStr">
         <is>
-          <t>2023-06-22</t>
+          <t>2026-04-29</t>
         </is>
       </c>
       <c r="C341" s="4" t="inlineStr"/>
       <c r="D341" s="4" t="inlineStr">
         <is>
-          <t>bill.greer</t>
+          <t>casey.rodriguez</t>
         </is>
       </c>
       <c r="E341" s="4" t="inlineStr">
         <is>
-          <t>bill.greer@performcb.com</t>
+          <t>casey.rodriguez@mizunousa.com</t>
         </is>
       </c>
       <c r="F341" s="4" t="inlineStr">
         <is>
-          <t>Executive</t>
+          <t>(Not in BambooHR)</t>
         </is>
       </c>
       <c r="G341" s="4" t="inlineStr">
         <is>
-          <t>CFO</t>
-[...4 lines deleted...]
-          <t>Manager</t>
+          <t>(Not in BambooHR)</t>
+        </is>
+      </c>
+      <c r="H341" s="4" t="inlineStr">
+        <is>
+          <t>Content Manager</t>
         </is>
       </c>
       <c r="I341" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="342" ht="15" customHeight="1">
       <c r="A342" s="4" t="inlineStr">
         <is>
-          <t>Marketers (from Denver)</t>
+          <t>Mizuno Creative Assets 2026</t>
         </is>
       </c>
       <c r="B342" s="4" t="inlineStr">
         <is>
-          <t>2021-07-01</t>
+          <t>2026-04-29</t>
         </is>
       </c>
       <c r="C342" s="4" t="inlineStr"/>
       <c r="D342" s="4" t="inlineStr">
         <is>
-          <t>bill.greer</t>
+          <t>Jill Speckman</t>
         </is>
       </c>
       <c r="E342" s="4" t="inlineStr">
         <is>
-          <t>bill.greer@performcb.com</t>
+          <t>jill@performcb.com</t>
         </is>
       </c>
       <c r="F342" s="4" t="inlineStr">
         <is>
-          <t>Executive</t>
+          <t>Client Services</t>
         </is>
       </c>
       <c r="G342" s="4" t="inlineStr">
         <is>
-          <t>CFO</t>
+          <t>Vice President Agency Client Success</t>
         </is>
       </c>
       <c r="H342" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I342" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="343" ht="15" customHeight="1">
       <c r="A343" s="4" t="inlineStr">
         <is>
-          <t>Marketers (from Denver)</t>
+          <t>Mizuno Creative Assets 2026</t>
         </is>
       </c>
       <c r="B343" s="4" t="inlineStr">
         <is>
-          <t>2021-07-01</t>
+          <t>2026-04-29</t>
         </is>
       </c>
       <c r="C343" s="4" t="inlineStr"/>
       <c r="D343" s="4" t="inlineStr">
         <is>
-          <t>Sydney Techentien</t>
+          <t>Julie Blake</t>
         </is>
       </c>
       <c r="E343" s="4" t="inlineStr">
         <is>
-          <t>sydney@performcb.com</t>
+          <t>julie.blake@performcb.com</t>
         </is>
       </c>
       <c r="F343" s="4" t="inlineStr">
         <is>
-          <t>Growth Mgmt</t>
+          <t>Client Services</t>
         </is>
       </c>
       <c r="G343" s="4" t="inlineStr">
         <is>
-          <t>Growth Director</t>
+          <t>Director of Client Services</t>
         </is>
       </c>
       <c r="H343" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I343" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="344" ht="15" customHeight="1">
       <c r="A344" s="4" t="inlineStr">
         <is>
-          <t>Marketers (from Denver)</t>
+          <t>Mizuno Creative Assets 2026</t>
         </is>
       </c>
       <c r="B344" s="4" t="inlineStr">
         <is>
-          <t>2021-07-01</t>
+          <t>2026-04-29</t>
         </is>
       </c>
       <c r="C344" s="4" t="inlineStr"/>
       <c r="D344" s="4" t="inlineStr">
         <is>
-          <t>Zach Dupell</t>
+          <t>Matthew Ferguson</t>
         </is>
       </c>
       <c r="E344" s="4" t="inlineStr">
         <is>
-          <t>zach@performcb.com</t>
+          <t>matt.ferguson@performcb.com</t>
         </is>
       </c>
       <c r="F344" s="4" t="inlineStr">
         <is>
-          <t>Accounting</t>
+          <t>Client Services</t>
         </is>
       </c>
       <c r="G344" s="4" t="inlineStr">
         <is>
-          <t>Accounting Manager</t>
+          <t>Partner Manager</t>
         </is>
       </c>
       <c r="H344" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I344" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="345" ht="15" customHeight="1">
       <c r="A345" s="4" t="inlineStr">
         <is>
-          <t>Marketers (from Denver)</t>
+          <t>Mizuno Creative Assets 2026</t>
         </is>
       </c>
       <c r="B345" s="4" t="inlineStr">
         <is>
-          <t>2021-07-01</t>
+          <t>2026-04-29</t>
         </is>
       </c>
       <c r="C345" s="4" t="inlineStr"/>
       <c r="D345" s="4" t="inlineStr">
         <is>
-          <t>jon</t>
+          <t>mizuno</t>
         </is>
       </c>
       <c r="E345" s="4" t="inlineStr">
         <is>
-          <t>jon@performcb.com</t>
+          <t>mizuno@performcb.com</t>
         </is>
       </c>
       <c r="F345" s="4" t="inlineStr">
         <is>
-          <t>Information Tech</t>
+          <t>(Not in BambooHR)</t>
         </is>
       </c>
       <c r="G345" s="4" t="inlineStr">
         <is>
-          <t>IT Manager</t>
-[...4 lines deleted...]
-          <t>Manager</t>
+          <t>(Not in BambooHR)</t>
+        </is>
+      </c>
+      <c r="H345" s="4" t="inlineStr">
+        <is>
+          <t>Content Manager</t>
         </is>
       </c>
       <c r="I345" s="4" t="inlineStr">
         <is>
-          <t>user</t>
+          <t>group</t>
         </is>
       </c>
     </row>
     <row r="346" ht="15" customHeight="1">
       <c r="A346" s="4" t="inlineStr">
         <is>
-          <t>Marketing</t>
+          <t>Mizuno Creative Assets 2026</t>
         </is>
       </c>
       <c r="B346" s="4" t="inlineStr">
         <is>
-          <t>2023-12-21</t>
+          <t>2026-04-29</t>
         </is>
       </c>
       <c r="C346" s="4" t="inlineStr"/>
       <c r="D346" s="4" t="inlineStr">
         <is>
-          <t>Louise King</t>
+          <t>Sandra Seithel</t>
         </is>
       </c>
       <c r="E346" s="4" t="inlineStr">
         <is>
-          <t>louise@performcb.com</t>
+          <t>sandra@performcb.com</t>
         </is>
       </c>
       <c r="F346" s="4" t="inlineStr">
         <is>
-          <t>Marketing</t>
+          <t>Client Services</t>
         </is>
       </c>
       <c r="G346" s="4" t="inlineStr">
         <is>
-          <t>Brand &amp; Content Marketing Manager</t>
-[...4 lines deleted...]
-          <t>Content Manager</t>
+          <t>Growth Manager</t>
+        </is>
+      </c>
+      <c r="H346" s="5" t="inlineStr">
+        <is>
+          <t>Manager</t>
         </is>
       </c>
       <c r="I346" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="347" ht="15" customHeight="1">
       <c r="A347" s="4" t="inlineStr">
         <is>
-          <t>Marketing</t>
+          <t>Morgan's Ignite Drive</t>
         </is>
       </c>
       <c r="B347" s="4" t="inlineStr">
         <is>
-          <t>2023-12-21</t>
+          <t>2019-03-21</t>
         </is>
       </c>
       <c r="C347" s="4" t="inlineStr"/>
       <c r="D347" s="4" t="inlineStr">
         <is>
-          <t>Stephen Brown</t>
+          <t>dan</t>
         </is>
       </c>
       <c r="E347" s="4" t="inlineStr">
         <is>
-          <t>stephen@performcb.com</t>
+          <t>dan@performcb.com</t>
         </is>
       </c>
       <c r="F347" s="4" t="inlineStr">
         <is>
-          <t>Information Tech</t>
+          <t>(Not in BambooHR)</t>
         </is>
       </c>
       <c r="G347" s="4" t="inlineStr">
         <is>
-          <t>Director of IT and AI Integration</t>
+          <t>(Not in BambooHR)</t>
         </is>
       </c>
       <c r="H347" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I347" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="348" ht="15" customHeight="1">
       <c r="A348" s="4" t="inlineStr">
         <is>
-          <t>Marketing</t>
+          <t>Morgan's Ignite Drive</t>
         </is>
       </c>
       <c r="B348" s="4" t="inlineStr">
         <is>
-          <t>2023-12-21</t>
+          <t>2019-03-21</t>
         </is>
       </c>
       <c r="C348" s="4" t="inlineStr"/>
       <c r="D348" s="4" t="inlineStr">
         <is>
-          <t>Holly Barnes</t>
+          <t>Zach Dupell</t>
         </is>
       </c>
       <c r="E348" s="4" t="inlineStr">
         <is>
-          <t>holly@performcb.com</t>
+          <t>zach@performcb.com</t>
         </is>
       </c>
       <c r="F348" s="4" t="inlineStr">
         <is>
-          <t>Marketing</t>
+          <t>Accounting</t>
         </is>
       </c>
       <c r="G348" s="4" t="inlineStr">
         <is>
-          <t>Director of Marketing</t>
-[...4 lines deleted...]
-          <t>Manager</t>
+          <t>Accounting Manager</t>
+        </is>
+      </c>
+      <c r="H348" s="4" t="inlineStr">
+        <is>
+          <t>Content Manager</t>
         </is>
       </c>
       <c r="I348" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="349" ht="15" customHeight="1">
       <c r="A349" s="4" t="inlineStr">
         <is>
-          <t>Marketing</t>
+          <t>NPS Surveys</t>
         </is>
       </c>
       <c r="B349" s="4" t="inlineStr">
         <is>
-          <t>2023-12-21</t>
+          <t>2022-04-06</t>
         </is>
       </c>
       <c r="C349" s="4" t="inlineStr"/>
       <c r="D349" s="4" t="inlineStr">
         <is>
-          <t>Keely Karalis-Valverde</t>
+          <t>Erin Cigich</t>
         </is>
       </c>
       <c r="E349" s="4" t="inlineStr">
         <is>
-          <t>keely@performcb.com</t>
+          <t>erin@performcb.com</t>
         </is>
       </c>
       <c r="F349" s="4" t="inlineStr">
         <is>
-          <t>Marketing</t>
+          <t>Executive</t>
         </is>
       </c>
       <c r="G349" s="4" t="inlineStr">
         <is>
-          <t>Demand Generation Manager</t>
-[...4 lines deleted...]
-          <t>Manager</t>
+          <t>CEO</t>
+        </is>
+      </c>
+      <c r="H349" s="4" t="inlineStr">
+        <is>
+          <t>Content Manager</t>
         </is>
       </c>
       <c r="I349" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="350" ht="15" customHeight="1">
       <c r="A350" s="4" t="inlineStr">
         <is>
-          <t>Marketing</t>
+          <t>NPS Surveys</t>
         </is>
       </c>
       <c r="B350" s="4" t="inlineStr">
         <is>
-          <t>2023-12-21</t>
+          <t>2022-04-06</t>
         </is>
       </c>
       <c r="C350" s="4" t="inlineStr"/>
       <c r="D350" s="4" t="inlineStr">
         <is>
-          <t>rob</t>
+          <t>Dzenis Softic</t>
         </is>
       </c>
       <c r="E350" s="4" t="inlineStr">
         <is>
-          <t>rob@performcb.com</t>
+          <t>dzenis@performcb.com</t>
         </is>
       </c>
       <c r="F350" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
+          <t>Executive</t>
         </is>
       </c>
       <c r="G350" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
+          <t>CTO &amp; Head of AI Innovation</t>
         </is>
       </c>
       <c r="H350" s="5" t="inlineStr">
         <is>
           <t>Manager</t>
         </is>
       </c>
       <c r="I350" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="351" ht="15" customHeight="1">
       <c r="A351" s="4" t="inlineStr">
         <is>
-          <t>Marketing Chatbot Documentation</t>
+          <t>Onboarding</t>
         </is>
       </c>
       <c r="B351" s="4" t="inlineStr">
         <is>
-          <t>2023-11-28</t>
+          <t>2022-07-21</t>
         </is>
       </c>
       <c r="C351" s="4" t="inlineStr"/>
       <c r="D351" s="4" t="inlineStr">
         <is>
-          <t>Dzenis Softic</t>
+          <t>Ryan Hill</t>
         </is>
       </c>
       <c r="E351" s="4" t="inlineStr">
         <is>
-          <t>dzenis@performcb.com</t>
+          <t>ryan.hill@performcb.com</t>
         </is>
       </c>
       <c r="F351" s="4" t="inlineStr">
         <is>
-          <t>Executive</t>
+          <t>Culture</t>
         </is>
       </c>
       <c r="G351" s="4" t="inlineStr">
         <is>
-          <t>CTO &amp; Head of AI Innovation</t>
+          <t>Director of Experience and Engagement</t>
         </is>
       </c>
       <c r="H351" s="5" t="inlineStr">
         <is>
           <t>Manager</t>
         </is>
       </c>
       <c r="I351" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="352" ht="15" customHeight="1">
       <c r="A352" s="4" t="inlineStr">
         <is>
-          <t>Marketing Chatbot Documentation</t>
+          <t>Onboarding</t>
         </is>
       </c>
       <c r="B352" s="4" t="inlineStr">
         <is>
-          <t>2023-11-28</t>
+          <t>2022-07-21</t>
         </is>
       </c>
       <c r="C352" s="4" t="inlineStr"/>
       <c r="D352" s="4" t="inlineStr">
         <is>
-          <t>Holly Barnes</t>
+          <t>Terry Vajgrt</t>
         </is>
       </c>
       <c r="E352" s="4" t="inlineStr">
         <is>
-          <t>holly@performcb.com</t>
+          <t>terry@performcb.com</t>
         </is>
       </c>
       <c r="F352" s="4" t="inlineStr">
         <is>
-          <t>Marketing</t>
+          <t>People Operations</t>
         </is>
       </c>
       <c r="G352" s="4" t="inlineStr">
         <is>
-          <t>Director of Marketing</t>
+          <t>Vice President of Talent Acquisition</t>
         </is>
       </c>
       <c r="H352" s="5" t="inlineStr">
         <is>
           <t>Manager</t>
         </is>
       </c>
       <c r="I352" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="353" ht="15" customHeight="1">
       <c r="A353" s="4" t="inlineStr">
         <is>
-          <t>Marketing Chatbot Documentation</t>
+          <t>Outcome Engine</t>
         </is>
       </c>
       <c r="B353" s="4" t="inlineStr">
         <is>
-          <t>2023-11-28</t>
+          <t>2024-02-28</t>
         </is>
       </c>
       <c r="C353" s="4" t="inlineStr"/>
       <c r="D353" s="4" t="inlineStr">
         <is>
-          <t>Lee Aho</t>
+          <t>Engine</t>
         </is>
       </c>
       <c r="E353" s="4" t="inlineStr">
         <is>
-          <t>lee@performcb.com</t>
+          <t>engine@performcb.com</t>
         </is>
       </c>
       <c r="F353" s="4" t="inlineStr">
         <is>
+          <t>(Not in BambooHR)</t>
+        </is>
+      </c>
+      <c r="G353" s="4" t="inlineStr">
+        <is>
+          <t>(Not in BambooHR)</t>
+        </is>
+      </c>
+      <c r="H353" s="4" t="inlineStr">
+        <is>
+          <t>Content Manager</t>
+        </is>
+      </c>
+      <c r="I353" s="4" t="inlineStr">
+        <is>
+          <t>group</t>
+        </is>
+      </c>
+    </row>
+    <row r="354" ht="15" customHeight="1">
+      <c r="A354" s="4" t="inlineStr">
+        <is>
+          <t>Outcome Engine</t>
+        </is>
+      </c>
+      <c r="B354" s="4" t="inlineStr">
+        <is>
+          <t>2024-02-28</t>
+        </is>
+      </c>
+      <c r="C354" s="4" t="inlineStr"/>
+      <c r="D354" s="4" t="inlineStr">
+        <is>
+          <t>Brad Dobbins</t>
+        </is>
+      </c>
+      <c r="E354" s="4" t="inlineStr">
+        <is>
+          <t>brad@performcb.com</t>
+        </is>
+      </c>
+      <c r="F354" s="4" t="inlineStr">
+        <is>
           <t>Executive</t>
         </is>
       </c>
-      <c r="G353" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H353" s="5" t="inlineStr">
+      <c r="G354" s="4" t="inlineStr">
+        <is>
+          <t>COO</t>
+        </is>
+      </c>
+      <c r="H354" s="5" t="inlineStr">
         <is>
           <t>Manager</t>
         </is>
       </c>
-      <c r="I353" s="4" t="inlineStr">
-[...42 lines deleted...]
-      <c r="I354" s="6" t="inlineStr">
+      <c r="I354" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="355" ht="15" customHeight="1">
       <c r="A355" s="4" t="inlineStr">
         <is>
-          <t>May 2021 Pub Payments</t>
+          <t>Outcome Engine</t>
         </is>
       </c>
       <c r="B355" s="4" t="inlineStr">
         <is>
-          <t>2021-06-05</t>
+          <t>2024-02-28</t>
         </is>
       </c>
       <c r="C355" s="4" t="inlineStr"/>
       <c r="D355" s="4" t="inlineStr">
         <is>
-          <t>Angelica Cognac</t>
+          <t>Lee Aho</t>
         </is>
       </c>
       <c r="E355" s="4" t="inlineStr">
         <is>
-          <t>angelica@performcb.com</t>
+          <t>lee@performcb.com</t>
         </is>
       </c>
       <c r="F355" s="4" t="inlineStr">
         <is>
-          <t>People Operations</t>
+          <t>Executive</t>
         </is>
       </c>
       <c r="G355" s="4" t="inlineStr">
         <is>
-          <t>People Operations Strategy Manager</t>
+          <t>CRO</t>
         </is>
       </c>
       <c r="H355" s="5" t="inlineStr">
         <is>
           <t>Manager</t>
         </is>
       </c>
       <c r="I355" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="356" ht="15" customHeight="1">
       <c r="A356" s="4" t="inlineStr">
         <is>
-          <t>May 2021 Pub Payments</t>
+          <t>Payroll</t>
         </is>
       </c>
       <c r="B356" s="4" t="inlineStr">
         <is>
-          <t>2021-06-05</t>
+          <t>2022-03-29</t>
         </is>
       </c>
       <c r="C356" s="4" t="inlineStr"/>
       <c r="D356" s="4" t="inlineStr">
         <is>
-          <t>Colleen Rittenhouse</t>
+          <t>Amanda Yeager</t>
         </is>
       </c>
       <c r="E356" s="4" t="inlineStr">
         <is>
-          <t>colleen@performcb.com</t>
+          <t>amanda.yeager@performcb.com</t>
         </is>
       </c>
       <c r="F356" s="4" t="inlineStr">
         <is>
-          <t>Accounting</t>
+          <t>Executive</t>
         </is>
       </c>
       <c r="G356" s="4" t="inlineStr">
         <is>
-          <t>Assistant Controller</t>
+          <t>CFO</t>
         </is>
       </c>
       <c r="H356" s="5" t="inlineStr">
         <is>
           <t>Manager</t>
         </is>
       </c>
       <c r="I356" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="357" ht="15" customHeight="1">
       <c r="A357" s="4" t="inlineStr">
         <is>
-          <t>Media</t>
+          <t>PCB Knowledge</t>
         </is>
       </c>
       <c r="B357" s="4" t="inlineStr">
         <is>
-          <t>2022-03-10</t>
+          <t>2024-01-08</t>
         </is>
       </c>
       <c r="C357" s="4" t="inlineStr"/>
       <c r="D357" s="4" t="inlineStr">
         <is>
-          <t>bill.greer</t>
+          <t>Angelica Cognac</t>
         </is>
       </c>
       <c r="E357" s="4" t="inlineStr">
         <is>
-          <t>bill.greer@performcb.com</t>
+          <t>angelica@performcb.com</t>
         </is>
       </c>
       <c r="F357" s="4" t="inlineStr">
         <is>
-          <t>Executive</t>
+          <t>People Operations</t>
         </is>
       </c>
       <c r="G357" s="4" t="inlineStr">
         <is>
-          <t>CFO</t>
+          <t>People Operations Strategy Manager</t>
         </is>
       </c>
       <c r="H357" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I357" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="358" ht="15" customHeight="1">
       <c r="A358" s="4" t="inlineStr">
         <is>
-          <t>Media - Advertisers</t>
+          <t>PCB Knowledge</t>
         </is>
       </c>
       <c r="B358" s="4" t="inlineStr">
         <is>
-          <t>2022-03-17</t>
+          <t>2024-01-08</t>
         </is>
       </c>
       <c r="C358" s="4" t="inlineStr"/>
       <c r="D358" s="4" t="inlineStr">
         <is>
-          <t>rob</t>
+          <t>Rana Lepson</t>
         </is>
       </c>
       <c r="E358" s="4" t="inlineStr">
         <is>
-          <t>rob@performcb.com</t>
+          <t>rana@performcb.com</t>
         </is>
       </c>
       <c r="F358" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
+          <t>People Operations</t>
         </is>
       </c>
       <c r="G358" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
+          <t>Director of People Operations</t>
         </is>
       </c>
       <c r="H358" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I358" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="359" ht="15" customHeight="1">
       <c r="A359" s="4" t="inlineStr">
         <is>
-          <t>Mizuno Creative Assets 2026</t>
+          <t>PCB Knowledge</t>
         </is>
       </c>
       <c r="B359" s="4" t="inlineStr">
         <is>
-          <t>2026-04-29</t>
+          <t>2024-01-08</t>
         </is>
       </c>
       <c r="C359" s="4" t="inlineStr"/>
       <c r="D359" s="4" t="inlineStr">
         <is>
-          <t>casey.rodriguez</t>
+          <t>Ryan Hill</t>
         </is>
       </c>
       <c r="E359" s="4" t="inlineStr">
         <is>
-          <t>casey.rodriguez@mizunousa.com</t>
+          <t>ryan.hill@performcb.com</t>
         </is>
       </c>
       <c r="F359" s="4" t="inlineStr">
         <is>
+          <t>Culture</t>
+        </is>
+      </c>
+      <c r="G359" s="4" t="inlineStr">
+        <is>
+          <t>Director of Experience and Engagement</t>
+        </is>
+      </c>
+      <c r="H359" s="5" t="inlineStr">
+        <is>
+          <t>Manager</t>
+        </is>
+      </c>
+      <c r="I359" s="4" t="inlineStr">
+        <is>
+          <t>user</t>
+        </is>
+      </c>
+    </row>
+    <row r="360" ht="15" customHeight="1">
+      <c r="A360" s="7" t="inlineStr">
+        <is>
+          <t>PCB Knowledge</t>
+        </is>
+      </c>
+      <c r="B360" s="7" t="inlineStr">
+        <is>
+          <t>2024-01-08</t>
+        </is>
+      </c>
+      <c r="C360" s="7" t="inlineStr"/>
+      <c r="D360" s="7" t="inlineStr">
+        <is>
+          <t>Team</t>
+        </is>
+      </c>
+      <c r="E360" s="7" t="inlineStr">
+        <is>
+          <t>team@performcb.com</t>
+        </is>
+      </c>
+      <c r="F360" s="7" t="inlineStr">
+        <is>
           <t>(Not in BambooHR)</t>
         </is>
       </c>
-      <c r="G359" s="4" t="inlineStr">
+      <c r="G360" s="7" t="inlineStr">
         <is>
           <t>(Not in BambooHR)</t>
         </is>
       </c>
-      <c r="H359" s="4" t="inlineStr">
-[...49 lines deleted...]
-          <t>user</t>
+      <c r="H360" s="7" t="inlineStr">
+        <is>
+          <t>Viewer</t>
+        </is>
+      </c>
+      <c r="I360" s="7" t="inlineStr">
+        <is>
+          <t>group</t>
         </is>
       </c>
     </row>
     <row r="361" ht="15" customHeight="1">
       <c r="A361" s="4" t="inlineStr">
         <is>
-          <t>Mizuno Creative Assets 2026</t>
+          <t>People Operations</t>
         </is>
       </c>
       <c r="B361" s="4" t="inlineStr">
         <is>
-          <t>2026-04-29</t>
+          <t>2023-06-08</t>
         </is>
       </c>
       <c r="C361" s="4" t="inlineStr"/>
       <c r="D361" s="4" t="inlineStr">
         <is>
-          <t>Julie Blake</t>
+          <t>Rana Lepson</t>
         </is>
       </c>
       <c r="E361" s="4" t="inlineStr">
         <is>
-          <t>julie.blake@performcb.com</t>
+          <t>rana@performcb.com</t>
         </is>
       </c>
       <c r="F361" s="4" t="inlineStr">
         <is>
-          <t>Client Services</t>
+          <t>People Operations</t>
         </is>
       </c>
       <c r="G361" s="4" t="inlineStr">
         <is>
-          <t>Director of Client Services</t>
+          <t>Director of People Operations</t>
         </is>
       </c>
       <c r="H361" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I361" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="362" ht="15" customHeight="1">
       <c r="A362" s="4" t="inlineStr">
         <is>
-          <t>Mizuno Creative Assets 2026</t>
+          <t>People Operations</t>
         </is>
       </c>
       <c r="B362" s="4" t="inlineStr">
         <is>
-          <t>2026-04-29</t>
+          <t>2023-06-08</t>
         </is>
       </c>
       <c r="C362" s="4" t="inlineStr"/>
       <c r="D362" s="4" t="inlineStr">
         <is>
-          <t>Matthew Ferguson</t>
+          <t>Angelica Cognac</t>
         </is>
       </c>
       <c r="E362" s="4" t="inlineStr">
         <is>
-          <t>matt.ferguson@performcb.com</t>
+          <t>angelica@performcb.com</t>
         </is>
       </c>
       <c r="F362" s="4" t="inlineStr">
         <is>
-          <t>Client Services</t>
+          <t>People Operations</t>
         </is>
       </c>
       <c r="G362" s="4" t="inlineStr">
         <is>
-          <t>Partner Manager</t>
-[...4 lines deleted...]
-          <t>Content Manager</t>
+          <t>People Operations Strategy Manager</t>
+        </is>
+      </c>
+      <c r="H362" s="5" t="inlineStr">
+        <is>
+          <t>Manager</t>
         </is>
       </c>
       <c r="I362" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="363" ht="15" customHeight="1">
       <c r="A363" s="4" t="inlineStr">
         <is>
-          <t>Mizuno Creative Assets 2026</t>
+          <t>Perform [cb] x Bubble Shared Google Drive</t>
         </is>
       </c>
       <c r="B363" s="4" t="inlineStr">
         <is>
-          <t>2026-04-29</t>
+          <t>2024-12-06</t>
         </is>
       </c>
       <c r="C363" s="4" t="inlineStr"/>
       <c r="D363" s="4" t="inlineStr">
         <is>
-          <t>mizuno</t>
+          <t>Sandra Seithel</t>
         </is>
       </c>
       <c r="E363" s="4" t="inlineStr">
         <is>
-          <t>mizuno@performcb.com</t>
+          <t>sandra@performcb.com</t>
         </is>
       </c>
       <c r="F363" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
+          <t>Client Services</t>
         </is>
       </c>
       <c r="G363" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
-[...4 lines deleted...]
-          <t>Content Manager</t>
+          <t>Growth Manager</t>
+        </is>
+      </c>
+      <c r="H363" s="5" t="inlineStr">
+        <is>
+          <t>Manager</t>
         </is>
       </c>
       <c r="I363" s="4" t="inlineStr">
         <is>
-          <t>group</t>
+          <t>user</t>
         </is>
       </c>
     </row>
     <row r="364" ht="15" customHeight="1">
       <c r="A364" s="4" t="inlineStr">
         <is>
-          <t>Mizuno Creative Assets 2026</t>
+          <t>Perform Staging API</t>
         </is>
       </c>
       <c r="B364" s="4" t="inlineStr">
         <is>
-          <t>2026-04-29</t>
+          <t>2025-07-15</t>
         </is>
       </c>
       <c r="C364" s="4" t="inlineStr"/>
       <c r="D364" s="4" t="inlineStr">
         <is>
-          <t>Sandra Seithel</t>
+          <t>Perform[cb] Bosnia Team</t>
         </is>
       </c>
       <c r="E364" s="4" t="inlineStr">
         <is>
-          <t>sandra@performcb.com</t>
+          <t>bosnia.team@performcb.com</t>
         </is>
       </c>
       <c r="F364" s="4" t="inlineStr">
         <is>
-          <t>Client Services</t>
+          <t>(Not in BambooHR)</t>
         </is>
       </c>
       <c r="G364" s="4" t="inlineStr">
         <is>
-          <t>Growth Manager</t>
+          <t>(Not in BambooHR)</t>
         </is>
       </c>
       <c r="H364" s="5" t="inlineStr">
         <is>
           <t>Manager</t>
         </is>
       </c>
       <c r="I364" s="4" t="inlineStr">
         <is>
-          <t>user</t>
+          <t>group</t>
         </is>
       </c>
     </row>
     <row r="365" ht="15" customHeight="1">
       <c r="A365" s="4" t="inlineStr">
         <is>
-          <t>Morgan's Ignite Drive</t>
+          <t>Perform Staging API</t>
         </is>
       </c>
       <c r="B365" s="4" t="inlineStr">
         <is>
-          <t>2019-03-21</t>
+          <t>2025-07-15</t>
         </is>
       </c>
       <c r="C365" s="4" t="inlineStr"/>
       <c r="D365" s="4" t="inlineStr">
         <is>
-          <t>dan</t>
+          <t>Denis Mitrović</t>
         </is>
       </c>
       <c r="E365" s="4" t="inlineStr">
         <is>
-          <t>dan@performcb.com</t>
+          <t>denis@performcb.com</t>
         </is>
       </c>
       <c r="F365" s="4" t="inlineStr">
         <is>
+          <t>Tech</t>
+        </is>
+      </c>
+      <c r="G365" s="4" t="inlineStr">
+        <is>
+          <t>Senior Software Engineer</t>
+        </is>
+      </c>
+      <c r="H365" s="5" t="inlineStr">
+        <is>
+          <t>Manager</t>
+        </is>
+      </c>
+      <c r="I365" s="4" t="inlineStr">
+        <is>
+          <t>user</t>
+        </is>
+      </c>
+    </row>
+    <row r="366" ht="15" customHeight="1">
+      <c r="A366" s="6" t="inlineStr">
+        <is>
+          <t>Perform Staging API</t>
+        </is>
+      </c>
+      <c r="B366" s="6" t="inlineStr">
+        <is>
+          <t>2025-07-15</t>
+        </is>
+      </c>
+      <c r="C366" s="6" t="inlineStr"/>
+      <c r="D366" s="6" t="inlineStr">
+        <is>
+          <t>cb-staging-api-184</t>
+        </is>
+      </c>
+      <c r="E366" s="6" t="inlineStr">
+        <is>
+          <t>cb-staging-api-184@g-sheets-api-cb-staging.iam.gserviceaccount.com</t>
+        </is>
+      </c>
+      <c r="F366" s="6" t="inlineStr">
+        <is>
           <t>(Not in BambooHR)</t>
         </is>
       </c>
-      <c r="G365" s="4" t="inlineStr">
+      <c r="G366" s="6" t="inlineStr">
         <is>
           <t>(Not in BambooHR)</t>
         </is>
       </c>
-      <c r="H365" s="4" t="inlineStr">
-[...47 lines deleted...]
-      <c r="I366" s="4" t="inlineStr">
+      <c r="H366" s="6" t="inlineStr">
+        <is>
+          <t>Contributor</t>
+        </is>
+      </c>
+      <c r="I366" s="6" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="367" ht="15" customHeight="1">
       <c r="A367" s="4" t="inlineStr">
         <is>
-          <t>NPS Surveys</t>
+          <t>Perform[cb] Sales</t>
         </is>
       </c>
       <c r="B367" s="4" t="inlineStr">
         <is>
-          <t>2022-04-06</t>
+          <t>2019-06-04</t>
         </is>
       </c>
       <c r="C367" s="4" t="inlineStr"/>
       <c r="D367" s="4" t="inlineStr">
         <is>
-          <t>Dzenis Softic</t>
+          <t>agency</t>
         </is>
       </c>
       <c r="E367" s="4" t="inlineStr">
         <is>
-          <t>dzenis@performcb.com</t>
+          <t>agency@performcb.com</t>
         </is>
       </c>
       <c r="F367" s="4" t="inlineStr">
         <is>
-          <t>Executive</t>
+          <t>(Not in BambooHR)</t>
         </is>
       </c>
       <c r="G367" s="4" t="inlineStr">
         <is>
-          <t>CTO &amp; Head of AI Innovation</t>
+          <t>(Not in BambooHR)</t>
         </is>
       </c>
       <c r="H367" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I367" s="4" t="inlineStr">
         <is>
-          <t>user</t>
+          <t>group</t>
         </is>
       </c>
     </row>
     <row r="368" ht="15" customHeight="1">
       <c r="A368" s="4" t="inlineStr">
         <is>
-          <t>NPS Surveys</t>
+          <t>Perform[cb] Sales</t>
         </is>
       </c>
       <c r="B368" s="4" t="inlineStr">
         <is>
-          <t>2022-04-06</t>
+          <t>2019-06-04</t>
         </is>
       </c>
       <c r="C368" s="4" t="inlineStr"/>
       <c r="D368" s="4" t="inlineStr">
         <is>
-          <t>Erin Cigich</t>
+          <t>Marketing</t>
         </is>
       </c>
       <c r="E368" s="4" t="inlineStr">
         <is>
-          <t>erin@performcb.com</t>
+          <t>marketing@performcb.com</t>
         </is>
       </c>
       <c r="F368" s="4" t="inlineStr">
         <is>
-          <t>Executive</t>
+          <t>(Not in BambooHR)</t>
         </is>
       </c>
       <c r="G368" s="4" t="inlineStr">
         <is>
-          <t>CEO</t>
+          <t>(Not in BambooHR)</t>
         </is>
       </c>
       <c r="H368" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I368" s="4" t="inlineStr">
         <is>
-          <t>user</t>
+          <t>group</t>
         </is>
       </c>
     </row>
     <row r="369" ht="15" customHeight="1">
       <c r="A369" s="4" t="inlineStr">
         <is>
-          <t>NPS Surveys</t>
+          <t>Perform[cb] Sales</t>
         </is>
       </c>
       <c r="B369" s="4" t="inlineStr">
         <is>
-          <t>2022-04-06</t>
+          <t>2019-06-04</t>
         </is>
       </c>
       <c r="C369" s="4" t="inlineStr"/>
       <c r="D369" s="4" t="inlineStr">
         <is>
-          <t>jon</t>
+          <t>Matt Lord</t>
         </is>
       </c>
       <c r="E369" s="4" t="inlineStr">
         <is>
-          <t>jon@performcb.com</t>
+          <t>mlord@adperio.com</t>
         </is>
       </c>
       <c r="F369" s="4" t="inlineStr">
         <is>
-          <t>Information Tech</t>
+          <t>(Not in BambooHR)</t>
         </is>
       </c>
       <c r="G369" s="4" t="inlineStr">
         <is>
-          <t>IT Manager</t>
-[...4 lines deleted...]
-          <t>Manager</t>
+          <t>(Not in BambooHR)</t>
+        </is>
+      </c>
+      <c r="H369" s="4" t="inlineStr">
+        <is>
+          <t>Content Manager</t>
         </is>
       </c>
       <c r="I369" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="370" ht="15" customHeight="1">
       <c r="A370" s="4" t="inlineStr">
         <is>
-          <t>Onboarding</t>
+          <t>Perform[cb] Sales</t>
         </is>
       </c>
       <c r="B370" s="4" t="inlineStr">
         <is>
-          <t>2022-07-21</t>
+          <t>2019-06-04</t>
         </is>
       </c>
       <c r="C370" s="4" t="inlineStr"/>
       <c r="D370" s="4" t="inlineStr">
         <is>
-          <t>Mike Swann</t>
+          <t>Sales</t>
         </is>
       </c>
       <c r="E370" s="4" t="inlineStr">
         <is>
-          <t>mike@performcb.com</t>
+          <t>sales@performcb.com</t>
         </is>
       </c>
       <c r="F370" s="4" t="inlineStr">
         <is>
-          <t>Information Tech</t>
+          <t>(Not in BambooHR)</t>
         </is>
       </c>
       <c r="G370" s="4" t="inlineStr">
         <is>
-          <t>SR System Administrator</t>
+          <t>(Not in BambooHR)</t>
         </is>
       </c>
       <c r="H370" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I370" s="4" t="inlineStr">
         <is>
-          <t>user</t>
+          <t>group</t>
         </is>
       </c>
     </row>
     <row r="371" ht="15" customHeight="1">
       <c r="A371" s="4" t="inlineStr">
         <is>
-          <t>Onboarding</t>
+          <t>Perform[cb] Sales and AM</t>
         </is>
       </c>
       <c r="B371" s="4" t="inlineStr">
         <is>
-          <t>2022-07-21</t>
+          <t>2020-02-17</t>
         </is>
       </c>
       <c r="C371" s="4" t="inlineStr"/>
       <c r="D371" s="4" t="inlineStr">
         <is>
-          <t>jon</t>
+          <t>Allison Bartley</t>
         </is>
       </c>
       <c r="E371" s="4" t="inlineStr">
         <is>
-          <t>jon@performcb.com</t>
+          <t>allison@clickbooth.com</t>
         </is>
       </c>
       <c r="F371" s="4" t="inlineStr">
         <is>
-          <t>Information Tech</t>
+          <t>(Not in BambooHR)</t>
         </is>
       </c>
       <c r="G371" s="4" t="inlineStr">
         <is>
-          <t>IT Manager</t>
-[...4 lines deleted...]
-          <t>Manager</t>
+          <t>(Not in BambooHR)</t>
+        </is>
+      </c>
+      <c r="H371" s="4" t="inlineStr">
+        <is>
+          <t>Content Manager</t>
         </is>
       </c>
       <c r="I371" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="372" ht="15" customHeight="1">
       <c r="A372" s="4" t="inlineStr">
         <is>
-          <t>Onboarding</t>
+          <t>Perform[cb] Sales and AM</t>
         </is>
       </c>
       <c r="B372" s="4" t="inlineStr">
         <is>
-          <t>2022-07-21</t>
+          <t>2020-02-17</t>
         </is>
       </c>
       <c r="C372" s="4" t="inlineStr"/>
       <c r="D372" s="4" t="inlineStr">
         <is>
-          <t>Ryan Hill</t>
+          <t>Angelica Cognac</t>
         </is>
       </c>
       <c r="E372" s="4" t="inlineStr">
         <is>
-          <t>ryan.hill@performcb.com</t>
+          <t>angelica@performcb.com</t>
         </is>
       </c>
       <c r="F372" s="4" t="inlineStr">
         <is>
-          <t>Culture</t>
+          <t>People Operations</t>
         </is>
       </c>
       <c r="G372" s="4" t="inlineStr">
         <is>
-          <t>Director of Experience and Engagement</t>
-[...4 lines deleted...]
-          <t>Manager</t>
+          <t>People Operations Strategy Manager</t>
+        </is>
+      </c>
+      <c r="H372" s="4" t="inlineStr">
+        <is>
+          <t>Content Manager</t>
         </is>
       </c>
       <c r="I372" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="373" ht="15" customHeight="1">
       <c r="A373" s="4" t="inlineStr">
         <is>
-          <t>Onboarding</t>
+          <t>Perform[cb] Sales and AM</t>
         </is>
       </c>
       <c r="B373" s="4" t="inlineStr">
         <is>
-          <t>2022-07-21</t>
+          <t>2020-02-17</t>
         </is>
       </c>
       <c r="C373" s="4" t="inlineStr"/>
       <c r="D373" s="4" t="inlineStr">
         <is>
-          <t>Terry Vajgrt</t>
+          <t>Brad Dobbins</t>
         </is>
       </c>
       <c r="E373" s="4" t="inlineStr">
         <is>
-          <t>terry@performcb.com</t>
+          <t>brad@performcb.com</t>
         </is>
       </c>
       <c r="F373" s="4" t="inlineStr">
         <is>
-          <t>People Operations</t>
+          <t>Executive</t>
         </is>
       </c>
       <c r="G373" s="4" t="inlineStr">
         <is>
-          <t>Vice President of Talent Acquisition</t>
-[...4 lines deleted...]
-          <t>Manager</t>
+          <t>COO</t>
+        </is>
+      </c>
+      <c r="H373" s="4" t="inlineStr">
+        <is>
+          <t>Content Manager</t>
         </is>
       </c>
       <c r="I373" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="374" ht="15" customHeight="1">
       <c r="A374" s="4" t="inlineStr">
         <is>
-          <t>Outcome Engine</t>
+          <t>Perform[cb] Sales and AM</t>
         </is>
       </c>
       <c r="B374" s="4" t="inlineStr">
         <is>
-          <t>2024-02-28</t>
+          <t>2020-02-17</t>
         </is>
       </c>
       <c r="C374" s="4" t="inlineStr"/>
       <c r="D374" s="4" t="inlineStr">
         <is>
-          <t>Engine</t>
+          <t>Courtney McLeod</t>
         </is>
       </c>
       <c r="E374" s="4" t="inlineStr">
         <is>
-          <t>engine@performcb.com</t>
+          <t>cmcleod@adperio.com</t>
         </is>
       </c>
       <c r="F374" s="4" t="inlineStr">
         <is>
           <t>(Not in BambooHR)</t>
         </is>
       </c>
       <c r="G374" s="4" t="inlineStr">
         <is>
           <t>(Not in BambooHR)</t>
         </is>
       </c>
       <c r="H374" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I374" s="4" t="inlineStr">
         <is>
-          <t>group</t>
+          <t>user</t>
         </is>
       </c>
     </row>
     <row r="375" ht="15" customHeight="1">
       <c r="A375" s="4" t="inlineStr">
         <is>
-          <t>Outcome Engine</t>
+          <t>Perform[cb] Sales and AM</t>
         </is>
       </c>
       <c r="B375" s="4" t="inlineStr">
         <is>
-          <t>2024-02-28</t>
+          <t>2020-02-17</t>
         </is>
       </c>
       <c r="C375" s="4" t="inlineStr"/>
       <c r="D375" s="4" t="inlineStr">
         <is>
-          <t>Brad Dobbins</t>
+          <t>Engine Sales</t>
         </is>
       </c>
       <c r="E375" s="4" t="inlineStr">
         <is>
-          <t>brad@performcb.com</t>
+          <t>enginesales@performcb.com</t>
         </is>
       </c>
       <c r="F375" s="4" t="inlineStr">
         <is>
-          <t>Executive</t>
+          <t>(Not in BambooHR)</t>
         </is>
       </c>
       <c r="G375" s="4" t="inlineStr">
         <is>
-          <t>COO</t>
-[...4 lines deleted...]
-          <t>Manager</t>
+          <t>(Not in BambooHR)</t>
+        </is>
+      </c>
+      <c r="H375" s="4" t="inlineStr">
+        <is>
+          <t>Content Manager</t>
         </is>
       </c>
       <c r="I375" s="4" t="inlineStr">
         <is>
-          <t>user</t>
+          <t>group</t>
         </is>
       </c>
     </row>
     <row r="376" ht="15" customHeight="1">
       <c r="A376" s="4" t="inlineStr">
         <is>
-          <t>Outcome Engine</t>
+          <t>Perform[cb] Sales and AM</t>
         </is>
       </c>
       <c r="B376" s="4" t="inlineStr">
         <is>
-          <t>2024-02-28</t>
+          <t>2020-02-17</t>
         </is>
       </c>
       <c r="C376" s="4" t="inlineStr"/>
       <c r="D376" s="4" t="inlineStr">
         <is>
-          <t>Lee Aho</t>
+          <t>Holly Barnes</t>
         </is>
       </c>
       <c r="E376" s="4" t="inlineStr">
         <is>
-          <t>lee@performcb.com</t>
+          <t>holly@performcb.com</t>
         </is>
       </c>
       <c r="F376" s="4" t="inlineStr">
         <is>
-          <t>Executive</t>
+          <t>Marketing</t>
         </is>
       </c>
       <c r="G376" s="4" t="inlineStr">
         <is>
-          <t>CRO</t>
-[...4 lines deleted...]
-          <t>Manager</t>
+          <t>Director of Marketing</t>
+        </is>
+      </c>
+      <c r="H376" s="4" t="inlineStr">
+        <is>
+          <t>Content Manager</t>
         </is>
       </c>
       <c r="I376" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="377" ht="15" customHeight="1">
       <c r="A377" s="4" t="inlineStr">
         <is>
-          <t>Outcome Engine</t>
+          <t>Perform[cb] Sales and AM</t>
         </is>
       </c>
       <c r="B377" s="4" t="inlineStr">
         <is>
-          <t>2024-02-28</t>
+          <t>2020-02-17</t>
         </is>
       </c>
       <c r="C377" s="4" t="inlineStr"/>
       <c r="D377" s="4" t="inlineStr">
         <is>
-          <t>rob</t>
+          <t>john</t>
         </is>
       </c>
       <c r="E377" s="4" t="inlineStr">
         <is>
-          <t>rob@performcb.com</t>
+          <t>john@performcb.com</t>
         </is>
       </c>
       <c r="F377" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
+          <t>Growth Mgmt</t>
         </is>
       </c>
       <c r="G377" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
-[...4 lines deleted...]
-          <t>Manager</t>
+          <t>Director of Account Management</t>
+        </is>
+      </c>
+      <c r="H377" s="4" t="inlineStr">
+        <is>
+          <t>Content Manager</t>
         </is>
       </c>
       <c r="I377" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="378" ht="15" customHeight="1">
       <c r="A378" s="4" t="inlineStr">
         <is>
-          <t>Payroll</t>
+          <t>Perform[cb] Sales and AM</t>
         </is>
       </c>
       <c r="B378" s="4" t="inlineStr">
         <is>
-          <t>2022-03-29</t>
+          <t>2020-02-17</t>
         </is>
       </c>
       <c r="C378" s="4" t="inlineStr"/>
       <c r="D378" s="4" t="inlineStr">
         <is>
-          <t>bill.greer</t>
+          <t>Keely Karalis-Valverde</t>
         </is>
       </c>
       <c r="E378" s="4" t="inlineStr">
         <is>
-          <t>bill.greer@performcb.com</t>
+          <t>keely@performcb.com</t>
         </is>
       </c>
       <c r="F378" s="4" t="inlineStr">
         <is>
-          <t>Executive</t>
+          <t>Marketing</t>
         </is>
       </c>
       <c r="G378" s="4" t="inlineStr">
         <is>
-          <t>CFO</t>
+          <t>Demand Generation Manager</t>
         </is>
       </c>
       <c r="H378" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I378" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="379" ht="15" customHeight="1">
       <c r="A379" s="4" t="inlineStr">
         <is>
-          <t>People Operations</t>
+          <t>Perform[cb] Sales and AM</t>
         </is>
       </c>
       <c r="B379" s="4" t="inlineStr">
         <is>
-          <t>2023-06-08</t>
+          <t>2020-02-17</t>
         </is>
       </c>
       <c r="C379" s="4" t="inlineStr"/>
       <c r="D379" s="4" t="inlineStr">
         <is>
-          <t>Rana Lepson</t>
+          <t>Kyle Kamppila</t>
         </is>
       </c>
       <c r="E379" s="4" t="inlineStr">
         <is>
-          <t>rana@performcb.com</t>
+          <t>kyle.kamppila@performcb.com</t>
         </is>
       </c>
       <c r="F379" s="4" t="inlineStr">
         <is>
-          <t>People Operations</t>
+          <t>Sales</t>
         </is>
       </c>
       <c r="G379" s="4" t="inlineStr">
         <is>
-          <t>Director of People Operations</t>
+          <t>Sales Director</t>
         </is>
       </c>
       <c r="H379" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I379" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="380" ht="15" customHeight="1">
       <c r="A380" s="4" t="inlineStr">
         <is>
-          <t>People Operations</t>
+          <t>Perform[cb] Sales and AM</t>
         </is>
       </c>
       <c r="B380" s="4" t="inlineStr">
         <is>
-          <t>2023-06-08</t>
+          <t>2020-02-17</t>
         </is>
       </c>
       <c r="C380" s="4" t="inlineStr"/>
       <c r="D380" s="4" t="inlineStr">
         <is>
-          <t>Angelica Cognac</t>
+          <t>Kyle Taber</t>
         </is>
       </c>
       <c r="E380" s="4" t="inlineStr">
         <is>
-          <t>angelica@performcb.com</t>
+          <t>kyle@performcb.com</t>
         </is>
       </c>
       <c r="F380" s="4" t="inlineStr">
         <is>
-          <t>People Operations</t>
+          <t>Growth Mgmt</t>
         </is>
       </c>
       <c r="G380" s="4" t="inlineStr">
         <is>
-          <t>People Operations Strategy Manager</t>
-[...4 lines deleted...]
-          <t>Manager</t>
+          <t>Senior Growth Manager</t>
+        </is>
+      </c>
+      <c r="H380" s="4" t="inlineStr">
+        <is>
+          <t>Content Manager</t>
         </is>
       </c>
       <c r="I380" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="381" ht="15" customHeight="1">
       <c r="A381" s="4" t="inlineStr">
         <is>
-          <t>Perform [cb] x Bubble Shared Google Drive</t>
+          <t>Perform[cb] Sales and AM</t>
         </is>
       </c>
       <c r="B381" s="4" t="inlineStr">
         <is>
-          <t>2024-12-06</t>
+          <t>2020-02-17</t>
         </is>
       </c>
       <c r="C381" s="4" t="inlineStr"/>
       <c r="D381" s="4" t="inlineStr">
         <is>
-          <t>Sandra Seithel</t>
+          <t>Peter Varga Jr</t>
         </is>
       </c>
       <c r="E381" s="4" t="inlineStr">
         <is>
-          <t>sandra@performcb.com</t>
+          <t>peter@performcb.com</t>
         </is>
       </c>
       <c r="F381" s="4" t="inlineStr">
         <is>
-          <t>Client Services</t>
+          <t>Sales</t>
         </is>
       </c>
       <c r="G381" s="4" t="inlineStr">
         <is>
-          <t>Growth Manager</t>
-[...4 lines deleted...]
-          <t>Manager</t>
+          <t>Sales Director</t>
+        </is>
+      </c>
+      <c r="H381" s="4" t="inlineStr">
+        <is>
+          <t>Content Manager</t>
         </is>
       </c>
       <c r="I381" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="382" ht="15" customHeight="1">
       <c r="A382" s="4" t="inlineStr">
         <is>
-          <t>Perform Staging API</t>
+          <t>Perform[cb] Sales and AM</t>
         </is>
       </c>
       <c r="B382" s="4" t="inlineStr">
         <is>
-          <t>2025-07-15</t>
+          <t>2020-02-17</t>
         </is>
       </c>
       <c r="C382" s="4" t="inlineStr"/>
       <c r="D382" s="4" t="inlineStr">
         <is>
-          <t>Perform[cb] Bosnia Team</t>
+          <t>Sydney Techentien</t>
         </is>
       </c>
       <c r="E382" s="4" t="inlineStr">
         <is>
-          <t>bosnia.team@performcb.com</t>
+          <t>stechentien@adperio.com</t>
         </is>
       </c>
       <c r="F382" s="4" t="inlineStr">
         <is>
           <t>(Not in BambooHR)</t>
         </is>
       </c>
       <c r="G382" s="4" t="inlineStr">
         <is>
           <t>(Not in BambooHR)</t>
         </is>
       </c>
-      <c r="H382" s="5" t="inlineStr">
-[...1 lines deleted...]
-          <t>Manager</t>
+      <c r="H382" s="4" t="inlineStr">
+        <is>
+          <t>Content Manager</t>
         </is>
       </c>
       <c r="I382" s="4" t="inlineStr">
         <is>
-          <t>group</t>
+          <t>user</t>
         </is>
       </c>
     </row>
     <row r="383" ht="15" customHeight="1">
       <c r="A383" s="4" t="inlineStr">
         <is>
-          <t>Perform Staging API</t>
+          <t>Perform[cb] Sales and AM</t>
         </is>
       </c>
       <c r="B383" s="4" t="inlineStr">
         <is>
-          <t>2025-07-15</t>
+          <t>2020-02-17</t>
         </is>
       </c>
       <c r="C383" s="4" t="inlineStr"/>
       <c r="D383" s="4" t="inlineStr">
         <is>
-          <t>Denis Mitrović</t>
+          <t>Taylor Violette</t>
         </is>
       </c>
       <c r="E383" s="4" t="inlineStr">
         <is>
-          <t>denis@performcb.com</t>
+          <t>taylor@clickbooth.com</t>
         </is>
       </c>
       <c r="F383" s="4" t="inlineStr">
         <is>
-          <t>Tech</t>
+          <t>(Not in BambooHR)</t>
         </is>
       </c>
       <c r="G383" s="4" t="inlineStr">
         <is>
-          <t>Senior Software Engineer</t>
-[...4 lines deleted...]
-          <t>Manager</t>
+          <t>(Not in BambooHR)</t>
+        </is>
+      </c>
+      <c r="H383" s="4" t="inlineStr">
+        <is>
+          <t>Content Manager</t>
         </is>
       </c>
       <c r="I383" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="384" ht="15" customHeight="1">
-      <c r="A384" s="6" t="inlineStr">
-[...35 lines deleted...]
-      <c r="I384" s="6" t="inlineStr">
+      <c r="A384" s="4" t="inlineStr">
+        <is>
+          <t>Perform[cb] Sales and AM</t>
+        </is>
+      </c>
+      <c r="B384" s="4" t="inlineStr">
+        <is>
+          <t>2020-02-17</t>
+        </is>
+      </c>
+      <c r="C384" s="4" t="inlineStr"/>
+      <c r="D384" s="4" t="inlineStr">
+        <is>
+          <t>Tina Dunn</t>
+        </is>
+      </c>
+      <c r="E384" s="4" t="inlineStr">
+        <is>
+          <t>tina@performcb.com</t>
+        </is>
+      </c>
+      <c r="F384" s="4" t="inlineStr">
+        <is>
+          <t>Sales</t>
+        </is>
+      </c>
+      <c r="G384" s="4" t="inlineStr">
+        <is>
+          <t>Director of Sales</t>
+        </is>
+      </c>
+      <c r="H384" s="4" t="inlineStr">
+        <is>
+          <t>Content Manager</t>
+        </is>
+      </c>
+      <c r="I384" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="385" ht="15" customHeight="1">
       <c r="A385" s="4" t="inlineStr">
         <is>
-          <t>Perform[cb] Master</t>
+          <t>Perform[cb] Sales and AM</t>
         </is>
       </c>
       <c r="B385" s="4" t="inlineStr">
         <is>
-          <t>2022-08-24</t>
+          <t>2020-02-17</t>
         </is>
       </c>
       <c r="C385" s="4" t="inlineStr"/>
       <c r="D385" s="4" t="inlineStr">
         <is>
-          <t>dan</t>
+          <t>Daniel Carter</t>
         </is>
       </c>
       <c r="E385" s="4" t="inlineStr">
         <is>
-          <t>dan@performcb.com</t>
+          <t>daniel@clickbooth.com</t>
         </is>
       </c>
       <c r="F385" s="4" t="inlineStr">
         <is>
           <t>(Not in BambooHR)</t>
         </is>
       </c>
       <c r="G385" s="4" t="inlineStr">
         <is>
           <t>(Not in BambooHR)</t>
         </is>
       </c>
-      <c r="H385" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>Content Manager</t>
+      <c r="H385" s="5" t="inlineStr">
+        <is>
+          <t>Manager</t>
         </is>
       </c>
       <c r="I385" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="386" ht="15" customHeight="1">
       <c r="A386" s="4" t="inlineStr">
         <is>
-          <t>Perform[cb] Master</t>
+          <t>Perform[cb] Sales and AM</t>
         </is>
       </c>
       <c r="B386" s="4" t="inlineStr">
         <is>
-          <t>2022-08-24</t>
+          <t>2020-02-17</t>
         </is>
       </c>
       <c r="C386" s="4" t="inlineStr"/>
       <c r="D386" s="4" t="inlineStr">
         <is>
-          <t>jon</t>
+          <t>Erin Cigich</t>
         </is>
       </c>
       <c r="E386" s="4" t="inlineStr">
         <is>
-          <t>jon@performcb.com</t>
+          <t>erin@performcb.com</t>
         </is>
       </c>
       <c r="F386" s="4" t="inlineStr">
         <is>
-          <t>Information Tech</t>
+          <t>Executive</t>
         </is>
       </c>
       <c r="G386" s="4" t="inlineStr">
         <is>
-          <t>IT Manager</t>
+          <t>CEO</t>
         </is>
       </c>
       <c r="H386" s="5" t="inlineStr">
         <is>
           <t>Manager</t>
         </is>
       </c>
       <c r="I386" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="387" ht="15" customHeight="1">
       <c r="A387" s="4" t="inlineStr">
         <is>
-          <t>Perform[cb] Sales</t>
+          <t>Perform[cb] Sales and AM</t>
         </is>
       </c>
       <c r="B387" s="4" t="inlineStr">
         <is>
-          <t>2019-06-04</t>
+          <t>2020-02-17</t>
         </is>
       </c>
       <c r="C387" s="4" t="inlineStr"/>
       <c r="D387" s="4" t="inlineStr">
         <is>
-          <t>agency</t>
+          <t>Lee Aho</t>
         </is>
       </c>
       <c r="E387" s="4" t="inlineStr">
         <is>
-          <t>agency@performcb.com</t>
+          <t>lee@clickbooth.com</t>
         </is>
       </c>
       <c r="F387" s="4" t="inlineStr">
         <is>
           <t>(Not in BambooHR)</t>
         </is>
       </c>
       <c r="G387" s="4" t="inlineStr">
         <is>
           <t>(Not in BambooHR)</t>
         </is>
       </c>
-      <c r="H387" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>Content Manager</t>
+      <c r="H387" s="5" t="inlineStr">
+        <is>
+          <t>Manager</t>
         </is>
       </c>
       <c r="I387" s="4" t="inlineStr">
         <is>
-          <t>group</t>
+          <t>user</t>
         </is>
       </c>
     </row>
     <row r="388" ht="15" customHeight="1">
       <c r="A388" s="4" t="inlineStr">
         <is>
-          <t>Perform[cb] Sales</t>
+          <t>Power Hour</t>
         </is>
       </c>
       <c r="B388" s="4" t="inlineStr">
         <is>
-          <t>2019-06-04</t>
+          <t>2023-03-07</t>
         </is>
       </c>
       <c r="C388" s="4" t="inlineStr"/>
       <c r="D388" s="4" t="inlineStr">
         <is>
-          <t>Marketing</t>
+          <t>Erin Cigich</t>
         </is>
       </c>
       <c r="E388" s="4" t="inlineStr">
         <is>
-          <t>marketing@performcb.com</t>
+          <t>erin@performcb.com</t>
         </is>
       </c>
       <c r="F388" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
+          <t>Executive</t>
         </is>
       </c>
       <c r="G388" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
-[...4 lines deleted...]
-          <t>Content Manager</t>
+          <t>CEO</t>
+        </is>
+      </c>
+      <c r="H388" s="5" t="inlineStr">
+        <is>
+          <t>Manager</t>
         </is>
       </c>
       <c r="I388" s="4" t="inlineStr">
         <is>
-          <t>group</t>
+          <t>user</t>
         </is>
       </c>
     </row>
     <row r="389" ht="15" customHeight="1">
       <c r="A389" s="4" t="inlineStr">
         <is>
-          <t>Perform[cb] Sales</t>
+          <t>Privacy</t>
         </is>
       </c>
       <c r="B389" s="4" t="inlineStr">
         <is>
-          <t>2019-06-04</t>
+          <t>2022-11-23</t>
         </is>
       </c>
       <c r="C389" s="4" t="inlineStr"/>
       <c r="D389" s="4" t="inlineStr">
         <is>
-          <t>Matt Lord</t>
+          <t>Ryan Atherton</t>
         </is>
       </c>
       <c r="E389" s="4" t="inlineStr">
         <is>
-          <t>mlord@adperio.com</t>
+          <t>ryan@performcb.com</t>
         </is>
       </c>
       <c r="F389" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
+          <t>Compliance</t>
         </is>
       </c>
       <c r="G389" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
-[...4 lines deleted...]
-          <t>Content Manager</t>
+          <t>Vice President of Compliance</t>
+        </is>
+      </c>
+      <c r="H389" s="5" t="inlineStr">
+        <is>
+          <t>Manager</t>
         </is>
       </c>
       <c r="I389" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="390" ht="15" customHeight="1">
       <c r="A390" s="4" t="inlineStr">
         <is>
-          <t>Perform[cb] Sales</t>
+          <t>Product</t>
         </is>
       </c>
       <c r="B390" s="4" t="inlineStr">
         <is>
-          <t>2019-06-04</t>
+          <t>2023-06-21</t>
         </is>
       </c>
       <c r="C390" s="4" t="inlineStr"/>
       <c r="D390" s="4" t="inlineStr">
         <is>
-          <t>Sales</t>
+          <t>Emily Phinney</t>
         </is>
       </c>
       <c r="E390" s="4" t="inlineStr">
         <is>
-          <t>sales@performcb.com</t>
+          <t>emily@performcb.com</t>
         </is>
       </c>
       <c r="F390" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
+          <t>Product</t>
         </is>
       </c>
       <c r="G390" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
+          <t>Technical Operations Manager</t>
         </is>
       </c>
       <c r="H390" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I390" s="4" t="inlineStr">
         <is>
-          <t>group</t>
+          <t>user</t>
         </is>
       </c>
     </row>
     <row r="391" ht="15" customHeight="1">
       <c r="A391" s="4" t="inlineStr">
         <is>
-          <t>Perform[cb] Sales and AM</t>
+          <t>Product</t>
         </is>
       </c>
       <c r="B391" s="4" t="inlineStr">
         <is>
-          <t>2020-02-17</t>
+          <t>2023-06-21</t>
         </is>
       </c>
       <c r="C391" s="4" t="inlineStr"/>
       <c r="D391" s="4" t="inlineStr">
         <is>
-          <t>Allison Bartley</t>
+          <t>Brittany Lamont</t>
         </is>
       </c>
       <c r="E391" s="4" t="inlineStr">
         <is>
-          <t>allison@clickbooth.com</t>
+          <t>brittany@performcb.com</t>
         </is>
       </c>
       <c r="F391" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
+          <t>Product</t>
         </is>
       </c>
       <c r="G391" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
-[...4 lines deleted...]
-          <t>Content Manager</t>
+          <t>Product Owner</t>
+        </is>
+      </c>
+      <c r="H391" s="5" t="inlineStr">
+        <is>
+          <t>Manager</t>
         </is>
       </c>
       <c r="I391" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="392" ht="15" customHeight="1">
       <c r="A392" s="4" t="inlineStr">
         <is>
-          <t>Perform[cb] Sales and AM</t>
+          <t>Product</t>
         </is>
       </c>
       <c r="B392" s="4" t="inlineStr">
         <is>
-          <t>2020-02-17</t>
+          <t>2023-06-21</t>
         </is>
       </c>
       <c r="C392" s="4" t="inlineStr"/>
       <c r="D392" s="4" t="inlineStr">
         <is>
-          <t>Brad Dobbins</t>
+          <t>Dzenis Softic</t>
         </is>
       </c>
       <c r="E392" s="4" t="inlineStr">
         <is>
-          <t>brad@performcb.com</t>
+          <t>dzenis@performcb.com</t>
         </is>
       </c>
       <c r="F392" s="4" t="inlineStr">
         <is>
           <t>Executive</t>
         </is>
       </c>
       <c r="G392" s="4" t="inlineStr">
         <is>
-          <t>COO</t>
-[...4 lines deleted...]
-          <t>Content Manager</t>
+          <t>CTO &amp; Head of AI Innovation</t>
+        </is>
+      </c>
+      <c r="H392" s="5" t="inlineStr">
+        <is>
+          <t>Manager</t>
         </is>
       </c>
       <c r="I392" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="393" ht="15" customHeight="1">
       <c r="A393" s="4" t="inlineStr">
         <is>
-          <t>Perform[cb] Sales and AM</t>
+          <t>Product</t>
         </is>
       </c>
       <c r="B393" s="4" t="inlineStr">
         <is>
-          <t>2020-02-17</t>
+          <t>2023-06-21</t>
         </is>
       </c>
       <c r="C393" s="4" t="inlineStr"/>
       <c r="D393" s="4" t="inlineStr">
         <is>
-          <t>Courtney McLeod</t>
+          <t>Julie Martin</t>
         </is>
       </c>
       <c r="E393" s="4" t="inlineStr">
         <is>
-          <t>cmcleod@adperio.com</t>
+          <t>julie@performcb.com</t>
         </is>
       </c>
       <c r="F393" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
+          <t>Product</t>
         </is>
       </c>
       <c r="G393" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
-[...4 lines deleted...]
-          <t>Content Manager</t>
+          <t>VP of Product Development</t>
+        </is>
+      </c>
+      <c r="H393" s="5" t="inlineStr">
+        <is>
+          <t>Manager</t>
         </is>
       </c>
       <c r="I393" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="394" ht="15" customHeight="1">
       <c r="A394" s="4" t="inlineStr">
         <is>
-          <t>Perform[cb] Sales and AM</t>
+          <t>Reporting</t>
         </is>
       </c>
       <c r="B394" s="4" t="inlineStr">
         <is>
-          <t>2020-02-17</t>
+          <t>2022-02-17</t>
         </is>
       </c>
       <c r="C394" s="4" t="inlineStr"/>
       <c r="D394" s="4" t="inlineStr">
         <is>
-          <t>Holly Barnes</t>
+          <t>Amanda Yeager</t>
         </is>
       </c>
       <c r="E394" s="4" t="inlineStr">
         <is>
-          <t>holly@performcb.com</t>
+          <t>amanda.yeager@performcb.com</t>
         </is>
       </c>
       <c r="F394" s="4" t="inlineStr">
         <is>
-          <t>Marketing</t>
+          <t>Executive</t>
         </is>
       </c>
       <c r="G394" s="4" t="inlineStr">
         <is>
-          <t>Director of Marketing</t>
+          <t>CFO</t>
         </is>
       </c>
       <c r="H394" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I394" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="395" ht="15" customHeight="1">
       <c r="A395" s="4" t="inlineStr">
         <is>
-          <t>Perform[cb] Sales and AM</t>
+          <t>Reporting</t>
         </is>
       </c>
       <c r="B395" s="4" t="inlineStr">
         <is>
-          <t>2020-02-17</t>
+          <t>2022-02-17</t>
         </is>
       </c>
       <c r="C395" s="4" t="inlineStr"/>
       <c r="D395" s="4" t="inlineStr">
         <is>
-          <t>john</t>
+          <t>Erin Cigich</t>
         </is>
       </c>
       <c r="E395" s="4" t="inlineStr">
         <is>
-          <t>john@performcb.com</t>
+          <t>erin@performcb.com</t>
         </is>
       </c>
       <c r="F395" s="4" t="inlineStr">
         <is>
-          <t>Growth Mgmt</t>
+          <t>Executive</t>
         </is>
       </c>
       <c r="G395" s="4" t="inlineStr">
         <is>
-          <t>Director of Account Management</t>
+          <t>CEO</t>
         </is>
       </c>
       <c r="H395" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I395" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="396" ht="15" customHeight="1">
       <c r="A396" s="4" t="inlineStr">
         <is>
-          <t>Perform[cb] Sales and AM</t>
+          <t>Reporting</t>
         </is>
       </c>
       <c r="B396" s="4" t="inlineStr">
         <is>
-          <t>2020-02-17</t>
+          <t>2022-02-17</t>
         </is>
       </c>
       <c r="C396" s="4" t="inlineStr"/>
       <c r="D396" s="4" t="inlineStr">
         <is>
-          <t>Keely Karalis-Valverde</t>
+          <t>bill.greer</t>
         </is>
       </c>
       <c r="E396" s="4" t="inlineStr">
         <is>
-          <t>keely@performcb.com</t>
+          <t>bill.greer@performcb.com</t>
         </is>
       </c>
       <c r="F396" s="4" t="inlineStr">
         <is>
-          <t>Marketing</t>
+          <t>Executive</t>
         </is>
       </c>
       <c r="G396" s="4" t="inlineStr">
         <is>
-          <t>Demand Generation Manager</t>
-[...4 lines deleted...]
-          <t>Content Manager</t>
+          <t>CFO</t>
+        </is>
+      </c>
+      <c r="H396" s="5" t="inlineStr">
+        <is>
+          <t>Manager</t>
         </is>
       </c>
       <c r="I396" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="397" ht="15" customHeight="1">
       <c r="A397" s="4" t="inlineStr">
         <is>
-          <t>Perform[cb] Sales and AM</t>
+          <t>Reporting</t>
         </is>
       </c>
       <c r="B397" s="4" t="inlineStr">
         <is>
-          <t>2020-02-17</t>
+          <t>2022-02-17</t>
         </is>
       </c>
       <c r="C397" s="4" t="inlineStr"/>
       <c r="D397" s="4" t="inlineStr">
         <is>
-          <t>Kyle Kamppila</t>
+          <t>dan</t>
         </is>
       </c>
       <c r="E397" s="4" t="inlineStr">
         <is>
-          <t>kyle.kamppila@performcb.com</t>
+          <t>dan@performcb.com</t>
         </is>
       </c>
       <c r="F397" s="4" t="inlineStr">
         <is>
-          <t>Sales</t>
+          <t>(Not in BambooHR)</t>
         </is>
       </c>
       <c r="G397" s="4" t="inlineStr">
         <is>
-          <t>Sales Director</t>
-[...4 lines deleted...]
-          <t>Content Manager</t>
+          <t>(Not in BambooHR)</t>
+        </is>
+      </c>
+      <c r="H397" s="5" t="inlineStr">
+        <is>
+          <t>Manager</t>
         </is>
       </c>
       <c r="I397" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="398" ht="15" customHeight="1">
       <c r="A398" s="4" t="inlineStr">
         <is>
-          <t>Perform[cb] Sales and AM</t>
+          <t>RevOps</t>
         </is>
       </c>
       <c r="B398" s="4" t="inlineStr">
         <is>
-          <t>2020-02-17</t>
+          <t>2024-04-01</t>
         </is>
       </c>
       <c r="C398" s="4" t="inlineStr"/>
       <c r="D398" s="4" t="inlineStr">
         <is>
-          <t>Kyle Taber</t>
+          <t>Laura Sierra</t>
         </is>
       </c>
       <c r="E398" s="4" t="inlineStr">
         <is>
-          <t>kyle@performcb.com</t>
+          <t>laura@performcb.com</t>
         </is>
       </c>
       <c r="F398" s="4" t="inlineStr">
         <is>
-          <t>Growth Mgmt</t>
+          <t>Revenue Operations</t>
         </is>
       </c>
       <c r="G398" s="4" t="inlineStr">
         <is>
-          <t>Senior Growth Manager</t>
+          <t>Director of Revenue Operations</t>
         </is>
       </c>
       <c r="H398" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I398" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="399" ht="15" customHeight="1">
       <c r="A399" s="4" t="inlineStr">
         <is>
-          <t>Perform[cb] Sales and AM</t>
+          <t>RevOps</t>
         </is>
       </c>
       <c r="B399" s="4" t="inlineStr">
         <is>
-          <t>2020-02-17</t>
+          <t>2024-04-01</t>
         </is>
       </c>
       <c r="C399" s="4" t="inlineStr"/>
       <c r="D399" s="4" t="inlineStr">
         <is>
-          <t>Peter Varga Jr</t>
+          <t>Research</t>
         </is>
       </c>
       <c r="E399" s="4" t="inlineStr">
         <is>
-          <t>peter@performcb.com</t>
+          <t>research@performcb.com</t>
         </is>
       </c>
       <c r="F399" s="4" t="inlineStr">
         <is>
-          <t>Sales</t>
+          <t>(Not in BambooHR)</t>
         </is>
       </c>
       <c r="G399" s="4" t="inlineStr">
         <is>
-          <t>Sales Director</t>
+          <t>(Not in BambooHR)</t>
         </is>
       </c>
       <c r="H399" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I399" s="4" t="inlineStr">
         <is>
-          <t>user</t>
+          <t>group</t>
         </is>
       </c>
     </row>
     <row r="400" ht="15" customHeight="1">
       <c r="A400" s="4" t="inlineStr">
         <is>
-          <t>Perform[cb] Sales and AM</t>
+          <t>RevOps</t>
         </is>
       </c>
       <c r="B400" s="4" t="inlineStr">
         <is>
-          <t>2020-02-17</t>
+          <t>2024-04-01</t>
         </is>
       </c>
       <c r="C400" s="4" t="inlineStr"/>
       <c r="D400" s="4" t="inlineStr">
         <is>
-          <t>Sydney Techentien</t>
+          <t>Cara Redding</t>
         </is>
       </c>
       <c r="E400" s="4" t="inlineStr">
         <is>
-          <t>stechentien@adperio.com</t>
+          <t>cara@performcb.com</t>
         </is>
       </c>
       <c r="F400" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
+          <t>Revenue Operations</t>
         </is>
       </c>
       <c r="G400" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
-[...4 lines deleted...]
-          <t>Content Manager</t>
+          <t>EVP, Revenue Operations</t>
+        </is>
+      </c>
+      <c r="H400" s="5" t="inlineStr">
+        <is>
+          <t>Manager</t>
         </is>
       </c>
       <c r="I400" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="401" ht="15" customHeight="1">
       <c r="A401" s="4" t="inlineStr">
         <is>
-          <t>Perform[cb] Sales and AM</t>
+          <t>Sales</t>
         </is>
       </c>
       <c r="B401" s="4" t="inlineStr">
         <is>
-          <t>2020-02-17</t>
+          <t>2024-04-01</t>
         </is>
       </c>
       <c r="C401" s="4" t="inlineStr"/>
       <c r="D401" s="4" t="inlineStr">
         <is>
-          <t>Taylor Violette</t>
+          <t>Sales</t>
         </is>
       </c>
       <c r="E401" s="4" t="inlineStr">
         <is>
-          <t>taylor@clickbooth.com</t>
+          <t>sales@performcb.com</t>
         </is>
       </c>
       <c r="F401" s="4" t="inlineStr">
         <is>
           <t>(Not in BambooHR)</t>
         </is>
       </c>
       <c r="G401" s="4" t="inlineStr">
         <is>
           <t>(Not in BambooHR)</t>
         </is>
       </c>
       <c r="H401" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I401" s="4" t="inlineStr">
         <is>
-          <t>user</t>
+          <t>group</t>
         </is>
       </c>
     </row>
     <row r="402" ht="15" customHeight="1">
       <c r="A402" s="4" t="inlineStr">
         <is>
-          <t>Perform[cb] Sales and AM</t>
+          <t>Sales</t>
         </is>
       </c>
       <c r="B402" s="4" t="inlineStr">
         <is>
-          <t>2020-02-17</t>
+          <t>2024-04-01</t>
         </is>
       </c>
       <c r="C402" s="4" t="inlineStr"/>
       <c r="D402" s="4" t="inlineStr">
         <is>
-          <t>Tina Dunn</t>
+          <t>Walter Long</t>
         </is>
       </c>
       <c r="E402" s="4" t="inlineStr">
         <is>
-          <t>tina@performcb.com</t>
+          <t>walter@performcb.com</t>
         </is>
       </c>
       <c r="F402" s="4" t="inlineStr">
         <is>
           <t>Sales</t>
         </is>
       </c>
       <c r="G402" s="4" t="inlineStr">
         <is>
-          <t>Director of Sales</t>
+          <t>Sales Director</t>
         </is>
       </c>
       <c r="H402" s="4" t="inlineStr">
         <is>
           <t>Content Manager</t>
         </is>
       </c>
       <c r="I402" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="403" ht="15" customHeight="1">
       <c r="A403" s="4" t="inlineStr">
         <is>
-          <t>Perform[cb] Sales and AM</t>
+          <t>Sales</t>
         </is>
       </c>
       <c r="B403" s="4" t="inlineStr">
         <is>
-          <t>2020-02-17</t>
+          <t>2024-04-01</t>
         </is>
       </c>
       <c r="C403" s="4" t="inlineStr"/>
       <c r="D403" s="4" t="inlineStr">
         <is>
-          <t>Daniel Carter</t>
+          <t>Lee Aho</t>
         </is>
       </c>
       <c r="E403" s="4" t="inlineStr">
         <is>
-          <t>daniel@clickbooth.com</t>
+          <t>lee@performcb.com</t>
         </is>
       </c>
       <c r="F403" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
+          <t>Executive</t>
         </is>
       </c>
       <c r="G403" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
+          <t>CRO</t>
         </is>
       </c>
       <c r="H403" s="5" t="inlineStr">
         <is>
           <t>Manager</t>
         </is>
       </c>
       <c r="I403" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="404" ht="15" customHeight="1">
       <c r="A404" s="4" t="inlineStr">
         <is>
-          <t>Perform[cb] Sales and AM</t>
+          <t>StefandTerry</t>
         </is>
       </c>
       <c r="B404" s="4" t="inlineStr">
         <is>
-          <t>2020-02-17</t>
+          <t>2021-07-12</t>
         </is>
       </c>
       <c r="C404" s="4" t="inlineStr"/>
       <c r="D404" s="4" t="inlineStr">
         <is>
-          <t>Erin Cigich</t>
+          <t>Angelica Cognac</t>
         </is>
       </c>
       <c r="E404" s="4" t="inlineStr">
         <is>
-          <t>erin@performcb.com</t>
+          <t>angelica@performcb.com</t>
         </is>
       </c>
       <c r="F404" s="4" t="inlineStr">
         <is>
-          <t>Executive</t>
+          <t>People Operations</t>
         </is>
       </c>
       <c r="G404" s="4" t="inlineStr">
         <is>
-          <t>CEO</t>
-[...4 lines deleted...]
-          <t>Manager</t>
+          <t>People Operations Strategy Manager</t>
+        </is>
+      </c>
+      <c r="H404" s="4" t="inlineStr">
+        <is>
+          <t>Content Manager</t>
         </is>
       </c>
       <c r="I404" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="405" ht="15" customHeight="1">
       <c r="A405" s="4" t="inlineStr">
         <is>
-          <t>Perform[cb] Sales and AM</t>
+          <t>StefandTerry</t>
         </is>
       </c>
       <c r="B405" s="4" t="inlineStr">
         <is>
-          <t>2020-02-17</t>
+          <t>2021-07-12</t>
         </is>
       </c>
       <c r="C405" s="4" t="inlineStr"/>
       <c r="D405" s="4" t="inlineStr">
         <is>
-          <t>Lee Aho</t>
+          <t>Terry Vajgrt</t>
         </is>
       </c>
       <c r="E405" s="4" t="inlineStr">
         <is>
-          <t>lee@clickbooth.com</t>
+          <t>terry@performcb.com</t>
         </is>
       </c>
       <c r="F405" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
+          <t>People Operations</t>
         </is>
       </c>
       <c r="G405" s="4" t="inlineStr">
         <is>
-          <t>(Not in BambooHR)</t>
-[...4 lines deleted...]
-          <t>Manager</t>
+          <t>Vice President of Talent Acquisition</t>
+        </is>
+      </c>
+      <c r="H405" s="4" t="inlineStr">
+        <is>
+          <t>Content Manager</t>
         </is>
       </c>
       <c r="I405" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="406" ht="15" customHeight="1">
       <c r="A406" s="4" t="inlineStr">
         <is>
-          <t>Perform[cb] Sales and AM</t>
+          <t>StopWatt</t>
         </is>
       </c>
       <c r="B406" s="4" t="inlineStr">
         <is>
-          <t>2020-02-17</t>
+          <t>2020-11-11</t>
         </is>
       </c>
       <c r="C406" s="4" t="inlineStr"/>
       <c r="D406" s="4" t="inlineStr">
         <is>
-          <t>Stephen Brown</t>
+          <t>Sabrina Geannopulos</t>
         </is>
       </c>
       <c r="E406" s="4" t="inlineStr">
         <is>
-          <t>stephen@performcb.com</t>
+          <t>sabrina@performcb.com</t>
         </is>
       </c>
       <c r="F406" s="4" t="inlineStr">
         <is>
-          <t>Information Tech</t>
+          <t>Growth Mgmt</t>
         </is>
       </c>
       <c r="G406" s="4" t="inlineStr">
         <is>
-          <t>Director of IT and AI Integration</t>
+          <t>Senior Growth Manager</t>
         </is>
       </c>
       <c r="H406" s="5" t="inlineStr">
         <is>
           <t>Manager</t>
         </is>
       </c>
       <c r="I406" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="407" ht="15" customHeight="1">
       <c r="A407" s="4" t="inlineStr">
         <is>
-          <t>Power Hour</t>
+          <t>Tech</t>
         </is>
       </c>
       <c r="B407" s="4" t="inlineStr">
         <is>
-          <t>2023-03-07</t>
+          <t>2021-10-13</t>
         </is>
       </c>
       <c r="C407" s="4" t="inlineStr"/>
       <c r="D407" s="4" t="inlineStr">
         <is>
-          <t>rob</t>
+          <t>Tech Admin</t>
         </is>
       </c>
       <c r="E407" s="4" t="inlineStr">
         <is>
-          <t>rob@performcb.com</t>
+          <t>techadmin@performcb.com</t>
         </is>
       </c>
       <c r="F407" s="4" t="inlineStr">
         <is>
           <t>(Not in BambooHR)</t>
         </is>
       </c>
       <c r="G407" s="4" t="inlineStr">
         <is>
           <t>(Not in BambooHR)</t>
         </is>
       </c>
-      <c r="H407" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>Content Manager</t>
+      <c r="H407" s="5" t="inlineStr">
+        <is>
+          <t>Manager</t>
         </is>
       </c>
       <c r="I407" s="4" t="inlineStr">
         <is>
-          <t>user</t>
+          <t>group</t>
         </is>
       </c>
     </row>
     <row r="408" ht="15" customHeight="1">
       <c r="A408" s="4" t="inlineStr">
         <is>
-          <t>Power Hour</t>
+          <t>Tutorials</t>
         </is>
       </c>
       <c r="B408" s="4" t="inlineStr">
         <is>
-          <t>2023-03-07</t>
+          <t>2019-09-03</t>
         </is>
       </c>
       <c r="C408" s="4" t="inlineStr"/>
       <c r="D408" s="4" t="inlineStr">
         <is>
-          <t>jon</t>
+          <t>rob</t>
         </is>
       </c>
       <c r="E408" s="4" t="inlineStr">
         <is>
-          <t>jon@performcb.com</t>
+          <t>rob@performcb.com</t>
         </is>
       </c>
       <c r="F408" s="4" t="inlineStr">
         <is>
-          <t>Information Tech</t>
+          <t>(Not in BambooHR)</t>
         </is>
       </c>
       <c r="G408" s="4" t="inlineStr">
         <is>
-          <t>IT Manager</t>
-[...4 lines deleted...]
-          <t>Manager</t>
+          <t>(Not in BambooHR)</t>
+        </is>
+      </c>
+      <c r="H408" s="4" t="inlineStr">
+        <is>
+          <t>Content Manager</t>
         </is>
       </c>
       <c r="I408" s="4" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="409" ht="15" customHeight="1">
       <c r="A409" s="4" t="inlineStr">
         <is>
-          <t>Privacy</t>
+          <t>Virtual Backgrounds</t>
         </is>
       </c>
       <c r="B409" s="4" t="inlineStr">
         <is>
-          <t>2022-11-23</t>
+          <t>2023-03-15</t>
         </is>
       </c>
       <c r="C409" s="4" t="inlineStr"/>
       <c r="D409" s="4" t="inlineStr">
         <is>
-          <t>Ryan Atherton</t>
+          <t>Tech Admin</t>
         </is>
       </c>
       <c r="E409" s="4" t="inlineStr">
         <is>
-          <t>ryan@performcb.com</t>
+          <t>techadmin@performcb.com</t>
         </is>
       </c>
       <c r="F409" s="4" t="inlineStr">
         <is>
-          <t>Compliance</t>
+          <t>(Not in BambooHR)</t>
         </is>
       </c>
       <c r="G409" s="4" t="inlineStr">
         <is>
-          <t>Vice President of Compliance</t>
+          <t>(Not in BambooHR)</t>
         </is>
       </c>
       <c r="H409" s="5" t="inlineStr">
         <is>
           <t>Manager</t>
         </is>
       </c>
       <c r="I409" s="4" t="inlineStr">
         <is>
-          <t>user</t>
+          <t>group</t>
         </is>
       </c>
     </row>
     <row r="410" ht="15" customHeight="1">
-      <c r="A410" s="4" t="inlineStr">
-[...364 lines deleted...]
-      <c r="F418" s="4" t="inlineStr">
+      <c r="A410" s="7" t="inlineStr">
+        <is>
+          <t>Virtual Backgrounds</t>
+        </is>
+      </c>
+      <c r="B410" s="7" t="inlineStr">
+        <is>
+          <t>2023-03-15</t>
+        </is>
+      </c>
+      <c r="C410" s="7" t="inlineStr"/>
+      <c r="D410" s="7" t="inlineStr">
+        <is>
+          <t>Team</t>
+        </is>
+      </c>
+      <c r="E410" s="7" t="inlineStr">
+        <is>
+          <t>team@performcb.com</t>
+        </is>
+      </c>
+      <c r="F410" s="7" t="inlineStr">
         <is>
           <t>(Not in BambooHR)</t>
         </is>
       </c>
-      <c r="G418" s="4" t="inlineStr">
+      <c r="G410" s="7" t="inlineStr">
         <is>
           <t>(Not in BambooHR)</t>
         </is>
       </c>
-      <c r="H418" s="5" t="inlineStr">
-[...47 lines deleted...]
-      <c r="I419" s="4" t="inlineStr">
+      <c r="H410" s="7" t="inlineStr">
+        <is>
+          <t>Viewer</t>
+        </is>
+      </c>
+      <c r="I410" s="7" t="inlineStr">
         <is>
           <t>group</t>
         </is>
       </c>
     </row>
-    <row r="420" ht="15" customHeight="1">
-[...1030 lines deleted...]
-    </row>
   </sheetData>
-  <autoFilter ref="A3:I443"/>
+  <autoFilter ref="A3:I410"/>
   <mergeCells count="2">
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:F102"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="32" customWidth="1" min="1" max="1"/>
     <col width="13" customWidth="1" min="2" max="2"/>
     <col width="28" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="40" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
   </cols>
   <sheetData>
     <row r="1" ht="28" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>Google Shared Drives — Summary  |  Generated: July 21, 2026</t>
+          <t>Google Shared Drives — Summary  |  Generated: September 19, 2026</t>
         </is>
       </c>
     </row>
     <row r="2" ht="18" customHeight="1">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>99 shared drives</t>
         </is>
       </c>
     </row>
     <row r="3" ht="20" customHeight="1">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Drive Name</t>
         </is>
       </c>
       <c r="B3" s="3" t="inlineStr">
         <is>
           <t>Date Created</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Creator</t>
         </is>
       </c>
       <c r="D3" s="3" t="inlineStr">
         <is>
           <t>Total Members</t>
         </is>
       </c>
       <c r="E3" s="3" t="inlineStr">
         <is>
           <t>Managers</t>
         </is>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
           <t>Has Termed User?</t>
         </is>
       </c>
     </row>
     <row r="4" ht="15" customHeight="1">
       <c r="A4" s="8" t="inlineStr">
         <is>
           <t>Accounting</t>
         </is>
       </c>
-      <c r="B4" s="6" t="inlineStr">
+      <c r="B4" s="7" t="inlineStr">
         <is>
           <t>2021-02-17</t>
         </is>
       </c>
-      <c r="C4" s="6" t="inlineStr"/>
-[...8 lines deleted...]
-      <c r="F4" s="6" t="inlineStr"/>
+      <c r="C4" s="7" t="inlineStr"/>
+      <c r="D4" s="7" t="n">
+        <v>12</v>
+      </c>
+      <c r="E4" s="7" t="inlineStr">
+        <is>
+          <t>Amanda Yeager, Angelica Cognac, Beth Berstling, Cinnamon Walker, Colleen Rittenhouse, Haley Shiner, Julie Heckman, Lindsay Laney, Mary Eastwood, Stephanie Harris, Stephanie Miller, Zach Dupell</t>
+        </is>
+      </c>
+      <c r="F4" s="7" t="inlineStr"/>
     </row>
     <row r="5" ht="15" customHeight="1">
       <c r="A5" s="9" t="inlineStr">
         <is>
           <t>Accounting - Bay 42</t>
         </is>
       </c>
-      <c r="B5" s="7" t="inlineStr">
+      <c r="B5" s="6" t="inlineStr">
         <is>
           <t>2023-09-21</t>
         </is>
       </c>
-      <c r="C5" s="7" t="inlineStr"/>
-[...8 lines deleted...]
-      <c r="F5" s="7" t="inlineStr"/>
+      <c r="C5" s="6" t="inlineStr"/>
+      <c r="D5" s="6" t="n">
+        <v>6</v>
+      </c>
+      <c r="E5" s="6" t="inlineStr">
+        <is>
+          <t>Amanda Yeager, Colleen Rittenhouse, Dzenis Softic, Iva Jocić, Julie Heckman, Stephanie Harris</t>
+        </is>
+      </c>
+      <c r="F5" s="6" t="inlineStr"/>
     </row>
     <row r="6" ht="15" customHeight="1">
       <c r="A6" s="8" t="inlineStr">
         <is>
           <t>Accounting - CB Accountant</t>
         </is>
       </c>
-      <c r="B6" s="6" t="inlineStr">
+      <c r="B6" s="7" t="inlineStr">
         <is>
           <t>2021-09-23</t>
         </is>
       </c>
-      <c r="C6" s="6" t="inlineStr"/>
-[...8 lines deleted...]
-      <c r="F6" s="6" t="inlineStr"/>
+      <c r="C6" s="7" t="inlineStr"/>
+      <c r="D6" s="7" t="n">
+        <v>5</v>
+      </c>
+      <c r="E6" s="7" t="inlineStr">
+        <is>
+          <t>Amanda Yeager, Beth Berstling, Colleen Rittenhouse, Julie Heckman, Mary Eastwood</t>
+        </is>
+      </c>
+      <c r="F6" s="7" t="inlineStr"/>
     </row>
     <row r="7" ht="15" customHeight="1">
       <c r="A7" s="9" t="inlineStr">
         <is>
           <t>Accounting - Deloitte Files</t>
         </is>
       </c>
-      <c r="B7" s="7" t="inlineStr">
+      <c r="B7" s="6" t="inlineStr">
         <is>
           <t>2025-09-23</t>
         </is>
       </c>
-      <c r="C7" s="7" t="inlineStr"/>
-      <c r="D7" s="7" t="n">
+      <c r="C7" s="6" t="inlineStr"/>
+      <c r="D7" s="6" t="n">
         <v>9</v>
       </c>
-      <c r="E7" s="7" t="inlineStr">
+      <c r="E7" s="6" t="inlineStr">
         <is>
           <t>Amanda Yeager, Colleen Rittenhouse, aliamar, aosikomaiya, clewis, eharwood, rajyosingh, rubywilliams, sminhas</t>
         </is>
       </c>
-      <c r="F7" s="7" t="inlineStr"/>
+      <c r="F7" s="6" t="inlineStr"/>
     </row>
     <row r="8" ht="15" customHeight="1">
       <c r="A8" s="8" t="inlineStr">
         <is>
           <t>Accounting - Leadership</t>
         </is>
       </c>
-      <c r="B8" s="6" t="inlineStr">
+      <c r="B8" s="7" t="inlineStr">
         <is>
           <t>2022-04-18</t>
         </is>
       </c>
-      <c r="C8" s="6" t="inlineStr"/>
-[...8 lines deleted...]
-      <c r="F8" s="6" t="inlineStr"/>
+      <c r="C8" s="7" t="inlineStr"/>
+      <c r="D8" s="7" t="n">
+        <v>4</v>
+      </c>
+      <c r="E8" s="7" t="inlineStr">
+        <is>
+          <t>Amanda Yeager, Angelica Cognac, Colleen Rittenhouse, Zach Dupell</t>
+        </is>
+      </c>
+      <c r="F8" s="7" t="inlineStr"/>
     </row>
     <row r="9" ht="15" customHeight="1">
       <c r="A9" s="9" t="inlineStr">
         <is>
           <t>Accounting - Secret Squirrel Business</t>
         </is>
       </c>
-      <c r="B9" s="7" t="inlineStr">
+      <c r="B9" s="6" t="inlineStr">
         <is>
           <t>2021-09-23</t>
         </is>
       </c>
-      <c r="C9" s="7" t="inlineStr"/>
-[...8 lines deleted...]
-      <c r="F9" s="7" t="inlineStr"/>
+      <c r="C9" s="6" t="inlineStr"/>
+      <c r="D9" s="6" t="n">
+        <v>3</v>
+      </c>
+      <c r="E9" s="6" t="inlineStr">
+        <is>
+          <t>Amanda Yeager, Angelica Cognac, Colleen Rittenhouse</t>
+        </is>
+      </c>
+      <c r="F9" s="6" t="inlineStr"/>
     </row>
     <row r="10" ht="15" customHeight="1">
       <c r="A10" s="8" t="inlineStr">
         <is>
           <t>Accounting - Shareholders</t>
         </is>
       </c>
-      <c r="B10" s="6" t="inlineStr">
+      <c r="B10" s="7" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
-      <c r="C10" s="6" t="inlineStr"/>
-      <c r="D10" s="6" t="n">
+      <c r="C10" s="7" t="inlineStr"/>
+      <c r="D10" s="7" t="n">
         <v>3</v>
       </c>
-      <c r="E10" s="6" t="inlineStr">
+      <c r="E10" s="7" t="inlineStr">
         <is>
           <t>Amanda Yeager, Colleen Rittenhouse, Julie Heckman</t>
         </is>
       </c>
-      <c r="F10" s="6" t="inlineStr"/>
+      <c r="F10" s="7" t="inlineStr"/>
     </row>
     <row r="11" ht="15" customHeight="1">
       <c r="A11" s="9" t="inlineStr">
         <is>
           <t>Accounting - Taxes</t>
         </is>
       </c>
-      <c r="B11" s="7" t="inlineStr">
+      <c r="B11" s="6" t="inlineStr">
         <is>
           <t>2021-09-23</t>
         </is>
       </c>
-      <c r="C11" s="7" t="inlineStr"/>
-[...8 lines deleted...]
-      <c r="F11" s="7" t="inlineStr"/>
+      <c r="C11" s="6" t="inlineStr"/>
+      <c r="D11" s="6" t="n">
+        <v>3</v>
+      </c>
+      <c r="E11" s="6" t="inlineStr">
+        <is>
+          <t>Amanda Yeager, Colleen Rittenhouse, Julie Heckman</t>
+        </is>
+      </c>
+      <c r="F11" s="6" t="inlineStr"/>
     </row>
     <row r="12" ht="15" customHeight="1">
       <c r="A12" s="8" t="inlineStr">
         <is>
           <t>Accounting Associate Interviews</t>
         </is>
       </c>
-      <c r="B12" s="6" t="inlineStr">
+      <c r="B12" s="7" t="inlineStr">
         <is>
           <t>2021-08-02</t>
         </is>
       </c>
-      <c r="C12" s="6" t="inlineStr"/>
-      <c r="D12" s="6" t="n">
+      <c r="C12" s="7" t="inlineStr"/>
+      <c r="D12" s="7" t="n">
         <v>2</v>
       </c>
-      <c r="E12" s="6" t="inlineStr">
+      <c r="E12" s="7" t="inlineStr">
         <is>
           <t>Angelica Cognac, Colleen Rittenhouse</t>
         </is>
       </c>
-      <c r="F12" s="6" t="inlineStr"/>
+      <c r="F12" s="7" t="inlineStr"/>
     </row>
     <row r="13" ht="15" customHeight="1">
       <c r="A13" s="9" t="inlineStr">
         <is>
           <t>Accounting KPI's</t>
         </is>
       </c>
-      <c r="B13" s="7" t="inlineStr">
+      <c r="B13" s="6" t="inlineStr">
         <is>
           <t>2022-05-12</t>
         </is>
       </c>
-      <c r="C13" s="7" t="inlineStr"/>
-      <c r="D13" s="7" t="n">
+      <c r="C13" s="6" t="inlineStr"/>
+      <c r="D13" s="6" t="n">
         <v>4</v>
       </c>
-      <c r="E13" s="7" t="inlineStr">
+      <c r="E13" s="6" t="inlineStr">
         <is>
           <t>Angelica Cognac, Beth Berstling, Colleen Rittenhouse, Zach Dupell</t>
         </is>
       </c>
-      <c r="F13" s="7" t="inlineStr"/>
+      <c r="F13" s="6" t="inlineStr"/>
     </row>
     <row r="14" ht="15" customHeight="1">
       <c r="A14" s="8" t="inlineStr">
         <is>
-          <t>Adperio Sales and AM</t>
-[...16 lines deleted...]
-      <c r="F14" s="6" t="inlineStr"/>
+          <t>Agency</t>
+        </is>
+      </c>
+      <c r="B14" s="7" t="inlineStr">
+        <is>
+          <t>2021-04-28</t>
+        </is>
+      </c>
+      <c r="C14" s="7" t="inlineStr"/>
+      <c r="D14" s="7" t="n">
+        <v>31</v>
+      </c>
+      <c r="E14" s="7" t="inlineStr">
+        <is>
+          <t>Aaron Ray, Angelica Cognac, Brad Dobbins, Cinnamon Walker, Claire Recore, Devyn Kahl, Erin Cigich, Holly Barnes, Jill Speckman, Joe Murray, Julie Blake, Julie Martin, Kass Madrigal, Keely Karalis-Valverde, Lee Aho, Lindsay Laney, Lisa Wagner, Louise King, Mary Eastwood, Matt Lord, Matthew Ferguson, Meg McGrath, Ryan Atherton, Ryan Hill, Sandra Seithel, Stefanie Jackson, Stephanie Harris, Terry Vajgrt, Zach Dupell, agency, master</t>
+        </is>
+      </c>
+      <c r="F14" s="7" t="inlineStr"/>
     </row>
     <row r="15" ht="15" customHeight="1">
       <c r="A15" s="9" t="inlineStr">
         <is>
-          <t>Agency</t>
-[...16 lines deleted...]
-      <c r="F15" s="7" t="inlineStr"/>
+          <t>Agency Best Practices</t>
+        </is>
+      </c>
+      <c r="B15" s="6" t="inlineStr">
+        <is>
+          <t>2023-12-06</t>
+        </is>
+      </c>
+      <c r="C15" s="6" t="inlineStr"/>
+      <c r="D15" s="6" t="n">
+        <v>14</v>
+      </c>
+      <c r="E15" s="6" t="inlineStr">
+        <is>
+          <t>Aaron Ray, Angelica Cognac, Cinnamon Walker, Claire Recore, Holly Barnes, Jill Speckman, Julie Blake, Lee Aho, Lisa Wagner, Matthew Ferguson, Sandra Seithel</t>
+        </is>
+      </c>
+      <c r="F15" s="6" t="inlineStr"/>
     </row>
     <row r="16" ht="15" customHeight="1">
       <c r="A16" s="8" t="inlineStr">
         <is>
-          <t>Agency Best Practices</t>
-[...16 lines deleted...]
-      <c r="F16" s="6" t="inlineStr"/>
+          <t>Agency Managers</t>
+        </is>
+      </c>
+      <c r="B16" s="7" t="inlineStr">
+        <is>
+          <t>2021-09-16</t>
+        </is>
+      </c>
+      <c r="C16" s="7" t="inlineStr"/>
+      <c r="D16" s="7" t="n">
+        <v>4</v>
+      </c>
+      <c r="E16" s="7" t="inlineStr">
+        <is>
+          <t>Erin Cigich, Jill Speckman, Julie Blake, Matt Lord</t>
+        </is>
+      </c>
+      <c r="F16" s="7" t="inlineStr"/>
     </row>
     <row r="17" ht="15" customHeight="1">
       <c r="A17" s="9" t="inlineStr">
         <is>
-          <t>Agency Managers</t>
-[...16 lines deleted...]
-      <c r="F17" s="7" t="inlineStr"/>
+          <t>Agency Zoom Recordings</t>
+        </is>
+      </c>
+      <c r="B17" s="6" t="inlineStr">
+        <is>
+          <t>2021-04-30</t>
+        </is>
+      </c>
+      <c r="C17" s="6" t="inlineStr"/>
+      <c r="D17" s="6" t="n">
+        <v>1</v>
+      </c>
+      <c r="E17" s="6" t="inlineStr">
+        <is>
+          <t>Tech Admin</t>
+        </is>
+      </c>
+      <c r="F17" s="6" t="inlineStr"/>
     </row>
     <row r="18" ht="15" customHeight="1">
       <c r="A18" s="8" t="inlineStr">
         <is>
-          <t>AI and Automation Storage</t>
-[...16 lines deleted...]
-      <c r="F18" s="6" t="inlineStr"/>
+          <t>AI Task Force</t>
+        </is>
+      </c>
+      <c r="B18" s="7" t="inlineStr">
+        <is>
+          <t>2026-05-03</t>
+        </is>
+      </c>
+      <c r="C18" s="7" t="inlineStr"/>
+      <c r="D18" s="7" t="n">
+        <v>7</v>
+      </c>
+      <c r="E18" s="7" t="inlineStr">
+        <is>
+          <t>Angelica Cognac, Dzenis Softic, Julie Martin, Michael Moore, Rana Lepson, Ryan Hill, Sarah Hanson</t>
+        </is>
+      </c>
+      <c r="F18" s="7" t="inlineStr"/>
     </row>
     <row r="19" ht="15" customHeight="1">
       <c r="A19" s="9" t="inlineStr">
         <is>
-          <t>AI Task Force</t>
-[...16 lines deleted...]
-      <c r="F19" s="7" t="inlineStr"/>
+          <t>Ambassador + Ambassador BPs</t>
+        </is>
+      </c>
+      <c r="B19" s="6" t="inlineStr">
+        <is>
+          <t>2025-02-25</t>
+        </is>
+      </c>
+      <c r="C19" s="6" t="inlineStr"/>
+      <c r="D19" s="6" t="n">
+        <v>3</v>
+      </c>
+      <c r="E19" s="6" t="inlineStr">
+        <is>
+          <t>Jill Speckman, agency</t>
+        </is>
+      </c>
+      <c r="F19" s="6" t="inlineStr"/>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="A20" s="8" t="inlineStr">
         <is>
-          <t>Ambassador + Ambassador BPs</t>
-[...16 lines deleted...]
-      <c r="F20" s="6" t="inlineStr"/>
+          <t>Audiobooks CLO KWQ</t>
+        </is>
+      </c>
+      <c r="B20" s="7" t="inlineStr">
+        <is>
+          <t>2025-08-20</t>
+        </is>
+      </c>
+      <c r="C20" s="7" t="inlineStr"/>
+      <c r="D20" s="7" t="n">
+        <v>1</v>
+      </c>
+      <c r="E20" s="7" t="inlineStr">
+        <is>
+          <t>Tina Dunn</t>
+        </is>
+      </c>
+      <c r="F20" s="7" t="inlineStr"/>
     </row>
     <row r="21" ht="15" customHeight="1">
       <c r="A21" s="9" t="inlineStr">
         <is>
-          <t>Audiobooks CLO KWQ</t>
-[...16 lines deleted...]
-      <c r="F21" s="7" t="inlineStr"/>
+          <t>Beringer Due Diligence</t>
+        </is>
+      </c>
+      <c r="B21" s="6" t="inlineStr">
+        <is>
+          <t>2021-02-12</t>
+        </is>
+      </c>
+      <c r="C21" s="6" t="inlineStr"/>
+      <c r="D21" s="6" t="n">
+        <v>5</v>
+      </c>
+      <c r="E21" s="6" t="inlineStr">
+        <is>
+          <t>Amanda Yeager, Dzenis Softic, Erin Cigich, rgross, sgoonesekera</t>
+        </is>
+      </c>
+      <c r="F21" s="6" t="inlineStr"/>
     </row>
     <row r="22" ht="15" customHeight="1">
       <c r="A22" s="8" t="inlineStr">
         <is>
-          <t>Beringer Due Diligence</t>
-[...16 lines deleted...]
-      <c r="F22" s="6" t="inlineStr"/>
+          <t>Beringer Partner Summit 5.30.23</t>
+        </is>
+      </c>
+      <c r="B22" s="7" t="inlineStr">
+        <is>
+          <t>2023-05-18</t>
+        </is>
+      </c>
+      <c r="C22" s="7" t="inlineStr"/>
+      <c r="D22" s="7" t="n">
+        <v>1</v>
+      </c>
+      <c r="E22" s="7" t="inlineStr">
+        <is>
+          <t>Lee Aho</t>
+        </is>
+      </c>
+      <c r="F22" s="7" t="inlineStr"/>
     </row>
     <row r="23" ht="15" customHeight="1">
       <c r="A23" s="9" t="inlineStr">
         <is>
           <t>Best Practices</t>
         </is>
       </c>
-      <c r="B23" s="7" t="inlineStr">
+      <c r="B23" s="6" t="inlineStr">
         <is>
           <t>2021-07-13</t>
         </is>
       </c>
-      <c r="C23" s="7" t="inlineStr"/>
-      <c r="D23" s="7" t="n">
+      <c r="C23" s="6" t="inlineStr"/>
+      <c r="D23" s="6" t="n">
         <v>4</v>
       </c>
-      <c r="E23" s="7" t="inlineStr">
+      <c r="E23" s="6" t="inlineStr">
         <is>
           <t>Ryan Atherton, Tech Admin, Tim Suzio</t>
         </is>
       </c>
-      <c r="F23" s="7" t="inlineStr"/>
+      <c r="F23" s="6" t="inlineStr"/>
     </row>
     <row r="24" ht="15" customHeight="1">
       <c r="A24" s="8" t="inlineStr">
         <is>
           <t>Budget Maximizer Reports</t>
         </is>
       </c>
-      <c r="B24" s="6" t="inlineStr">
+      <c r="B24" s="7" t="inlineStr">
         <is>
           <t>2024-11-01</t>
         </is>
       </c>
-      <c r="C24" s="6" t="inlineStr"/>
-[...8 lines deleted...]
-      <c r="F24" s="6" t="inlineStr"/>
+      <c r="C24" s="7" t="inlineStr"/>
+      <c r="D24" s="7" t="n">
+        <v>5</v>
+      </c>
+      <c r="E24" s="7" t="inlineStr">
+        <is>
+          <t>Brittany Lamont, Denis Mitrović, Nikola Savić, Strahinja Zeljic, id-276</t>
+        </is>
+      </c>
+      <c r="F24" s="7" t="inlineStr"/>
     </row>
     <row r="25" ht="15" customHeight="1">
       <c r="A25" s="9" t="inlineStr">
         <is>
           <t>Budget Utilization</t>
         </is>
       </c>
-      <c r="B25" s="7" t="inlineStr">
+      <c r="B25" s="6" t="inlineStr">
         <is>
           <t>2024-04-15</t>
         </is>
       </c>
-      <c r="C25" s="7" t="inlineStr"/>
-[...8 lines deleted...]
-      <c r="F25" s="7" t="inlineStr"/>
+      <c r="C25" s="6" t="inlineStr"/>
+      <c r="D25" s="6" t="n">
+        <v>4</v>
+      </c>
+      <c r="E25" s="6" t="inlineStr">
+        <is>
+          <t>Amanda Yeager, Brittany Lamont, Dzenis Softic, Julie Martin</t>
+        </is>
+      </c>
+      <c r="F25" s="6" t="inlineStr"/>
     </row>
     <row r="26" ht="15" customHeight="1">
       <c r="A26" s="8" t="inlineStr">
         <is>
           <t>Campaigns - Scheduled to be Archived</t>
         </is>
       </c>
-      <c r="B26" s="6" t="inlineStr">
+      <c r="B26" s="7" t="inlineStr">
         <is>
           <t>2023-12-12</t>
         </is>
       </c>
-      <c r="C26" s="6" t="inlineStr"/>
-      <c r="D26" s="6" t="n">
+      <c r="C26" s="7" t="inlineStr"/>
+      <c r="D26" s="7" t="n">
         <v>1</v>
       </c>
-      <c r="E26" s="6" t="inlineStr">
+      <c r="E26" s="7" t="inlineStr">
         <is>
           <t>Brittany Lamont</t>
         </is>
       </c>
-      <c r="F26" s="6" t="inlineStr"/>
+      <c r="F26" s="7" t="inlineStr"/>
     </row>
     <row r="27" ht="15" customHeight="1">
       <c r="A27" s="9" t="inlineStr">
         <is>
           <t>CFO - CEO</t>
         </is>
       </c>
-      <c r="B27" s="7" t="inlineStr">
+      <c r="B27" s="6" t="inlineStr">
         <is>
           <t>2026-03-05</t>
         </is>
       </c>
-      <c r="C27" s="7" t="inlineStr"/>
-      <c r="D27" s="7" t="n">
+      <c r="C27" s="6" t="inlineStr"/>
+      <c r="D27" s="6" t="n">
         <v>1</v>
       </c>
-      <c r="E27" s="7" t="inlineStr">
+      <c r="E27" s="6" t="inlineStr">
         <is>
           <t>Amanda Yeager</t>
         </is>
       </c>
-      <c r="F27" s="7" t="inlineStr"/>
+      <c r="F27" s="6" t="inlineStr"/>
     </row>
     <row r="28" ht="15" customHeight="1">
       <c r="A28" s="8" t="inlineStr">
         <is>
           <t>CFO - Yuriy</t>
         </is>
       </c>
-      <c r="B28" s="6" t="inlineStr">
+      <c r="B28" s="7" t="inlineStr">
         <is>
           <t>2026-06-02</t>
         </is>
       </c>
-      <c r="C28" s="6" t="inlineStr"/>
-      <c r="D28" s="6" t="n">
+      <c r="C28" s="7" t="inlineStr"/>
+      <c r="D28" s="7" t="n">
         <v>2</v>
       </c>
-      <c r="E28" s="6" t="inlineStr">
+      <c r="E28" s="7" t="inlineStr">
         <is>
           <t>Amanda Yeager, Erin Cigich</t>
         </is>
       </c>
-      <c r="F28" s="6" t="inlineStr"/>
+      <c r="F28" s="7" t="inlineStr"/>
     </row>
     <row r="29" ht="15" customHeight="1">
       <c r="A29" s="9" t="inlineStr">
         <is>
           <t>Clicks &amp; Conversions Reports</t>
         </is>
       </c>
-      <c r="B29" s="7" t="inlineStr">
+      <c r="B29" s="6" t="inlineStr">
         <is>
           <t>2023-12-04</t>
         </is>
       </c>
-      <c r="C29" s="7" t="inlineStr"/>
-      <c r="D29" s="7" t="n">
+      <c r="C29" s="6" t="inlineStr"/>
+      <c r="D29" s="6" t="n">
         <v>6</v>
       </c>
-      <c r="E29" s="7" t="inlineStr">
+      <c r="E29" s="6" t="inlineStr">
         <is>
           <t>Brittany Lamont, Stephanie Harris, Strahinja Zeljic, Zach Dupell</t>
         </is>
       </c>
-      <c r="F29" s="7" t="inlineStr"/>
+      <c r="F29" s="6" t="inlineStr"/>
     </row>
     <row r="30" ht="15" customHeight="1">
       <c r="A30" s="8" t="inlineStr">
         <is>
           <t>Compliance</t>
         </is>
       </c>
-      <c r="B30" s="6" t="inlineStr">
-[...13 lines deleted...]
-      <c r="F30" s="6" t="inlineStr"/>
+      <c r="B30" s="7" t="inlineStr">
+        <is>
+          <t>2019-05-15</t>
+        </is>
+      </c>
+      <c r="C30" s="7" t="inlineStr"/>
+      <c r="D30" s="7" t="n">
+        <v>5</v>
+      </c>
+      <c r="E30" s="7" t="inlineStr">
+        <is>
+          <t>Matt Lord, Ryan Atherton, Tim Suzio</t>
+        </is>
+      </c>
+      <c r="F30" s="7" t="inlineStr"/>
     </row>
     <row r="31" ht="15" customHeight="1">
       <c r="A31" s="9" t="inlineStr">
         <is>
           <t>Contracts</t>
         </is>
       </c>
-      <c r="B31" s="7" t="inlineStr">
+      <c r="B31" s="6" t="inlineStr">
         <is>
           <t>2019-04-12</t>
         </is>
       </c>
-      <c r="C31" s="7" t="inlineStr"/>
-[...8 lines deleted...]
-      <c r="F31" s="7" t="inlineStr"/>
+      <c r="C31" s="6" t="inlineStr"/>
+      <c r="D31" s="6" t="n">
+        <v>34</v>
+      </c>
+      <c r="E31" s="6" t="inlineStr">
+        <is>
+          <t>Alexandra Ashbey, Beth Berstling, Brad Dobbins, Conner Finnegan, Dig Dug, Erin Cigich, Jill Speckman, Julie Heckman, Lee Aho, Lisa Markiewicz, Mary Eastwood, Matt Lord, Matthew Ferguson, Meg McGrath, Noah Clay, Peter Varga Jr, Ryan Atherton, Tina Dunn, Walter Long</t>
+        </is>
+      </c>
+      <c r="F31" s="6" t="inlineStr"/>
     </row>
     <row r="32" ht="15" customHeight="1">
       <c r="A32" s="8" t="inlineStr">
         <is>
           <t>Corporate Documents</t>
         </is>
       </c>
-      <c r="B32" s="6" t="inlineStr">
+      <c r="B32" s="7" t="inlineStr">
         <is>
           <t>2021-10-06</t>
         </is>
       </c>
-      <c r="C32" s="6" t="inlineStr"/>
-      <c r="D32" s="6" t="n">
+      <c r="C32" s="7" t="inlineStr"/>
+      <c r="D32" s="7" t="n">
         <v>3</v>
       </c>
-      <c r="E32" s="6" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F32" s="6" t="inlineStr"/>
+      <c r="E32" s="7" t="inlineStr">
+        <is>
+          <t>Amanda Yeager, Erin Cigich, Matt Lord</t>
+        </is>
+      </c>
+      <c r="F32" s="7" t="inlineStr"/>
     </row>
     <row r="33" ht="15" customHeight="1">
       <c r="A33" s="9" t="inlineStr">
         <is>
           <t>Creative</t>
         </is>
       </c>
-      <c r="B33" s="7" t="inlineStr">
+      <c r="B33" s="6" t="inlineStr">
         <is>
           <t>2022-03-29</t>
         </is>
       </c>
-      <c r="C33" s="7" t="inlineStr"/>
-      <c r="D33" s="7" t="n">
+      <c r="C33" s="6" t="inlineStr"/>
+      <c r="D33" s="6" t="n">
         <v>2</v>
       </c>
-      <c r="E33" s="7" t="inlineStr">
+      <c r="E33" s="6" t="inlineStr">
         <is>
           <t>Holly Barnes, Ryan Hill</t>
         </is>
       </c>
-      <c r="F33" s="7" t="inlineStr"/>
+      <c r="F33" s="6" t="inlineStr"/>
     </row>
     <row r="34" ht="15" customHeight="1">
       <c r="A34" s="8" t="inlineStr">
         <is>
           <t>Credit</t>
         </is>
       </c>
-      <c r="B34" s="6" t="inlineStr">
+      <c r="B34" s="7" t="inlineStr">
         <is>
           <t>2023-02-08</t>
         </is>
       </c>
-      <c r="C34" s="6" t="inlineStr"/>
-      <c r="D34" s="6" t="n">
+      <c r="C34" s="7" t="inlineStr"/>
+      <c r="D34" s="7" t="n">
         <v>6</v>
       </c>
-      <c r="E34" s="6" t="inlineStr">
+      <c r="E34" s="7" t="inlineStr">
         <is>
           <t>Amanda Yeager, Beth Berstling, Julie Heckman, Mary Eastwood</t>
         </is>
       </c>
-      <c r="F34" s="6" t="inlineStr"/>
+      <c r="F34" s="7" t="inlineStr"/>
     </row>
     <row r="35" ht="15" customHeight="1">
       <c r="A35" s="9" t="inlineStr">
         <is>
           <t>Culture Pics</t>
         </is>
       </c>
-      <c r="B35" s="7" t="inlineStr">
+      <c r="B35" s="6" t="inlineStr">
         <is>
           <t>2021-07-13</t>
         </is>
       </c>
-      <c r="C35" s="7" t="inlineStr"/>
-[...8 lines deleted...]
-      <c r="F35" s="7" t="inlineStr"/>
+      <c r="C35" s="6" t="inlineStr"/>
+      <c r="D35" s="6" t="n">
+        <v>2</v>
+      </c>
+      <c r="E35" s="6" t="inlineStr">
+        <is>
+          <t>Ryan Hill, Tech Admin</t>
+        </is>
+      </c>
+      <c r="F35" s="6" t="inlineStr"/>
     </row>
     <row r="36" ht="15" customHeight="1">
       <c r="A36" s="8" t="inlineStr">
         <is>
           <t>Data Warehouse Project</t>
         </is>
       </c>
-      <c r="B36" s="6" t="inlineStr">
+      <c r="B36" s="7" t="inlineStr">
         <is>
           <t>2022-03-01</t>
         </is>
       </c>
-      <c r="C36" s="6" t="inlineStr"/>
-[...8 lines deleted...]
-      <c r="F36" s="6" t="inlineStr"/>
+      <c r="C36" s="7" t="inlineStr"/>
+      <c r="D36" s="7" t="n">
+        <v>6</v>
+      </c>
+      <c r="E36" s="7" t="inlineStr">
+        <is>
+          <t>Amanda Yeager, Brittany Lamont, Colleen Rittenhouse, Dzenis Softic, Julie Martin, Željko Mandić</t>
+        </is>
+      </c>
+      <c r="F36" s="7" t="inlineStr"/>
     </row>
     <row r="37" ht="15" customHeight="1">
       <c r="A37" s="9" t="inlineStr">
         <is>
           <t>Denver F Drive Archive</t>
         </is>
       </c>
-      <c r="B37" s="7" t="inlineStr">
+      <c r="B37" s="6" t="inlineStr">
         <is>
           <t>2021-07-07</t>
         </is>
       </c>
-      <c r="C37" s="7" t="inlineStr"/>
-[...8 lines deleted...]
-      <c r="F37" s="7" t="inlineStr"/>
+      <c r="C37" s="6" t="inlineStr"/>
+      <c r="D37" s="6" t="n">
+        <v>5</v>
+      </c>
+      <c r="E37" s="6" t="inlineStr">
+        <is>
+          <t>Amanda Yeager, Elyas Ghiasy, Jen Lewis, Ryan Atherton, Tim Suzio</t>
+        </is>
+      </c>
+      <c r="F37" s="6" t="inlineStr"/>
     </row>
     <row r="38" ht="15" customHeight="1">
       <c r="A38" s="8" t="inlineStr">
         <is>
-          <t>denver vpn</t>
-[...16 lines deleted...]
-      <c r="F38" s="6" t="inlineStr"/>
+          <t>Direct Response Reporting - Delete per Daniel</t>
+        </is>
+      </c>
+      <c r="B38" s="7" t="inlineStr">
+        <is>
+          <t>2021-01-30</t>
+        </is>
+      </c>
+      <c r="C38" s="7" t="inlineStr"/>
+      <c r="D38" s="7" t="n">
+        <v>1</v>
+      </c>
+      <c r="E38" s="7" t="inlineStr">
+        <is>
+          <t>Tech Admin</t>
+        </is>
+      </c>
+      <c r="F38" s="7" t="inlineStr"/>
     </row>
     <row r="39" ht="15" customHeight="1">
       <c r="A39" s="9" t="inlineStr">
         <is>
-          <t>Direct Response Reporting</t>
-[...16 lines deleted...]
-      <c r="F39" s="7" t="inlineStr"/>
+          <t>Due Diligence Samples</t>
+        </is>
+      </c>
+      <c r="B39" s="6" t="inlineStr">
+        <is>
+          <t>2020-07-30</t>
+        </is>
+      </c>
+      <c r="C39" s="6" t="inlineStr"/>
+      <c r="D39" s="6" t="n">
+        <v>2</v>
+      </c>
+      <c r="E39" s="6" t="inlineStr">
+        <is>
+          <t>Matt Lord, Tech Admin</t>
+        </is>
+      </c>
+      <c r="F39" s="6" t="inlineStr"/>
     </row>
     <row r="40" ht="15" customHeight="1">
       <c r="A40" s="8" t="inlineStr">
         <is>
           <t>eDiscovery</t>
         </is>
       </c>
-      <c r="B40" s="6" t="inlineStr">
+      <c r="B40" s="7" t="inlineStr">
         <is>
           <t>2022-03-03</t>
         </is>
       </c>
-      <c r="C40" s="6" t="inlineStr"/>
-[...8 lines deleted...]
-      <c r="F40" s="6" t="inlineStr"/>
+      <c r="C40" s="7" t="inlineStr"/>
+      <c r="D40" s="7" t="n">
+        <v>2</v>
+      </c>
+      <c r="E40" s="7" t="inlineStr">
+        <is>
+          <t>Amanda Yeager, Tech Admin</t>
+        </is>
+      </c>
+      <c r="F40" s="7" t="inlineStr"/>
     </row>
     <row r="41" ht="15" customHeight="1">
       <c r="A41" s="9" t="inlineStr">
         <is>
           <t>Ellevest</t>
         </is>
       </c>
-      <c r="B41" s="7" t="inlineStr">
+      <c r="B41" s="6" t="inlineStr">
         <is>
           <t>2019-12-04</t>
         </is>
       </c>
-      <c r="C41" s="7" t="inlineStr"/>
-      <c r="D41" s="7" t="n">
+      <c r="C41" s="6" t="inlineStr"/>
+      <c r="D41" s="6" t="n">
         <v>1</v>
       </c>
-      <c r="E41" s="7" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F41" s="7" t="inlineStr"/>
+      <c r="E41" s="6" t="inlineStr">
+        <is>
+          <t>Amanda Yeager</t>
+        </is>
+      </c>
+      <c r="F41" s="6" t="inlineStr"/>
     </row>
     <row r="42" ht="15" customHeight="1">
       <c r="A42" s="8" t="inlineStr">
         <is>
-          <t>EMPBACKUP: Hannah Ervin's Files</t>
-[...16 lines deleted...]
-      <c r="F42" s="6" t="inlineStr"/>
+          <t>EMPBACKUP: Hannah Ervin files</t>
+        </is>
+      </c>
+      <c r="B42" s="7" t="inlineStr">
+        <is>
+          <t>2026-09-14</t>
+        </is>
+      </c>
+      <c r="C42" s="7" t="inlineStr"/>
+      <c r="D42" s="7" t="n">
+        <v>2</v>
+      </c>
+      <c r="E42" s="7" t="inlineStr">
+        <is>
+          <t>Tech Admin, Tetris Arcade</t>
+        </is>
+      </c>
+      <c r="F42" s="7" t="inlineStr"/>
     </row>
     <row r="43" ht="15" customHeight="1">
       <c r="A43" s="9" t="inlineStr">
         <is>
           <t>EMPBACKUP: Jade Kent</t>
         </is>
       </c>
-      <c r="B43" s="7" t="inlineStr">
+      <c r="B43" s="6" t="inlineStr">
         <is>
           <t>2023-05-22</t>
         </is>
       </c>
-      <c r="C43" s="7" t="inlineStr"/>
-      <c r="D43" s="7" t="n">
+      <c r="C43" s="6" t="inlineStr"/>
+      <c r="D43" s="6" t="n">
         <v>1</v>
       </c>
-      <c r="E43" s="7" t="inlineStr">
+      <c r="E43" s="6" t="inlineStr">
         <is>
           <t>rob</t>
         </is>
       </c>
-      <c r="F43" s="7" t="inlineStr"/>
+      <c r="F43" s="6" t="inlineStr"/>
     </row>
     <row r="44" ht="15" customHeight="1">
       <c r="A44" s="8" t="inlineStr">
         <is>
           <t>EMPBACKUP: Laura Miller's Files</t>
         </is>
       </c>
-      <c r="B44" s="6" t="inlineStr">
+      <c r="B44" s="7" t="inlineStr">
         <is>
           <t>2022-07-22</t>
         </is>
       </c>
-      <c r="C44" s="6" t="inlineStr"/>
-      <c r="D44" s="6" t="n">
+      <c r="C44" s="7" t="inlineStr"/>
+      <c r="D44" s="7" t="n">
         <v>1</v>
       </c>
-      <c r="E44" s="6" t="inlineStr">
+      <c r="E44" s="7" t="inlineStr">
         <is>
           <t>Lee Aho</t>
         </is>
       </c>
-      <c r="F44" s="6" t="inlineStr"/>
+      <c r="F44" s="7" t="inlineStr"/>
     </row>
     <row r="45" ht="15" customHeight="1">
       <c r="A45" s="9" t="inlineStr">
         <is>
           <t>EMPBACKUP: Laura Stewart</t>
         </is>
       </c>
-      <c r="B45" s="7" t="inlineStr">
+      <c r="B45" s="6" t="inlineStr">
         <is>
           <t>2023-07-05</t>
         </is>
       </c>
-      <c r="C45" s="7" t="inlineStr"/>
-      <c r="D45" s="7" t="n">
+      <c r="C45" s="6" t="inlineStr"/>
+      <c r="D45" s="6" t="n">
         <v>1</v>
       </c>
-      <c r="E45" s="7" t="inlineStr">
+      <c r="E45" s="6" t="inlineStr">
         <is>
           <t>Lee Aho</t>
         </is>
       </c>
-      <c r="F45" s="7" t="inlineStr"/>
+      <c r="F45" s="6" t="inlineStr"/>
     </row>
     <row r="46" ht="15" customHeight="1">
       <c r="A46" s="8" t="inlineStr">
         <is>
-          <t>EMPBACKUP: Lisana De La Torre's Files</t>
-[...16 lines deleted...]
-      <c r="F46" s="6" t="inlineStr"/>
+          <t>EMPBACKUP: Lisana del la Torres Files</t>
+        </is>
+      </c>
+      <c r="B46" s="7" t="inlineStr">
+        <is>
+          <t>2026-09-14</t>
+        </is>
+      </c>
+      <c r="C46" s="7" t="inlineStr"/>
+      <c r="D46" s="7" t="n">
+        <v>1</v>
+      </c>
+      <c r="E46" s="7" t="inlineStr">
+        <is>
+          <t>Tetris Arcade</t>
+        </is>
+      </c>
+      <c r="F46" s="7" t="inlineStr"/>
     </row>
     <row r="47" ht="15" customHeight="1">
       <c r="A47" s="9" t="inlineStr">
         <is>
-          <t>EMPBACKUP: Lydia Shriver Files</t>
-[...16 lines deleted...]
-      <c r="F47" s="7" t="inlineStr"/>
+          <t>EMPBACKUP: Lydia Shriver files</t>
+        </is>
+      </c>
+      <c r="B47" s="6" t="inlineStr">
+        <is>
+          <t>2026-09-14</t>
+        </is>
+      </c>
+      <c r="C47" s="6" t="inlineStr"/>
+      <c r="D47" s="6" t="n">
+        <v>1</v>
+      </c>
+      <c r="E47" s="6" t="inlineStr">
+        <is>
+          <t>Tetris Arcade</t>
+        </is>
+      </c>
+      <c r="F47" s="6" t="inlineStr"/>
     </row>
     <row r="48" ht="15" customHeight="1">
       <c r="A48" s="8" t="inlineStr">
         <is>
           <t>EMPBACKUP: Maddy Valadie files</t>
         </is>
       </c>
-      <c r="B48" s="6" t="inlineStr">
+      <c r="B48" s="7" t="inlineStr">
         <is>
           <t>2023-10-05</t>
         </is>
       </c>
-      <c r="C48" s="6" t="inlineStr"/>
-      <c r="D48" s="6" t="n">
+      <c r="C48" s="7" t="inlineStr"/>
+      <c r="D48" s="7" t="n">
         <v>1</v>
       </c>
-      <c r="E48" s="6" t="inlineStr">
+      <c r="E48" s="7" t="inlineStr">
         <is>
           <t>Julie Blake</t>
         </is>
       </c>
-      <c r="F48" s="6" t="inlineStr"/>
+      <c r="F48" s="7" t="inlineStr"/>
     </row>
     <row r="49" ht="15" customHeight="1">
       <c r="A49" s="9" t="inlineStr">
         <is>
           <t>EMPBACKUP: Marijana Topic's Files</t>
         </is>
       </c>
-      <c r="B49" s="7" t="inlineStr">
+      <c r="B49" s="6" t="inlineStr">
         <is>
           <t>2022-06-21</t>
         </is>
       </c>
-      <c r="C49" s="7" t="inlineStr"/>
-      <c r="D49" s="7" t="n">
+      <c r="C49" s="6" t="inlineStr"/>
+      <c r="D49" s="6" t="n">
         <v>4</v>
       </c>
-      <c r="E49" s="7" t="inlineStr">
+      <c r="E49" s="6" t="inlineStr">
         <is>
           <t>Holly Barnes, Louise King, Ryan Hill, Željko Mandić</t>
         </is>
       </c>
-      <c r="F49" s="7" t="inlineStr"/>
+      <c r="F49" s="6" t="inlineStr"/>
     </row>
     <row r="50" ht="15" customHeight="1">
       <c r="A50" s="8" t="inlineStr">
         <is>
-          <t>EMPBACKUP: Olivia Haughey's Files</t>
-[...16 lines deleted...]
-      <c r="F50" s="6" t="inlineStr"/>
+          <t>EMPBACKUP: Max Andrews Files</t>
+        </is>
+      </c>
+      <c r="B50" s="7" t="inlineStr">
+        <is>
+          <t>2026-09-14</t>
+        </is>
+      </c>
+      <c r="C50" s="7" t="inlineStr"/>
+      <c r="D50" s="7" t="n">
+        <v>1</v>
+      </c>
+      <c r="E50" s="7" t="inlineStr">
+        <is>
+          <t>Tetris Arcade</t>
+        </is>
+      </c>
+      <c r="F50" s="7" t="inlineStr"/>
     </row>
     <row r="51" ht="15" customHeight="1">
       <c r="A51" s="9" t="inlineStr">
         <is>
-          <t>EMPBACKUP: Travis McCain's Files</t>
-[...8 lines deleted...]
-      <c r="D51" s="7" t="n">
+          <t>EMPBACKUP: Noelle Robbins</t>
+        </is>
+      </c>
+      <c r="B51" s="6" t="inlineStr">
+        <is>
+          <t>2026-09-14</t>
+        </is>
+      </c>
+      <c r="C51" s="6" t="inlineStr"/>
+      <c r="D51" s="6" t="n">
         <v>2</v>
       </c>
-      <c r="E51" s="7" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F51" s="7" t="inlineStr"/>
+      <c r="E51" s="6" t="inlineStr">
+        <is>
+          <t>Julie Blake, Tetris Arcade</t>
+        </is>
+      </c>
+      <c r="F51" s="6" t="inlineStr"/>
     </row>
     <row r="52" ht="15" customHeight="1">
       <c r="A52" s="8" t="inlineStr">
         <is>
-          <t>Executive Social Media: Erin Cigich Perform[cb]</t>
-[...16 lines deleted...]
-      <c r="F52" s="6" t="inlineStr"/>
+          <t>EMPBACKUP: Olivia Haughey</t>
+        </is>
+      </c>
+      <c r="B52" s="7" t="inlineStr">
+        <is>
+          <t>2026-09-14</t>
+        </is>
+      </c>
+      <c r="C52" s="7" t="inlineStr"/>
+      <c r="D52" s="7" t="n">
+        <v>1</v>
+      </c>
+      <c r="E52" s="7" t="inlineStr">
+        <is>
+          <t>Tetris Arcade</t>
+        </is>
+      </c>
+      <c r="F52" s="7" t="inlineStr"/>
     </row>
     <row r="53" ht="15" customHeight="1">
       <c r="A53" s="9" t="inlineStr">
         <is>
-          <t>FIGG Reports</t>
-[...16 lines deleted...]
-      <c r="F53" s="7" t="inlineStr"/>
+          <t>EMPBACKUP: Travis McCain's Files</t>
+        </is>
+      </c>
+      <c r="B53" s="6" t="inlineStr">
+        <is>
+          <t>2022-06-28</t>
+        </is>
+      </c>
+      <c r="C53" s="6" t="inlineStr"/>
+      <c r="D53" s="6" t="n">
+        <v>2</v>
+      </c>
+      <c r="E53" s="6" t="inlineStr">
+        <is>
+          <t>Holly Barnes, Ryan Hill</t>
+        </is>
+      </c>
+      <c r="F53" s="6" t="inlineStr"/>
     </row>
     <row r="54" ht="15" customHeight="1">
       <c r="A54" s="8" t="inlineStr">
         <is>
-          <t>Finance</t>
-[...16 lines deleted...]
-      <c r="F54" s="6" t="inlineStr"/>
+          <t>Executive Social Media: Erin Cigich Perform[cb]</t>
+        </is>
+      </c>
+      <c r="B54" s="7" t="inlineStr">
+        <is>
+          <t>2022-09-07</t>
+        </is>
+      </c>
+      <c r="C54" s="7" t="inlineStr"/>
+      <c r="D54" s="7" t="n">
+        <v>9</v>
+      </c>
+      <c r="E54" s="7" t="inlineStr">
+        <is>
+          <t>Erin Cigich, Erin-perform, Holly Barnes, Louise King, akshay, elissa, jackie, zahrah</t>
+        </is>
+      </c>
+      <c r="F54" s="7" t="inlineStr"/>
     </row>
     <row r="55" ht="15" customHeight="1">
       <c r="A55" s="9" t="inlineStr">
         <is>
-          <t>Finance - Agency</t>
-[...8 lines deleted...]
-      <c r="D55" s="7" t="n">
+          <t>FIGG Reports</t>
+        </is>
+      </c>
+      <c r="B55" s="6" t="inlineStr">
+        <is>
+          <t>2022-06-10</t>
+        </is>
+      </c>
+      <c r="C55" s="6" t="inlineStr"/>
+      <c r="D55" s="6" t="n">
         <v>3</v>
       </c>
-      <c r="E55" s="7" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F55" s="7" t="inlineStr"/>
+      <c r="E55" s="6" t="inlineStr">
+        <is>
+          <t>Julie Martin, Zach Dupell, dan</t>
+        </is>
+      </c>
+      <c r="F55" s="6" t="inlineStr"/>
     </row>
     <row r="56" ht="15" customHeight="1">
       <c r="A56" s="8" t="inlineStr">
         <is>
-          <t>Finance - Beringer</t>
-[...16 lines deleted...]
-      <c r="F56" s="6" t="inlineStr"/>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="B56" s="7" t="inlineStr">
+        <is>
+          <t>2026-03-05</t>
+        </is>
+      </c>
+      <c r="C56" s="7" t="inlineStr"/>
+      <c r="D56" s="7" t="n">
+        <v>5</v>
+      </c>
+      <c r="E56" s="7" t="inlineStr">
+        <is>
+          <t>Amanda Yeager, Colleen Rittenhouse, Hayden Frederick, Stephanie Harris, dan</t>
+        </is>
+      </c>
+      <c r="F56" s="7" t="inlineStr"/>
     </row>
     <row r="57" ht="15" customHeight="1">
       <c r="A57" s="9" t="inlineStr">
         <is>
-          <t>Finance - Chiefs</t>
-[...16 lines deleted...]
-      <c r="F57" s="7" t="inlineStr"/>
+          <t>Finance - Agency</t>
+        </is>
+      </c>
+      <c r="B57" s="6" t="inlineStr">
+        <is>
+          <t>2026-06-27</t>
+        </is>
+      </c>
+      <c r="C57" s="6" t="inlineStr"/>
+      <c r="D57" s="6" t="n">
+        <v>3</v>
+      </c>
+      <c r="E57" s="6" t="inlineStr">
+        <is>
+          <t>Amanda Yeager, Hayden Frederick, Stephanie Harris</t>
+        </is>
+      </c>
+      <c r="F57" s="6" t="inlineStr"/>
     </row>
     <row r="58" ht="15" customHeight="1">
       <c r="A58" s="8" t="inlineStr">
         <is>
-          <t>HR - Old</t>
-[...16 lines deleted...]
-      <c r="F58" s="6" t="inlineStr"/>
+          <t>Finance - Beringer</t>
+        </is>
+      </c>
+      <c r="B58" s="7" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="C58" s="7" t="inlineStr"/>
+      <c r="D58" s="7" t="n">
+        <v>9</v>
+      </c>
+      <c r="E58" s="7" t="inlineStr">
+        <is>
+          <t>Amanda Yeager, Colleen Rittenhouse, Erin Cigich, Hayden Frederick, Julie Heckman, Stephanie Harris, dan</t>
+        </is>
+      </c>
+      <c r="F58" s="7" t="inlineStr"/>
     </row>
     <row r="59" ht="15" customHeight="1">
       <c r="A59" s="9" t="inlineStr">
         <is>
-          <t>Ignite Marketing</t>
-[...16 lines deleted...]
-      <c r="F59" s="7" t="inlineStr"/>
+          <t>Finance - Chiefs</t>
+        </is>
+      </c>
+      <c r="B59" s="6" t="inlineStr">
+        <is>
+          <t>2026-03-05</t>
+        </is>
+      </c>
+      <c r="C59" s="6" t="inlineStr"/>
+      <c r="D59" s="6" t="n">
+        <v>10</v>
+      </c>
+      <c r="E59" s="6" t="inlineStr">
+        <is>
+          <t>Amanda Yeager, Brad Dobbins, Colleen Rittenhouse, Dzenis Softic, Erin Cigich, Hayden Frederick, Lee Aho, Matt Lord, Stephanie Harris, dan</t>
+        </is>
+      </c>
+      <c r="F59" s="6" t="inlineStr"/>
     </row>
     <row r="60" ht="15" customHeight="1">
       <c r="A60" s="8" t="inlineStr">
         <is>
-          <t>Ignite OPM</t>
-[...16 lines deleted...]
-      <c r="F60" s="6" t="inlineStr"/>
+          <t>Finance - Executive Team</t>
+        </is>
+      </c>
+      <c r="B60" s="7" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="C60" s="7" t="inlineStr"/>
+      <c r="D60" s="7" t="n">
+        <v>23</v>
+      </c>
+      <c r="E60" s="7" t="inlineStr">
+        <is>
+          <t>Amanda Dansby, Amanda Yeager, Brad Dobbins, Cara Redding, Colleen Rittenhouse, Colleen Skogen, Daniel Carter, Dzenis Softic, Erin Cigich, Hayden Frederick, Holly Barnes, Jen Lewis, Jill Speckman, Julie Martin, Kristen Dean, Lee Aho, Matt Lord, Michael Moore, Rana Lepson, Ryan Atherton, Ryan Hill, Stephanie Harris, Tina Dunn</t>
+        </is>
+      </c>
+      <c r="F60" s="7" t="inlineStr"/>
     </row>
     <row r="61" ht="15" customHeight="1">
       <c r="A61" s="9" t="inlineStr">
         <is>
-          <t>Imperfect Produce + Ignite</t>
-[...16 lines deleted...]
-      <c r="F61" s="7" t="inlineStr"/>
+          <t>HR - Old</t>
+        </is>
+      </c>
+      <c r="B61" s="6" t="inlineStr">
+        <is>
+          <t>2022-08-01</t>
+        </is>
+      </c>
+      <c r="C61" s="6" t="inlineStr"/>
+      <c r="D61" s="6" t="n">
+        <v>3</v>
+      </c>
+      <c r="E61" s="6" t="inlineStr">
+        <is>
+          <t>Amanda Yeager, Angelica Cognac, ryu</t>
+        </is>
+      </c>
+      <c r="F61" s="6" t="inlineStr"/>
     </row>
     <row r="62" ht="15" customHeight="1">
       <c r="A62" s="8" t="inlineStr">
         <is>
-          <t>Influencer + Influencer BPs</t>
-[...16 lines deleted...]
-      <c r="F62" s="6" t="inlineStr"/>
+          <t>Ignite Marketing</t>
+        </is>
+      </c>
+      <c r="B62" s="7" t="inlineStr">
+        <is>
+          <t>2019-07-19</t>
+        </is>
+      </c>
+      <c r="C62" s="7" t="inlineStr"/>
+      <c r="D62" s="7" t="n">
+        <v>1</v>
+      </c>
+      <c r="E62" s="7" t="inlineStr">
+        <is>
+          <t>Marketing</t>
+        </is>
+      </c>
+      <c r="F62" s="7" t="inlineStr"/>
     </row>
     <row r="63" ht="15" customHeight="1">
       <c r="A63" s="9" t="inlineStr">
         <is>
-          <t>IT &amp; POPS</t>
-[...16 lines deleted...]
-      <c r="F63" s="7" t="inlineStr"/>
+          <t>Ignite OPM</t>
+        </is>
+      </c>
+      <c r="B63" s="6" t="inlineStr">
+        <is>
+          <t>2019-04-10</t>
+        </is>
+      </c>
+      <c r="C63" s="6" t="inlineStr"/>
+      <c r="D63" s="6" t="n">
+        <v>1</v>
+      </c>
+      <c r="E63" s="6" t="inlineStr">
+        <is>
+          <t>master</t>
+        </is>
+      </c>
+      <c r="F63" s="6" t="inlineStr"/>
     </row>
     <row r="64" ht="15" customHeight="1">
       <c r="A64" s="8" t="inlineStr">
         <is>
-          <t>Jeremy Cornfeldt</t>
-[...16 lines deleted...]
-      <c r="F64" s="6" t="inlineStr"/>
+          <t>Imperfect Produce + Ignite</t>
+        </is>
+      </c>
+      <c r="B64" s="7" t="inlineStr">
+        <is>
+          <t>2019-07-18</t>
+        </is>
+      </c>
+      <c r="C64" s="7" t="inlineStr"/>
+      <c r="D64" s="7" t="n">
+        <v>1</v>
+      </c>
+      <c r="E64" s="7" t="inlineStr">
+        <is>
+          <t>rob</t>
+        </is>
+      </c>
+      <c r="F64" s="7" t="inlineStr"/>
     </row>
     <row r="65" ht="15" customHeight="1">
       <c r="A65" s="9" t="inlineStr">
         <is>
-          <t>Kickstarter + Kickstarter BPs</t>
-[...2 lines deleted...]
-      <c r="B65" s="7" t="inlineStr">
+          <t>Influencer + Influencer BPs</t>
+        </is>
+      </c>
+      <c r="B65" s="6" t="inlineStr">
         <is>
           <t>2025-02-25</t>
         </is>
       </c>
-      <c r="C65" s="7" t="inlineStr"/>
-[...8 lines deleted...]
-      <c r="F65" s="7" t="inlineStr"/>
+      <c r="C65" s="6" t="inlineStr"/>
+      <c r="D65" s="6" t="n">
+        <v>3</v>
+      </c>
+      <c r="E65" s="6" t="inlineStr">
+        <is>
+          <t>Jill Speckman, agency</t>
+        </is>
+      </c>
+      <c r="F65" s="6" t="inlineStr"/>
     </row>
     <row r="66" ht="15" customHeight="1">
       <c r="A66" s="8" t="inlineStr">
         <is>
-          <t>Laura Training Notes</t>
-[...16 lines deleted...]
-      <c r="F66" s="6" t="inlineStr"/>
+          <t>IT &amp; POPS</t>
+        </is>
+      </c>
+      <c r="B66" s="7" t="inlineStr">
+        <is>
+          <t>2023-05-31</t>
+        </is>
+      </c>
+      <c r="C66" s="7" t="inlineStr"/>
+      <c r="D66" s="7" t="n">
+        <v>5</v>
+      </c>
+      <c r="E66" s="7" t="inlineStr">
+        <is>
+          <t>Angelica Cognac, Cinnamon Walker, Michael Moore, Mike Swann, Rana Lepson</t>
+        </is>
+      </c>
+      <c r="F66" s="7" t="inlineStr"/>
     </row>
     <row r="67" ht="15" customHeight="1">
       <c r="A67" s="9" t="inlineStr">
         <is>
-          <t>Legal</t>
-[...16 lines deleted...]
-      <c r="F67" s="7" t="inlineStr"/>
+          <t>Jeremy Cornfeldt</t>
+        </is>
+      </c>
+      <c r="B67" s="6" t="inlineStr">
+        <is>
+          <t>2023-01-04</t>
+        </is>
+      </c>
+      <c r="C67" s="6" t="inlineStr"/>
+      <c r="D67" s="6" t="n">
+        <v>2</v>
+      </c>
+      <c r="E67" s="6" t="inlineStr">
+        <is>
+          <t>Erin Cigich, jcornfeldt</t>
+        </is>
+      </c>
+      <c r="F67" s="6" t="inlineStr"/>
     </row>
     <row r="68" ht="15" customHeight="1">
       <c r="A68" s="8" t="inlineStr">
         <is>
-          <t>Legal - Archive</t>
-[...16 lines deleted...]
-      <c r="F68" s="6" t="inlineStr"/>
+          <t>Kickstarter + Kickstarter BPs</t>
+        </is>
+      </c>
+      <c r="B68" s="7" t="inlineStr">
+        <is>
+          <t>2025-02-25</t>
+        </is>
+      </c>
+      <c r="C68" s="7" t="inlineStr"/>
+      <c r="D68" s="7" t="n">
+        <v>4</v>
+      </c>
+      <c r="E68" s="7" t="inlineStr">
+        <is>
+          <t>Agency Team, Jill Speckman, agency</t>
+        </is>
+      </c>
+      <c r="F68" s="7" t="inlineStr"/>
     </row>
     <row r="69" ht="15" customHeight="1">
       <c r="A69" s="9" t="inlineStr">
         <is>
-          <t>Legal Hold (DO NOT DELETE)</t>
-[...8 lines deleted...]
-      <c r="D69" s="7" t="n">
+          <t>Laura Training Notes</t>
+        </is>
+      </c>
+      <c r="B69" s="6" t="inlineStr">
+        <is>
+          <t>2021-06-07</t>
+        </is>
+      </c>
+      <c r="C69" s="6" t="inlineStr"/>
+      <c r="D69" s="6" t="n">
         <v>1</v>
       </c>
-      <c r="E69" s="7" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F69" s="7" t="inlineStr"/>
+      <c r="E69" s="6" t="inlineStr">
+        <is>
+          <t>Lee Aho</t>
+        </is>
+      </c>
+      <c r="F69" s="6" t="inlineStr"/>
     </row>
     <row r="70" ht="15" customHeight="1">
       <c r="A70" s="8" t="inlineStr">
         <is>
-          <t>Market Research</t>
-[...16 lines deleted...]
-      <c r="F70" s="6" t="inlineStr"/>
+          <t>Legal</t>
+        </is>
+      </c>
+      <c r="B70" s="7" t="inlineStr">
+        <is>
+          <t>2021-11-03</t>
+        </is>
+      </c>
+      <c r="C70" s="7" t="inlineStr"/>
+      <c r="D70" s="7" t="n">
+        <v>4</v>
+      </c>
+      <c r="E70" s="7" t="inlineStr">
+        <is>
+          <t>Amanda Yeager, Brad Dobbins, Erin Cigich, Matt Lord</t>
+        </is>
+      </c>
+      <c r="F70" s="7" t="inlineStr"/>
     </row>
     <row r="71" ht="15" customHeight="1">
       <c r="A71" s="9" t="inlineStr">
         <is>
-          <t>Marketer Analysis</t>
-[...16 lines deleted...]
-      <c r="F71" s="7" t="inlineStr"/>
+          <t>Legal - Archive</t>
+        </is>
+      </c>
+      <c r="B71" s="6" t="inlineStr">
+        <is>
+          <t>2022-04-04</t>
+        </is>
+      </c>
+      <c r="C71" s="6" t="inlineStr"/>
+      <c r="D71" s="6" t="n">
+        <v>2</v>
+      </c>
+      <c r="E71" s="6" t="inlineStr">
+        <is>
+          <t>Amanda Yeager, Matt Lord</t>
+        </is>
+      </c>
+      <c r="F71" s="6" t="inlineStr"/>
     </row>
     <row r="72" ht="15" customHeight="1">
       <c r="A72" s="8" t="inlineStr">
         <is>
-          <t>Marketers (from Denver)</t>
-[...16 lines deleted...]
-      <c r="F72" s="6" t="inlineStr"/>
+          <t>Legal Hold (DO NOT DELETE)</t>
+        </is>
+      </c>
+      <c r="B72" s="7" t="inlineStr">
+        <is>
+          <t>2022-07-19</t>
+        </is>
+      </c>
+      <c r="C72" s="7" t="inlineStr"/>
+      <c r="D72" s="7" t="n">
+        <v>1</v>
+      </c>
+      <c r="E72" s="7" t="inlineStr">
+        <is>
+          <t>Amanda Yeager</t>
+        </is>
+      </c>
+      <c r="F72" s="7" t="inlineStr"/>
     </row>
     <row r="73" ht="15" customHeight="1">
       <c r="A73" s="9" t="inlineStr">
         <is>
-          <t>Marketing</t>
-[...8 lines deleted...]
-      <c r="D73" s="7" t="n">
+          <t>Marketer Analysis</t>
+        </is>
+      </c>
+      <c r="B73" s="6" t="inlineStr">
+        <is>
+          <t>2023-06-22</t>
+        </is>
+      </c>
+      <c r="C73" s="6" t="inlineStr"/>
+      <c r="D73" s="6" t="n">
         <v>5</v>
       </c>
-      <c r="E73" s="7" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F73" s="7" t="inlineStr"/>
+      <c r="E73" s="6" t="inlineStr">
+        <is>
+          <t>Amanda Yeager, Erin Cigich, bill.greer, clewis, dan</t>
+        </is>
+      </c>
+      <c r="F73" s="6" t="inlineStr"/>
     </row>
     <row r="74" ht="15" customHeight="1">
       <c r="A74" s="8" t="inlineStr">
         <is>
-          <t>Marketing Chatbot Documentation</t>
-[...16 lines deleted...]
-      <c r="F74" s="6" t="inlineStr"/>
+          <t>Marketers (from Denver)</t>
+        </is>
+      </c>
+      <c r="B74" s="7" t="inlineStr">
+        <is>
+          <t>2021-07-01</t>
+        </is>
+      </c>
+      <c r="C74" s="7" t="inlineStr"/>
+      <c r="D74" s="7" t="n">
+        <v>3</v>
+      </c>
+      <c r="E74" s="7" t="inlineStr">
+        <is>
+          <t>Amanda Yeager, Sydney Techentien, Zach Dupell</t>
+        </is>
+      </c>
+      <c r="F74" s="7" t="inlineStr"/>
     </row>
     <row r="75" ht="15" customHeight="1">
       <c r="A75" s="9" t="inlineStr">
         <is>
-          <t>May 2021 Pub Payments</t>
-[...16 lines deleted...]
-      <c r="F75" s="7" t="inlineStr"/>
+          <t>Marketing</t>
+        </is>
+      </c>
+      <c r="B75" s="6" t="inlineStr">
+        <is>
+          <t>2023-12-21</t>
+        </is>
+      </c>
+      <c r="C75" s="6" t="inlineStr"/>
+      <c r="D75" s="6" t="n">
+        <v>3</v>
+      </c>
+      <c r="E75" s="6" t="inlineStr">
+        <is>
+          <t>Holly Barnes, Keely Karalis-Valverde, Louise King</t>
+        </is>
+      </c>
+      <c r="F75" s="6" t="inlineStr"/>
     </row>
     <row r="76" ht="15" customHeight="1">
       <c r="A76" s="8" t="inlineStr">
         <is>
-          <t>Media</t>
-[...16 lines deleted...]
-      <c r="F76" s="6" t="inlineStr"/>
+          <t>Marketing Chatbot Documentation</t>
+        </is>
+      </c>
+      <c r="B76" s="7" t="inlineStr">
+        <is>
+          <t>2023-11-28</t>
+        </is>
+      </c>
+      <c r="C76" s="7" t="inlineStr"/>
+      <c r="D76" s="7" t="n">
+        <v>4</v>
+      </c>
+      <c r="E76" s="7" t="inlineStr">
+        <is>
+          <t>Dzenis Softic, Holly Barnes, Lee Aho</t>
+        </is>
+      </c>
+      <c r="F76" s="7" t="inlineStr"/>
     </row>
     <row r="77" ht="15" customHeight="1">
       <c r="A77" s="9" t="inlineStr">
         <is>
-          <t>Media - Advertisers</t>
-[...16 lines deleted...]
-      <c r="F77" s="7" t="inlineStr"/>
+          <t>May 2021 Pub Payments</t>
+        </is>
+      </c>
+      <c r="B77" s="6" t="inlineStr">
+        <is>
+          <t>2021-06-05</t>
+        </is>
+      </c>
+      <c r="C77" s="6" t="inlineStr"/>
+      <c r="D77" s="6" t="n">
+        <v>2</v>
+      </c>
+      <c r="E77" s="6" t="inlineStr">
+        <is>
+          <t>Angelica Cognac, Colleen Rittenhouse</t>
+        </is>
+      </c>
+      <c r="F77" s="6" t="inlineStr"/>
     </row>
     <row r="78" ht="15" customHeight="1">
       <c r="A78" s="8" t="inlineStr">
         <is>
-          <t>Mizuno Creative Assets 2026</t>
-[...16 lines deleted...]
-      <c r="F78" s="6" t="inlineStr"/>
+          <t>Media</t>
+        </is>
+      </c>
+      <c r="B78" s="7" t="inlineStr">
+        <is>
+          <t>2022-03-10</t>
+        </is>
+      </c>
+      <c r="C78" s="7" t="inlineStr"/>
+      <c r="D78" s="7" t="n">
+        <v>1</v>
+      </c>
+      <c r="E78" s="7" t="inlineStr">
+        <is>
+          <t>Amanda Yeager</t>
+        </is>
+      </c>
+      <c r="F78" s="7" t="inlineStr"/>
     </row>
     <row r="79" ht="15" customHeight="1">
       <c r="A79" s="9" t="inlineStr">
         <is>
-          <t>Morgan's Ignite Drive</t>
-[...16 lines deleted...]
-      <c r="F79" s="7" t="inlineStr"/>
+          <t>Media - Advertisers</t>
+        </is>
+      </c>
+      <c r="B79" s="6" t="inlineStr">
+        <is>
+          <t>2022-03-17</t>
+        </is>
+      </c>
+      <c r="C79" s="6" t="inlineStr"/>
+      <c r="D79" s="6" t="n">
+        <v>1</v>
+      </c>
+      <c r="E79" s="6" t="inlineStr">
+        <is>
+          <t>rob</t>
+        </is>
+      </c>
+      <c r="F79" s="6" t="inlineStr"/>
     </row>
     <row r="80" ht="15" customHeight="1">
       <c r="A80" s="8" t="inlineStr">
         <is>
-          <t>NPS Surveys</t>
-[...16 lines deleted...]
-      <c r="F80" s="6" t="inlineStr"/>
+          <t>Mizuno Creative Assets 2026</t>
+        </is>
+      </c>
+      <c r="B80" s="7" t="inlineStr">
+        <is>
+          <t>2026-04-29</t>
+        </is>
+      </c>
+      <c r="C80" s="7" t="inlineStr"/>
+      <c r="D80" s="7" t="n">
+        <v>6</v>
+      </c>
+      <c r="E80" s="7" t="inlineStr">
+        <is>
+          <t>Jill Speckman, Julie Blake, Matthew Ferguson, Sandra Seithel, casey.rodriguez, mizuno</t>
+        </is>
+      </c>
+      <c r="F80" s="7" t="inlineStr"/>
     </row>
     <row r="81" ht="15" customHeight="1">
       <c r="A81" s="9" t="inlineStr">
         <is>
-          <t>Onboarding</t>
-[...16 lines deleted...]
-      <c r="F81" s="7" t="inlineStr"/>
+          <t>Morgan's Ignite Drive</t>
+        </is>
+      </c>
+      <c r="B81" s="6" t="inlineStr">
+        <is>
+          <t>2019-03-21</t>
+        </is>
+      </c>
+      <c r="C81" s="6" t="inlineStr"/>
+      <c r="D81" s="6" t="n">
+        <v>2</v>
+      </c>
+      <c r="E81" s="6" t="inlineStr">
+        <is>
+          <t>Zach Dupell, dan</t>
+        </is>
+      </c>
+      <c r="F81" s="6" t="inlineStr"/>
     </row>
     <row r="82" ht="15" customHeight="1">
       <c r="A82" s="8" t="inlineStr">
         <is>
-          <t>Outcome Engine</t>
-[...16 lines deleted...]
-      <c r="F82" s="6" t="inlineStr"/>
+          <t>NPS Surveys</t>
+        </is>
+      </c>
+      <c r="B82" s="7" t="inlineStr">
+        <is>
+          <t>2022-04-06</t>
+        </is>
+      </c>
+      <c r="C82" s="7" t="inlineStr"/>
+      <c r="D82" s="7" t="n">
+        <v>2</v>
+      </c>
+      <c r="E82" s="7" t="inlineStr">
+        <is>
+          <t>Dzenis Softic, Erin Cigich</t>
+        </is>
+      </c>
+      <c r="F82" s="7" t="inlineStr"/>
     </row>
     <row r="83" ht="15" customHeight="1">
       <c r="A83" s="9" t="inlineStr">
         <is>
-          <t>Payroll</t>
-[...16 lines deleted...]
-      <c r="F83" s="7" t="inlineStr"/>
+          <t>Onboarding</t>
+        </is>
+      </c>
+      <c r="B83" s="6" t="inlineStr">
+        <is>
+          <t>2022-07-21</t>
+        </is>
+      </c>
+      <c r="C83" s="6" t="inlineStr"/>
+      <c r="D83" s="6" t="n">
+        <v>2</v>
+      </c>
+      <c r="E83" s="6" t="inlineStr">
+        <is>
+          <t>Ryan Hill, Terry Vajgrt</t>
+        </is>
+      </c>
+      <c r="F83" s="6" t="inlineStr"/>
     </row>
     <row r="84" ht="15" customHeight="1">
       <c r="A84" s="8" t="inlineStr">
         <is>
-          <t>People Operations</t>
-[...16 lines deleted...]
-      <c r="F84" s="6" t="inlineStr"/>
+          <t>Outcome Engine</t>
+        </is>
+      </c>
+      <c r="B84" s="7" t="inlineStr">
+        <is>
+          <t>2024-02-28</t>
+        </is>
+      </c>
+      <c r="C84" s="7" t="inlineStr"/>
+      <c r="D84" s="7" t="n">
+        <v>3</v>
+      </c>
+      <c r="E84" s="7" t="inlineStr">
+        <is>
+          <t>Brad Dobbins, Engine, Lee Aho</t>
+        </is>
+      </c>
+      <c r="F84" s="7" t="inlineStr"/>
     </row>
     <row r="85" ht="15" customHeight="1">
       <c r="A85" s="9" t="inlineStr">
         <is>
-          <t>Perform [cb] x Bubble Shared Google Drive</t>
-[...8 lines deleted...]
-      <c r="D85" s="7" t="n">
+          <t>Payroll</t>
+        </is>
+      </c>
+      <c r="B85" s="6" t="inlineStr">
+        <is>
+          <t>2022-03-29</t>
+        </is>
+      </c>
+      <c r="C85" s="6" t="inlineStr"/>
+      <c r="D85" s="6" t="n">
         <v>1</v>
       </c>
-      <c r="E85" s="7" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F85" s="7" t="inlineStr"/>
+      <c r="E85" s="6" t="inlineStr">
+        <is>
+          <t>Amanda Yeager</t>
+        </is>
+      </c>
+      <c r="F85" s="6" t="inlineStr"/>
     </row>
     <row r="86" ht="15" customHeight="1">
       <c r="A86" s="8" t="inlineStr">
         <is>
-          <t>Perform Staging API</t>
-[...16 lines deleted...]
-      <c r="F86" s="6" t="inlineStr"/>
+          <t>PCB Knowledge</t>
+        </is>
+      </c>
+      <c r="B86" s="7" t="inlineStr">
+        <is>
+          <t>2024-01-08</t>
+        </is>
+      </c>
+      <c r="C86" s="7" t="inlineStr"/>
+      <c r="D86" s="7" t="n">
+        <v>4</v>
+      </c>
+      <c r="E86" s="7" t="inlineStr">
+        <is>
+          <t>Angelica Cognac, Rana Lepson, Ryan Hill</t>
+        </is>
+      </c>
+      <c r="F86" s="7" t="inlineStr"/>
     </row>
     <row r="87" ht="15" customHeight="1">
       <c r="A87" s="9" t="inlineStr">
         <is>
-          <t>Perform[cb] Master</t>
-[...8 lines deleted...]
-      <c r="D87" s="7" t="n">
+          <t>People Operations</t>
+        </is>
+      </c>
+      <c r="B87" s="6" t="inlineStr">
+        <is>
+          <t>2023-06-08</t>
+        </is>
+      </c>
+      <c r="C87" s="6" t="inlineStr"/>
+      <c r="D87" s="6" t="n">
         <v>2</v>
       </c>
-      <c r="E87" s="7" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F87" s="7" t="inlineStr"/>
+      <c r="E87" s="6" t="inlineStr">
+        <is>
+          <t>Angelica Cognac, Rana Lepson</t>
+        </is>
+      </c>
+      <c r="F87" s="6" t="inlineStr"/>
     </row>
     <row r="88" ht="15" customHeight="1">
       <c r="A88" s="8" t="inlineStr">
         <is>
-          <t>Perform[cb] Sales</t>
-[...16 lines deleted...]
-      <c r="F88" s="6" t="inlineStr"/>
+          <t>Perform [cb] x Bubble Shared Google Drive</t>
+        </is>
+      </c>
+      <c r="B88" s="7" t="inlineStr">
+        <is>
+          <t>2024-12-06</t>
+        </is>
+      </c>
+      <c r="C88" s="7" t="inlineStr"/>
+      <c r="D88" s="7" t="n">
+        <v>1</v>
+      </c>
+      <c r="E88" s="7" t="inlineStr">
+        <is>
+          <t>Sandra Seithel</t>
+        </is>
+      </c>
+      <c r="F88" s="7" t="inlineStr"/>
     </row>
     <row r="89" ht="15" customHeight="1">
       <c r="A89" s="9" t="inlineStr">
         <is>
-          <t>Perform[cb] Sales and AM</t>
-[...16 lines deleted...]
-      <c r="F89" s="7" t="inlineStr"/>
+          <t>Perform Staging API</t>
+        </is>
+      </c>
+      <c r="B89" s="6" t="inlineStr">
+        <is>
+          <t>2025-07-15</t>
+        </is>
+      </c>
+      <c r="C89" s="6" t="inlineStr"/>
+      <c r="D89" s="6" t="n">
+        <v>3</v>
+      </c>
+      <c r="E89" s="6" t="inlineStr">
+        <is>
+          <t>Denis Mitrović, Perform[cb] Bosnia Team</t>
+        </is>
+      </c>
+      <c r="F89" s="6" t="inlineStr"/>
     </row>
     <row r="90" ht="15" customHeight="1">
       <c r="A90" s="8" t="inlineStr">
         <is>
-          <t>Power Hour</t>
-[...16 lines deleted...]
-      <c r="F90" s="6" t="inlineStr"/>
+          <t>Perform[cb] Sales</t>
+        </is>
+      </c>
+      <c r="B90" s="7" t="inlineStr">
+        <is>
+          <t>2019-06-04</t>
+        </is>
+      </c>
+      <c r="C90" s="7" t="inlineStr"/>
+      <c r="D90" s="7" t="n">
+        <v>4</v>
+      </c>
+      <c r="E90" s="7" t="inlineStr">
+        <is>
+          <t>Marketing, Matt Lord, Sales, agency</t>
+        </is>
+      </c>
+      <c r="F90" s="7" t="inlineStr"/>
     </row>
     <row r="91" ht="15" customHeight="1">
       <c r="A91" s="9" t="inlineStr">
         <is>
-          <t>Privacy</t>
-[...16 lines deleted...]
-      <c r="F91" s="7" t="inlineStr"/>
+          <t>Perform[cb] Sales and AM</t>
+        </is>
+      </c>
+      <c r="B91" s="6" t="inlineStr">
+        <is>
+          <t>2020-02-17</t>
+        </is>
+      </c>
+      <c r="C91" s="6" t="inlineStr"/>
+      <c r="D91" s="6" t="n">
+        <v>17</v>
+      </c>
+      <c r="E91" s="6" t="inlineStr">
+        <is>
+          <t>Allison Bartley, Angelica Cognac, Brad Dobbins, Courtney McLeod, Daniel Carter, Engine Sales, Erin Cigich, Holly Barnes, Keely Karalis-Valverde, Kyle Kamppila, Kyle Taber, Lee Aho, Peter Varga Jr, Sydney Techentien, Taylor Violette, Tina Dunn, john</t>
+        </is>
+      </c>
+      <c r="F91" s="6" t="inlineStr"/>
     </row>
     <row r="92" ht="15" customHeight="1">
       <c r="A92" s="8" t="inlineStr">
         <is>
-          <t>Product</t>
-[...16 lines deleted...]
-      <c r="F92" s="6" t="inlineStr"/>
+          <t>Power Hour</t>
+        </is>
+      </c>
+      <c r="B92" s="7" t="inlineStr">
+        <is>
+          <t>2023-03-07</t>
+        </is>
+      </c>
+      <c r="C92" s="7" t="inlineStr"/>
+      <c r="D92" s="7" t="n">
+        <v>1</v>
+      </c>
+      <c r="E92" s="7" t="inlineStr">
+        <is>
+          <t>Erin Cigich</t>
+        </is>
+      </c>
+      <c r="F92" s="7" t="inlineStr"/>
     </row>
     <row r="93" ht="15" customHeight="1">
       <c r="A93" s="9" t="inlineStr">
         <is>
-          <t>Reporting</t>
-[...16 lines deleted...]
-      <c r="F93" s="7" t="inlineStr"/>
+          <t>Privacy</t>
+        </is>
+      </c>
+      <c r="B93" s="6" t="inlineStr">
+        <is>
+          <t>2022-11-23</t>
+        </is>
+      </c>
+      <c r="C93" s="6" t="inlineStr"/>
+      <c r="D93" s="6" t="n">
+        <v>1</v>
+      </c>
+      <c r="E93" s="6" t="inlineStr">
+        <is>
+          <t>Ryan Atherton</t>
+        </is>
+      </c>
+      <c r="F93" s="6" t="inlineStr"/>
     </row>
     <row r="94" ht="15" customHeight="1">
       <c r="A94" s="8" t="inlineStr">
         <is>
-          <t>Sales</t>
-[...8 lines deleted...]
-      <c r="D94" s="6" t="n">
+          <t>Product</t>
+        </is>
+      </c>
+      <c r="B94" s="7" t="inlineStr">
+        <is>
+          <t>2023-06-21</t>
+        </is>
+      </c>
+      <c r="C94" s="7" t="inlineStr"/>
+      <c r="D94" s="7" t="n">
         <v>4</v>
       </c>
-      <c r="E94" s="6" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F94" s="6" t="inlineStr"/>
+      <c r="E94" s="7" t="inlineStr">
+        <is>
+          <t>Brittany Lamont, Dzenis Softic, Emily Phinney, Julie Martin</t>
+        </is>
+      </c>
+      <c r="F94" s="7" t="inlineStr"/>
     </row>
     <row r="95" ht="15" customHeight="1">
       <c r="A95" s="9" t="inlineStr">
         <is>
-          <t>Security Policies</t>
-[...8 lines deleted...]
-      <c r="D95" s="7" t="n">
+          <t>Reporting</t>
+        </is>
+      </c>
+      <c r="B95" s="6" t="inlineStr">
+        <is>
+          <t>2022-02-17</t>
+        </is>
+      </c>
+      <c r="C95" s="6" t="inlineStr"/>
+      <c r="D95" s="6" t="n">
         <v>4</v>
       </c>
-      <c r="E95" s="7" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F95" s="7" t="inlineStr"/>
+      <c r="E95" s="6" t="inlineStr">
+        <is>
+          <t>Amanda Yeager, Erin Cigich, bill.greer, dan</t>
+        </is>
+      </c>
+      <c r="F95" s="6" t="inlineStr"/>
     </row>
     <row r="96" ht="15" customHeight="1">
       <c r="A96" s="8" t="inlineStr">
         <is>
-          <t>StefandTerry</t>
-[...16 lines deleted...]
-      <c r="F96" s="6" t="inlineStr"/>
+          <t>RevOps</t>
+        </is>
+      </c>
+      <c r="B96" s="7" t="inlineStr">
+        <is>
+          <t>2024-04-01</t>
+        </is>
+      </c>
+      <c r="C96" s="7" t="inlineStr"/>
+      <c r="D96" s="7" t="n">
+        <v>3</v>
+      </c>
+      <c r="E96" s="7" t="inlineStr">
+        <is>
+          <t>Cara Redding, Laura Sierra, Research</t>
+        </is>
+      </c>
+      <c r="F96" s="7" t="inlineStr"/>
     </row>
     <row r="97" ht="15" customHeight="1">
       <c r="A97" s="9" t="inlineStr">
         <is>
-          <t>StopWatt</t>
-[...16 lines deleted...]
-      <c r="F97" s="7" t="inlineStr"/>
+          <t>Sales</t>
+        </is>
+      </c>
+      <c r="B97" s="6" t="inlineStr">
+        <is>
+          <t>2024-04-01</t>
+        </is>
+      </c>
+      <c r="C97" s="6" t="inlineStr"/>
+      <c r="D97" s="6" t="n">
+        <v>3</v>
+      </c>
+      <c r="E97" s="6" t="inlineStr">
+        <is>
+          <t>Lee Aho, Sales, Walter Long</t>
+        </is>
+      </c>
+      <c r="F97" s="6" t="inlineStr"/>
     </row>
     <row r="98" ht="15" customHeight="1">
       <c r="A98" s="8" t="inlineStr">
         <is>
-          <t>Tech</t>
-[...16 lines deleted...]
-      <c r="F98" s="6" t="inlineStr"/>
+          <t>StefandTerry</t>
+        </is>
+      </c>
+      <c r="B98" s="7" t="inlineStr">
+        <is>
+          <t>2021-07-12</t>
+        </is>
+      </c>
+      <c r="C98" s="7" t="inlineStr"/>
+      <c r="D98" s="7" t="n">
+        <v>2</v>
+      </c>
+      <c r="E98" s="7" t="inlineStr">
+        <is>
+          <t>Angelica Cognac, Terry Vajgrt</t>
+        </is>
+      </c>
+      <c r="F98" s="7" t="inlineStr"/>
     </row>
     <row r="99" ht="15" customHeight="1">
       <c r="A99" s="9" t="inlineStr">
         <is>
-          <t>The Welcome Drive</t>
-[...16 lines deleted...]
-      <c r="F99" s="7" t="inlineStr"/>
+          <t>StopWatt</t>
+        </is>
+      </c>
+      <c r="B99" s="6" t="inlineStr">
+        <is>
+          <t>2020-11-11</t>
+        </is>
+      </c>
+      <c r="C99" s="6" t="inlineStr"/>
+      <c r="D99" s="6" t="n">
+        <v>1</v>
+      </c>
+      <c r="E99" s="6" t="inlineStr">
+        <is>
+          <t>Sabrina Geannopulos</t>
+        </is>
+      </c>
+      <c r="F99" s="6" t="inlineStr"/>
     </row>
     <row r="100" ht="15" customHeight="1">
       <c r="A100" s="8" t="inlineStr">
         <is>
-          <t>Tutorials</t>
-[...8 lines deleted...]
-      <c r="D100" s="6" t="n">
+          <t>Tech</t>
+        </is>
+      </c>
+      <c r="B100" s="7" t="inlineStr">
+        <is>
+          <t>2021-10-13</t>
+        </is>
+      </c>
+      <c r="C100" s="7" t="inlineStr"/>
+      <c r="D100" s="7" t="n">
         <v>1</v>
       </c>
-      <c r="E100" s="6" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F100" s="6" t="inlineStr"/>
+      <c r="E100" s="7" t="inlineStr">
+        <is>
+          <t>Tech Admin</t>
+        </is>
+      </c>
+      <c r="F100" s="7" t="inlineStr"/>
     </row>
     <row r="101" ht="15" customHeight="1">
       <c r="A101" s="9" t="inlineStr">
         <is>
-          <t>Uber</t>
-[...8 lines deleted...]
-      <c r="D101" s="7" t="n">
+          <t>Tutorials</t>
+        </is>
+      </c>
+      <c r="B101" s="6" t="inlineStr">
+        <is>
+          <t>2019-09-03</t>
+        </is>
+      </c>
+      <c r="C101" s="6" t="inlineStr"/>
+      <c r="D101" s="6" t="n">
         <v>1</v>
       </c>
-      <c r="E101" s="7" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F101" s="7" t="inlineStr"/>
+      <c r="E101" s="6" t="inlineStr">
+        <is>
+          <t>rob</t>
+        </is>
+      </c>
+      <c r="F101" s="6" t="inlineStr"/>
     </row>
     <row r="102" ht="15" customHeight="1">
       <c r="A102" s="8" t="inlineStr">
         <is>
           <t>Virtual Backgrounds</t>
         </is>
       </c>
-      <c r="B102" s="6" t="inlineStr">
+      <c r="B102" s="7" t="inlineStr">
         <is>
           <t>2023-03-15</t>
         </is>
       </c>
-      <c r="C102" s="6" t="inlineStr"/>
-[...8 lines deleted...]
-      <c r="F102" s="6" t="inlineStr"/>
+      <c r="C102" s="7" t="inlineStr"/>
+      <c r="D102" s="7" t="n">
+        <v>2</v>
+      </c>
+      <c r="E102" s="7" t="inlineStr">
+        <is>
+          <t>Tech Admin</t>
+        </is>
+      </c>
+      <c r="F102" s="7" t="inlineStr"/>
     </row>
   </sheetData>
   <autoFilter ref="A3:F102"/>
   <mergeCells count="2">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>