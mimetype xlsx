--- v0 (2026-07-21)
+++ v1 (2026-09-19)
@@ -48,135 +48,145 @@
     </font>
     <font>
       <i val="1"/>
       <color rgb="00888888"/>
       <sz val="9"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
       <sz val="9"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
       <sz val="10"/>
     </font>
     <font>
       <sz val="9"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
       <sz val="8"/>
     </font>
   </fonts>
-  <fills count="12">
+  <fills count="14">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="001F4E79"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="002E75B6"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00C00000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FCE4D6"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00ED7D31"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FFF2CC"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="00FFD966"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="00FFFDE7"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00595959"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00F2F2F2"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00375623"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00EBF3FB"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="00CCCCCC"/>
       </left>
       <right style="thin">
         <color rgb="00CCCCCC"/>
       </right>
       <top style="thin">
         <color rgb="00CCCCCC"/>
       </top>
       <bottom style="thin">
         <color rgb="00CCCCCC"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="27">
+  <cellXfs count="32">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top" wrapText="1"/>
     </xf>
@@ -191,69 +201,84 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="6" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="9" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="9" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="8" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="9" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="10" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="12" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="10" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="11" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="11" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="11" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
@@ -580,85 +605,85 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:M136"/>
+  <dimension ref="A1:M131"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="10" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="22" customWidth="1" min="4" max="4"/>
     <col width="12" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="20" customWidth="1" min="7" max="7"/>
     <col width="28" customWidth="1" min="8" max="8"/>
     <col width="20" customWidth="1" min="9" max="9"/>
     <col width="16" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="30" customWidth="1" min="13" max="13"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>Device Audit  —  129 device(s)</t>
+          <t>Device Audit  —  123 device(s)</t>
         </is>
       </c>
     </row>
     <row r="2" ht="16" customHeight="1">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Generated: 2026-07-21 18:41   Inactive: 3   Not in Bamboo: 4   Unassigned: 18</t>
+          <t>Generated: 2026-09-19 15:19   Inactive: 1   Not in Bamboo: 4   Unassigned: 21</t>
         </is>
       </c>
     </row>
     <row r="3" ht="28" customHeight="1">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Asset Tag</t>
         </is>
       </c>
       <c r="B3" s="3" t="inlineStr">
         <is>
           <t>Device Name</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Serial Number</t>
         </is>
       </c>
       <c r="D3" s="3" t="inlineStr">
         <is>
           <t>Model</t>
         </is>
       </c>
       <c r="E3" s="3" t="inlineStr">
@@ -688,8023 +713,7588 @@
       </c>
       <c r="J3" s="3" t="inlineStr">
         <is>
           <t>Department</t>
         </is>
       </c>
       <c r="K3" s="3" t="inlineStr">
         <is>
           <t>Bamboo Status</t>
         </is>
       </c>
       <c r="L3" s="3" t="inlineStr">
         <is>
           <t>Last Checkout</t>
         </is>
       </c>
       <c r="M3" s="3" t="inlineStr">
         <is>
           <t>Notes</t>
         </is>
       </c>
     </row>
     <row r="4" ht="20" customHeight="1">
       <c r="A4" s="4" t="inlineStr">
         <is>
-          <t>Inactive in BambooHR  —  Should be reclaimed  (3)</t>
+          <t>Inactive in BambooHR  —  Should be reclaimed  (1)</t>
         </is>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
       <c r="A5" s="5" t="inlineStr">
         <is>
-          <t>0047</t>
+          <t>0048</t>
         </is>
       </c>
       <c r="B5" s="6" t="inlineStr">
         <is>
-          <t>PCB-0047-BTAYLO</t>
+          <t>PCB-0048-AITWAR</t>
         </is>
       </c>
       <c r="C5" s="6" t="inlineStr">
         <is>
-          <t>DW8MP74</t>
+          <t>PF4RYSJM</t>
         </is>
       </c>
       <c r="D5" s="6" t="inlineStr">
         <is>
+          <t>Lenovo ThinkPad T14 Gen 4</t>
+        </is>
+      </c>
+      <c r="E5" s="6" t="inlineStr">
+        <is>
+          <t>Windows Laptop</t>
+        </is>
+      </c>
+      <c r="F5" s="5" t="inlineStr">
+        <is>
+          <t>Needs to be Returned to IT</t>
+        </is>
+      </c>
+      <c r="G5" s="6" t="inlineStr">
+        <is>
+          <t>Aly Itwaru</t>
+        </is>
+      </c>
+      <c r="H5" s="6" t="inlineStr">
+        <is>
+          <t>aly@performcb.com</t>
+        </is>
+      </c>
+      <c r="I5" s="6" t="inlineStr">
+        <is>
+          <t>Agency Sales Executive</t>
+        </is>
+      </c>
+      <c r="J5" s="6" t="inlineStr">
+        <is>
+          <t>Sales</t>
+        </is>
+      </c>
+      <c r="K5" s="7" t="inlineStr">
+        <is>
+          <t>Inactive</t>
+        </is>
+      </c>
+      <c r="L5" s="5" t="inlineStr">
+        <is>
+          <t>2024-01-16 14:47:46</t>
+        </is>
+      </c>
+      <c r="M5" s="8" t="inlineStr"/>
+    </row>
+    <row r="6" ht="20" customHeight="1">
+      <c r="A6" s="9" t="inlineStr">
+        <is>
+          <t>Not in BambooHR  —  Verify / Contractor  (4)</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" ht="15" customHeight="1">
+      <c r="A7" s="10" t="inlineStr">
+        <is>
+          <t>0209</t>
+        </is>
+      </c>
+      <c r="B7" s="11" t="inlineStr">
+        <is>
+          <t>Anas Q&amp;#039;s Dell Pro Max 14&amp;quot;</t>
+        </is>
+      </c>
+      <c r="C7" s="11" t="inlineStr">
+        <is>
+          <t>61T56H4</t>
+        </is>
+      </c>
+      <c r="D7" s="11" t="inlineStr">
+        <is>
+          <t>Dell Pro Max 14&amp;quot;</t>
+        </is>
+      </c>
+      <c r="E7" s="11" t="inlineStr">
+        <is>
+          <t>Windows Laptop</t>
+        </is>
+      </c>
+      <c r="F7" s="10" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="G7" s="11" t="inlineStr">
+        <is>
+          <t>Anas Qureshi</t>
+        </is>
+      </c>
+      <c r="H7" s="11" t="inlineStr">
+        <is>
+          <t>anas@performcb.com</t>
+        </is>
+      </c>
+      <c r="I7" s="11" t="inlineStr">
+        <is>
+          <t>M&amp;amp;A and Strategy Analyst</t>
+        </is>
+      </c>
+      <c r="J7" s="11" t="inlineStr"/>
+      <c r="K7" s="12" t="inlineStr">
+        <is>
+          <t>Not in Bamboo</t>
+        </is>
+      </c>
+      <c r="L7" s="10" t="inlineStr">
+        <is>
+          <t>2026-09-10 15:13:49</t>
+        </is>
+      </c>
+      <c r="M7" s="13" t="inlineStr">
+        <is>
+          <t>formerly 0112 - asset tag lost</t>
+        </is>
+      </c>
+    </row>
+    <row r="8" ht="15" customHeight="1">
+      <c r="A8" s="10" t="inlineStr">
+        <is>
+          <t>0100</t>
+        </is>
+      </c>
+      <c r="B8" s="11" t="inlineStr">
+        <is>
+          <t>David Owens Dell</t>
+        </is>
+      </c>
+      <c r="C8" s="11" t="inlineStr">
+        <is>
+          <t>161CGB4</t>
+        </is>
+      </c>
+      <c r="D8" s="11" t="inlineStr">
+        <is>
           <t>Dell Precision 3490</t>
         </is>
       </c>
-      <c r="E5" s="6" t="inlineStr">
+      <c r="E8" s="11" t="inlineStr">
         <is>
           <t>Windows Laptop</t>
         </is>
       </c>
-      <c r="F5" s="5" t="inlineStr">
-[...171 lines deleted...]
-      </c>
+      <c r="F8" s="10" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="G8" s="11" t="inlineStr">
+        <is>
+          <t>David Owens</t>
+        </is>
+      </c>
+      <c r="H8" s="11" t="inlineStr">
+        <is>
+          <t>david.owens@performcb.com</t>
+        </is>
+      </c>
+      <c r="I8" s="11" t="inlineStr">
+        <is>
+          <t>Agency Strategist</t>
+        </is>
+      </c>
+      <c r="J8" s="11" t="inlineStr"/>
+      <c r="K8" s="12" t="inlineStr">
+        <is>
+          <t>Not in Bamboo</t>
+        </is>
+      </c>
+      <c r="L8" s="10" t="inlineStr">
+        <is>
+          <t>2026-02-17 15:24:31</t>
+        </is>
+      </c>
+      <c r="M8" s="13" t="inlineStr"/>
     </row>
     <row r="9" ht="15" customHeight="1">
       <c r="A9" s="10" t="inlineStr">
         <is>
-          <t>0054</t>
+          <t>0208</t>
         </is>
       </c>
       <c r="B9" s="11" t="inlineStr">
         <is>
-          <t>Dan Dombrowski&amp;#039;s Precision 5490</t>
+          <t>Jennifer Leslie&amp;#039;s MacBook Pro M5</t>
         </is>
       </c>
       <c r="C9" s="11" t="inlineStr">
         <is>
-          <t>8278C54</t>
+          <t>KT2F0QKNHD</t>
         </is>
       </c>
       <c r="D9" s="11" t="inlineStr">
         <is>
-          <t>Dell Precision 5490</t>
+          <t>MacBook Pro (14-inch, M5)</t>
         </is>
       </c>
       <c r="E9" s="11" t="inlineStr">
         <is>
-          <t>Windows Laptop</t>
+          <t>Mac Laptop</t>
         </is>
       </c>
       <c r="F9" s="10" t="inlineStr">
         <is>
           <t>Deployed</t>
         </is>
       </c>
       <c r="G9" s="11" t="inlineStr">
         <is>
-          <t>Dan Dombrowski</t>
+          <t>Jennifer Leslie</t>
         </is>
       </c>
       <c r="H9" s="11" t="inlineStr">
         <is>
-          <t>dan@performcb.com</t>
+          <t>Jennifer.Leslie@performcb.com</t>
         </is>
       </c>
       <c r="I9" s="11" t="inlineStr">
         <is>
-          <t>Financial Analyst</t>
+          <t>Sales Director</t>
         </is>
       </c>
       <c r="J9" s="11" t="inlineStr"/>
       <c r="K9" s="12" t="inlineStr">
         <is>
           <t>Not in Bamboo</t>
         </is>
       </c>
       <c r="L9" s="10" t="inlineStr">
         <is>
-          <t>2025-10-13 14:08:07</t>
+          <t>2026-08-24 11:41:07</t>
         </is>
       </c>
       <c r="M9" s="13" t="inlineStr"/>
     </row>
     <row r="10" ht="15" customHeight="1">
       <c r="A10" s="10" t="inlineStr">
         <is>
-          <t>0005</t>
+          <t>0095</t>
         </is>
       </c>
       <c r="B10" s="11" t="inlineStr">
         <is>
-          <t>PCB-0005-DDOMBR</t>
+          <t>Michael F. MacBook Pro M3</t>
         </is>
       </c>
       <c r="C10" s="11" t="inlineStr">
         <is>
-          <t>PF4GNLQX</t>
+          <t>WMXR7M39D0</t>
         </is>
       </c>
       <c r="D10" s="11" t="inlineStr">
         <is>
-          <t>Lenovo ThinkPad T14 Gen 3</t>
+          <t>MacBook Pro (14-inch, Nov 2023)</t>
         </is>
       </c>
       <c r="E10" s="11" t="inlineStr">
         <is>
-          <t>Windows Laptop</t>
+          <t>Mac Laptop</t>
         </is>
       </c>
       <c r="F10" s="10" t="inlineStr">
         <is>
           <t>Deployed</t>
         </is>
       </c>
       <c r="G10" s="11" t="inlineStr">
         <is>
-          <t>Dan Dombrowski</t>
+          <t>Michael Flaherty</t>
         </is>
       </c>
       <c r="H10" s="11" t="inlineStr">
         <is>
-          <t>dan@performcb.com</t>
+          <t>Michael.Flaherty@performcb.com</t>
         </is>
       </c>
       <c r="I10" s="11" t="inlineStr">
         <is>
-          <t>Financial Analyst</t>
+          <t>Sales Director</t>
         </is>
       </c>
       <c r="J10" s="11" t="inlineStr"/>
       <c r="K10" s="12" t="inlineStr">
         <is>
           <t>Not in Bamboo</t>
         </is>
       </c>
       <c r="L10" s="10" t="inlineStr">
         <is>
-          <t>2025-02-12 00:00:00</t>
+          <t>2026-02-26 09:41:57</t>
         </is>
       </c>
       <c r="M10" s="13" t="inlineStr">
         <is>
-          <t>Dan's dedicated laptop for data processing</t>
-[...19 lines deleted...]
-      <c r="D11" s="11" t="inlineStr">
+          <t>Formerly Ashley S mac</t>
+        </is>
+      </c>
+    </row>
+    <row r="11" ht="20" customHeight="1">
+      <c r="A11" s="14" t="inlineStr">
+        <is>
+          <t>Unknown Bamboo Status  —  Check record  (1)</t>
+        </is>
+      </c>
+    </row>
+    <row r="12" ht="15" customHeight="1">
+      <c r="A12" s="15" t="inlineStr">
+        <is>
+          <t>0069</t>
+        </is>
+      </c>
+      <c r="B12" s="16" t="inlineStr">
+        <is>
+          <t>Cinnamon MacBook Pro</t>
+        </is>
+      </c>
+      <c r="C12" s="16" t="inlineStr">
+        <is>
+          <t>LY2NPW9HC0</t>
+        </is>
+      </c>
+      <c r="D12" s="16" t="inlineStr">
+        <is>
+          <t>MacBook Pro (14-inch, Nov 2023)</t>
+        </is>
+      </c>
+      <c r="E12" s="16" t="inlineStr">
+        <is>
+          <t>Mac Laptop</t>
+        </is>
+      </c>
+      <c r="F12" s="15" t="inlineStr">
+        <is>
+          <t>Ready to Deploy - Operational</t>
+        </is>
+      </c>
+      <c r="G12" s="16" t="inlineStr">
+        <is>
+          <t>Cinnamon Walker</t>
+        </is>
+      </c>
+      <c r="H12" s="16" t="inlineStr">
+        <is>
+          <t>cinnamon@performcb.com</t>
+        </is>
+      </c>
+      <c r="I12" s="16" t="inlineStr">
+        <is>
+          <t>Systems Engineer</t>
+        </is>
+      </c>
+      <c r="J12" s="16" t="inlineStr">
+        <is>
+          <t>Information Tech</t>
+        </is>
+      </c>
+      <c r="K12" s="17" t="inlineStr"/>
+      <c r="L12" s="15" t="inlineStr">
+        <is>
+          <t>2026-08-12 09:47:18</t>
+        </is>
+      </c>
+      <c r="M12" s="18" t="inlineStr"/>
+    </row>
+    <row r="13" ht="20" customHeight="1">
+      <c r="A13" s="19" t="inlineStr">
+        <is>
+          <t>Unassigned  —  Ready to Deploy or In Stock  (21)</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" ht="15" customHeight="1">
+      <c r="A14" s="20" t="inlineStr">
+        <is>
+          <t>0216</t>
+        </is>
+      </c>
+      <c r="B14" s="21" t="inlineStr">
+        <is>
+          <t>spare NIB macbook pro m5</t>
+        </is>
+      </c>
+      <c r="C14" s="21" t="inlineStr">
+        <is>
+          <t>MH53HWC4JX</t>
+        </is>
+      </c>
+      <c r="D14" s="21" t="inlineStr">
+        <is>
+          <t>MacBook Pro (14-inch, M5)</t>
+        </is>
+      </c>
+      <c r="E14" s="21" t="inlineStr">
+        <is>
+          <t>Mac Laptop</t>
+        </is>
+      </c>
+      <c r="F14" s="20" t="inlineStr">
+        <is>
+          <t>New in Box - Ready to Deploy</t>
+        </is>
+      </c>
+      <c r="G14" s="21" t="inlineStr"/>
+      <c r="H14" s="21" t="inlineStr"/>
+      <c r="I14" s="21" t="inlineStr"/>
+      <c r="J14" s="21" t="inlineStr"/>
+      <c r="K14" s="22" t="inlineStr"/>
+      <c r="L14" s="20" t="inlineStr"/>
+      <c r="M14" s="23" t="inlineStr">
+        <is>
+          <t>Delia helped us special order this mac through the retail store as stock was running low. Because this setup, the applecare had to be split on another order # xxxxxxxxx. MacBook cost was 2566.93 + 3 years AppleCare $284.62 = $2851.55 total</t>
+        </is>
+      </c>
+    </row>
+    <row r="15" ht="15" customHeight="1">
+      <c r="A15" s="20" t="inlineStr">
+        <is>
+          <t>0215</t>
+        </is>
+      </c>
+      <c r="B15" s="21" t="inlineStr">
+        <is>
+          <t>NIB Dell Pro Plus at Mike&amp;#039;s</t>
+        </is>
+      </c>
+      <c r="C15" s="21" t="inlineStr">
+        <is>
+          <t>C8R80M4</t>
+        </is>
+      </c>
+      <c r="D15" s="21" t="inlineStr">
+        <is>
+          <t>Dell Pro 14 Plus</t>
+        </is>
+      </c>
+      <c r="E15" s="21" t="inlineStr">
+        <is>
+          <t>Windows Laptop</t>
+        </is>
+      </c>
+      <c r="F15" s="20" t="inlineStr">
+        <is>
+          <t>New in Box - Ready to Deploy</t>
+        </is>
+      </c>
+      <c r="G15" s="21" t="inlineStr"/>
+      <c r="H15" s="21" t="inlineStr"/>
+      <c r="I15" s="21" t="inlineStr"/>
+      <c r="J15" s="21" t="inlineStr"/>
+      <c r="K15" s="22" t="inlineStr"/>
+      <c r="L15" s="20" t="inlineStr"/>
+      <c r="M15" s="23" t="inlineStr"/>
+    </row>
+    <row r="16" ht="15" customHeight="1">
+      <c r="A16" s="20" t="inlineStr">
+        <is>
+          <t>xxxnotyettaggedxx</t>
+        </is>
+      </c>
+      <c r="B16" s="21" t="inlineStr">
+        <is>
+          <t>Spare NIB MacBook Pro M5</t>
+        </is>
+      </c>
+      <c r="C16" s="21" t="inlineStr">
+        <is>
+          <t>TBD NIB MAC</t>
+        </is>
+      </c>
+      <c r="D16" s="21" t="inlineStr">
+        <is>
+          <t>MacBook Pro (14-inch, M5)</t>
+        </is>
+      </c>
+      <c r="E16" s="21" t="inlineStr">
+        <is>
+          <t>Mac Laptop</t>
+        </is>
+      </c>
+      <c r="F16" s="20" t="inlineStr">
+        <is>
+          <t>New in Box - Ready to Deploy</t>
+        </is>
+      </c>
+      <c r="G16" s="21" t="inlineStr"/>
+      <c r="H16" s="21" t="inlineStr"/>
+      <c r="I16" s="21" t="inlineStr"/>
+      <c r="J16" s="21" t="inlineStr"/>
+      <c r="K16" s="22" t="inlineStr"/>
+      <c r="L16" s="20" t="inlineStr">
+        <is>
+          <t>2026-09-10 14:46:59</t>
+        </is>
+      </c>
+      <c r="M16" s="23" t="inlineStr"/>
+    </row>
+    <row r="17" ht="15" customHeight="1">
+      <c r="A17" s="20" t="inlineStr">
+        <is>
+          <t>0212</t>
+        </is>
+      </c>
+      <c r="B17" s="21" t="inlineStr">
+        <is>
+          <t>Cassandra B&amp;#039;s MacBook M5</t>
+        </is>
+      </c>
+      <c r="C17" s="21" t="inlineStr">
+        <is>
+          <t>GCXQMV2Y66</t>
+        </is>
+      </c>
+      <c r="D17" s="21" t="inlineStr">
+        <is>
+          <t>MacBook Pro (14-inch, M5)</t>
+        </is>
+      </c>
+      <c r="E17" s="21" t="inlineStr">
+        <is>
+          <t>Mac Laptop</t>
+        </is>
+      </c>
+      <c r="F17" s="20" t="inlineStr">
+        <is>
+          <t>New in Box - Ready to Deploy</t>
+        </is>
+      </c>
+      <c r="G17" s="21" t="inlineStr"/>
+      <c r="H17" s="21" t="inlineStr"/>
+      <c r="I17" s="21" t="inlineStr"/>
+      <c r="J17" s="21" t="inlineStr"/>
+      <c r="K17" s="22" t="inlineStr"/>
+      <c r="L17" s="20" t="inlineStr"/>
+      <c r="M17" s="23" t="inlineStr">
+        <is>
+          <t>Delia helped us special order this mac through the retail store as stock was running low. Because this setup, the applecare had to be split on another order # AAA6505439. MacBook cost was 2566.93 + 3 years AppleCare $284.62 = $2851.55 total</t>
+        </is>
+      </c>
+    </row>
+    <row r="18" ht="15" customHeight="1">
+      <c r="A18" s="20" t="inlineStr">
+        <is>
+          <t>0103</t>
+        </is>
+      </c>
+      <c r="B18" s="21" t="inlineStr">
+        <is>
+          <t>spare MacBook Pro M5 at mikes</t>
+        </is>
+      </c>
+      <c r="C18" s="21" t="inlineStr">
+        <is>
+          <t>FG3DHX9YYJ</t>
+        </is>
+      </c>
+      <c r="D18" s="21" t="inlineStr">
+        <is>
+          <t>MacBook Pro (14-inch, M5)</t>
+        </is>
+      </c>
+      <c r="E18" s="21" t="inlineStr">
+        <is>
+          <t>Mac Laptop</t>
+        </is>
+      </c>
+      <c r="F18" s="20" t="inlineStr">
+        <is>
+          <t>Ready to Deploy - Operational</t>
+        </is>
+      </c>
+      <c r="G18" s="21" t="inlineStr"/>
+      <c r="H18" s="21" t="inlineStr"/>
+      <c r="I18" s="21" t="inlineStr"/>
+      <c r="J18" s="21" t="inlineStr"/>
+      <c r="K18" s="22" t="inlineStr"/>
+      <c r="L18" s="20" t="inlineStr">
+        <is>
+          <t>2026-04-13 12:28:29</t>
+        </is>
+      </c>
+      <c r="M18" s="23" t="inlineStr"/>
+    </row>
+    <row r="19" ht="15" customHeight="1">
+      <c r="A19" s="20" t="inlineStr">
+        <is>
+          <t>5CKYRW3</t>
+        </is>
+      </c>
+      <c r="B19" s="21" t="inlineStr">
+        <is>
+          <t>5CKYRW3</t>
+        </is>
+      </c>
+      <c r="C19" s="21" t="inlineStr">
+        <is>
+          <t>5CKYRW3</t>
+        </is>
+      </c>
+      <c r="D19" s="21" t="inlineStr">
         <is>
           <t>Dell Precision 3490</t>
         </is>
       </c>
-      <c r="E11" s="11" t="inlineStr">
+      <c r="E19" s="21" t="inlineStr">
         <is>
           <t>Windows Laptop</t>
         </is>
       </c>
-      <c r="F11" s="10" t="inlineStr">
-[...53 lines deleted...]
-      <c r="E12" s="11" t="inlineStr">
+      <c r="F19" s="20" t="inlineStr">
+        <is>
+          <t>New in Box - Ready to Deploy</t>
+        </is>
+      </c>
+      <c r="G19" s="21" t="inlineStr"/>
+      <c r="H19" s="21" t="inlineStr"/>
+      <c r="I19" s="21" t="inlineStr"/>
+      <c r="J19" s="21" t="inlineStr"/>
+      <c r="K19" s="22" t="inlineStr"/>
+      <c r="L19" s="20" t="inlineStr">
+        <is>
+          <t>2025-09-15 10:07:27</t>
+        </is>
+      </c>
+      <c r="M19" s="23" t="inlineStr"/>
+    </row>
+    <row r="20" ht="15" customHeight="1">
+      <c r="A20" s="20" t="inlineStr">
+        <is>
+          <t>0144</t>
+        </is>
+      </c>
+      <c r="B20" s="21" t="inlineStr">
+        <is>
+          <t>Formerly Lexi&amp;#039;s Dell Precision 3490</t>
+        </is>
+      </c>
+      <c r="C20" s="21" t="inlineStr">
+        <is>
+          <t>2KNPB94</t>
+        </is>
+      </c>
+      <c r="D20" s="21" t="inlineStr">
+        <is>
+          <t>Dell Precision 3490</t>
+        </is>
+      </c>
+      <c r="E20" s="21" t="inlineStr">
+        <is>
+          <t>Windows Laptop</t>
+        </is>
+      </c>
+      <c r="F20" s="20" t="inlineStr">
+        <is>
+          <t>Ready to Deploy - Operational</t>
+        </is>
+      </c>
+      <c r="G20" s="21" t="inlineStr"/>
+      <c r="H20" s="21" t="inlineStr"/>
+      <c r="I20" s="21" t="inlineStr"/>
+      <c r="J20" s="21" t="inlineStr"/>
+      <c r="K20" s="22" t="inlineStr"/>
+      <c r="L20" s="20" t="inlineStr">
+        <is>
+          <t>2025-05-12 08:29:21</t>
+        </is>
+      </c>
+      <c r="M20" s="23" t="inlineStr"/>
+    </row>
+    <row r="21" ht="15" customHeight="1">
+      <c r="A21" s="20" t="inlineStr">
+        <is>
+          <t>xExecutivenewMacBookProM4</t>
+        </is>
+      </c>
+      <c r="B21" s="21" t="inlineStr">
+        <is>
+          <t>xExecutivenewMacBookProM4</t>
+        </is>
+      </c>
+      <c r="C21" s="21" t="inlineStr">
+        <is>
+          <t>JLG9CFWWN7</t>
+        </is>
+      </c>
+      <c r="D21" s="21" t="inlineStr">
+        <is>
+          <t>MacBook Pro (16-inch, 2024)</t>
+        </is>
+      </c>
+      <c r="E21" s="21" t="inlineStr">
         <is>
           <t>Mac Laptop</t>
         </is>
       </c>
-      <c r="F12" s="10" t="inlineStr">
-[...108 lines deleted...]
-      <c r="F15" s="15" t="inlineStr">
+      <c r="F21" s="20" t="inlineStr">
         <is>
           <t>Ready to Deploy - Operational</t>
         </is>
       </c>
-      <c r="G15" s="16" t="inlineStr"/>
-[...173 lines deleted...]
-      <c r="M19" s="18" t="inlineStr">
+      <c r="G21" s="21" t="inlineStr"/>
+      <c r="H21" s="21" t="inlineStr"/>
+      <c r="I21" s="21" t="inlineStr"/>
+      <c r="J21" s="21" t="inlineStr"/>
+      <c r="K21" s="22" t="inlineStr"/>
+      <c r="L21" s="20" t="inlineStr"/>
+      <c r="M21" s="23" t="inlineStr">
         <is>
           <t>Space Black
 New in box Executive-specc'ed level Mac spare (at Stephen's house) ready for deployment</t>
         </is>
       </c>
     </row>
-    <row r="20" ht="15" customHeight="1">
-      <c r="A20" s="15" t="inlineStr">
+    <row r="22" ht="15" customHeight="1">
+      <c r="A22" s="20" t="inlineStr">
         <is>
           <t>0137</t>
         </is>
       </c>
-      <c r="B20" s="16" t="inlineStr">
+      <c r="B22" s="21" t="inlineStr">
         <is>
           <t>Formerly SB&amp;#039;s Mac, Executive trim</t>
         </is>
       </c>
-      <c r="C20" s="16" t="inlineStr">
+      <c r="C22" s="21" t="inlineStr">
         <is>
           <t>J49XRTW6F6</t>
         </is>
       </c>
-      <c r="D20" s="16" t="inlineStr">
+      <c r="D22" s="21" t="inlineStr">
         <is>
           <t>MacBook Pro (16-inch, 2024)</t>
         </is>
       </c>
-      <c r="E20" s="16" t="inlineStr">
+      <c r="E22" s="21" t="inlineStr">
         <is>
           <t>Mac Laptop</t>
         </is>
       </c>
-      <c r="F20" s="15" t="inlineStr">
+      <c r="F22" s="20" t="inlineStr">
         <is>
           <t>Ready to Deploy - Operational</t>
         </is>
       </c>
-      <c r="G20" s="16" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="L20" s="15" t="inlineStr">
+      <c r="G22" s="21" t="inlineStr"/>
+      <c r="H22" s="21" t="inlineStr"/>
+      <c r="I22" s="21" t="inlineStr"/>
+      <c r="J22" s="21" t="inlineStr"/>
+      <c r="K22" s="22" t="inlineStr"/>
+      <c r="L22" s="20" t="inlineStr">
         <is>
           <t>2025-03-13 14:52:18</t>
         </is>
       </c>
-      <c r="M20" s="18" t="inlineStr">
+      <c r="M22" s="23" t="inlineStr">
         <is>
           <t>Space Black</t>
         </is>
       </c>
     </row>
-    <row r="21" ht="15" customHeight="1">
-      <c r="A21" s="15" t="inlineStr">
+    <row r="23" ht="15" customHeight="1">
+      <c r="A23" s="20" t="inlineStr">
         <is>
           <t>0049</t>
         </is>
       </c>
-      <c r="B21" s="16" t="inlineStr">
+      <c r="B23" s="21" t="inlineStr">
         <is>
           <t>Spare Precision 5490 at Mike&amp;#039;s</t>
         </is>
       </c>
-      <c r="C21" s="16" t="inlineStr">
+      <c r="C23" s="21" t="inlineStr">
         <is>
           <t>1D53T74</t>
         </is>
       </c>
-      <c r="D21" s="16" t="inlineStr">
+      <c r="D23" s="21" t="inlineStr">
         <is>
           <t>Dell Precision 5490</t>
         </is>
       </c>
-      <c r="E21" s="16" t="inlineStr">
+      <c r="E23" s="21" t="inlineStr">
         <is>
           <t>Windows Laptop</t>
         </is>
       </c>
-      <c r="F21" s="15" t="inlineStr">
+      <c r="F23" s="20" t="inlineStr">
         <is>
           <t>Ready to Deploy - Operational</t>
         </is>
       </c>
-      <c r="G21" s="16" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="L21" s="15" t="inlineStr">
+      <c r="G23" s="21" t="inlineStr"/>
+      <c r="H23" s="21" t="inlineStr"/>
+      <c r="I23" s="21" t="inlineStr"/>
+      <c r="J23" s="21" t="inlineStr"/>
+      <c r="K23" s="22" t="inlineStr"/>
+      <c r="L23" s="20" t="inlineStr">
         <is>
           <t>2025-06-19 12:23:45</t>
         </is>
       </c>
-      <c r="M21" s="18" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="A22" s="15" t="inlineStr">
+      <c r="M23" s="23" t="inlineStr"/>
+    </row>
+    <row r="24" ht="15" customHeight="1">
+      <c r="A24" s="20" t="inlineStr">
+        <is>
+          <t>0210</t>
+        </is>
+      </c>
+      <c r="B24" s="21" t="inlineStr">
+        <is>
+          <t>Formerly Danny&amp;#039;s Dell 3490</t>
+        </is>
+      </c>
+      <c r="C24" s="21" t="inlineStr">
+        <is>
+          <t>JZ8MP74</t>
+        </is>
+      </c>
+      <c r="D24" s="21" t="inlineStr">
+        <is>
+          <t>Dell Precision 3490</t>
+        </is>
+      </c>
+      <c r="E24" s="21" t="inlineStr">
+        <is>
+          <t>Windows Laptop</t>
+        </is>
+      </c>
+      <c r="F24" s="20" t="inlineStr">
+        <is>
+          <t>Ready to Deploy - Operational</t>
+        </is>
+      </c>
+      <c r="G24" s="21" t="inlineStr"/>
+      <c r="H24" s="21" t="inlineStr"/>
+      <c r="I24" s="21" t="inlineStr"/>
+      <c r="J24" s="21" t="inlineStr"/>
+      <c r="K24" s="22" t="inlineStr"/>
+      <c r="L24" s="20" t="inlineStr">
+        <is>
+          <t>2025-01-29 14:09:14</t>
+        </is>
+      </c>
+      <c r="M24" s="23" t="inlineStr">
+        <is>
+          <t>formerly 0057 - old tag lost in the mail</t>
+        </is>
+      </c>
+    </row>
+    <row r="25" ht="15" customHeight="1">
+      <c r="A25" s="20" t="inlineStr">
+        <is>
+          <t>0047</t>
+        </is>
+      </c>
+      <c r="B25" s="21" t="inlineStr">
+        <is>
+          <t>Formerly Brian T&amp;#039;s Dell</t>
+        </is>
+      </c>
+      <c r="C25" s="21" t="inlineStr">
+        <is>
+          <t>DW8MP74</t>
+        </is>
+      </c>
+      <c r="D25" s="21" t="inlineStr">
+        <is>
+          <t>Dell Precision 3490</t>
+        </is>
+      </c>
+      <c r="E25" s="21" t="inlineStr">
+        <is>
+          <t>Windows Laptop</t>
+        </is>
+      </c>
+      <c r="F25" s="20" t="inlineStr">
+        <is>
+          <t>Ready to Deploy - Operational</t>
+        </is>
+      </c>
+      <c r="G25" s="21" t="inlineStr"/>
+      <c r="H25" s="21" t="inlineStr"/>
+      <c r="I25" s="21" t="inlineStr"/>
+      <c r="J25" s="21" t="inlineStr"/>
+      <c r="K25" s="22" t="inlineStr"/>
+      <c r="L25" s="20" t="inlineStr">
+        <is>
+          <t>2025-01-29 14:03:14</t>
+        </is>
+      </c>
+      <c r="M25" s="23" t="inlineStr"/>
+    </row>
+    <row r="26" ht="15" customHeight="1">
+      <c r="A26" s="20" t="inlineStr">
+        <is>
+          <t>0058</t>
+        </is>
+      </c>
+      <c r="B26" s="21" t="inlineStr">
+        <is>
+          <t>Formerly Amanda D&amp;#039;s lenovo</t>
+        </is>
+      </c>
+      <c r="C26" s="21" t="inlineStr">
+        <is>
+          <t>PF4E2HD1</t>
+        </is>
+      </c>
+      <c r="D26" s="21" t="inlineStr">
+        <is>
+          <t>Lenovo ThinkPad T14 Gen 3</t>
+        </is>
+      </c>
+      <c r="E26" s="21" t="inlineStr">
+        <is>
+          <t>Windows Laptop</t>
+        </is>
+      </c>
+      <c r="F26" s="20" t="inlineStr">
+        <is>
+          <t>Ready to Deploy - Operational</t>
+        </is>
+      </c>
+      <c r="G26" s="21" t="inlineStr"/>
+      <c r="H26" s="21" t="inlineStr"/>
+      <c r="I26" s="21" t="inlineStr"/>
+      <c r="J26" s="21" t="inlineStr"/>
+      <c r="K26" s="22" t="inlineStr"/>
+      <c r="L26" s="20" t="inlineStr">
+        <is>
+          <t>2025-01-06 10:57:28</t>
+        </is>
+      </c>
+      <c r="M26" s="23" t="inlineStr"/>
+    </row>
+    <row r="27" ht="15" customHeight="1">
+      <c r="A27" s="20" t="inlineStr">
         <is>
           <t>0019</t>
         </is>
       </c>
-      <c r="B22" s="16" t="inlineStr">
+      <c r="B27" s="21" t="inlineStr">
         <is>
           <t>PCB-0019-HGILBE</t>
         </is>
       </c>
-      <c r="C22" s="16" t="inlineStr">
+      <c r="C27" s="21" t="inlineStr">
         <is>
           <t>9HWXX24</t>
         </is>
       </c>
-      <c r="D22" s="16" t="inlineStr">
+      <c r="D27" s="21" t="inlineStr">
         <is>
           <t>Dell Precision 3480</t>
         </is>
       </c>
-      <c r="E22" s="16" t="inlineStr">
+      <c r="E27" s="21" t="inlineStr">
         <is>
           <t>Windows Laptop</t>
         </is>
       </c>
-      <c r="F22" s="15" t="inlineStr">
+      <c r="F27" s="20" t="inlineStr">
         <is>
           <t>Ready to Deploy - Operational</t>
         </is>
       </c>
-      <c r="G22" s="16" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="L22" s="15" t="inlineStr">
+      <c r="G27" s="21" t="inlineStr"/>
+      <c r="H27" s="21" t="inlineStr"/>
+      <c r="I27" s="21" t="inlineStr"/>
+      <c r="J27" s="21" t="inlineStr"/>
+      <c r="K27" s="22" t="inlineStr"/>
+      <c r="L27" s="20" t="inlineStr">
         <is>
           <t>2025-07-17 11:56:06</t>
         </is>
       </c>
-      <c r="M22" s="18" t="inlineStr">
+      <c r="M27" s="23" t="inlineStr">
         <is>
           <t>keyboard and screen like-new, but external shell very scratch up. Doesn't look pretty.</t>
         </is>
       </c>
     </row>
-    <row r="23" ht="15" customHeight="1">
-      <c r="A23" s="15" t="inlineStr">
+    <row r="28" ht="15" customHeight="1">
+      <c r="A28" s="20" t="inlineStr">
+        <is>
+          <t>0022</t>
+        </is>
+      </c>
+      <c r="B28" s="21" t="inlineStr">
+        <is>
+          <t>spare used Dell at Mike&amp;#039;s</t>
+        </is>
+      </c>
+      <c r="C28" s="21" t="inlineStr">
+        <is>
+          <t>F3DZH34</t>
+        </is>
+      </c>
+      <c r="D28" s="21" t="inlineStr">
+        <is>
+          <t>Dell Precision 3480</t>
+        </is>
+      </c>
+      <c r="E28" s="21" t="inlineStr">
+        <is>
+          <t>Windows Laptop</t>
+        </is>
+      </c>
+      <c r="F28" s="20" t="inlineStr">
+        <is>
+          <t>In Repair</t>
+        </is>
+      </c>
+      <c r="G28" s="21" t="inlineStr"/>
+      <c r="H28" s="21" t="inlineStr"/>
+      <c r="I28" s="21" t="inlineStr"/>
+      <c r="J28" s="21" t="inlineStr"/>
+      <c r="K28" s="22" t="inlineStr"/>
+      <c r="L28" s="20" t="inlineStr">
+        <is>
+          <t>2025-04-02 11:00:17</t>
+        </is>
+      </c>
+      <c r="M28" s="23" t="inlineStr"/>
+    </row>
+    <row r="29" ht="15" customHeight="1">
+      <c r="A29" s="20" t="inlineStr">
         <is>
           <t>0035</t>
         </is>
       </c>
-      <c r="B23" s="16" t="inlineStr">
+      <c r="B29" s="21" t="inlineStr">
         <is>
           <t>formerly Jonathan&amp;#039;s Dell Precision 3490</t>
         </is>
       </c>
-      <c r="C23" s="16" t="inlineStr">
+      <c r="C29" s="21" t="inlineStr">
         <is>
           <t>1WMYQW3</t>
         </is>
       </c>
-      <c r="D23" s="16" t="inlineStr">
+      <c r="D29" s="21" t="inlineStr">
         <is>
           <t>Dell Precision 3490</t>
         </is>
       </c>
-      <c r="E23" s="16" t="inlineStr">
+      <c r="E29" s="21" t="inlineStr">
         <is>
           <t>Windows Laptop</t>
         </is>
       </c>
-      <c r="F23" s="15" t="inlineStr">
+      <c r="F29" s="20" t="inlineStr">
         <is>
           <t>Ready to Deploy - Operational</t>
         </is>
       </c>
-      <c r="G23" s="16" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="L23" s="15" t="inlineStr">
+      <c r="G29" s="21" t="inlineStr"/>
+      <c r="H29" s="21" t="inlineStr"/>
+      <c r="I29" s="21" t="inlineStr"/>
+      <c r="J29" s="21" t="inlineStr"/>
+      <c r="K29" s="22" t="inlineStr"/>
+      <c r="L29" s="20" t="inlineStr">
         <is>
           <t>2025-10-22 11:43:56</t>
         </is>
       </c>
-      <c r="M23" s="18" t="inlineStr"/>
-[...22 lines deleted...]
-      <c r="E24" s="16" t="inlineStr">
+      <c r="M29" s="23" t="inlineStr"/>
+    </row>
+    <row r="30" ht="15" customHeight="1">
+      <c r="A30" s="20" t="inlineStr">
+        <is>
+          <t>0205</t>
+        </is>
+      </c>
+      <c r="B30" s="21" t="inlineStr">
+        <is>
+          <t>spare M3 MacBook Pro</t>
+        </is>
+      </c>
+      <c r="C30" s="21" t="inlineStr">
+        <is>
+          <t>D3RW63X6L0</t>
+        </is>
+      </c>
+      <c r="D30" s="21" t="inlineStr">
+        <is>
+          <t>MacBook Pro (14-inch, Nov 2023)</t>
+        </is>
+      </c>
+      <c r="E30" s="21" t="inlineStr">
+        <is>
+          <t>Mac Laptop</t>
+        </is>
+      </c>
+      <c r="F30" s="20" t="inlineStr">
+        <is>
+          <t>Ready to Deploy - Operational</t>
+        </is>
+      </c>
+      <c r="G30" s="21" t="inlineStr"/>
+      <c r="H30" s="21" t="inlineStr"/>
+      <c r="I30" s="21" t="inlineStr"/>
+      <c r="J30" s="21" t="inlineStr"/>
+      <c r="K30" s="22" t="inlineStr"/>
+      <c r="L30" s="20" t="inlineStr">
+        <is>
+          <t>2026-07-23 13:33:36</t>
+        </is>
+      </c>
+      <c r="M30" s="23" t="inlineStr">
+        <is>
+          <t>formerly 0082 - asset tag replaced after apple hardware warranty repair</t>
+        </is>
+      </c>
+    </row>
+    <row r="31" ht="15" customHeight="1">
+      <c r="A31" s="20" t="inlineStr">
+        <is>
+          <t>0104</t>
+        </is>
+      </c>
+      <c r="B31" s="21" t="inlineStr">
+        <is>
+          <t>Formerly John S. Macbook M3</t>
+        </is>
+      </c>
+      <c r="C31" s="21" t="inlineStr">
+        <is>
+          <t>LW7NGK4GXC</t>
+        </is>
+      </c>
+      <c r="D31" s="21" t="inlineStr">
+        <is>
+          <t>MacBook Pro (14-inch, Nov 2023)</t>
+        </is>
+      </c>
+      <c r="E31" s="21" t="inlineStr">
+        <is>
+          <t>Mac Laptop</t>
+        </is>
+      </c>
+      <c r="F31" s="20" t="inlineStr">
+        <is>
+          <t>Ready to Deploy - Operational</t>
+        </is>
+      </c>
+      <c r="G31" s="21" t="inlineStr"/>
+      <c r="H31" s="21" t="inlineStr"/>
+      <c r="I31" s="21" t="inlineStr"/>
+      <c r="J31" s="21" t="inlineStr"/>
+      <c r="K31" s="22" t="inlineStr"/>
+      <c r="L31" s="20" t="inlineStr">
+        <is>
+          <t>2024-04-10 14:36:47</t>
+        </is>
+      </c>
+      <c r="M31" s="23" t="inlineStr">
+        <is>
+          <t>was 0067, but sticker was damaged + replaced</t>
+        </is>
+      </c>
+    </row>
+    <row r="32" ht="15" customHeight="1">
+      <c r="A32" s="20" t="inlineStr">
+        <is>
+          <t>0021</t>
+        </is>
+      </c>
+      <c r="B32" s="21" t="inlineStr">
+        <is>
+          <t>PCB-0021-EGHIAS</t>
+        </is>
+      </c>
+      <c r="C32" s="21" t="inlineStr">
+        <is>
+          <t>C78BRW3</t>
+        </is>
+      </c>
+      <c r="D32" s="21" t="inlineStr">
+        <is>
+          <t>Dell Precision 3480</t>
+        </is>
+      </c>
+      <c r="E32" s="21" t="inlineStr">
         <is>
           <t>Windows Laptop</t>
         </is>
       </c>
-      <c r="F24" s="15" t="inlineStr">
+      <c r="F32" s="20" t="inlineStr">
         <is>
           <t>Ready to Deploy - Operational</t>
         </is>
       </c>
-      <c r="G24" s="16" t="inlineStr"/>
-[...141 lines deleted...]
-      <c r="L27" s="15" t="inlineStr">
+      <c r="G32" s="21" t="inlineStr"/>
+      <c r="H32" s="21" t="inlineStr"/>
+      <c r="I32" s="21" t="inlineStr"/>
+      <c r="J32" s="21" t="inlineStr"/>
+      <c r="K32" s="22" t="inlineStr"/>
+      <c r="L32" s="20" t="inlineStr">
         <is>
           <t>2024-06-13 09:21:51</t>
         </is>
       </c>
-      <c r="M27" s="18" t="inlineStr"/>
-[...190 lines deleted...]
-      </c>
+      <c r="M32" s="23" t="inlineStr"/>
     </row>
     <row r="33" ht="15" customHeight="1">
       <c r="A33" s="20" t="inlineStr">
         <is>
+          <t>0005</t>
+        </is>
+      </c>
+      <c r="B33" s="21" t="inlineStr">
+        <is>
+          <t>Dan D&amp;#039;s data laptop</t>
+        </is>
+      </c>
+      <c r="C33" s="21" t="inlineStr">
+        <is>
+          <t>PF4GNLQX</t>
+        </is>
+      </c>
+      <c r="D33" s="21" t="inlineStr">
+        <is>
+          <t>Lenovo ThinkPad T14 Gen 3</t>
+        </is>
+      </c>
+      <c r="E33" s="21" t="inlineStr">
+        <is>
+          <t>Windows Laptop</t>
+        </is>
+      </c>
+      <c r="F33" s="20" t="inlineStr">
+        <is>
+          <t>HR HOLD - DO NOT DELETE</t>
+        </is>
+      </c>
+      <c r="G33" s="21" t="inlineStr"/>
+      <c r="H33" s="21" t="inlineStr"/>
+      <c r="I33" s="21" t="inlineStr"/>
+      <c r="J33" s="21" t="inlineStr"/>
+      <c r="K33" s="22" t="inlineStr"/>
+      <c r="L33" s="20" t="inlineStr">
+        <is>
+          <t>2025-02-12 00:00:00</t>
+        </is>
+      </c>
+      <c r="M33" s="23" t="inlineStr">
+        <is>
+          <t>This was Dan Dombrowski's dedicated laptop for data processing. It currently lives at Mike Swann's house pending the all-clear to wipe it from Amanda/Hayden</t>
+        </is>
+      </c>
+    </row>
+    <row r="34" ht="15" customHeight="1">
+      <c r="A34" s="20" t="inlineStr">
+        <is>
+          <t>Brad macbook pro</t>
+        </is>
+      </c>
+      <c r="B34" s="21" t="inlineStr">
+        <is>
+          <t>Formerly Brad macbook pro</t>
+        </is>
+      </c>
+      <c r="C34" s="21" t="inlineStr">
+        <is>
+          <t>L0G09T57P7</t>
+        </is>
+      </c>
+      <c r="D34" s="21" t="inlineStr">
+        <is>
+          <t>MacBook Pro (16-inch, 2021)</t>
+        </is>
+      </c>
+      <c r="E34" s="21" t="inlineStr">
+        <is>
+          <t>Mac Laptop</t>
+        </is>
+      </c>
+      <c r="F34" s="20" t="inlineStr">
+        <is>
+          <t>Ready to Deploy - Operational</t>
+        </is>
+      </c>
+      <c r="G34" s="21" t="inlineStr"/>
+      <c r="H34" s="21" t="inlineStr"/>
+      <c r="I34" s="21" t="inlineStr"/>
+      <c r="J34" s="21" t="inlineStr"/>
+      <c r="K34" s="22" t="inlineStr"/>
+      <c r="L34" s="20" t="inlineStr">
+        <is>
+          <t>2023-12-29 13:07:46</t>
+        </is>
+      </c>
+      <c r="M34" s="23" t="inlineStr">
+        <is>
+          <t>Not in ABM 3/3/26</t>
+        </is>
+      </c>
+    </row>
+    <row r="35" ht="20" customHeight="1">
+      <c r="A35" s="24" t="inlineStr">
+        <is>
+          <t>Active Employees  (96)</t>
+        </is>
+      </c>
+    </row>
+    <row r="36" ht="15" customHeight="1">
+      <c r="A36" s="25" t="inlineStr">
+        <is>
           <t>0010</t>
         </is>
       </c>
-      <c r="B33" s="21" t="inlineStr">
+      <c r="B36" s="26" t="inlineStr">
         <is>
           <t>PCB-0010-CRITTE</t>
         </is>
       </c>
-      <c r="C33" s="21" t="inlineStr">
+      <c r="C36" s="26" t="inlineStr">
         <is>
           <t>3HMN614</t>
         </is>
       </c>
-      <c r="D33" s="21" t="inlineStr">
+      <c r="D36" s="26" t="inlineStr">
         <is>
           <t>Dell Precision 5480</t>
         </is>
       </c>
-      <c r="E33" s="21" t="inlineStr">
+      <c r="E36" s="26" t="inlineStr">
         <is>
           <t>Windows Laptop</t>
         </is>
       </c>
-      <c r="F33" s="20" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G33" s="21" t="inlineStr">
+      <c r="F36" s="25" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="G36" s="26" t="inlineStr">
         <is>
           <t>Colleen Rittenhouse</t>
         </is>
       </c>
-      <c r="H33" s="21" t="inlineStr">
+      <c r="H36" s="26" t="inlineStr">
         <is>
           <t>colleen@performcb.com</t>
         </is>
       </c>
-      <c r="I33" s="21" t="inlineStr">
+      <c r="I36" s="26" t="inlineStr">
         <is>
           <t>Assistant Controller</t>
         </is>
       </c>
-      <c r="J33" s="21" t="inlineStr">
+      <c r="J36" s="26" t="inlineStr">
         <is>
           <t>Accounting</t>
         </is>
       </c>
-      <c r="K33" s="22" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L33" s="20" t="inlineStr">
+      <c r="K36" s="27" t="inlineStr">
+        <is>
+          <t>Active</t>
+        </is>
+      </c>
+      <c r="L36" s="25" t="inlineStr">
         <is>
           <t>2024-03-29 14:40:42</t>
         </is>
       </c>
-      <c r="M33" s="23" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="A34" s="24" t="inlineStr">
+      <c r="M36" s="28" t="inlineStr"/>
+    </row>
+    <row r="37" ht="15" customHeight="1">
+      <c r="A37" s="29" t="inlineStr">
         <is>
           <t>0001</t>
         </is>
       </c>
-      <c r="B34" s="25" t="inlineStr">
+      <c r="B37" s="30" t="inlineStr">
         <is>
           <t>PCB-0001-HSHINE</t>
         </is>
       </c>
-      <c r="C34" s="25" t="inlineStr">
+      <c r="C37" s="30" t="inlineStr">
         <is>
           <t>155HGW3</t>
         </is>
       </c>
-      <c r="D34" s="25" t="inlineStr">
+      <c r="D37" s="30" t="inlineStr">
         <is>
           <t>Dell Precision 3480</t>
         </is>
       </c>
-      <c r="E34" s="25" t="inlineStr">
+      <c r="E37" s="30" t="inlineStr">
         <is>
           <t>Windows Laptop</t>
         </is>
       </c>
-      <c r="F34" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G34" s="25" t="inlineStr">
+      <c r="F37" s="29" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="G37" s="30" t="inlineStr">
         <is>
           <t>Haley Shiner</t>
         </is>
       </c>
-      <c r="H34" s="25" t="inlineStr">
+      <c r="H37" s="30" t="inlineStr">
         <is>
           <t>haley@performcb.com</t>
         </is>
       </c>
-      <c r="I34" s="25" t="inlineStr">
+      <c r="I37" s="30" t="inlineStr">
         <is>
           <t>Accounting Associate</t>
         </is>
       </c>
-      <c r="J34" s="25" t="inlineStr">
+      <c r="J37" s="30" t="inlineStr">
         <is>
           <t>Accounting</t>
         </is>
       </c>
-      <c r="K34" s="22" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L34" s="24" t="inlineStr">
+      <c r="K37" s="27" t="inlineStr">
+        <is>
+          <t>Active</t>
+        </is>
+      </c>
+      <c r="L37" s="29" t="inlineStr">
         <is>
           <t>2025-02-21 08:12:13</t>
         </is>
       </c>
-      <c r="M34" s="26" t="inlineStr">
+      <c r="M37" s="31" t="inlineStr">
         <is>
           <t>Motherboard replaced by Dell technician under warranty 1/9/2025</t>
         </is>
       </c>
     </row>
-    <row r="35" ht="15" customHeight="1">
-      <c r="A35" s="20" t="inlineStr">
+    <row r="38" ht="15" customHeight="1">
+      <c r="A38" s="25" t="inlineStr">
         <is>
           <t>0195</t>
         </is>
       </c>
-      <c r="B35" s="21" t="inlineStr">
+      <c r="B38" s="26" t="inlineStr">
         <is>
           <t>Hayden&amp;#039;s Dell Pro Max 16</t>
         </is>
       </c>
-      <c r="C35" s="21" t="inlineStr">
+      <c r="C38" s="26" t="inlineStr">
         <is>
           <t>G4752K4</t>
         </is>
       </c>
-      <c r="D35" s="21" t="inlineStr">
+      <c r="D38" s="26" t="inlineStr">
         <is>
           <t>Dell Pro Max 16&amp;quot;</t>
         </is>
       </c>
-      <c r="E35" s="21" t="inlineStr">
+      <c r="E38" s="26" t="inlineStr">
         <is>
           <t>Windows Laptop</t>
         </is>
       </c>
-      <c r="F35" s="20" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G35" s="21" t="inlineStr">
+      <c r="F38" s="25" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="G38" s="26" t="inlineStr">
         <is>
           <t>Hayden Frederick</t>
         </is>
       </c>
-      <c r="H35" s="21" t="inlineStr">
+      <c r="H38" s="26" t="inlineStr">
         <is>
           <t>Hayden@performcb.com</t>
         </is>
       </c>
-      <c r="I35" s="21" t="inlineStr">
+      <c r="I38" s="26" t="inlineStr">
         <is>
           <t>Director of FP&amp;amp;A</t>
         </is>
       </c>
-      <c r="J35" s="21" t="inlineStr">
+      <c r="J38" s="26" t="inlineStr">
         <is>
           <t>Accounting</t>
         </is>
       </c>
-      <c r="K35" s="22" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L35" s="20" t="inlineStr">
+      <c r="K38" s="27" t="inlineStr">
+        <is>
+          <t>Active</t>
+        </is>
+      </c>
+      <c r="L38" s="25" t="inlineStr">
         <is>
           <t>2026-05-05 09:11:44</t>
         </is>
       </c>
-      <c r="M35" s="23" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="A36" s="24" t="inlineStr">
+      <c r="M38" s="28" t="inlineStr"/>
+    </row>
+    <row r="39" ht="15" customHeight="1">
+      <c r="A39" s="29" t="inlineStr">
         <is>
           <t>0023</t>
         </is>
       </c>
-      <c r="B36" s="25" t="inlineStr">
+      <c r="B39" s="30" t="inlineStr">
         <is>
           <t>PCB-0023-JHECKM</t>
         </is>
       </c>
-      <c r="C36" s="25" t="inlineStr">
+      <c r="C39" s="30" t="inlineStr">
         <is>
           <t>PF4L2RQL</t>
         </is>
       </c>
-      <c r="D36" s="25" t="inlineStr">
+      <c r="D39" s="30" t="inlineStr">
         <is>
           <t>Lenovo ThinkPad T14 Gen 4</t>
         </is>
       </c>
-      <c r="E36" s="25" t="inlineStr">
+      <c r="E39" s="30" t="inlineStr">
         <is>
           <t>Windows Laptop</t>
         </is>
       </c>
-      <c r="F36" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G36" s="25" t="inlineStr">
+      <c r="F39" s="29" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="G39" s="30" t="inlineStr">
         <is>
           <t>Julie Heckman</t>
         </is>
       </c>
-      <c r="H36" s="25" t="inlineStr">
+      <c r="H39" s="30" t="inlineStr">
         <is>
           <t>julie.heckman@performcb.com</t>
         </is>
       </c>
-      <c r="I36" s="25" t="inlineStr">
+      <c r="I39" s="30" t="inlineStr">
         <is>
           <t>Senior Accountant</t>
         </is>
       </c>
-      <c r="J36" s="25" t="inlineStr">
+      <c r="J39" s="30" t="inlineStr">
         <is>
           <t>Accounting</t>
         </is>
       </c>
-      <c r="K36" s="22" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L36" s="24" t="inlineStr">
+      <c r="K39" s="27" t="inlineStr">
+        <is>
+          <t>Active</t>
+        </is>
+      </c>
+      <c r="L39" s="29" t="inlineStr">
         <is>
           <t>2024-02-12 09:53:09</t>
         </is>
       </c>
-      <c r="M36" s="26" t="inlineStr">
+      <c r="M39" s="31" t="inlineStr">
         <is>
           <t>(1S21HD002BUSPF4L2RQL - CDW)</t>
         </is>
       </c>
     </row>
-    <row r="37" ht="15" customHeight="1">
-      <c r="A37" s="20" t="inlineStr">
+    <row r="40" ht="15" customHeight="1">
+      <c r="A40" s="25" t="inlineStr">
         <is>
           <t>0027</t>
         </is>
       </c>
-      <c r="B37" s="21" t="inlineStr">
+      <c r="B40" s="26" t="inlineStr">
         <is>
           <t>PCB-0027-LLANEY</t>
         </is>
       </c>
-      <c r="C37" s="21" t="inlineStr">
+      <c r="C40" s="26" t="inlineStr">
         <is>
           <t>F0CP924</t>
         </is>
       </c>
-      <c r="D37" s="21" t="inlineStr">
+      <c r="D40" s="26" t="inlineStr">
         <is>
           <t>Dell Precision 3581</t>
         </is>
       </c>
-      <c r="E37" s="21" t="inlineStr">
+      <c r="E40" s="26" t="inlineStr">
         <is>
           <t>Windows Laptop</t>
         </is>
       </c>
-      <c r="F37" s="20" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G37" s="21" t="inlineStr">
+      <c r="F40" s="25" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="G40" s="26" t="inlineStr">
         <is>
           <t>Lindsay Laney</t>
         </is>
       </c>
-      <c r="H37" s="21" t="inlineStr">
+      <c r="H40" s="26" t="inlineStr">
         <is>
           <t>lindsay@performcb.com</t>
         </is>
       </c>
-      <c r="I37" s="21" t="inlineStr">
+      <c r="I40" s="26" t="inlineStr">
         <is>
           <t>Accounting Associate</t>
         </is>
       </c>
-      <c r="J37" s="21" t="inlineStr">
+      <c r="J40" s="26" t="inlineStr">
         <is>
           <t>Accounting</t>
         </is>
       </c>
-      <c r="K37" s="22" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L37" s="20" t="inlineStr">
+      <c r="K40" s="27" t="inlineStr">
+        <is>
+          <t>Active</t>
+        </is>
+      </c>
+      <c r="L40" s="25" t="inlineStr">
         <is>
           <t>2024-10-29 13:42:44</t>
         </is>
       </c>
-      <c r="M37" s="23" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="A38" s="24" t="inlineStr">
+      <c r="M40" s="28" t="inlineStr"/>
+    </row>
+    <row r="41" ht="15" customHeight="1">
+      <c r="A41" s="29" t="inlineStr">
         <is>
           <t>0098</t>
         </is>
       </c>
-      <c r="B38" s="25" t="inlineStr">
+      <c r="B41" s="30" t="inlineStr">
         <is>
           <t>Mary E. Dell 10-key</t>
         </is>
       </c>
-      <c r="C38" s="25" t="inlineStr">
+      <c r="C41" s="30" t="inlineStr">
         <is>
           <t>9B7RLD4</t>
         </is>
       </c>
-      <c r="D38" s="25" t="inlineStr">
+      <c r="D41" s="30" t="inlineStr">
         <is>
           <t>Dell Pro Max 16&amp;quot;</t>
         </is>
       </c>
-      <c r="E38" s="25" t="inlineStr">
+      <c r="E41" s="30" t="inlineStr">
         <is>
           <t>Windows Laptop</t>
         </is>
       </c>
-      <c r="F38" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G38" s="25" t="inlineStr">
+      <c r="F41" s="29" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="G41" s="30" t="inlineStr">
         <is>
           <t>Mary Eastwood</t>
         </is>
       </c>
-      <c r="H38" s="25" t="inlineStr">
+      <c r="H41" s="30" t="inlineStr">
         <is>
           <t>mary@performcb.com</t>
         </is>
       </c>
-      <c r="I38" s="25" t="inlineStr">
+      <c r="I41" s="30" t="inlineStr">
         <is>
           <t>Accounts Payable Team Lead</t>
         </is>
       </c>
-      <c r="J38" s="25" t="inlineStr">
+      <c r="J41" s="30" t="inlineStr">
         <is>
           <t>Accounting</t>
         </is>
       </c>
-      <c r="K38" s="22" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L38" s="24" t="inlineStr">
+      <c r="K41" s="27" t="inlineStr">
+        <is>
+          <t>Active</t>
+        </is>
+      </c>
+      <c r="L41" s="29" t="inlineStr">
         <is>
           <t>2025-12-09 11:37:41</t>
         </is>
       </c>
-      <c r="M38" s="26" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="A39" s="20" t="inlineStr">
+      <c r="M41" s="31" t="inlineStr"/>
+    </row>
+    <row r="42" ht="15" customHeight="1">
+      <c r="A42" s="25" t="inlineStr">
         <is>
           <t>0043</t>
         </is>
       </c>
-      <c r="B39" s="21" t="inlineStr">
+      <c r="B42" s="26" t="inlineStr">
         <is>
           <t>PCB-0043-SHARRI</t>
         </is>
       </c>
-      <c r="C39" s="21" t="inlineStr">
+      <c r="C42" s="26" t="inlineStr">
         <is>
           <t>PF4PH4PZ</t>
         </is>
       </c>
-      <c r="D39" s="21" t="inlineStr">
+      <c r="D42" s="26" t="inlineStr">
         <is>
           <t>Lenovo ThinkPad T14 Gen 3</t>
         </is>
       </c>
-      <c r="E39" s="21" t="inlineStr">
+      <c r="E42" s="26" t="inlineStr">
         <is>
           <t>Windows Laptop</t>
         </is>
       </c>
-      <c r="F39" s="20" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G39" s="21" t="inlineStr">
+      <c r="F42" s="25" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="G42" s="26" t="inlineStr">
         <is>
           <t>Stephanie Harris</t>
         </is>
       </c>
-      <c r="H39" s="21" t="inlineStr">
+      <c r="H42" s="26" t="inlineStr">
         <is>
           <t>stephanie.harris@performcb.com</t>
         </is>
       </c>
-      <c r="I39" s="21" t="inlineStr">
+      <c r="I42" s="26" t="inlineStr">
         <is>
           <t>Accounts Receivable Team Lead</t>
         </is>
       </c>
-      <c r="J39" s="21" t="inlineStr">
+      <c r="J42" s="26" t="inlineStr">
         <is>
           <t>Accounting</t>
         </is>
       </c>
-      <c r="K39" s="22" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L39" s="20" t="inlineStr">
+      <c r="K42" s="27" t="inlineStr">
+        <is>
+          <t>Active</t>
+        </is>
+      </c>
+      <c r="L42" s="25" t="inlineStr">
         <is>
           <t>2024-01-31 08:45:07</t>
         </is>
       </c>
-      <c r="M39" s="23" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="A40" s="24" t="inlineStr">
+      <c r="M42" s="28" t="inlineStr"/>
+    </row>
+    <row r="43" ht="15" customHeight="1">
+      <c r="A43" s="29" t="inlineStr">
         <is>
           <t>0199</t>
         </is>
       </c>
-      <c r="B40" s="25" t="inlineStr">
+      <c r="B43" s="30" t="inlineStr">
         <is>
           <t>Stephanie Miller&amp;#039;s Dell</t>
         </is>
       </c>
-      <c r="C40" s="25" t="inlineStr">
+      <c r="C43" s="30" t="inlineStr">
         <is>
           <t>HGRXS14</t>
         </is>
       </c>
-      <c r="D40" s="25" t="inlineStr">
+      <c r="D43" s="30" t="inlineStr">
         <is>
           <t>Dell Precision 3581</t>
         </is>
       </c>
-      <c r="E40" s="25" t="inlineStr">
+      <c r="E43" s="30" t="inlineStr">
         <is>
           <t>Windows Laptop</t>
         </is>
       </c>
-      <c r="F40" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G40" s="25" t="inlineStr">
+      <c r="F43" s="29" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="G43" s="30" t="inlineStr">
         <is>
           <t>Stephanie Miller</t>
         </is>
       </c>
-      <c r="H40" s="25" t="inlineStr">
+      <c r="H43" s="30" t="inlineStr">
         <is>
           <t>stephanie.miller@performcb.com</t>
         </is>
       </c>
-      <c r="I40" s="25" t="inlineStr">
+      <c r="I43" s="30" t="inlineStr">
         <is>
           <t>Accounting Associate</t>
         </is>
       </c>
-      <c r="J40" s="25" t="inlineStr">
+      <c r="J43" s="30" t="inlineStr">
         <is>
           <t>Accounting</t>
         </is>
       </c>
-      <c r="K40" s="22" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L40" s="24" t="inlineStr">
+      <c r="K43" s="27" t="inlineStr">
+        <is>
+          <t>Active</t>
+        </is>
+      </c>
+      <c r="L43" s="29" t="inlineStr">
         <is>
           <t>2026-06-01 11:06:42</t>
         </is>
       </c>
-      <c r="M40" s="26" t="inlineStr">
+      <c r="M43" s="31" t="inlineStr">
         <is>
           <t>formerly 0036 (old tag scratched off)</t>
         </is>
       </c>
     </row>
-    <row r="41" ht="15" customHeight="1">
-[...15 lines deleted...]
-      <c r="D41" s="21" t="inlineStr">
+    <row r="44" ht="15" customHeight="1">
+      <c r="A44" s="25" t="inlineStr">
+        <is>
+          <t>0113</t>
+        </is>
+      </c>
+      <c r="B44" s="26" t="inlineStr">
+        <is>
+          <t>ZachsDell</t>
+        </is>
+      </c>
+      <c r="C44" s="26" t="inlineStr">
+        <is>
+          <t>8D7FSH4</t>
+        </is>
+      </c>
+      <c r="D44" s="26" t="inlineStr">
+        <is>
+          <t>Dell Pro Max 14&amp;quot; Premium</t>
+        </is>
+      </c>
+      <c r="E44" s="26" t="inlineStr">
+        <is>
+          <t>Windows Laptop</t>
+        </is>
+      </c>
+      <c r="F44" s="25" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="G44" s="26" t="inlineStr">
+        <is>
+          <t>Zach Dupell</t>
+        </is>
+      </c>
+      <c r="H44" s="26" t="inlineStr">
+        <is>
+          <t>zach@performcb.com</t>
+        </is>
+      </c>
+      <c r="I44" s="26" t="inlineStr">
+        <is>
+          <t>Accounting Manager</t>
+        </is>
+      </c>
+      <c r="J44" s="26" t="inlineStr">
+        <is>
+          <t>Accounting</t>
+        </is>
+      </c>
+      <c r="K44" s="27" t="inlineStr">
+        <is>
+          <t>Active</t>
+        </is>
+      </c>
+      <c r="L44" s="25" t="inlineStr">
+        <is>
+          <t>2026-01-22 07:33:45</t>
+        </is>
+      </c>
+      <c r="M44" s="28" t="inlineStr"/>
+    </row>
+    <row r="45" ht="15" customHeight="1">
+      <c r="A45" s="29" t="inlineStr">
+        <is>
+          <t>0101</t>
+        </is>
+      </c>
+      <c r="B45" s="30" t="inlineStr">
+        <is>
+          <t>Aaron&amp;#039;s Dell Pro Max</t>
+        </is>
+      </c>
+      <c r="C45" s="30" t="inlineStr">
+        <is>
+          <t>HR4LPH4</t>
+        </is>
+      </c>
+      <c r="D45" s="30" t="inlineStr">
+        <is>
+          <t>Dell Pro Max 14&amp;quot;</t>
+        </is>
+      </c>
+      <c r="E45" s="30" t="inlineStr">
+        <is>
+          <t>Windows Laptop</t>
+        </is>
+      </c>
+      <c r="F45" s="29" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="G45" s="30" t="inlineStr">
+        <is>
+          <t>Aaron Ray</t>
+        </is>
+      </c>
+      <c r="H45" s="30" t="inlineStr">
+        <is>
+          <t>aaron@performcb.com</t>
+        </is>
+      </c>
+      <c r="I45" s="30" t="inlineStr">
+        <is>
+          <t>Agency Growth Manager</t>
+        </is>
+      </c>
+      <c r="J45" s="30" t="inlineStr">
+        <is>
+          <t>Client Services</t>
+        </is>
+      </c>
+      <c r="K45" s="27" t="inlineStr">
+        <is>
+          <t>Active</t>
+        </is>
+      </c>
+      <c r="L45" s="29" t="inlineStr">
+        <is>
+          <t>2026-03-10 09:00:25</t>
+        </is>
+      </c>
+      <c r="M45" s="31" t="inlineStr"/>
+    </row>
+    <row r="46" ht="15" customHeight="1">
+      <c r="A46" s="25" t="inlineStr">
+        <is>
+          <t>0063</t>
+        </is>
+      </c>
+      <c r="B46" s="26" t="inlineStr">
+        <is>
+          <t>Aimie macbook pro</t>
+        </is>
+      </c>
+      <c r="C46" s="26" t="inlineStr">
+        <is>
+          <t>FKHCPYV1YW</t>
+        </is>
+      </c>
+      <c r="D46" s="26" t="inlineStr">
+        <is>
+          <t>MacBook Pro (14-inch, 2023)</t>
+        </is>
+      </c>
+      <c r="E46" s="26" t="inlineStr">
+        <is>
+          <t>Mac Laptop</t>
+        </is>
+      </c>
+      <c r="F46" s="25" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="G46" s="26" t="inlineStr">
+        <is>
+          <t>Aimie Venchus</t>
+        </is>
+      </c>
+      <c r="H46" s="26" t="inlineStr">
+        <is>
+          <t>aimie@performcb.com</t>
+        </is>
+      </c>
+      <c r="I46" s="26" t="inlineStr">
+        <is>
+          <t>Senior Partner Manager</t>
+        </is>
+      </c>
+      <c r="J46" s="26" t="inlineStr">
+        <is>
+          <t>Client Services</t>
+        </is>
+      </c>
+      <c r="K46" s="27" t="inlineStr">
+        <is>
+          <t>Active</t>
+        </is>
+      </c>
+      <c r="L46" s="25" t="inlineStr">
+        <is>
+          <t>2024-01-11 14:09:38</t>
+        </is>
+      </c>
+      <c r="M46" s="28" t="inlineStr">
+        <is>
+          <t>NOT IN ABM. get this back when possible and add to ABM via confluence doc</t>
+        </is>
+      </c>
+    </row>
+    <row r="47" ht="15" customHeight="1">
+      <c r="A47" s="29" t="inlineStr">
+        <is>
+          <t>0200</t>
+        </is>
+      </c>
+      <c r="B47" s="30" t="inlineStr">
+        <is>
+          <t>Claire Recore&amp;#039;s Dell</t>
+        </is>
+      </c>
+      <c r="C47" s="30" t="inlineStr">
+        <is>
+          <t>4DMMXJ4</t>
+        </is>
+      </c>
+      <c r="D47" s="30" t="inlineStr">
+        <is>
+          <t>Dell Pro 14</t>
+        </is>
+      </c>
+      <c r="E47" s="30" t="inlineStr">
+        <is>
+          <t>Windows Laptop</t>
+        </is>
+      </c>
+      <c r="F47" s="29" t="inlineStr">
+        <is>
+          <t>Ready to Deploy - Operational</t>
+        </is>
+      </c>
+      <c r="G47" s="30" t="inlineStr">
+        <is>
+          <t>Claire Recore</t>
+        </is>
+      </c>
+      <c r="H47" s="30" t="inlineStr">
+        <is>
+          <t>claire@performcb.com</t>
+        </is>
+      </c>
+      <c r="I47" s="30" t="inlineStr">
+        <is>
+          <t>Growth Manager</t>
+        </is>
+      </c>
+      <c r="J47" s="30" t="inlineStr">
+        <is>
+          <t>Client Services</t>
+        </is>
+      </c>
+      <c r="K47" s="27" t="inlineStr">
+        <is>
+          <t>Active</t>
+        </is>
+      </c>
+      <c r="L47" s="29" t="inlineStr">
+        <is>
+          <t>2026-06-22 09:50:36</t>
+        </is>
+      </c>
+      <c r="M47" s="31" t="inlineStr"/>
+    </row>
+    <row r="48" ht="15" customHeight="1">
+      <c r="A48" s="25" t="inlineStr">
+        <is>
+          <t>0062</t>
+        </is>
+      </c>
+      <c r="B48" s="26" t="inlineStr">
+        <is>
+          <t>Devyn&amp;#039;s MacBook Pro</t>
+        </is>
+      </c>
+      <c r="C48" s="26" t="inlineStr">
+        <is>
+          <t>JVX9L5GWYG</t>
+        </is>
+      </c>
+      <c r="D48" s="26" t="inlineStr">
+        <is>
+          <t>MacBook Pro (14-inch, Nov 2023)</t>
+        </is>
+      </c>
+      <c r="E48" s="26" t="inlineStr">
+        <is>
+          <t>Mac Laptop</t>
+        </is>
+      </c>
+      <c r="F48" s="25" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="G48" s="26" t="inlineStr">
+        <is>
+          <t>Devyn Kahl</t>
+        </is>
+      </c>
+      <c r="H48" s="26" t="inlineStr">
+        <is>
+          <t>devyn@performcb.com</t>
+        </is>
+      </c>
+      <c r="I48" s="26" t="inlineStr">
+        <is>
+          <t>Program Coordinator</t>
+        </is>
+      </c>
+      <c r="J48" s="26" t="inlineStr">
+        <is>
+          <t>Client Services</t>
+        </is>
+      </c>
+      <c r="K48" s="27" t="inlineStr">
+        <is>
+          <t>Active</t>
+        </is>
+      </c>
+      <c r="L48" s="25" t="inlineStr">
+        <is>
+          <t>2024-09-12 15:16:11</t>
+        </is>
+      </c>
+      <c r="M48" s="28" t="inlineStr"/>
+    </row>
+    <row r="49" ht="15" customHeight="1">
+      <c r="A49" s="29" t="inlineStr">
+        <is>
+          <t>0206</t>
+        </is>
+      </c>
+      <c r="B49" s="30" t="inlineStr">
+        <is>
+          <t>Jill&amp;#039;s MacBook M5</t>
+        </is>
+      </c>
+      <c r="C49" s="30" t="inlineStr">
+        <is>
+          <t>FR7F2G6T2G</t>
+        </is>
+      </c>
+      <c r="D49" s="30" t="inlineStr">
+        <is>
+          <t>MacBook Pro (14-inch, M5)</t>
+        </is>
+      </c>
+      <c r="E49" s="30" t="inlineStr">
+        <is>
+          <t>Mac Laptop</t>
+        </is>
+      </c>
+      <c r="F49" s="29" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="G49" s="30" t="inlineStr">
+        <is>
+          <t>Jill Speckman</t>
+        </is>
+      </c>
+      <c r="H49" s="30" t="inlineStr">
+        <is>
+          <t>jill@performcb.com</t>
+        </is>
+      </c>
+      <c r="I49" s="30" t="inlineStr">
+        <is>
+          <t>Vice President Agency Client Success</t>
+        </is>
+      </c>
+      <c r="J49" s="30" t="inlineStr">
+        <is>
+          <t>Client Services</t>
+        </is>
+      </c>
+      <c r="K49" s="27" t="inlineStr">
+        <is>
+          <t>Active</t>
+        </is>
+      </c>
+      <c r="L49" s="29" t="inlineStr">
+        <is>
+          <t>2026-07-09 11:59:23</t>
+        </is>
+      </c>
+      <c r="M49" s="31" t="inlineStr"/>
+    </row>
+    <row r="50" ht="15" customHeight="1">
+      <c r="A50" s="25" t="inlineStr">
+        <is>
+          <t>0059</t>
+        </is>
+      </c>
+      <c r="B50" s="26" t="inlineStr">
+        <is>
+          <t>PCB-0059-JMURRA</t>
+        </is>
+      </c>
+      <c r="C50" s="26" t="inlineStr">
+        <is>
+          <t>GR65P74</t>
+        </is>
+      </c>
+      <c r="D50" s="26" t="inlineStr">
+        <is>
+          <t>Dell Precision 3490</t>
+        </is>
+      </c>
+      <c r="E50" s="26" t="inlineStr">
+        <is>
+          <t>Windows Laptop</t>
+        </is>
+      </c>
+      <c r="F50" s="25" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="G50" s="26" t="inlineStr">
+        <is>
+          <t>Joe Murray</t>
+        </is>
+      </c>
+      <c r="H50" s="26" t="inlineStr">
+        <is>
+          <t>joseph@performcb.com</t>
+        </is>
+      </c>
+      <c r="I50" s="26" t="inlineStr">
+        <is>
+          <t>Lead Growth Manager</t>
+        </is>
+      </c>
+      <c r="J50" s="26" t="inlineStr">
+        <is>
+          <t>Client Services</t>
+        </is>
+      </c>
+      <c r="K50" s="27" t="inlineStr">
+        <is>
+          <t>Active</t>
+        </is>
+      </c>
+      <c r="L50" s="25" t="inlineStr">
+        <is>
+          <t>2025-04-15 09:19:57</t>
+        </is>
+      </c>
+      <c r="M50" s="28" t="inlineStr"/>
+    </row>
+    <row r="51" ht="15" customHeight="1">
+      <c r="A51" s="29" t="inlineStr">
+        <is>
+          <t>0097</t>
+        </is>
+      </c>
+      <c r="B51" s="30" t="inlineStr">
+        <is>
+          <t>Julie B&amp;#039;s Macbook M3</t>
+        </is>
+      </c>
+      <c r="C51" s="30" t="inlineStr">
+        <is>
+          <t>M6X2YCC2NQ</t>
+        </is>
+      </c>
+      <c r="D51" s="30" t="inlineStr">
+        <is>
+          <t>MacBook Pro (14-inch, Nov 2023)</t>
+        </is>
+      </c>
+      <c r="E51" s="30" t="inlineStr">
+        <is>
+          <t>Mac Laptop</t>
+        </is>
+      </c>
+      <c r="F51" s="29" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="G51" s="30" t="inlineStr">
+        <is>
+          <t>Julie Blake</t>
+        </is>
+      </c>
+      <c r="H51" s="30" t="inlineStr">
+        <is>
+          <t>julie.blake@performcb.com</t>
+        </is>
+      </c>
+      <c r="I51" s="30" t="inlineStr">
+        <is>
+          <t>Director of Client Services</t>
+        </is>
+      </c>
+      <c r="J51" s="30" t="inlineStr">
+        <is>
+          <t>Client Services</t>
+        </is>
+      </c>
+      <c r="K51" s="27" t="inlineStr">
+        <is>
+          <t>Active</t>
+        </is>
+      </c>
+      <c r="L51" s="29" t="inlineStr">
+        <is>
+          <t>2025-12-02 00:00:00</t>
+        </is>
+      </c>
+      <c r="M51" s="31" t="inlineStr">
+        <is>
+          <t>was originally 0091, but asset tag was lost in the mail</t>
+        </is>
+      </c>
+    </row>
+    <row r="52" ht="15" customHeight="1">
+      <c r="A52" s="25" t="inlineStr">
+        <is>
+          <t>0015</t>
+        </is>
+      </c>
+      <c r="B52" s="26" t="inlineStr">
+        <is>
+          <t>Julie&amp;#039;s test Lenovo</t>
+        </is>
+      </c>
+      <c r="C52" s="26" t="inlineStr">
+        <is>
+          <t>PF4PH82P</t>
+        </is>
+      </c>
+      <c r="D52" s="26" t="inlineStr">
         <is>
           <t>Lenovo ThinkPad T14 Gen 3</t>
         </is>
       </c>
-      <c r="E41" s="21" t="inlineStr">
+      <c r="E52" s="26" t="inlineStr">
         <is>
           <t>Windows Laptop</t>
         </is>
       </c>
-      <c r="F41" s="20" t="inlineStr">
-[...145 lines deleted...]
-      <c r="J43" s="21" t="inlineStr">
+      <c r="F52" s="25" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="G52" s="26" t="inlineStr">
+        <is>
+          <t>Julie Blake</t>
+        </is>
+      </c>
+      <c r="H52" s="26" t="inlineStr">
+        <is>
+          <t>julie.blake@performcb.com</t>
+        </is>
+      </c>
+      <c r="I52" s="26" t="inlineStr">
+        <is>
+          <t>Director of Client Services</t>
+        </is>
+      </c>
+      <c r="J52" s="26" t="inlineStr">
         <is>
           <t>Client Services</t>
         </is>
       </c>
-      <c r="K43" s="22" t="inlineStr">
-[...520 lines deleted...]
-      <c r="L51" s="20" t="inlineStr">
+      <c r="K52" s="27" t="inlineStr">
+        <is>
+          <t>Active</t>
+        </is>
+      </c>
+      <c r="L52" s="25" t="inlineStr">
         <is>
           <t>2025-10-23 09:24:18</t>
         </is>
       </c>
-      <c r="M51" s="23" t="inlineStr">
+      <c r="M52" s="28" t="inlineStr">
         <is>
           <t>The full serial number is: 1S21HD002BUSPF4PH82P
 Test: Used as a backup if her current laptop has problems with meetings.  Is unmanaged and not in inTune - this is fine.</t>
         </is>
       </c>
     </row>
-    <row r="52" ht="15" customHeight="1">
-      <c r="A52" s="24" t="inlineStr">
+    <row r="53" ht="15" customHeight="1">
+      <c r="A53" s="29" t="inlineStr">
         <is>
           <t>0040</t>
         </is>
       </c>
-      <c r="B52" s="25" t="inlineStr">
+      <c r="B53" s="30" t="inlineStr">
         <is>
           <t>Kass&amp;#039;s MacBook Pro</t>
         </is>
       </c>
-      <c r="C52" s="25" t="inlineStr">
+      <c r="C53" s="30" t="inlineStr">
         <is>
           <t>DHV6TQ27L5</t>
         </is>
       </c>
-      <c r="D52" s="25" t="inlineStr">
+      <c r="D53" s="30" t="inlineStr">
         <is>
           <t>MacBook Pro (14-inch, Nov 2023)</t>
         </is>
       </c>
-      <c r="E52" s="25" t="inlineStr">
+      <c r="E53" s="30" t="inlineStr">
         <is>
           <t>Mac Laptop</t>
         </is>
       </c>
-      <c r="F52" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G52" s="25" t="inlineStr">
+      <c r="F53" s="29" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="G53" s="30" t="inlineStr">
         <is>
           <t>Kass Madrigal</t>
         </is>
       </c>
-      <c r="H52" s="25" t="inlineStr">
+      <c r="H53" s="30" t="inlineStr">
         <is>
           <t>kass@performcb.com</t>
         </is>
       </c>
-      <c r="I52" s="25" t="inlineStr">
+      <c r="I53" s="30" t="inlineStr">
         <is>
           <t>Agency Growth Manager</t>
         </is>
       </c>
-      <c r="J52" s="25" t="inlineStr">
+      <c r="J53" s="30" t="inlineStr">
         <is>
           <t>Client Services</t>
         </is>
       </c>
-      <c r="K52" s="22" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L52" s="24" t="inlineStr">
+      <c r="K53" s="27" t="inlineStr">
+        <is>
+          <t>Active</t>
+        </is>
+      </c>
+      <c r="L53" s="29" t="inlineStr">
         <is>
           <t>2024-03-29 08:22:52</t>
         </is>
       </c>
-      <c r="M52" s="26" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="A53" s="20" t="inlineStr">
+      <c r="M53" s="31" t="inlineStr"/>
+    </row>
+    <row r="54" ht="15" customHeight="1">
+      <c r="A54" s="25" t="inlineStr">
         <is>
           <t>0089</t>
         </is>
       </c>
-      <c r="B53" s="21" t="inlineStr">
+      <c r="B54" s="26" t="inlineStr">
         <is>
           <t>Lisa&amp;#039;s MacBook Pro</t>
         </is>
       </c>
-      <c r="C53" s="21" t="inlineStr">
+      <c r="C54" s="26" t="inlineStr">
         <is>
           <t>W4H46PWKQR</t>
         </is>
       </c>
-      <c r="D53" s="21" t="inlineStr">
+      <c r="D54" s="26" t="inlineStr">
         <is>
           <t>MacBook Pro (14-inch, Nov 2023)</t>
         </is>
       </c>
-      <c r="E53" s="21" t="inlineStr">
+      <c r="E54" s="26" t="inlineStr">
         <is>
           <t>Mac Laptop</t>
         </is>
       </c>
-      <c r="F53" s="20" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G53" s="21" t="inlineStr">
+      <c r="F54" s="25" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="G54" s="26" t="inlineStr">
         <is>
           <t>Lisa Wagner</t>
         </is>
       </c>
-      <c r="H53" s="21" t="inlineStr">
+      <c r="H54" s="26" t="inlineStr">
         <is>
           <t>lisa@performcb.com</t>
         </is>
       </c>
-      <c r="I53" s="21" t="inlineStr">
+      <c r="I54" s="26" t="inlineStr">
         <is>
           <t>Senior Partner Manager</t>
         </is>
       </c>
-      <c r="J53" s="21" t="inlineStr">
+      <c r="J54" s="26" t="inlineStr">
         <is>
           <t>Client Services</t>
         </is>
       </c>
-      <c r="K53" s="22" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L53" s="20" t="inlineStr">
+      <c r="K54" s="27" t="inlineStr">
+        <is>
+          <t>Active</t>
+        </is>
+      </c>
+      <c r="L54" s="25" t="inlineStr">
         <is>
           <t>2024-03-26 14:20:33</t>
         </is>
       </c>
-      <c r="M53" s="23" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="A54" s="24" t="inlineStr">
+      <c r="M54" s="28" t="inlineStr"/>
+    </row>
+    <row r="55" ht="15" customHeight="1">
+      <c r="A55" s="29" t="inlineStr">
         <is>
           <t>0194</t>
         </is>
       </c>
-      <c r="B54" s="25" t="inlineStr">
+      <c r="B55" s="30" t="inlineStr">
         <is>
           <t>Matt F&amp;#039;s Dell Pro 14 Plus</t>
         </is>
       </c>
-      <c r="C54" s="25" t="inlineStr">
+      <c r="C55" s="30" t="inlineStr">
         <is>
           <t>27SSCJ4</t>
         </is>
       </c>
-      <c r="D54" s="25" t="inlineStr">
+      <c r="D55" s="30" t="inlineStr">
         <is>
           <t>Dell Pro 14 Plus</t>
         </is>
       </c>
-      <c r="E54" s="25" t="inlineStr">
+      <c r="E55" s="30" t="inlineStr">
         <is>
           <t>Windows Laptop</t>
         </is>
       </c>
-      <c r="F54" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G54" s="25" t="inlineStr">
+      <c r="F55" s="29" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="G55" s="30" t="inlineStr">
         <is>
           <t>Matthew Ferguson</t>
         </is>
       </c>
-      <c r="H54" s="25" t="inlineStr">
+      <c r="H55" s="30" t="inlineStr">
         <is>
           <t>Matt.Ferguson@performcb.com</t>
         </is>
       </c>
-      <c r="I54" s="25" t="inlineStr">
+      <c r="I55" s="30" t="inlineStr">
         <is>
           <t>Partner Manager</t>
         </is>
       </c>
-      <c r="J54" s="25" t="inlineStr">
+      <c r="J55" s="30" t="inlineStr">
         <is>
           <t>Client Services</t>
         </is>
       </c>
-      <c r="K54" s="22" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L54" s="24" t="inlineStr">
+      <c r="K55" s="27" t="inlineStr">
+        <is>
+          <t>Active</t>
+        </is>
+      </c>
+      <c r="L55" s="29" t="inlineStr">
         <is>
           <t>2026-04-22 10:50:03</t>
         </is>
       </c>
-      <c r="M54" s="26" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="A55" s="20" t="inlineStr">
+      <c r="M55" s="31" t="inlineStr"/>
+    </row>
+    <row r="56" ht="15" customHeight="1">
+      <c r="A56" s="25" t="inlineStr">
         <is>
           <t>0064</t>
         </is>
       </c>
-      <c r="B55" s="21" t="inlineStr">
+      <c r="B56" s="26" t="inlineStr">
         <is>
           <t>Sandra&amp;#039;s Macbook pro M3</t>
         </is>
       </c>
-      <c r="C55" s="21" t="inlineStr">
+      <c r="C56" s="26" t="inlineStr">
         <is>
           <t>M62CYL94GH</t>
         </is>
       </c>
-      <c r="D55" s="21" t="inlineStr">
+      <c r="D56" s="26" t="inlineStr">
         <is>
           <t>MacBook Pro (14-inch, Nov 2023)</t>
         </is>
       </c>
-      <c r="E55" s="21" t="inlineStr">
+      <c r="E56" s="26" t="inlineStr">
         <is>
           <t>Mac Laptop</t>
         </is>
       </c>
-      <c r="F55" s="20" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G55" s="21" t="inlineStr">
+      <c r="F56" s="25" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="G56" s="26" t="inlineStr">
         <is>
           <t>Sandra Seithel</t>
         </is>
       </c>
-      <c r="H55" s="21" t="inlineStr">
+      <c r="H56" s="26" t="inlineStr">
         <is>
           <t>sandra@performcb.com</t>
         </is>
       </c>
-      <c r="I55" s="21" t="inlineStr">
+      <c r="I56" s="26" t="inlineStr">
         <is>
           <t>Growth Manager</t>
         </is>
       </c>
-      <c r="J55" s="21" t="inlineStr">
+      <c r="J56" s="26" t="inlineStr">
         <is>
           <t>Client Services</t>
         </is>
       </c>
-      <c r="K55" s="22" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L55" s="20" t="inlineStr">
+      <c r="K56" s="27" t="inlineStr">
+        <is>
+          <t>Active</t>
+        </is>
+      </c>
+      <c r="L56" s="25" t="inlineStr">
         <is>
           <t>2024-08-15 14:34:18</t>
         </is>
       </c>
-      <c r="M55" s="23" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="A56" s="24" t="inlineStr">
+      <c r="M56" s="28" t="inlineStr"/>
+    </row>
+    <row r="57" ht="15" customHeight="1">
+      <c r="A57" s="29" t="inlineStr">
         <is>
           <t>0117</t>
         </is>
       </c>
-      <c r="B56" s="25" t="inlineStr">
+      <c r="B57" s="30" t="inlineStr">
         <is>
           <t>KelseyP</t>
         </is>
       </c>
-      <c r="C56" s="25" t="inlineStr">
+      <c r="C57" s="30" t="inlineStr">
         <is>
           <t>FDD71J4</t>
         </is>
       </c>
-      <c r="D56" s="25" t="inlineStr">
+      <c r="D57" s="30" t="inlineStr">
         <is>
           <t>Dell Pro Max 14&amp;quot;</t>
         </is>
       </c>
-      <c r="E56" s="25" t="inlineStr">
+      <c r="E57" s="30" t="inlineStr">
         <is>
           <t>Windows Laptop</t>
         </is>
       </c>
-      <c r="F56" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G56" s="25" t="inlineStr">
+      <c r="F57" s="29" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="G57" s="30" t="inlineStr">
         <is>
           <t>Kelsey Pettigrew</t>
         </is>
       </c>
-      <c r="H56" s="25" t="inlineStr">
+      <c r="H57" s="30" t="inlineStr">
         <is>
           <t>kelsey@performcb.com</t>
         </is>
       </c>
-      <c r="I56" s="25" t="inlineStr">
+      <c r="I57" s="30" t="inlineStr">
         <is>
           <t>Director of Promotional and Brand Compliance</t>
         </is>
       </c>
-      <c r="J56" s="25" t="inlineStr">
+      <c r="J57" s="30" t="inlineStr">
         <is>
           <t>Compliance</t>
         </is>
       </c>
-      <c r="K56" s="22" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L56" s="24" t="inlineStr">
+      <c r="K57" s="27" t="inlineStr">
+        <is>
+          <t>Active</t>
+        </is>
+      </c>
+      <c r="L57" s="29" t="inlineStr">
         <is>
           <t>2026-03-03 15:42:44</t>
         </is>
       </c>
-      <c r="M56" s="26" t="inlineStr"/>
-[...22 lines deleted...]
-      <c r="E57" s="21" t="inlineStr">
+      <c r="M57" s="31" t="inlineStr"/>
+    </row>
+    <row r="58" ht="15" customHeight="1">
+      <c r="A58" s="25" t="inlineStr">
+        <is>
+          <t>0123</t>
+        </is>
+      </c>
+      <c r="B58" s="26" t="inlineStr">
+        <is>
+          <t>PBC-0123-RATHERTON</t>
+        </is>
+      </c>
+      <c r="C58" s="26" t="inlineStr">
+        <is>
+          <t>JSPTXL4</t>
+        </is>
+      </c>
+      <c r="D58" s="26" t="inlineStr">
+        <is>
+          <t>Dell Pro Max 14&amp;quot;</t>
+        </is>
+      </c>
+      <c r="E58" s="26" t="inlineStr">
         <is>
           <t>Windows Laptop</t>
         </is>
       </c>
-      <c r="F57" s="20" t="inlineStr">
-[...19 lines deleted...]
-      <c r="J57" s="21" t="inlineStr">
+      <c r="F58" s="25" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="G58" s="26" t="inlineStr">
+        <is>
+          <t>Ryan Atherton</t>
+        </is>
+      </c>
+      <c r="H58" s="26" t="inlineStr">
+        <is>
+          <t>ryan@performcb.com</t>
+        </is>
+      </c>
+      <c r="I58" s="26" t="inlineStr">
+        <is>
+          <t>Vice President of Compliance</t>
+        </is>
+      </c>
+      <c r="J58" s="26" t="inlineStr">
         <is>
           <t>Compliance</t>
         </is>
       </c>
-      <c r="K57" s="22" t="inlineStr">
-[...36 lines deleted...]
-      <c r="E58" s="25" t="inlineStr">
+      <c r="K58" s="27" t="inlineStr">
+        <is>
+          <t>Active</t>
+        </is>
+      </c>
+      <c r="L58" s="25" t="inlineStr">
+        <is>
+          <t>2026-07-14 07:54:00</t>
+        </is>
+      </c>
+      <c r="M58" s="28" t="inlineStr"/>
+    </row>
+    <row r="59" ht="15" customHeight="1">
+      <c r="A59" s="29" t="inlineStr">
+        <is>
+          <t>0053</t>
+        </is>
+      </c>
+      <c r="B59" s="30" t="inlineStr">
+        <is>
+          <t>PCB-0053-TSUZIO</t>
+        </is>
+      </c>
+      <c r="C59" s="30" t="inlineStr">
+        <is>
+          <t>FXY0Q74</t>
+        </is>
+      </c>
+      <c r="D59" s="30" t="inlineStr">
+        <is>
+          <t>Dell Precision 3490</t>
+        </is>
+      </c>
+      <c r="E59" s="30" t="inlineStr">
         <is>
           <t>Windows Laptop</t>
         </is>
       </c>
-      <c r="F58" s="24" t="inlineStr">
-[...19 lines deleted...]
-      <c r="J58" s="25" t="inlineStr">
+      <c r="F59" s="29" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="G59" s="30" t="inlineStr">
+        <is>
+          <t>Tim Suzio</t>
+        </is>
+      </c>
+      <c r="H59" s="30" t="inlineStr">
+        <is>
+          <t>tim@performcb.com</t>
+        </is>
+      </c>
+      <c r="I59" s="30" t="inlineStr">
+        <is>
+          <t>Senior Compliance Analyst</t>
+        </is>
+      </c>
+      <c r="J59" s="30" t="inlineStr">
         <is>
           <t>Compliance</t>
         </is>
       </c>
-      <c r="K58" s="22" t="inlineStr">
-[...32 lines deleted...]
-      <c r="E59" s="21" t="inlineStr">
+      <c r="K59" s="27" t="inlineStr">
+        <is>
+          <t>Active</t>
+        </is>
+      </c>
+      <c r="L59" s="29" t="inlineStr">
+        <is>
+          <t>2025-01-29 13:35:28</t>
+        </is>
+      </c>
+      <c r="M59" s="31" t="inlineStr"/>
+    </row>
+    <row r="60" ht="15" customHeight="1">
+      <c r="A60" s="25" t="inlineStr">
+        <is>
+          <t>0050</t>
+        </is>
+      </c>
+      <c r="B60" s="26" t="inlineStr">
+        <is>
+          <t>PCB-0050-RHILL</t>
+        </is>
+      </c>
+      <c r="C60" s="26" t="inlineStr">
+        <is>
+          <t>0F3RJMP24103FB</t>
+        </is>
+      </c>
+      <c r="D60" s="26" t="inlineStr">
+        <is>
+          <t>Surface Book 5</t>
+        </is>
+      </c>
+      <c r="E60" s="26" t="inlineStr">
+        <is>
+          <t>Surface Book</t>
+        </is>
+      </c>
+      <c r="F60" s="25" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="G60" s="26" t="inlineStr">
+        <is>
+          <t>Ryan Hill</t>
+        </is>
+      </c>
+      <c r="H60" s="26" t="inlineStr">
+        <is>
+          <t>ryan.hill@performcb.com</t>
+        </is>
+      </c>
+      <c r="I60" s="26" t="inlineStr">
+        <is>
+          <t>Director of Experience and Engagement</t>
+        </is>
+      </c>
+      <c r="J60" s="26" t="inlineStr">
+        <is>
+          <t>Culture</t>
+        </is>
+      </c>
+      <c r="K60" s="27" t="inlineStr">
+        <is>
+          <t>Active</t>
+        </is>
+      </c>
+      <c r="L60" s="25" t="inlineStr">
+        <is>
+          <t>2024-08-16 10:56:45</t>
+        </is>
+      </c>
+      <c r="M60" s="28" t="inlineStr">
+        <is>
+          <t>ryan.hill_Windows_2/10/2025_8:29 PM</t>
+        </is>
+      </c>
+    </row>
+    <row r="61" ht="15" customHeight="1">
+      <c r="A61" s="29" t="inlineStr">
+        <is>
+          <t>0198</t>
+        </is>
+      </c>
+      <c r="B61" s="30" t="inlineStr">
+        <is>
+          <t>Amanda&amp;#039;s Dell 3591</t>
+        </is>
+      </c>
+      <c r="C61" s="30" t="inlineStr">
+        <is>
+          <t>B8RYS54</t>
+        </is>
+      </c>
+      <c r="D61" s="30" t="inlineStr">
+        <is>
+          <t>Dell Precision 3591</t>
+        </is>
+      </c>
+      <c r="E61" s="30" t="inlineStr">
         <is>
           <t>Windows Laptop</t>
         </is>
       </c>
-      <c r="F59" s="20" t="inlineStr">
-[...201 lines deleted...]
-      <c r="G62" s="25" t="inlineStr">
+      <c r="F61" s="29" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="G61" s="30" t="inlineStr">
         <is>
           <t>Amanda Yeager</t>
         </is>
       </c>
-      <c r="H62" s="25" t="inlineStr">
+      <c r="H61" s="30" t="inlineStr">
         <is>
           <t>amanda.yeager@performcb.com</t>
         </is>
       </c>
-      <c r="I62" s="25" t="inlineStr">
+      <c r="I61" s="30" t="inlineStr">
         <is>
           <t>CFO</t>
         </is>
       </c>
-      <c r="J62" s="25" t="inlineStr">
+      <c r="J61" s="30" t="inlineStr">
         <is>
           <t>Executive</t>
         </is>
       </c>
-      <c r="K62" s="22" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L62" s="24" t="inlineStr">
+      <c r="K61" s="27" t="inlineStr">
+        <is>
+          <t>Active</t>
+        </is>
+      </c>
+      <c r="L61" s="29" t="inlineStr">
         <is>
           <t>2025-02-21 14:26:41</t>
         </is>
       </c>
-      <c r="M62" s="26" t="inlineStr">
+      <c r="M61" s="31" t="inlineStr">
         <is>
           <t>Now Amanda's primary machine. FORMERLY the below: 
 Used for data purposes.  Is her secondary machine.  Is not in inTune - it's okay.</t>
         </is>
       </c>
     </row>
+    <row r="62" ht="15" customHeight="1">
+      <c r="A62" s="25" t="inlineStr">
+        <is>
+          <t>0056</t>
+        </is>
+      </c>
+      <c r="B62" s="26" t="inlineStr">
+        <is>
+          <t>PCB-0056-AYEAGE</t>
+        </is>
+      </c>
+      <c r="C62" s="26" t="inlineStr">
+        <is>
+          <t>2CMN614</t>
+        </is>
+      </c>
+      <c r="D62" s="26" t="inlineStr">
+        <is>
+          <t>Dell Precision 3581</t>
+        </is>
+      </c>
+      <c r="E62" s="26" t="inlineStr">
+        <is>
+          <t>Windows Laptop</t>
+        </is>
+      </c>
+      <c r="F62" s="25" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="G62" s="26" t="inlineStr">
+        <is>
+          <t>Amanda Yeager</t>
+        </is>
+      </c>
+      <c r="H62" s="26" t="inlineStr">
+        <is>
+          <t>amanda.yeager@performcb.com</t>
+        </is>
+      </c>
+      <c r="I62" s="26" t="inlineStr">
+        <is>
+          <t>CFO</t>
+        </is>
+      </c>
+      <c r="J62" s="26" t="inlineStr">
+        <is>
+          <t>Executive</t>
+        </is>
+      </c>
+      <c r="K62" s="27" t="inlineStr">
+        <is>
+          <t>Active</t>
+        </is>
+      </c>
+      <c r="L62" s="25" t="inlineStr">
+        <is>
+          <t>2024-09-12 11:45:40</t>
+        </is>
+      </c>
+      <c r="M62" s="28" t="inlineStr">
+        <is>
+          <t>Bitlocker issues.</t>
+        </is>
+      </c>
+    </row>
     <row r="63" ht="15" customHeight="1">
-      <c r="A63" s="20" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E63" s="21" t="inlineStr">
+      <c r="A63" s="29" t="inlineStr">
+        <is>
+          <t>0054</t>
+        </is>
+      </c>
+      <c r="B63" s="30" t="inlineStr">
+        <is>
+          <t>Formerly Dan D&amp;#039;s Precision 5490 - Amanda</t>
+        </is>
+      </c>
+      <c r="C63" s="30" t="inlineStr">
+        <is>
+          <t>8278C54</t>
+        </is>
+      </c>
+      <c r="D63" s="30" t="inlineStr">
+        <is>
+          <t>Dell Precision 5490</t>
+        </is>
+      </c>
+      <c r="E63" s="30" t="inlineStr">
         <is>
           <t>Windows Laptop</t>
         </is>
       </c>
-      <c r="F63" s="20" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G63" s="21" t="inlineStr">
+      <c r="F63" s="29" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="G63" s="30" t="inlineStr">
         <is>
           <t>Amanda Yeager</t>
         </is>
       </c>
-      <c r="H63" s="21" t="inlineStr">
+      <c r="H63" s="30" t="inlineStr">
         <is>
           <t>amanda.yeager@performcb.com</t>
         </is>
       </c>
-      <c r="I63" s="21" t="inlineStr">
+      <c r="I63" s="30" t="inlineStr">
         <is>
           <t>CFO</t>
         </is>
       </c>
-      <c r="J63" s="21" t="inlineStr">
+      <c r="J63" s="30" t="inlineStr">
         <is>
           <t>Executive</t>
         </is>
       </c>
-      <c r="K63" s="22" t="inlineStr">
-[...9 lines deleted...]
-      <c r="M63" s="23" t="inlineStr"/>
+      <c r="K63" s="27" t="inlineStr">
+        <is>
+          <t>Active</t>
+        </is>
+      </c>
+      <c r="L63" s="29" t="inlineStr">
+        <is>
+          <t>2026-08-06 13:43:04</t>
+        </is>
+      </c>
+      <c r="M63" s="31" t="inlineStr">
+        <is>
+          <t>Needed access to Dan's information - she can login as Dan.  Running Excel with macros only on his machine.</t>
+        </is>
+      </c>
     </row>
     <row r="64" ht="15" customHeight="1">
-      <c r="A64" s="24" t="inlineStr">
+      <c r="A64" s="25" t="inlineStr">
         <is>
           <t>0145</t>
         </is>
       </c>
-      <c r="B64" s="25" t="inlineStr">
+      <c r="B64" s="26" t="inlineStr">
         <is>
           <t>Brad&amp;#039;s MacBook Pro M4</t>
         </is>
       </c>
-      <c r="C64" s="25" t="inlineStr">
+      <c r="C64" s="26" t="inlineStr">
         <is>
           <t>HK70HQ60F4</t>
         </is>
       </c>
-      <c r="D64" s="25" t="inlineStr">
+      <c r="D64" s="26" t="inlineStr">
         <is>
           <t>MacBook Pro (16-inch, 2024)</t>
         </is>
       </c>
-      <c r="E64" s="25" t="inlineStr">
+      <c r="E64" s="26" t="inlineStr">
         <is>
           <t>Mac Laptop</t>
         </is>
       </c>
-      <c r="F64" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G64" s="25" t="inlineStr">
+      <c r="F64" s="25" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="G64" s="26" t="inlineStr">
         <is>
           <t>Brad Dobbins</t>
         </is>
       </c>
-      <c r="H64" s="25" t="inlineStr">
+      <c r="H64" s="26" t="inlineStr">
         <is>
           <t>brad@performcb.com</t>
         </is>
       </c>
-      <c r="I64" s="25" t="inlineStr">
+      <c r="I64" s="26" t="inlineStr">
         <is>
           <t>COO</t>
         </is>
       </c>
-      <c r="J64" s="25" t="inlineStr">
+      <c r="J64" s="26" t="inlineStr">
         <is>
           <t>Executive</t>
         </is>
       </c>
-      <c r="K64" s="22" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L64" s="24" t="inlineStr">
+      <c r="K64" s="27" t="inlineStr">
+        <is>
+          <t>Active</t>
+        </is>
+      </c>
+      <c r="L64" s="25" t="inlineStr">
         <is>
           <t>2025-10-02 11:08:54</t>
         </is>
       </c>
-      <c r="M64" s="26" t="inlineStr">
+      <c r="M64" s="28" t="inlineStr">
         <is>
           <t>Space Black</t>
         </is>
       </c>
     </row>
     <row r="65" ht="15" customHeight="1">
-      <c r="A65" s="20" t="inlineStr">
+      <c r="A65" s="29" t="inlineStr">
         <is>
           <t>0085</t>
         </is>
       </c>
-      <c r="B65" s="21" t="inlineStr">
+      <c r="B65" s="30" t="inlineStr">
         <is>
           <t>Dzenis Macbook Pro</t>
         </is>
       </c>
-      <c r="C65" s="21" t="inlineStr">
+      <c r="C65" s="30" t="inlineStr">
         <is>
           <t>G71R9WMXTH</t>
         </is>
       </c>
-      <c r="D65" s="21" t="inlineStr">
+      <c r="D65" s="30" t="inlineStr">
         <is>
           <t>MacBook Pro (16-inch, 2021)</t>
         </is>
       </c>
-      <c r="E65" s="21" t="inlineStr">
+      <c r="E65" s="30" t="inlineStr">
         <is>
           <t>Mac Laptop</t>
         </is>
       </c>
-      <c r="F65" s="20" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G65" s="21" t="inlineStr">
+      <c r="F65" s="29" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="G65" s="30" t="inlineStr">
         <is>
           <t>Dzenis Softic</t>
         </is>
       </c>
-      <c r="H65" s="21" t="inlineStr">
+      <c r="H65" s="30" t="inlineStr">
         <is>
           <t>dzenis@performcb.com</t>
         </is>
       </c>
-      <c r="I65" s="21" t="inlineStr">
+      <c r="I65" s="30" t="inlineStr">
         <is>
           <t>CTO &amp;amp; Head of AI Innovation</t>
         </is>
       </c>
-      <c r="J65" s="21" t="inlineStr">
+      <c r="J65" s="30" t="inlineStr">
         <is>
           <t>Executive</t>
         </is>
       </c>
-      <c r="K65" s="22" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L65" s="20" t="inlineStr">
+      <c r="K65" s="27" t="inlineStr">
+        <is>
+          <t>Active</t>
+        </is>
+      </c>
+      <c r="L65" s="29" t="inlineStr">
         <is>
           <t>2023-12-29 13:07:46</t>
         </is>
       </c>
-      <c r="M65" s="23" t="inlineStr">
+      <c r="M65" s="31" t="inlineStr">
         <is>
           <t>Dzenis - he will let us know when he wants an upgrade.</t>
         </is>
       </c>
     </row>
     <row r="66" ht="15" customHeight="1">
-      <c r="A66" s="24" t="inlineStr">
+      <c r="A66" s="25" t="inlineStr">
         <is>
           <t>0136</t>
         </is>
       </c>
-      <c r="B66" s="25" t="inlineStr">
+      <c r="B66" s="26" t="inlineStr">
         <is>
           <t>PCB-0136-</t>
         </is>
       </c>
-      <c r="C66" s="25" t="inlineStr">
+      <c r="C66" s="26" t="inlineStr">
         <is>
           <t>M2YXPFQ15W</t>
         </is>
       </c>
-      <c r="D66" s="25" t="inlineStr">
+      <c r="D66" s="26" t="inlineStr">
         <is>
           <t>MacBook Pro (14-inch, 2024)</t>
         </is>
       </c>
-      <c r="E66" s="25" t="inlineStr">
+      <c r="E66" s="26" t="inlineStr">
         <is>
           <t>Mac Laptop</t>
         </is>
       </c>
-      <c r="F66" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G66" s="25" t="inlineStr">
+      <c r="F66" s="25" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="G66" s="26" t="inlineStr">
         <is>
           <t>Erin Cigich</t>
         </is>
       </c>
-      <c r="H66" s="25" t="inlineStr">
+      <c r="H66" s="26" t="inlineStr">
         <is>
           <t>erin@performcb.com</t>
         </is>
       </c>
-      <c r="I66" s="25" t="inlineStr">
+      <c r="I66" s="26" t="inlineStr">
         <is>
           <t>CEO</t>
         </is>
       </c>
-      <c r="J66" s="25" t="inlineStr">
+      <c r="J66" s="26" t="inlineStr">
         <is>
           <t>Executive</t>
         </is>
       </c>
-      <c r="K66" s="22" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L66" s="24" t="inlineStr">
+      <c r="K66" s="27" t="inlineStr">
+        <is>
+          <t>Active</t>
+        </is>
+      </c>
+      <c r="L66" s="25" t="inlineStr">
         <is>
           <t>2025-03-10 14:31:48</t>
         </is>
       </c>
-      <c r="M66" s="26" t="inlineStr"/>
+      <c r="M66" s="28" t="inlineStr"/>
     </row>
     <row r="67" ht="15" customHeight="1">
-      <c r="A67" s="20" t="inlineStr">
+      <c r="A67" s="29" t="inlineStr">
         <is>
           <t>0138</t>
         </is>
       </c>
-      <c r="B67" s="21" t="inlineStr">
+      <c r="B67" s="30" t="inlineStr">
         <is>
           <t>PCB-0138-</t>
         </is>
       </c>
-      <c r="C67" s="21" t="inlineStr">
+      <c r="C67" s="30" t="inlineStr">
         <is>
           <t>M9M6F9Q9W0</t>
         </is>
       </c>
-      <c r="D67" s="21" t="inlineStr">
+      <c r="D67" s="30" t="inlineStr">
         <is>
           <t>MacBook Pro (16-inch, 2024)</t>
         </is>
       </c>
-      <c r="E67" s="21" t="inlineStr">
+      <c r="E67" s="30" t="inlineStr">
         <is>
           <t>Mac Laptop</t>
         </is>
       </c>
-      <c r="F67" s="20" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G67" s="21" t="inlineStr">
+      <c r="F67" s="29" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="G67" s="30" t="inlineStr">
         <is>
           <t>Lee Aho</t>
         </is>
       </c>
-      <c r="H67" s="21" t="inlineStr">
+      <c r="H67" s="30" t="inlineStr">
         <is>
           <t>lee@performcb.com</t>
         </is>
       </c>
-      <c r="I67" s="21" t="inlineStr">
+      <c r="I67" s="30" t="inlineStr">
         <is>
           <t>Chief Revenue Officer</t>
         </is>
       </c>
-      <c r="J67" s="21" t="inlineStr">
+      <c r="J67" s="30" t="inlineStr">
         <is>
           <t>Executive</t>
         </is>
       </c>
-      <c r="K67" s="22" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L67" s="20" t="inlineStr">
+      <c r="K67" s="27" t="inlineStr">
+        <is>
+          <t>Active</t>
+        </is>
+      </c>
+      <c r="L67" s="29" t="inlineStr">
         <is>
           <t>2025-03-21 14:09:38</t>
         </is>
       </c>
-      <c r="M67" s="23" t="inlineStr">
+      <c r="M67" s="31" t="inlineStr">
         <is>
           <t>Space Black</t>
         </is>
       </c>
     </row>
     <row r="68" ht="15" customHeight="1">
-      <c r="A68" s="24" t="inlineStr">
+      <c r="A68" s="25" t="inlineStr">
         <is>
           <t>0202</t>
         </is>
       </c>
-      <c r="B68" s="25" t="inlineStr">
+      <c r="B68" s="26" t="inlineStr">
         <is>
           <t>Matt Lord&amp;#039;s MacBook Air M5</t>
         </is>
       </c>
-      <c r="C68" s="25" t="inlineStr">
+      <c r="C68" s="26" t="inlineStr">
         <is>
           <t>M2CQ27X7CR</t>
         </is>
       </c>
-      <c r="D68" s="25" t="inlineStr">
+      <c r="D68" s="26" t="inlineStr">
         <is>
           <t>MacBook Air (15-inch, M5)</t>
         </is>
       </c>
-      <c r="E68" s="25" t="inlineStr">
+      <c r="E68" s="26" t="inlineStr">
         <is>
           <t>Mac Laptop</t>
         </is>
       </c>
-      <c r="F68" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G68" s="25" t="inlineStr">
+      <c r="F68" s="25" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="G68" s="26" t="inlineStr">
         <is>
           <t>Matt Lord</t>
         </is>
       </c>
-      <c r="H68" s="25" t="inlineStr">
+      <c r="H68" s="26" t="inlineStr">
         <is>
           <t>matt@performcb.com</t>
         </is>
       </c>
-      <c r="I68" s="25" t="inlineStr">
+      <c r="I68" s="26" t="inlineStr">
         <is>
           <t>Chief Strategy Officer</t>
         </is>
       </c>
-      <c r="J68" s="25" t="inlineStr">
+      <c r="J68" s="26" t="inlineStr">
         <is>
           <t>Executive</t>
         </is>
       </c>
-      <c r="K68" s="22" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L68" s="24" t="inlineStr">
+      <c r="K68" s="27" t="inlineStr">
+        <is>
+          <t>Active</t>
+        </is>
+      </c>
+      <c r="L68" s="25" t="inlineStr">
         <is>
           <t>2026-06-24 13:46:54</t>
         </is>
       </c>
-      <c r="M68" s="26" t="inlineStr"/>
+      <c r="M68" s="28" t="inlineStr"/>
     </row>
     <row r="69" ht="15" customHeight="1">
-      <c r="A69" s="20" t="inlineStr">
+      <c r="A69" s="29" t="inlineStr">
         <is>
           <t>0090</t>
         </is>
       </c>
-      <c r="B69" s="21" t="inlineStr">
+      <c r="B69" s="30" t="inlineStr">
         <is>
           <t>Matt Lord macbook pro</t>
         </is>
       </c>
-      <c r="C69" s="21" t="inlineStr">
+      <c r="C69" s="30" t="inlineStr">
         <is>
           <t>CF2YG6177P</t>
         </is>
       </c>
-      <c r="D69" s="21" t="inlineStr">
+      <c r="D69" s="30" t="inlineStr">
         <is>
           <t>MacBook Air (15-inch, M2, 2023)</t>
         </is>
       </c>
-      <c r="E69" s="21" t="inlineStr">
+      <c r="E69" s="30" t="inlineStr">
         <is>
           <t>Mac Laptop</t>
         </is>
       </c>
-      <c r="F69" s="20" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G69" s="21" t="inlineStr">
+      <c r="F69" s="29" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="G69" s="30" t="inlineStr">
         <is>
           <t>Matt Lord</t>
         </is>
       </c>
-      <c r="H69" s="21" t="inlineStr">
+      <c r="H69" s="30" t="inlineStr">
         <is>
           <t>matt@performcb.com</t>
         </is>
       </c>
-      <c r="I69" s="21" t="inlineStr">
+      <c r="I69" s="30" t="inlineStr">
         <is>
           <t>Chief Strategy Officer</t>
         </is>
       </c>
-      <c r="J69" s="21" t="inlineStr">
+      <c r="J69" s="30" t="inlineStr">
         <is>
           <t>Executive</t>
         </is>
       </c>
-      <c r="K69" s="22" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L69" s="20" t="inlineStr">
+      <c r="K69" s="27" t="inlineStr">
+        <is>
+          <t>Active</t>
+        </is>
+      </c>
+      <c r="L69" s="29" t="inlineStr">
         <is>
           <t>2023-12-29 13:07:46</t>
         </is>
       </c>
-      <c r="M69" s="23" t="inlineStr">
+      <c r="M69" s="31" t="inlineStr">
         <is>
           <t>Matt Lord</t>
         </is>
       </c>
     </row>
     <row r="70" ht="15" customHeight="1">
-      <c r="A70" s="24" t="inlineStr">
+      <c r="A70" s="25" t="inlineStr">
         <is>
           <t>TBD - Allie</t>
         </is>
       </c>
-      <c r="B70" s="25" t="inlineStr">
+      <c r="B70" s="26" t="inlineStr">
         <is>
           <t>TBD-Allie</t>
         </is>
       </c>
-      <c r="C70" s="25" t="inlineStr">
+      <c r="C70" s="26" t="inlineStr">
         <is>
           <t>TBD - ALLIE</t>
         </is>
       </c>
-      <c r="D70" s="25" t="inlineStr">
+      <c r="D70" s="26" t="inlineStr">
         <is>
           <t>Dell Pro 14 Plus</t>
         </is>
       </c>
-      <c r="E70" s="25" t="inlineStr">
+      <c r="E70" s="26" t="inlineStr">
         <is>
           <t>Windows Laptop</t>
         </is>
       </c>
-      <c r="F70" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G70" s="25" t="inlineStr">
+      <c r="F70" s="25" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="G70" s="26" t="inlineStr">
         <is>
           <t>Allie Bartley</t>
         </is>
       </c>
-      <c r="H70" s="25" t="inlineStr">
+      <c r="H70" s="26" t="inlineStr">
         <is>
           <t>allison@performcb.com</t>
         </is>
       </c>
-      <c r="I70" s="25" t="inlineStr">
+      <c r="I70" s="26" t="inlineStr">
         <is>
           <t>Growth Director</t>
         </is>
       </c>
-      <c r="J70" s="25" t="inlineStr">
+      <c r="J70" s="26" t="inlineStr">
         <is>
           <t>Growth Mgmt</t>
         </is>
       </c>
-      <c r="K70" s="22" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L70" s="24" t="inlineStr">
+      <c r="K70" s="27" t="inlineStr">
+        <is>
+          <t>Active</t>
+        </is>
+      </c>
+      <c r="L70" s="25" t="inlineStr">
         <is>
           <t>2026-05-15 07:09:51</t>
         </is>
       </c>
-      <c r="M70" s="26" t="inlineStr"/>
+      <c r="M70" s="28" t="inlineStr"/>
     </row>
     <row r="71" ht="15" customHeight="1">
-      <c r="A71" s="20" t="inlineStr">
+      <c r="A71" s="29" t="inlineStr">
         <is>
           <t>0009</t>
         </is>
       </c>
-      <c r="B71" s="21" t="inlineStr">
+      <c r="B71" s="30" t="inlineStr">
         <is>
           <t>PCB-0009-ABARTL</t>
         </is>
       </c>
-      <c r="C71" s="21" t="inlineStr">
+      <c r="C71" s="30" t="inlineStr">
         <is>
           <t>PF4AZC8F</t>
         </is>
       </c>
-      <c r="D71" s="21" t="inlineStr">
+      <c r="D71" s="30" t="inlineStr">
         <is>
           <t>Lenovo ThinkPad T14 Gen 3</t>
         </is>
       </c>
-      <c r="E71" s="21" t="inlineStr">
+      <c r="E71" s="30" t="inlineStr">
         <is>
           <t>Windows Laptop</t>
         </is>
       </c>
-      <c r="F71" s="20" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G71" s="21" t="inlineStr">
+      <c r="F71" s="29" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="G71" s="30" t="inlineStr">
         <is>
           <t>Allie Bartley</t>
         </is>
       </c>
-      <c r="H71" s="21" t="inlineStr">
+      <c r="H71" s="30" t="inlineStr">
         <is>
           <t>allison@performcb.com</t>
         </is>
       </c>
-      <c r="I71" s="21" t="inlineStr">
+      <c r="I71" s="30" t="inlineStr">
         <is>
           <t>Growth Director</t>
         </is>
       </c>
-      <c r="J71" s="21" t="inlineStr">
+      <c r="J71" s="30" t="inlineStr">
         <is>
           <t>Growth Mgmt</t>
         </is>
       </c>
-      <c r="K71" s="22" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L71" s="20" t="inlineStr">
+      <c r="K71" s="27" t="inlineStr">
+        <is>
+          <t>Active</t>
+        </is>
+      </c>
+      <c r="L71" s="29" t="inlineStr">
         <is>
           <t>2023-12-29 13:07:47</t>
         </is>
       </c>
-      <c r="M71" s="23" t="inlineStr">
+      <c r="M71" s="31" t="inlineStr">
         <is>
           <t>The full serial number for this device: 1S21AJSCFB00PF4AZC8F</t>
         </is>
       </c>
     </row>
     <row r="72" ht="15" customHeight="1">
-      <c r="A72" s="24" t="inlineStr">
+      <c r="A72" s="25" t="inlineStr">
         <is>
           <t>0204</t>
         </is>
       </c>
-      <c r="B72" s="25" t="inlineStr">
+      <c r="B72" s="26" t="inlineStr">
         <is>
           <t>Danny Carter&amp;#039;s Dell Pro Max</t>
         </is>
       </c>
-      <c r="C72" s="25" t="inlineStr">
+      <c r="C72" s="26" t="inlineStr">
         <is>
           <t>JH78XL4</t>
         </is>
       </c>
-      <c r="D72" s="25" t="inlineStr">
+      <c r="D72" s="26" t="inlineStr">
         <is>
           <t>Dell Pro Max 14&amp;quot; Premium</t>
         </is>
       </c>
-      <c r="E72" s="25" t="inlineStr">
+      <c r="E72" s="26" t="inlineStr">
         <is>
           <t>Windows Laptop</t>
         </is>
       </c>
-      <c r="F72" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G72" s="25" t="inlineStr">
+      <c r="F72" s="25" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="G72" s="26" t="inlineStr">
         <is>
           <t>Daniel Carter</t>
         </is>
       </c>
-      <c r="H72" s="25" t="inlineStr">
+      <c r="H72" s="26" t="inlineStr">
         <is>
           <t>daniel@performcb.com</t>
         </is>
       </c>
-      <c r="I72" s="25" t="inlineStr">
+      <c r="I72" s="26" t="inlineStr">
         <is>
           <t>EVP of Growth</t>
         </is>
       </c>
-      <c r="J72" s="25" t="inlineStr">
+      <c r="J72" s="26" t="inlineStr">
         <is>
           <t>Growth Mgmt</t>
         </is>
       </c>
-      <c r="K72" s="22" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L72" s="24" t="inlineStr">
+      <c r="K72" s="27" t="inlineStr">
+        <is>
+          <t>Active</t>
+        </is>
+      </c>
+      <c r="L72" s="25" t="inlineStr">
         <is>
           <t>2026-07-07 07:12:22</t>
         </is>
       </c>
-      <c r="M72" s="26" t="inlineStr"/>
+      <c r="M72" s="28" t="inlineStr"/>
     </row>
     <row r="73" ht="15" customHeight="1">
-      <c r="A73" s="20" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E73" s="21" t="inlineStr">
+      <c r="A73" s="29" t="inlineStr">
+        <is>
+          <t>0080</t>
+        </is>
+      </c>
+      <c r="B73" s="30" t="inlineStr">
+        <is>
+          <t>Kristen Dean Macbook Pro M3</t>
+        </is>
+      </c>
+      <c r="C73" s="30" t="inlineStr">
+        <is>
+          <t>Q57V3XHGPP</t>
+        </is>
+      </c>
+      <c r="D73" s="30" t="inlineStr">
+        <is>
+          <t>MacBook Pro (14-inch, Nov 2023)</t>
+        </is>
+      </c>
+      <c r="E73" s="30" t="inlineStr">
+        <is>
+          <t>Mac Laptop</t>
+        </is>
+      </c>
+      <c r="F73" s="29" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="G73" s="30" t="inlineStr">
+        <is>
+          <t>Kristen Dean</t>
+        </is>
+      </c>
+      <c r="H73" s="30" t="inlineStr">
+        <is>
+          <t>kristen@performcb.com</t>
+        </is>
+      </c>
+      <c r="I73" s="30" t="inlineStr">
+        <is>
+          <t>Director of Growth</t>
+        </is>
+      </c>
+      <c r="J73" s="30" t="inlineStr">
+        <is>
+          <t>Growth Mgmt</t>
+        </is>
+      </c>
+      <c r="K73" s="27" t="inlineStr">
+        <is>
+          <t>Active</t>
+        </is>
+      </c>
+      <c r="L73" s="29" t="inlineStr">
+        <is>
+          <t>2024-02-12 09:27:16</t>
+        </is>
+      </c>
+      <c r="M73" s="31" t="inlineStr">
+        <is>
+          <t>Kristen Dean replacement laptop</t>
+        </is>
+      </c>
+    </row>
+    <row r="74" ht="15" customHeight="1">
+      <c r="A74" s="25" t="inlineStr">
+        <is>
+          <t>0114</t>
+        </is>
+      </c>
+      <c r="B74" s="26" t="inlineStr">
+        <is>
+          <t>Kyle&amp;#039;s MacBook Pro</t>
+        </is>
+      </c>
+      <c r="C74" s="26" t="inlineStr">
+        <is>
+          <t>DT437M4145</t>
+        </is>
+      </c>
+      <c r="D74" s="26" t="inlineStr">
+        <is>
+          <t>MacBook Pro (14-inch, M4 Pro)</t>
+        </is>
+      </c>
+      <c r="E74" s="26" t="inlineStr">
+        <is>
+          <t>Mac Laptop</t>
+        </is>
+      </c>
+      <c r="F74" s="25" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="G74" s="26" t="inlineStr">
+        <is>
+          <t>Kyle Taber</t>
+        </is>
+      </c>
+      <c r="H74" s="26" t="inlineStr">
+        <is>
+          <t>kyle@performcb.com</t>
+        </is>
+      </c>
+      <c r="I74" s="26" t="inlineStr">
+        <is>
+          <t>Senior Growth Manager</t>
+        </is>
+      </c>
+      <c r="J74" s="26" t="inlineStr">
+        <is>
+          <t>Growth Mgmt</t>
+        </is>
+      </c>
+      <c r="K74" s="27" t="inlineStr">
+        <is>
+          <t>Active</t>
+        </is>
+      </c>
+      <c r="L74" s="25" t="inlineStr">
+        <is>
+          <t>2026-01-22 07:42:32</t>
+        </is>
+      </c>
+      <c r="M74" s="28" t="inlineStr">
+        <is>
+          <t>Not in ABM.  3/3/26</t>
+        </is>
+      </c>
+    </row>
+    <row r="75" ht="15" customHeight="1">
+      <c r="A75" s="29" t="inlineStr">
+        <is>
+          <t>0033</t>
+        </is>
+      </c>
+      <c r="B75" s="30" t="inlineStr">
+        <is>
+          <t>Lisa M&amp;#039;s Dell Precision</t>
+        </is>
+      </c>
+      <c r="C75" s="30" t="inlineStr">
+        <is>
+          <t>JM0JGW3</t>
+        </is>
+      </c>
+      <c r="D75" s="30" t="inlineStr">
+        <is>
+          <t>Dell Precision 3480</t>
+        </is>
+      </c>
+      <c r="E75" s="30" t="inlineStr">
         <is>
           <t>Windows Laptop</t>
         </is>
       </c>
-      <c r="F73" s="20" t="inlineStr">
-[...19 lines deleted...]
-      <c r="J73" s="21" t="inlineStr">
+      <c r="F75" s="29" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="G75" s="30" t="inlineStr">
+        <is>
+          <t>Lisa Markiewicz</t>
+        </is>
+      </c>
+      <c r="H75" s="30" t="inlineStr">
+        <is>
+          <t>lisa.markiewicz@performcb.com</t>
+        </is>
+      </c>
+      <c r="I75" s="30" t="inlineStr">
+        <is>
+          <t>Senior Growth Manager</t>
+        </is>
+      </c>
+      <c r="J75" s="30" t="inlineStr">
         <is>
           <t>Growth Mgmt</t>
         </is>
       </c>
-      <c r="K73" s="22" t="inlineStr">
-[...27 lines deleted...]
-      <c r="D74" s="25" t="inlineStr">
+      <c r="K75" s="27" t="inlineStr">
+        <is>
+          <t>Active</t>
+        </is>
+      </c>
+      <c r="L75" s="29" t="inlineStr">
+        <is>
+          <t>2026-01-05 10:57:57</t>
+        </is>
+      </c>
+      <c r="M75" s="31" t="inlineStr"/>
+    </row>
+    <row r="76" ht="15" customHeight="1">
+      <c r="A76" s="25" t="inlineStr">
+        <is>
+          <t>0070</t>
+        </is>
+      </c>
+      <c r="B76" s="26" t="inlineStr">
+        <is>
+          <t>Sabrina Macbook Pro M3</t>
+        </is>
+      </c>
+      <c r="C76" s="26" t="inlineStr">
+        <is>
+          <t>DGJM6CH72C</t>
+        </is>
+      </c>
+      <c r="D76" s="26" t="inlineStr">
         <is>
           <t>MacBook Pro (14-inch, Nov 2023)</t>
         </is>
       </c>
-      <c r="E74" s="25" t="inlineStr">
+      <c r="E76" s="26" t="inlineStr">
         <is>
           <t>Mac Laptop</t>
         </is>
       </c>
-      <c r="F74" s="24" t="inlineStr">
-[...19 lines deleted...]
-      <c r="J74" s="25" t="inlineStr">
+      <c r="F76" s="25" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="G76" s="26" t="inlineStr">
+        <is>
+          <t>Sabrina Geannopulos</t>
+        </is>
+      </c>
+      <c r="H76" s="26" t="inlineStr">
+        <is>
+          <t>sabrina@performcb.com</t>
+        </is>
+      </c>
+      <c r="I76" s="26" t="inlineStr">
+        <is>
+          <t>Senior Growth Manager</t>
+        </is>
+      </c>
+      <c r="J76" s="26" t="inlineStr">
         <is>
           <t>Growth Mgmt</t>
         </is>
       </c>
-      <c r="K74" s="22" t="inlineStr">
-[...36 lines deleted...]
-      <c r="E75" s="21" t="inlineStr">
+      <c r="K76" s="27" t="inlineStr">
+        <is>
+          <t>Active</t>
+        </is>
+      </c>
+      <c r="L76" s="25" t="inlineStr">
+        <is>
+          <t>2024-03-19 13:24:22</t>
+        </is>
+      </c>
+      <c r="M76" s="28" t="inlineStr"/>
+    </row>
+    <row r="77" ht="15" customHeight="1">
+      <c r="A77" s="29" t="inlineStr">
+        <is>
+          <t>0196</t>
+        </is>
+      </c>
+      <c r="B77" s="30" t="inlineStr">
+        <is>
+          <t>Sydney T&amp;#039;s Dell Pro Max 14</t>
+        </is>
+      </c>
+      <c r="C77" s="30" t="inlineStr">
+        <is>
+          <t>35F3QJ4</t>
+        </is>
+      </c>
+      <c r="D77" s="30" t="inlineStr">
+        <is>
+          <t>Dell Pro Max 14&amp;quot;</t>
+        </is>
+      </c>
+      <c r="E77" s="30" t="inlineStr">
+        <is>
+          <t>Windows Laptop</t>
+        </is>
+      </c>
+      <c r="F77" s="29" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="G77" s="30" t="inlineStr">
+        <is>
+          <t>Sydney Techentien</t>
+        </is>
+      </c>
+      <c r="H77" s="30" t="inlineStr">
+        <is>
+          <t>sydney@performcb.com</t>
+        </is>
+      </c>
+      <c r="I77" s="30" t="inlineStr">
+        <is>
+          <t>Growth Director</t>
+        </is>
+      </c>
+      <c r="J77" s="30" t="inlineStr">
+        <is>
+          <t>Growth Mgmt</t>
+        </is>
+      </c>
+      <c r="K77" s="27" t="inlineStr">
+        <is>
+          <t>Active</t>
+        </is>
+      </c>
+      <c r="L77" s="29" t="inlineStr">
+        <is>
+          <t>2026-06-01 14:42:19</t>
+        </is>
+      </c>
+      <c r="M77" s="31" t="inlineStr"/>
+    </row>
+    <row r="78" ht="15" customHeight="1">
+      <c r="A78" s="25" t="inlineStr">
+        <is>
+          <t>0039</t>
+        </is>
+      </c>
+      <c r="B78" s="26" t="inlineStr">
+        <is>
+          <t>PCB-0039-STECHE</t>
+        </is>
+      </c>
+      <c r="C78" s="26" t="inlineStr">
+        <is>
+          <t>PF4AZC7V</t>
+        </is>
+      </c>
+      <c r="D78" s="26" t="inlineStr">
+        <is>
+          <t>Lenovo ThinkPad T14 Gen 3</t>
+        </is>
+      </c>
+      <c r="E78" s="26" t="inlineStr">
+        <is>
+          <t>Windows Laptop</t>
+        </is>
+      </c>
+      <c r="F78" s="25" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="G78" s="26" t="inlineStr">
+        <is>
+          <t>Sydney Techentien</t>
+        </is>
+      </c>
+      <c r="H78" s="26" t="inlineStr">
+        <is>
+          <t>sydney@performcb.com</t>
+        </is>
+      </c>
+      <c r="I78" s="26" t="inlineStr">
+        <is>
+          <t>Growth Director</t>
+        </is>
+      </c>
+      <c r="J78" s="26" t="inlineStr">
+        <is>
+          <t>Growth Mgmt</t>
+        </is>
+      </c>
+      <c r="K78" s="27" t="inlineStr">
+        <is>
+          <t>Active</t>
+        </is>
+      </c>
+      <c r="L78" s="25" t="inlineStr">
+        <is>
+          <t>2024-12-05 08:02:18</t>
+        </is>
+      </c>
+      <c r="M78" s="28" t="inlineStr"/>
+    </row>
+    <row r="79" ht="15" customHeight="1">
+      <c r="A79" s="29" t="inlineStr">
+        <is>
+          <t>xxxxxxx</t>
+        </is>
+      </c>
+      <c r="B79" s="30" t="inlineStr">
+        <is>
+          <t>Michael M&amp;#039;s Dell Pro Max Premium</t>
+        </is>
+      </c>
+      <c r="C79" s="30" t="inlineStr">
+        <is>
+          <t>7MYRBC4</t>
+        </is>
+      </c>
+      <c r="D79" s="30" t="inlineStr">
+        <is>
+          <t>Dell Pro Max 14&amp;quot; Premium</t>
+        </is>
+      </c>
+      <c r="E79" s="30" t="inlineStr">
+        <is>
+          <t>Windows Laptop</t>
+        </is>
+      </c>
+      <c r="F79" s="29" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="G79" s="30" t="inlineStr">
+        <is>
+          <t>Michael Moore</t>
+        </is>
+      </c>
+      <c r="H79" s="30" t="inlineStr">
+        <is>
+          <t>michael.moore@performcb.com</t>
+        </is>
+      </c>
+      <c r="I79" s="30" t="inlineStr">
+        <is>
+          <t>VP of I.T. and AI Integration</t>
+        </is>
+      </c>
+      <c r="J79" s="30" t="inlineStr">
+        <is>
+          <t>Information Tech</t>
+        </is>
+      </c>
+      <c r="K79" s="27" t="inlineStr">
+        <is>
+          <t>Active</t>
+        </is>
+      </c>
+      <c r="L79" s="29" t="inlineStr">
+        <is>
+          <t>2026-04-22 08:22:34</t>
+        </is>
+      </c>
+      <c r="M79" s="31" t="inlineStr"/>
+    </row>
+    <row r="80" ht="15" customHeight="1">
+      <c r="A80" s="25" t="inlineStr">
+        <is>
+          <t>0004</t>
+        </is>
+      </c>
+      <c r="B80" s="26" t="inlineStr">
+        <is>
+          <t>PCB-0004-MSWANN</t>
+        </is>
+      </c>
+      <c r="C80" s="26" t="inlineStr">
+        <is>
+          <t>H7F1B44</t>
+        </is>
+      </c>
+      <c r="D80" s="26" t="inlineStr">
+        <is>
+          <t>Dell Precision 5490</t>
+        </is>
+      </c>
+      <c r="E80" s="26" t="inlineStr">
+        <is>
+          <t>Windows Laptop</t>
+        </is>
+      </c>
+      <c r="F80" s="25" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="G80" s="26" t="inlineStr">
+        <is>
+          <t>Mike Swann</t>
+        </is>
+      </c>
+      <c r="H80" s="26" t="inlineStr">
+        <is>
+          <t>mike@performcb.com</t>
+        </is>
+      </c>
+      <c r="I80" s="26" t="inlineStr">
+        <is>
+          <t>Sr. Systems Administrator</t>
+        </is>
+      </c>
+      <c r="J80" s="26" t="inlineStr">
+        <is>
+          <t>Information Tech</t>
+        </is>
+      </c>
+      <c r="K80" s="27" t="inlineStr">
+        <is>
+          <t>Active</t>
+        </is>
+      </c>
+      <c r="L80" s="25" t="inlineStr">
+        <is>
+          <t>2024-08-27 08:19:49</t>
+        </is>
+      </c>
+      <c r="M80" s="28" t="inlineStr"/>
+    </row>
+    <row r="81" ht="15" customHeight="1">
+      <c r="A81" s="29" t="inlineStr">
+        <is>
+          <t>0006</t>
+        </is>
+      </c>
+      <c r="B81" s="30" t="inlineStr">
+        <is>
+          <t>Mike S Macbook Pro, (formerly Yolande)</t>
+        </is>
+      </c>
+      <c r="C81" s="30" t="inlineStr">
+        <is>
+          <t>MP7M9LCYJ0</t>
+        </is>
+      </c>
+      <c r="D81" s="30" t="inlineStr">
+        <is>
+          <t>MacBook Pro (14-inch, 2023)</t>
+        </is>
+      </c>
+      <c r="E81" s="30" t="inlineStr">
         <is>
           <t>Mac Laptop</t>
         </is>
       </c>
-      <c r="F75" s="20" t="inlineStr">
-[...61 lines deleted...]
-      <c r="E76" s="25" t="inlineStr">
+      <c r="F81" s="29" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="G81" s="30" t="inlineStr">
+        <is>
+          <t>Mike Swann</t>
+        </is>
+      </c>
+      <c r="H81" s="30" t="inlineStr">
+        <is>
+          <t>mike@performcb.com</t>
+        </is>
+      </c>
+      <c r="I81" s="30" t="inlineStr">
+        <is>
+          <t>Sr. Systems Administrator</t>
+        </is>
+      </c>
+      <c r="J81" s="30" t="inlineStr">
+        <is>
+          <t>Information Tech</t>
+        </is>
+      </c>
+      <c r="K81" s="27" t="inlineStr">
+        <is>
+          <t>Active</t>
+        </is>
+      </c>
+      <c r="L81" s="29" t="inlineStr">
+        <is>
+          <t>2024-07-11 14:14:51</t>
+        </is>
+      </c>
+      <c r="M81" s="31" t="inlineStr">
+        <is>
+          <t>This has been sent to Mike's house</t>
+        </is>
+      </c>
+    </row>
+    <row r="82" ht="15" customHeight="1">
+      <c r="A82" s="25" t="inlineStr">
+        <is>
+          <t>0030</t>
+        </is>
+      </c>
+      <c r="B82" s="26" t="inlineStr">
+        <is>
+          <t>Mike S Windows test machine</t>
+        </is>
+      </c>
+      <c r="C82" s="26" t="inlineStr">
+        <is>
+          <t>PF4E2HDW</t>
+        </is>
+      </c>
+      <c r="D82" s="26" t="inlineStr">
+        <is>
+          <t>Lenovo ThinkPad T14 Gen 3</t>
+        </is>
+      </c>
+      <c r="E82" s="26" t="inlineStr">
         <is>
           <t>Windows Laptop</t>
         </is>
       </c>
-      <c r="F76" s="24" t="inlineStr">
-[...37 lines deleted...]
-      <c r="A77" s="20" t="inlineStr">
+      <c r="F82" s="25" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="G82" s="26" t="inlineStr">
+        <is>
+          <t>Mike Swann</t>
+        </is>
+      </c>
+      <c r="H82" s="26" t="inlineStr">
+        <is>
+          <t>mike@performcb.com</t>
+        </is>
+      </c>
+      <c r="I82" s="26" t="inlineStr">
+        <is>
+          <t>Sr. Systems Administrator</t>
+        </is>
+      </c>
+      <c r="J82" s="26" t="inlineStr">
+        <is>
+          <t>Information Tech</t>
+        </is>
+      </c>
+      <c r="K82" s="27" t="inlineStr">
+        <is>
+          <t>Active</t>
+        </is>
+      </c>
+      <c r="L82" s="25" t="inlineStr">
+        <is>
+          <t>2026-02-20 11:51:47</t>
+        </is>
+      </c>
+      <c r="M82" s="28" t="inlineStr">
+        <is>
+          <t>Test machine</t>
+        </is>
+      </c>
+    </row>
+    <row r="83" ht="15" customHeight="1">
+      <c r="A83" s="29" t="inlineStr">
+        <is>
+          <t>0079</t>
+        </is>
+      </c>
+      <c r="B83" s="30" t="inlineStr">
+        <is>
+          <t>Michael M&amp;#039;s test macbook M3</t>
+        </is>
+      </c>
+      <c r="C83" s="30" t="inlineStr">
+        <is>
+          <t>NW93WGTXPJ</t>
+        </is>
+      </c>
+      <c r="D83" s="30" t="inlineStr">
+        <is>
+          <t>MacBook Pro (14-inch, Nov 2023)</t>
+        </is>
+      </c>
+      <c r="E83" s="30" t="inlineStr">
+        <is>
+          <t>Mac Laptop</t>
+        </is>
+      </c>
+      <c r="F83" s="29" t="inlineStr">
+        <is>
+          <t>Ready to Deploy - Operational</t>
+        </is>
+      </c>
+      <c r="G83" s="30" t="inlineStr">
+        <is>
+          <t>michael.moore@performcb.com</t>
+        </is>
+      </c>
+      <c r="H83" s="30" t="inlineStr">
+        <is>
+          <t>michael.moore@performcb.com</t>
+        </is>
+      </c>
+      <c r="I83" s="30" t="inlineStr"/>
+      <c r="J83" s="30" t="inlineStr">
+        <is>
+          <t>Information Tech</t>
+        </is>
+      </c>
+      <c r="K83" s="27" t="inlineStr">
+        <is>
+          <t>Active</t>
+        </is>
+      </c>
+      <c r="L83" s="29" t="inlineStr">
+        <is>
+          <t>2024-02-15 08:41:44</t>
+        </is>
+      </c>
+      <c r="M83" s="31" t="inlineStr"/>
+    </row>
+    <row r="84" ht="15" customHeight="1">
+      <c r="A84" s="25" t="inlineStr">
+        <is>
+          <t>0115</t>
+        </is>
+      </c>
+      <c r="B84" s="26" t="inlineStr">
+        <is>
+          <t>AshleyF</t>
+        </is>
+      </c>
+      <c r="C84" s="26" t="inlineStr">
+        <is>
+          <t>K3WGLCP2CT</t>
+        </is>
+      </c>
+      <c r="D84" s="26" t="inlineStr">
+        <is>
+          <t>MacBook Pro (14-inch, M5 Pro)</t>
+        </is>
+      </c>
+      <c r="E84" s="26" t="inlineStr">
+        <is>
+          <t>Mac Laptop</t>
+        </is>
+      </c>
+      <c r="F84" s="25" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="G84" s="26" t="inlineStr">
+        <is>
+          <t>Ashley Ferguson</t>
+        </is>
+      </c>
+      <c r="H84" s="26" t="inlineStr">
+        <is>
+          <t>ashley.ferguson@performcb.com</t>
+        </is>
+      </c>
+      <c r="I84" s="26" t="inlineStr">
+        <is>
+          <t>Marketer Development Executive</t>
+        </is>
+      </c>
+      <c r="J84" s="26" t="inlineStr">
+        <is>
+          <t>Marketer Development Team</t>
+        </is>
+      </c>
+      <c r="K84" s="27" t="inlineStr">
+        <is>
+          <t>Active</t>
+        </is>
+      </c>
+      <c r="L84" s="25" t="inlineStr">
+        <is>
+          <t>2026-02-12 13:52:06</t>
+        </is>
+      </c>
+      <c r="M84" s="28" t="inlineStr"/>
+    </row>
+    <row r="85" ht="15" customHeight="1">
+      <c r="A85" s="29" t="inlineStr">
+        <is>
+          <t>0122</t>
+        </is>
+      </c>
+      <c r="B85" s="30" t="inlineStr">
+        <is>
+          <t>Colleen S. new Dell</t>
+        </is>
+      </c>
+      <c r="C85" s="30" t="inlineStr">
+        <is>
+          <t>4MBXQK4</t>
+        </is>
+      </c>
+      <c r="D85" s="30" t="inlineStr">
+        <is>
+          <t>Dell Pro Max 14&amp;quot;</t>
+        </is>
+      </c>
+      <c r="E85" s="30" t="inlineStr">
+        <is>
+          <t>Windows Laptop</t>
+        </is>
+      </c>
+      <c r="F85" s="29" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="G85" s="30" t="inlineStr">
+        <is>
+          <t>Colleen Skogen</t>
+        </is>
+      </c>
+      <c r="H85" s="30" t="inlineStr">
+        <is>
+          <t>colleen.skogen@performcb.com</t>
+        </is>
+      </c>
+      <c r="I85" s="30" t="inlineStr">
+        <is>
+          <t>VP of Marketer Development</t>
+        </is>
+      </c>
+      <c r="J85" s="30" t="inlineStr">
+        <is>
+          <t>Marketer Development Team</t>
+        </is>
+      </c>
+      <c r="K85" s="27" t="inlineStr">
+        <is>
+          <t>Active</t>
+        </is>
+      </c>
+      <c r="L85" s="29" t="inlineStr">
+        <is>
+          <t>2026-05-12 15:48:26</t>
+        </is>
+      </c>
+      <c r="M85" s="31" t="inlineStr"/>
+    </row>
+    <row r="86" ht="15" customHeight="1">
+      <c r="A86" s="25" t="inlineStr">
+        <is>
+          <t>0074</t>
+        </is>
+      </c>
+      <c r="B86" s="26" t="inlineStr">
+        <is>
+          <t>Courtney&amp;#039;s MacBook Pro (Work)</t>
+        </is>
+      </c>
+      <c r="C86" s="26" t="inlineStr">
+        <is>
+          <t>N6125N2V09</t>
+        </is>
+      </c>
+      <c r="D86" s="26" t="inlineStr">
+        <is>
+          <t>MacBook Pro (14-inch, Nov 2023)</t>
+        </is>
+      </c>
+      <c r="E86" s="26" t="inlineStr">
+        <is>
+          <t>Mac Laptop</t>
+        </is>
+      </c>
+      <c r="F86" s="25" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="G86" s="26" t="inlineStr">
+        <is>
+          <t>Courtney McLeod</t>
+        </is>
+      </c>
+      <c r="H86" s="26" t="inlineStr">
+        <is>
+          <t>courtney@performcb.com</t>
+        </is>
+      </c>
+      <c r="I86" s="26" t="inlineStr">
+        <is>
+          <t>Senior Marketer Development Executive</t>
+        </is>
+      </c>
+      <c r="J86" s="26" t="inlineStr">
+        <is>
+          <t>Marketer Development Team</t>
+        </is>
+      </c>
+      <c r="K86" s="27" t="inlineStr">
+        <is>
+          <t>Active</t>
+        </is>
+      </c>
+      <c r="L86" s="25" t="inlineStr">
+        <is>
+          <t>2024-02-09 09:36:12</t>
+        </is>
+      </c>
+      <c r="M86" s="28" t="inlineStr">
+        <is>
+          <t>Silver</t>
+        </is>
+      </c>
+    </row>
+    <row r="87" ht="15" customHeight="1">
+      <c r="A87" s="29" t="inlineStr">
         <is>
           <t>0078</t>
         </is>
       </c>
-      <c r="B77" s="21" t="inlineStr">
+      <c r="B87" s="30" t="inlineStr">
         <is>
           <t>Noah Clay, Macbook Pro M3</t>
         </is>
       </c>
-      <c r="C77" s="21" t="inlineStr">
+      <c r="C87" s="30" t="inlineStr">
         <is>
           <t>L2V20TYGHX</t>
         </is>
       </c>
-      <c r="D77" s="21" t="inlineStr">
+      <c r="D87" s="30" t="inlineStr">
         <is>
           <t>MacBook Pro (14-inch, Nov 2023)</t>
         </is>
       </c>
-      <c r="E77" s="21" t="inlineStr">
+      <c r="E87" s="30" t="inlineStr">
         <is>
           <t>Mac Laptop</t>
         </is>
       </c>
-      <c r="F77" s="20" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G77" s="21" t="inlineStr">
+      <c r="F87" s="29" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="G87" s="30" t="inlineStr">
         <is>
           <t>Noah Clay</t>
         </is>
       </c>
-      <c r="H77" s="21" t="inlineStr">
+      <c r="H87" s="30" t="inlineStr">
         <is>
           <t>noah@performcb.com</t>
         </is>
       </c>
-      <c r="I77" s="21" t="inlineStr">
-[...14 lines deleted...]
-      <c r="L77" s="20" t="inlineStr">
+      <c r="I87" s="30" t="inlineStr">
+        <is>
+          <t>Marketer Development Executive</t>
+        </is>
+      </c>
+      <c r="J87" s="30" t="inlineStr">
+        <is>
+          <t>Marketer Development Team</t>
+        </is>
+      </c>
+      <c r="K87" s="27" t="inlineStr">
+        <is>
+          <t>Active</t>
+        </is>
+      </c>
+      <c r="L87" s="29" t="inlineStr">
         <is>
           <t>2025-01-02 14:16:33</t>
         </is>
       </c>
-      <c r="M77" s="23" t="inlineStr"/>
-[...17 lines deleted...]
-      <c r="D78" s="25" t="inlineStr">
+      <c r="M87" s="31" t="inlineStr"/>
+    </row>
+    <row r="88" ht="15" customHeight="1">
+      <c r="A88" s="25" t="inlineStr">
+        <is>
+          <t>0087</t>
+        </is>
+      </c>
+      <c r="B88" s="26" t="inlineStr">
+        <is>
+          <t>Holly macbook pro M3</t>
+        </is>
+      </c>
+      <c r="C88" s="26" t="inlineStr">
+        <is>
+          <t>R7P670T6NM</t>
+        </is>
+      </c>
+      <c r="D88" s="26" t="inlineStr">
         <is>
           <t>MacBook Pro (14-inch, Nov 2023)</t>
         </is>
       </c>
-      <c r="E78" s="25" t="inlineStr">
+      <c r="E88" s="26" t="inlineStr">
         <is>
           <t>Mac Laptop</t>
         </is>
       </c>
-      <c r="F78" s="24" t="inlineStr">
-[...57 lines deleted...]
-      <c r="E79" s="21" t="inlineStr">
+      <c r="F88" s="25" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="G88" s="26" t="inlineStr">
+        <is>
+          <t>Holly Barnes</t>
+        </is>
+      </c>
+      <c r="H88" s="26" t="inlineStr">
+        <is>
+          <t>holly@performcb.com</t>
+        </is>
+      </c>
+      <c r="I88" s="26" t="inlineStr">
+        <is>
+          <t>Director of Marketing</t>
+        </is>
+      </c>
+      <c r="J88" s="26" t="inlineStr">
+        <is>
+          <t>Marketing</t>
+        </is>
+      </c>
+      <c r="K88" s="27" t="inlineStr">
+        <is>
+          <t>Active</t>
+        </is>
+      </c>
+      <c r="L88" s="25" t="inlineStr">
+        <is>
+          <t>2024-02-12 09:00:11</t>
+        </is>
+      </c>
+      <c r="M88" s="28" t="inlineStr"/>
+    </row>
+    <row r="89" ht="15" customHeight="1">
+      <c r="A89" s="29" t="inlineStr">
+        <is>
+          <t>0055</t>
+        </is>
+      </c>
+      <c r="B89" s="30" t="inlineStr">
+        <is>
+          <t>Keely&amp;#039;s MacBook Pro</t>
+        </is>
+      </c>
+      <c r="C89" s="30" t="inlineStr">
+        <is>
+          <t>GMH2LHXVV2</t>
+        </is>
+      </c>
+      <c r="D89" s="30" t="inlineStr">
+        <is>
+          <t>MacBook Pro (14-inch, 2024)</t>
+        </is>
+      </c>
+      <c r="E89" s="30" t="inlineStr">
+        <is>
+          <t>Mac Laptop</t>
+        </is>
+      </c>
+      <c r="F89" s="29" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="G89" s="30" t="inlineStr">
+        <is>
+          <t>Keely Karalis-Valverde</t>
+        </is>
+      </c>
+      <c r="H89" s="30" t="inlineStr">
+        <is>
+          <t>keely@performcb.com</t>
+        </is>
+      </c>
+      <c r="I89" s="30" t="inlineStr">
+        <is>
+          <t>Demand Generation Manager</t>
+        </is>
+      </c>
+      <c r="J89" s="30" t="inlineStr">
+        <is>
+          <t>Marketing</t>
+        </is>
+      </c>
+      <c r="K89" s="27" t="inlineStr">
+        <is>
+          <t>Active</t>
+        </is>
+      </c>
+      <c r="L89" s="29" t="inlineStr">
+        <is>
+          <t>2025-01-29 13:21:05</t>
+        </is>
+      </c>
+      <c r="M89" s="31" t="inlineStr">
+        <is>
+          <t>Silver</t>
+        </is>
+      </c>
+    </row>
+    <row r="90" ht="15" customHeight="1">
+      <c r="A90" s="25" t="inlineStr">
+        <is>
+          <t>0211</t>
+        </is>
+      </c>
+      <c r="B90" s="26" t="inlineStr">
+        <is>
+          <t>Louise K&amp;#039;s MacBook M5</t>
+        </is>
+      </c>
+      <c r="C90" s="26" t="inlineStr">
+        <is>
+          <t>FXK63WRY9K</t>
+        </is>
+      </c>
+      <c r="D90" s="26" t="inlineStr">
+        <is>
+          <t>MacBook Pro (14-inch, M5)</t>
+        </is>
+      </c>
+      <c r="E90" s="26" t="inlineStr">
+        <is>
+          <t>Mac Laptop</t>
+        </is>
+      </c>
+      <c r="F90" s="25" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="G90" s="26" t="inlineStr">
+        <is>
+          <t>Louise King</t>
+        </is>
+      </c>
+      <c r="H90" s="26" t="inlineStr">
+        <is>
+          <t>louise@performcb.com</t>
+        </is>
+      </c>
+      <c r="I90" s="26" t="inlineStr">
+        <is>
+          <t>Brand &amp;amp; Content Marketing Manager</t>
+        </is>
+      </c>
+      <c r="J90" s="26" t="inlineStr">
+        <is>
+          <t>Marketing</t>
+        </is>
+      </c>
+      <c r="K90" s="27" t="inlineStr">
+        <is>
+          <t>Active</t>
+        </is>
+      </c>
+      <c r="L90" s="25" t="inlineStr">
+        <is>
+          <t>2026-09-01 10:45:15</t>
+        </is>
+      </c>
+      <c r="M90" s="28" t="inlineStr">
+        <is>
+          <t>Delia helped us special order this mac through the retail store as stock was running low. Because this setup, the applecare had to be split on another order # AAA6505439. MacBook cost was 2566.93 + 3 years AppleCare $284.62 = $2851.55 total</t>
+        </is>
+      </c>
+    </row>
+    <row r="91" ht="15" customHeight="1">
+      <c r="A91" s="29" t="inlineStr">
+        <is>
+          <t>0018</t>
+        </is>
+      </c>
+      <c r="B91" s="30" t="inlineStr">
+        <is>
+          <t>PCB-0018-LALLIS</t>
+        </is>
+      </c>
+      <c r="C91" s="30" t="inlineStr">
+        <is>
+          <t>13YZ444</t>
+        </is>
+      </c>
+      <c r="D91" s="30" t="inlineStr">
+        <is>
+          <t>Dell Precision 5490</t>
+        </is>
+      </c>
+      <c r="E91" s="30" t="inlineStr">
         <is>
           <t>Windows Laptop</t>
         </is>
       </c>
-      <c r="F79" s="20" t="inlineStr">
-[...304 lines deleted...]
-      <c r="D84" s="25" t="inlineStr">
+      <c r="F91" s="29" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="G91" s="30" t="inlineStr">
+        <is>
+          <t>Louise King</t>
+        </is>
+      </c>
+      <c r="H91" s="30" t="inlineStr">
+        <is>
+          <t>louise@performcb.com</t>
+        </is>
+      </c>
+      <c r="I91" s="30" t="inlineStr">
+        <is>
+          <t>Brand &amp;amp; Content Marketing Manager</t>
+        </is>
+      </c>
+      <c r="J91" s="30" t="inlineStr">
+        <is>
+          <t>Marketing</t>
+        </is>
+      </c>
+      <c r="K91" s="27" t="inlineStr">
+        <is>
+          <t>Active</t>
+        </is>
+      </c>
+      <c r="L91" s="29" t="inlineStr">
+        <is>
+          <t>2024-12-26 11:21:09</t>
+        </is>
+      </c>
+      <c r="M91" s="31" t="inlineStr"/>
+    </row>
+    <row r="92" ht="15" customHeight="1">
+      <c r="A92" s="25" t="inlineStr">
+        <is>
+          <t>0214</t>
+        </is>
+      </c>
+      <c r="B92" s="26" t="inlineStr">
+        <is>
+          <t>Sarah H&amp;#039;s MacBook Pro M5</t>
+        </is>
+      </c>
+      <c r="C92" s="26" t="inlineStr">
+        <is>
+          <t>TBD</t>
+        </is>
+      </c>
+      <c r="D92" s="26" t="inlineStr">
+        <is>
+          <t>MacBook Pro (16-inch, M5 Pro)</t>
+        </is>
+      </c>
+      <c r="E92" s="26" t="inlineStr">
+        <is>
+          <t>Mac Laptop</t>
+        </is>
+      </c>
+      <c r="F92" s="25" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="G92" s="26" t="inlineStr">
+        <is>
+          <t>Sarah Hanson</t>
+        </is>
+      </c>
+      <c r="H92" s="26" t="inlineStr">
+        <is>
+          <t>sarah@performcb.com</t>
+        </is>
+      </c>
+      <c r="I92" s="26" t="inlineStr">
+        <is>
+          <t>CRM Analytics Manager</t>
+        </is>
+      </c>
+      <c r="J92" s="26" t="inlineStr">
+        <is>
+          <t>Marketing</t>
+        </is>
+      </c>
+      <c r="K92" s="27" t="inlineStr">
+        <is>
+          <t>Active</t>
+        </is>
+      </c>
+      <c r="L92" s="25" t="inlineStr">
+        <is>
+          <t>2026-09-10 14:12:49</t>
+        </is>
+      </c>
+      <c r="M92" s="28" t="inlineStr"/>
+    </row>
+    <row r="93" ht="15" customHeight="1">
+      <c r="A93" s="29" t="inlineStr">
+        <is>
+          <t>0076</t>
+        </is>
+      </c>
+      <c r="B93" s="30" t="inlineStr">
+        <is>
+          <t>Sarah Macbook Pro</t>
+        </is>
+      </c>
+      <c r="C93" s="30" t="inlineStr">
+        <is>
+          <t>K4LCWYWTY2</t>
+        </is>
+      </c>
+      <c r="D93" s="30" t="inlineStr">
         <is>
           <t>MacBook Pro (14-inch, 2023)</t>
         </is>
       </c>
-      <c r="E84" s="25" t="inlineStr">
+      <c r="E93" s="30" t="inlineStr">
         <is>
           <t>Mac Laptop</t>
         </is>
       </c>
-      <c r="F84" s="24" t="inlineStr">
-[...477 lines deleted...]
-      <c r="J91" s="21" t="inlineStr">
+      <c r="F93" s="29" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="G93" s="30" t="inlineStr">
+        <is>
+          <t>Sarah Hanson</t>
+        </is>
+      </c>
+      <c r="H93" s="30" t="inlineStr">
+        <is>
+          <t>sarah@performcb.com</t>
+        </is>
+      </c>
+      <c r="I93" s="30" t="inlineStr">
+        <is>
+          <t>CRM Analytics Manager</t>
+        </is>
+      </c>
+      <c r="J93" s="30" t="inlineStr">
         <is>
           <t>Marketing</t>
         </is>
       </c>
-      <c r="K91" s="22" t="inlineStr">
-[...197 lines deleted...]
-      <c r="L94" s="24" t="inlineStr">
+      <c r="K93" s="27" t="inlineStr">
+        <is>
+          <t>Active</t>
+        </is>
+      </c>
+      <c r="L93" s="29" t="inlineStr">
         <is>
           <t>2023-12-29 13:07:46</t>
         </is>
       </c>
-      <c r="M94" s="26" t="inlineStr">
+      <c r="M93" s="31" t="inlineStr">
         <is>
           <t>Eligible for upgrade in August or Sept, 2026. 
 Invoice number: MA16527442</t>
         </is>
       </c>
     </row>
+    <row r="94" ht="15" customHeight="1">
+      <c r="A94" s="25" t="inlineStr">
+        <is>
+          <t>0016</t>
+        </is>
+      </c>
+      <c r="B94" s="26" t="inlineStr">
+        <is>
+          <t>PCB-0016-ARAY</t>
+        </is>
+      </c>
+      <c r="C94" s="26" t="inlineStr">
+        <is>
+          <t>PF4KT8JG</t>
+        </is>
+      </c>
+      <c r="D94" s="26" t="inlineStr">
+        <is>
+          <t>Lenovo ThinkPad T14 Gen 4</t>
+        </is>
+      </c>
+      <c r="E94" s="26" t="inlineStr">
+        <is>
+          <t>Windows Laptop</t>
+        </is>
+      </c>
+      <c r="F94" s="25" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="G94" s="26" t="inlineStr">
+        <is>
+          <t>Ashley Ray</t>
+        </is>
+      </c>
+      <c r="H94" s="26" t="inlineStr">
+        <is>
+          <t>ashley.ray@performcb.com</t>
+        </is>
+      </c>
+      <c r="I94" s="26" t="inlineStr">
+        <is>
+          <t>Partner Development Executive</t>
+        </is>
+      </c>
+      <c r="J94" s="26" t="inlineStr">
+        <is>
+          <t>Partner Development Team</t>
+        </is>
+      </c>
+      <c r="K94" s="27" t="inlineStr">
+        <is>
+          <t>Active</t>
+        </is>
+      </c>
+      <c r="L94" s="25" t="inlineStr">
+        <is>
+          <t>2024-08-27 07:39:34</t>
+        </is>
+      </c>
+      <c r="M94" s="28" t="inlineStr">
+        <is>
+          <t>(1S21HD002BUSPF4KT8JG - CDW)</t>
+        </is>
+      </c>
+    </row>
     <row r="95" ht="15" customHeight="1">
-      <c r="A95" s="20" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E95" s="21" t="inlineStr">
+      <c r="A95" s="29" t="inlineStr">
+        <is>
+          <t>0096</t>
+        </is>
+      </c>
+      <c r="B95" s="30" t="inlineStr">
+        <is>
+          <t>Cara H&amp;#039;s Macbook M4</t>
+        </is>
+      </c>
+      <c r="C95" s="30" t="inlineStr">
+        <is>
+          <t>JLQWPV7T99</t>
+        </is>
+      </c>
+      <c r="D95" s="30" t="inlineStr">
+        <is>
+          <t>MacBook Pro (14-inch, 2024)</t>
+        </is>
+      </c>
+      <c r="E95" s="30" t="inlineStr">
+        <is>
+          <t>Mac Laptop</t>
+        </is>
+      </c>
+      <c r="F95" s="29" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="G95" s="30" t="inlineStr">
+        <is>
+          <t>Cara Haegley</t>
+        </is>
+      </c>
+      <c r="H95" s="30" t="inlineStr">
+        <is>
+          <t>Cara.Haegley@performcb.com</t>
+        </is>
+      </c>
+      <c r="I95" s="30" t="inlineStr">
+        <is>
+          <t>Partner Development Executive</t>
+        </is>
+      </c>
+      <c r="J95" s="30" t="inlineStr">
+        <is>
+          <t>Partner Development Team</t>
+        </is>
+      </c>
+      <c r="K95" s="27" t="inlineStr">
+        <is>
+          <t>Active</t>
+        </is>
+      </c>
+      <c r="L95" s="29" t="inlineStr">
+        <is>
+          <t>2026-05-19 15:25:38</t>
+        </is>
+      </c>
+      <c r="M95" s="31" t="inlineStr"/>
+    </row>
+    <row r="96" ht="15" customHeight="1">
+      <c r="A96" s="25" t="inlineStr">
+        <is>
+          <t>0094</t>
+        </is>
+      </c>
+      <c r="B96" s="26" t="inlineStr">
+        <is>
+          <t>Jason&amp;#039;s MacBook Pro M4</t>
+        </is>
+      </c>
+      <c r="C96" s="26" t="inlineStr">
+        <is>
+          <t>D00GGWJ32C</t>
+        </is>
+      </c>
+      <c r="D96" s="26" t="inlineStr">
+        <is>
+          <t>MacBook Pro (14-inch, 2024)</t>
+        </is>
+      </c>
+      <c r="E96" s="26" t="inlineStr">
+        <is>
+          <t>Mac Laptop</t>
+        </is>
+      </c>
+      <c r="F96" s="25" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="G96" s="26" t="inlineStr">
+        <is>
+          <t>Jason Sierra</t>
+        </is>
+      </c>
+      <c r="H96" s="26" t="inlineStr">
+        <is>
+          <t>jason@performcb.com</t>
+        </is>
+      </c>
+      <c r="I96" s="26" t="inlineStr">
+        <is>
+          <t>Senior Partner Development Executive</t>
+        </is>
+      </c>
+      <c r="J96" s="26" t="inlineStr">
+        <is>
+          <t>Partner Development Team</t>
+        </is>
+      </c>
+      <c r="K96" s="27" t="inlineStr">
+        <is>
+          <t>Active</t>
+        </is>
+      </c>
+      <c r="L96" s="25" t="inlineStr">
+        <is>
+          <t>2026-06-01 10:34:59</t>
+        </is>
+      </c>
+      <c r="M96" s="28" t="inlineStr"/>
+    </row>
+    <row r="97" ht="15" customHeight="1">
+      <c r="A97" s="29" t="inlineStr">
+        <is>
+          <t>0201</t>
+        </is>
+      </c>
+      <c r="B97" s="30" t="inlineStr">
+        <is>
+          <t>Amanda&amp;#039;s MacBook Pro M5</t>
+        </is>
+      </c>
+      <c r="C97" s="30" t="inlineStr">
+        <is>
+          <t>H67Y72DNW9</t>
+        </is>
+      </c>
+      <c r="D97" s="30" t="inlineStr">
+        <is>
+          <t>MacBook Pro (14-inch, M5)</t>
+        </is>
+      </c>
+      <c r="E97" s="30" t="inlineStr">
+        <is>
+          <t>Mac Laptop</t>
+        </is>
+      </c>
+      <c r="F97" s="29" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="G97" s="30" t="inlineStr">
+        <is>
+          <t>Amanda Dansby</t>
+        </is>
+      </c>
+      <c r="H97" s="30" t="inlineStr">
+        <is>
+          <t>amanda@performcb.com</t>
+        </is>
+      </c>
+      <c r="I97" s="30" t="inlineStr">
+        <is>
+          <t>VP of Partners</t>
+        </is>
+      </c>
+      <c r="J97" s="30" t="inlineStr">
+        <is>
+          <t>Partners</t>
+        </is>
+      </c>
+      <c r="K97" s="27" t="inlineStr">
+        <is>
+          <t>Active</t>
+        </is>
+      </c>
+      <c r="L97" s="29" t="inlineStr">
+        <is>
+          <t>2026-06-11 14:42:56</t>
+        </is>
+      </c>
+      <c r="M97" s="31" t="inlineStr"/>
+    </row>
+    <row r="98" ht="15" customHeight="1">
+      <c r="A98" s="25" t="inlineStr">
+        <is>
+          <t>0011</t>
+        </is>
+      </c>
+      <c r="B98" s="26" t="inlineStr">
+        <is>
+          <t>PCB-0011-BJENNE</t>
+        </is>
+      </c>
+      <c r="C98" s="26" t="inlineStr">
+        <is>
+          <t>J26JGW3</t>
+        </is>
+      </c>
+      <c r="D98" s="26" t="inlineStr">
+        <is>
+          <t>Dell Precision 3480</t>
+        </is>
+      </c>
+      <c r="E98" s="26" t="inlineStr">
         <is>
           <t>Windows Laptop</t>
         </is>
       </c>
-      <c r="F95" s="20" t="inlineStr">
-[...61 lines deleted...]
-      <c r="E96" s="25" t="inlineStr">
+      <c r="F98" s="25" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="G98" s="26" t="inlineStr">
+        <is>
+          <t>Brett Jenner</t>
+        </is>
+      </c>
+      <c r="H98" s="26" t="inlineStr">
+        <is>
+          <t>brett@performcb.com</t>
+        </is>
+      </c>
+      <c r="I98" s="26" t="inlineStr">
+        <is>
+          <t>Senior Partner Executive</t>
+        </is>
+      </c>
+      <c r="J98" s="26" t="inlineStr">
+        <is>
+          <t>Partners</t>
+        </is>
+      </c>
+      <c r="K98" s="27" t="inlineStr">
+        <is>
+          <t>Active</t>
+        </is>
+      </c>
+      <c r="L98" s="25" t="inlineStr">
+        <is>
+          <t>2024-03-26 13:54:33</t>
+        </is>
+      </c>
+      <c r="M98" s="28" t="inlineStr"/>
+    </row>
+    <row r="99" ht="15" customHeight="1">
+      <c r="A99" s="29" t="inlineStr">
+        <is>
+          <t>0203</t>
+        </is>
+      </c>
+      <c r="B99" s="30" t="inlineStr">
+        <is>
+          <t>Celine&amp;#039;s Dell Pro Plus</t>
+        </is>
+      </c>
+      <c r="C99" s="30" t="inlineStr">
+        <is>
+          <t>C09RXL4</t>
+        </is>
+      </c>
+      <c r="D99" s="30" t="inlineStr">
+        <is>
+          <t>Dell Pro 14 Plus</t>
+        </is>
+      </c>
+      <c r="E99" s="30" t="inlineStr">
+        <is>
+          <t>Windows Laptop</t>
+        </is>
+      </c>
+      <c r="F99" s="29" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="G99" s="30" t="inlineStr">
+        <is>
+          <t>Celine Hassan</t>
+        </is>
+      </c>
+      <c r="H99" s="30" t="inlineStr">
+        <is>
+          <t>celine@performcb.com</t>
+        </is>
+      </c>
+      <c r="I99" s="30" t="inlineStr">
+        <is>
+          <t>Senior Partner Executive</t>
+        </is>
+      </c>
+      <c r="J99" s="30" t="inlineStr">
+        <is>
+          <t>Partners</t>
+        </is>
+      </c>
+      <c r="K99" s="27" t="inlineStr">
+        <is>
+          <t>Active</t>
+        </is>
+      </c>
+      <c r="L99" s="29" t="inlineStr">
+        <is>
+          <t>2026-08-14 13:02:59</t>
+        </is>
+      </c>
+      <c r="M99" s="31" t="inlineStr"/>
+    </row>
+    <row r="100" ht="15" customHeight="1">
+      <c r="A100" s="25" t="inlineStr">
+        <is>
+          <t>0157</t>
+        </is>
+      </c>
+      <c r="B100" s="26" t="inlineStr">
+        <is>
+          <t>dane@performcb.com’s MacBook Pro</t>
+        </is>
+      </c>
+      <c r="C100" s="26" t="inlineStr">
+        <is>
+          <t>LL9QHFJ9XJ</t>
+        </is>
+      </c>
+      <c r="D100" s="26" t="inlineStr">
+        <is>
+          <t>MacBook Pro (14-inch, Nov 2023)</t>
+        </is>
+      </c>
+      <c r="E100" s="26" t="inlineStr">
         <is>
           <t>Mac Laptop</t>
         </is>
       </c>
-      <c r="F96" s="24" t="inlineStr">
-[...208 lines deleted...]
-      <c r="J99" s="21" t="inlineStr">
+      <c r="F100" s="25" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="G100" s="26" t="inlineStr">
+        <is>
+          <t>Dane Armstrong</t>
+        </is>
+      </c>
+      <c r="H100" s="26" t="inlineStr">
+        <is>
+          <t>dane@performcb.com</t>
+        </is>
+      </c>
+      <c r="I100" s="26" t="inlineStr">
+        <is>
+          <t>Senior Partner Executive</t>
+        </is>
+      </c>
+      <c r="J100" s="26" t="inlineStr">
         <is>
           <t>Partners</t>
         </is>
       </c>
-      <c r="K99" s="22" t="inlineStr">
-[...193 lines deleted...]
-      <c r="L102" s="24" t="inlineStr">
+      <c r="K100" s="27" t="inlineStr">
+        <is>
+          <t>Active</t>
+        </is>
+      </c>
+      <c r="L100" s="25" t="inlineStr">
         <is>
           <t>2025-03-03 08:14:14</t>
         </is>
       </c>
-      <c r="M102" s="26" t="inlineStr">
+      <c r="M100" s="28" t="inlineStr">
         <is>
           <t>Silver
 Going to send this via DHL to Dane in Canada. We are assigning asset tag 0157 to this device. I am stuffing it in the unopened box prior to shipping.</t>
         </is>
       </c>
     </row>
+    <row r="101" ht="15" customHeight="1">
+      <c r="A101" s="29" t="inlineStr">
+        <is>
+          <t>0121</t>
+        </is>
+      </c>
+      <c r="B101" s="30" t="inlineStr">
+        <is>
+          <t>G2CQ3N6YMC</t>
+        </is>
+      </c>
+      <c r="C101" s="30" t="inlineStr">
+        <is>
+          <t>G2CQ3N6YMC</t>
+        </is>
+      </c>
+      <c r="D101" s="30" t="inlineStr">
+        <is>
+          <t>MacBook Pro (14-inch, 2024)</t>
+        </is>
+      </c>
+      <c r="E101" s="30" t="inlineStr">
+        <is>
+          <t>Mac Laptop</t>
+        </is>
+      </c>
+      <c r="F101" s="29" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="G101" s="30" t="inlineStr">
+        <is>
+          <t>Elyas Ghiasy</t>
+        </is>
+      </c>
+      <c r="H101" s="30" t="inlineStr">
+        <is>
+          <t>elyas@performcb.com</t>
+        </is>
+      </c>
+      <c r="I101" s="30" t="inlineStr">
+        <is>
+          <t>Director of Partners</t>
+        </is>
+      </c>
+      <c r="J101" s="30" t="inlineStr">
+        <is>
+          <t>Partners</t>
+        </is>
+      </c>
+      <c r="K101" s="27" t="inlineStr">
+        <is>
+          <t>Active</t>
+        </is>
+      </c>
+      <c r="L101" s="29" t="inlineStr">
+        <is>
+          <t>2025-09-15 10:49:04</t>
+        </is>
+      </c>
+      <c r="M101" s="31" t="inlineStr">
+        <is>
+          <t>Silver</t>
+        </is>
+      </c>
+    </row>
+    <row r="102" ht="15" customHeight="1">
+      <c r="A102" s="25" t="inlineStr">
+        <is>
+          <t>0120</t>
+        </is>
+      </c>
+      <c r="B102" s="26" t="inlineStr">
+        <is>
+          <t>PCB-0120-GBENDER</t>
+        </is>
+      </c>
+      <c r="C102" s="26" t="inlineStr">
+        <is>
+          <t>FDGRXL4</t>
+        </is>
+      </c>
+      <c r="D102" s="26" t="inlineStr">
+        <is>
+          <t>Dell Pro 14 Plus</t>
+        </is>
+      </c>
+      <c r="E102" s="26" t="inlineStr">
+        <is>
+          <t>Windows Laptop</t>
+        </is>
+      </c>
+      <c r="F102" s="25" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="G102" s="26" t="inlineStr">
+        <is>
+          <t>Geoff Bender</t>
+        </is>
+      </c>
+      <c r="H102" s="26" t="inlineStr">
+        <is>
+          <t>geoff@performcb.com</t>
+        </is>
+      </c>
+      <c r="I102" s="26" t="inlineStr">
+        <is>
+          <t>Partner Account Director</t>
+        </is>
+      </c>
+      <c r="J102" s="26" t="inlineStr">
+        <is>
+          <t>Partners</t>
+        </is>
+      </c>
+      <c r="K102" s="27" t="inlineStr">
+        <is>
+          <t>Active</t>
+        </is>
+      </c>
+      <c r="L102" s="25" t="inlineStr">
+        <is>
+          <t>2026-05-12 15:38:45</t>
+        </is>
+      </c>
+      <c r="M102" s="28" t="inlineStr"/>
+    </row>
     <row r="103" ht="15" customHeight="1">
-      <c r="A103" s="20" t="inlineStr">
-[...14 lines deleted...]
-      <c r="D103" s="21" t="inlineStr">
+      <c r="A103" s="29" t="inlineStr">
+        <is>
+          <t>0028</t>
+        </is>
+      </c>
+      <c r="B103" s="30" t="inlineStr">
+        <is>
+          <t>PCB-0028-JLEWIS</t>
+        </is>
+      </c>
+      <c r="C103" s="30" t="inlineStr">
+        <is>
+          <t>J6VP034</t>
+        </is>
+      </c>
+      <c r="D103" s="30" t="inlineStr">
+        <is>
+          <t>Dell Precision 3480</t>
+        </is>
+      </c>
+      <c r="E103" s="30" t="inlineStr">
+        <is>
+          <t>Windows Laptop</t>
+        </is>
+      </c>
+      <c r="F103" s="29" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="G103" s="30" t="inlineStr">
+        <is>
+          <t>Jen Lewis</t>
+        </is>
+      </c>
+      <c r="H103" s="30" t="inlineStr">
+        <is>
+          <t>jen@performcb.com</t>
+        </is>
+      </c>
+      <c r="I103" s="30" t="inlineStr">
+        <is>
+          <t>VP of Partners</t>
+        </is>
+      </c>
+      <c r="J103" s="30" t="inlineStr">
+        <is>
+          <t>Partners</t>
+        </is>
+      </c>
+      <c r="K103" s="27" t="inlineStr">
+        <is>
+          <t>Active</t>
+        </is>
+      </c>
+      <c r="L103" s="29" t="inlineStr">
+        <is>
+          <t>2024-04-17 11:21:02</t>
+        </is>
+      </c>
+      <c r="M103" s="31" t="inlineStr"/>
+    </row>
+    <row r="104" ht="15" customHeight="1">
+      <c r="A104" s="25" t="inlineStr">
+        <is>
+          <t>0158</t>
+        </is>
+      </c>
+      <c r="B104" s="26" t="inlineStr">
+        <is>
+          <t>PCB-0158-MSAAR</t>
+        </is>
+      </c>
+      <c r="C104" s="26" t="inlineStr">
+        <is>
+          <t>5ZH7SW3</t>
+        </is>
+      </c>
+      <c r="D104" s="26" t="inlineStr">
+        <is>
+          <t>Dell Precision 3490</t>
+        </is>
+      </c>
+      <c r="E104" s="26" t="inlineStr">
+        <is>
+          <t>Windows Laptop</t>
+        </is>
+      </c>
+      <c r="F104" s="25" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="G104" s="26" t="inlineStr">
+        <is>
+          <t>Margo Saar</t>
+        </is>
+      </c>
+      <c r="H104" s="26" t="inlineStr">
+        <is>
+          <t>margo@performcb.com</t>
+        </is>
+      </c>
+      <c r="I104" s="26" t="inlineStr">
+        <is>
+          <t>Partner Account Director</t>
+        </is>
+      </c>
+      <c r="J104" s="26" t="inlineStr">
+        <is>
+          <t>Partners</t>
+        </is>
+      </c>
+      <c r="K104" s="27" t="inlineStr">
+        <is>
+          <t>Active</t>
+        </is>
+      </c>
+      <c r="L104" s="25" t="inlineStr">
+        <is>
+          <t>2025-02-19 13:19:04</t>
+        </is>
+      </c>
+      <c r="M104" s="28" t="inlineStr">
+        <is>
+          <t>This is being shipped to Margo in portugal. Including the asset tag 0158.</t>
+        </is>
+      </c>
+    </row>
+    <row r="105" ht="15" customHeight="1">
+      <c r="A105" s="29" t="inlineStr">
+        <is>
+          <t>Margo Saar surface book 3</t>
+        </is>
+      </c>
+      <c r="B105" s="30" t="inlineStr">
+        <is>
+          <t>Margo Saar surface book 3</t>
+        </is>
+      </c>
+      <c r="C105" s="30" t="inlineStr">
+        <is>
+          <t>000216512557</t>
+        </is>
+      </c>
+      <c r="D105" s="30" t="inlineStr">
+        <is>
+          <t>Surface Book 3</t>
+        </is>
+      </c>
+      <c r="E105" s="30" t="inlineStr">
+        <is>
+          <t>Surface Book</t>
+        </is>
+      </c>
+      <c r="F105" s="29" t="inlineStr">
+        <is>
+          <t>Needs to be Returned to IT</t>
+        </is>
+      </c>
+      <c r="G105" s="30" t="inlineStr">
+        <is>
+          <t>Margo Saar</t>
+        </is>
+      </c>
+      <c r="H105" s="30" t="inlineStr">
+        <is>
+          <t>margo@performcb.com</t>
+        </is>
+      </c>
+      <c r="I105" s="30" t="inlineStr">
+        <is>
+          <t>Partner Account Director</t>
+        </is>
+      </c>
+      <c r="J105" s="30" t="inlineStr">
+        <is>
+          <t>Partners</t>
+        </is>
+      </c>
+      <c r="K105" s="27" t="inlineStr">
+        <is>
+          <t>Active</t>
+        </is>
+      </c>
+      <c r="L105" s="29" t="inlineStr">
+        <is>
+          <t>2023-12-29 13:07:48</t>
+        </is>
+      </c>
+      <c r="M105" s="31" t="inlineStr">
+        <is>
+          <t>standard warranty</t>
+        </is>
+      </c>
+    </row>
+    <row r="106" ht="15" customHeight="1">
+      <c r="A106" s="25" t="inlineStr">
+        <is>
+          <t>0038</t>
+        </is>
+      </c>
+      <c r="B106" s="26" t="inlineStr">
+        <is>
+          <t>PCB-0038-RMONG</t>
+        </is>
+      </c>
+      <c r="C106" s="26" t="inlineStr">
+        <is>
+          <t>H2WJ924</t>
+        </is>
+      </c>
+      <c r="D106" s="26" t="inlineStr">
+        <is>
+          <t>Dell Precision 3480</t>
+        </is>
+      </c>
+      <c r="E106" s="26" t="inlineStr">
+        <is>
+          <t>Windows Laptop</t>
+        </is>
+      </c>
+      <c r="F106" s="25" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="G106" s="26" t="inlineStr">
+        <is>
+          <t>Ronald Mong</t>
+        </is>
+      </c>
+      <c r="H106" s="26" t="inlineStr">
+        <is>
+          <t>ronald@performcb.com</t>
+        </is>
+      </c>
+      <c r="I106" s="26" t="inlineStr">
+        <is>
+          <t>Partner Executive</t>
+        </is>
+      </c>
+      <c r="J106" s="26" t="inlineStr">
+        <is>
+          <t>Partners</t>
+        </is>
+      </c>
+      <c r="K106" s="27" t="inlineStr">
+        <is>
+          <t>Active</t>
+        </is>
+      </c>
+      <c r="L106" s="25" t="inlineStr">
+        <is>
+          <t>2024-03-18 09:38:49</t>
+        </is>
+      </c>
+      <c r="M106" s="28" t="inlineStr"/>
+    </row>
+    <row r="107" ht="15" customHeight="1">
+      <c r="A107" s="29" t="inlineStr">
+        <is>
+          <t>0046</t>
+        </is>
+      </c>
+      <c r="B107" s="30" t="inlineStr">
+        <is>
+          <t>PCB-0046-ACOGNA</t>
+        </is>
+      </c>
+      <c r="C107" s="30" t="inlineStr">
+        <is>
+          <t>GPFV084</t>
+        </is>
+      </c>
+      <c r="D107" s="30" t="inlineStr">
+        <is>
+          <t>Dell Precision 5490</t>
+        </is>
+      </c>
+      <c r="E107" s="30" t="inlineStr">
+        <is>
+          <t>Windows Laptop</t>
+        </is>
+      </c>
+      <c r="F107" s="29" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="G107" s="30" t="inlineStr">
+        <is>
+          <t>Angelica Cognac</t>
+        </is>
+      </c>
+      <c r="H107" s="30" t="inlineStr">
+        <is>
+          <t>angelica@performcb.com</t>
+        </is>
+      </c>
+      <c r="I107" s="30" t="inlineStr">
+        <is>
+          <t>People Operations Strategy Manager</t>
+        </is>
+      </c>
+      <c r="J107" s="30" t="inlineStr">
+        <is>
+          <t>People Operations</t>
+        </is>
+      </c>
+      <c r="K107" s="27" t="inlineStr">
+        <is>
+          <t>Active</t>
+        </is>
+      </c>
+      <c r="L107" s="29" t="inlineStr">
+        <is>
+          <t>2025-02-04 14:34:52</t>
+        </is>
+      </c>
+      <c r="M107" s="31" t="inlineStr"/>
+    </row>
+    <row r="108" ht="15" customHeight="1">
+      <c r="A108" s="25" t="inlineStr">
+        <is>
+          <t>0093</t>
+        </is>
+      </c>
+      <c r="B108" s="26" t="inlineStr">
+        <is>
+          <t>PCB-0093-RLEPSO</t>
+        </is>
+      </c>
+      <c r="C108" s="26" t="inlineStr">
+        <is>
+          <t>BLJGG94</t>
+        </is>
+      </c>
+      <c r="D108" s="26" t="inlineStr">
+        <is>
+          <t>Dell Precision 3490</t>
+        </is>
+      </c>
+      <c r="E108" s="26" t="inlineStr">
+        <is>
+          <t>Windows Laptop</t>
+        </is>
+      </c>
+      <c r="F108" s="25" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="G108" s="26" t="inlineStr">
+        <is>
+          <t>Rana Lepson</t>
+        </is>
+      </c>
+      <c r="H108" s="26" t="inlineStr">
+        <is>
+          <t>rana@performcb.com</t>
+        </is>
+      </c>
+      <c r="I108" s="26" t="inlineStr">
+        <is>
+          <t>Director Of People Operations</t>
+        </is>
+      </c>
+      <c r="J108" s="26" t="inlineStr">
+        <is>
+          <t>People Operations</t>
+        </is>
+      </c>
+      <c r="K108" s="27" t="inlineStr">
+        <is>
+          <t>Active</t>
+        </is>
+      </c>
+      <c r="L108" s="25" t="inlineStr">
+        <is>
+          <t>2025-04-15 08:11:41</t>
+        </is>
+      </c>
+      <c r="M108" s="28" t="inlineStr"/>
+    </row>
+    <row r="109" ht="15" customHeight="1">
+      <c r="A109" s="29" t="inlineStr">
+        <is>
+          <t>0083</t>
+        </is>
+      </c>
+      <c r="B109" s="30" t="inlineStr">
+        <is>
+          <t>Terry&amp;#039;s MacBook Pro</t>
+        </is>
+      </c>
+      <c r="C109" s="30" t="inlineStr">
+        <is>
+          <t>D7TXQRJ96Q</t>
+        </is>
+      </c>
+      <c r="D109" s="30" t="inlineStr">
+        <is>
+          <t>MacBook Pro (16-inch, Nov 2023)</t>
+        </is>
+      </c>
+      <c r="E109" s="30" t="inlineStr">
+        <is>
+          <t>Mac Laptop</t>
+        </is>
+      </c>
+      <c r="F109" s="29" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="G109" s="30" t="inlineStr">
+        <is>
+          <t>Terry Vajgrt</t>
+        </is>
+      </c>
+      <c r="H109" s="30" t="inlineStr">
+        <is>
+          <t>terry@performcb.com</t>
+        </is>
+      </c>
+      <c r="I109" s="30" t="inlineStr">
+        <is>
+          <t>Vice President of Talent Acquisition</t>
+        </is>
+      </c>
+      <c r="J109" s="30" t="inlineStr">
+        <is>
+          <t>People Operations</t>
+        </is>
+      </c>
+      <c r="K109" s="27" t="inlineStr">
+        <is>
+          <t>Active</t>
+        </is>
+      </c>
+      <c r="L109" s="29" t="inlineStr">
+        <is>
+          <t>2024-11-15 10:41:58</t>
+        </is>
+      </c>
+      <c r="M109" s="31" t="inlineStr">
+        <is>
+          <t>Silver</t>
+        </is>
+      </c>
+    </row>
+    <row r="110" ht="15" customHeight="1">
+      <c r="A110" s="25" t="inlineStr">
+        <is>
+          <t>0102</t>
+        </is>
+      </c>
+      <c r="B110" s="26" t="inlineStr">
+        <is>
+          <t>Brittany&amp;#039;s M5 MacBook Pro</t>
+        </is>
+      </c>
+      <c r="C110" s="26" t="inlineStr">
+        <is>
+          <t>GX3534LR4Q</t>
+        </is>
+      </c>
+      <c r="D110" s="26" t="inlineStr">
+        <is>
+          <t>MacBook Pro (16-inch, M5 Pro)</t>
+        </is>
+      </c>
+      <c r="E110" s="26" t="inlineStr">
+        <is>
+          <t>Mac Laptop</t>
+        </is>
+      </c>
+      <c r="F110" s="25" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="G110" s="26" t="inlineStr">
+        <is>
+          <t>Brittany Lamont</t>
+        </is>
+      </c>
+      <c r="H110" s="26" t="inlineStr">
+        <is>
+          <t>brittany@performcb.com</t>
+        </is>
+      </c>
+      <c r="I110" s="26" t="inlineStr">
+        <is>
+          <t>Product Owner</t>
+        </is>
+      </c>
+      <c r="J110" s="26" t="inlineStr">
+        <is>
+          <t>Product</t>
+        </is>
+      </c>
+      <c r="K110" s="27" t="inlineStr">
+        <is>
+          <t>Active</t>
+        </is>
+      </c>
+      <c r="L110" s="25" t="inlineStr">
+        <is>
+          <t>2026-04-07 11:01:29</t>
+        </is>
+      </c>
+      <c r="M110" s="28" t="inlineStr"/>
+    </row>
+    <row r="111" ht="15" customHeight="1">
+      <c r="A111" s="29" t="inlineStr">
+        <is>
+          <t>0081</t>
+        </is>
+      </c>
+      <c r="B111" s="30" t="inlineStr">
+        <is>
+          <t>Emily&amp;#039;s MacBook Pro</t>
+        </is>
+      </c>
+      <c r="C111" s="30" t="inlineStr">
+        <is>
+          <t>MNWM9FKWJQ</t>
+        </is>
+      </c>
+      <c r="D111" s="30" t="inlineStr">
+        <is>
+          <t>MacBook Pro (14-inch, Nov 2023)</t>
+        </is>
+      </c>
+      <c r="E111" s="30" t="inlineStr">
+        <is>
+          <t>Mac Laptop</t>
+        </is>
+      </c>
+      <c r="F111" s="29" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="G111" s="30" t="inlineStr">
+        <is>
+          <t>Emily Phinney</t>
+        </is>
+      </c>
+      <c r="H111" s="30" t="inlineStr">
+        <is>
+          <t>emily@performcb.com</t>
+        </is>
+      </c>
+      <c r="I111" s="30" t="inlineStr">
+        <is>
+          <t>Technical Operations Manager</t>
+        </is>
+      </c>
+      <c r="J111" s="30" t="inlineStr">
+        <is>
+          <t>Product</t>
+        </is>
+      </c>
+      <c r="K111" s="27" t="inlineStr">
+        <is>
+          <t>Active</t>
+        </is>
+      </c>
+      <c r="L111" s="29" t="inlineStr">
+        <is>
+          <t>2024-09-12 16:13:30</t>
+        </is>
+      </c>
+      <c r="M111" s="31" t="inlineStr">
+        <is>
+          <t>Silver</t>
+        </is>
+      </c>
+    </row>
+    <row r="112" ht="15" customHeight="1">
+      <c r="A112" s="25" t="inlineStr">
+        <is>
+          <t>0116</t>
+        </is>
+      </c>
+      <c r="B112" s="26" t="inlineStr">
+        <is>
+          <t>Julie_Martin</t>
+        </is>
+      </c>
+      <c r="C112" s="26" t="inlineStr">
+        <is>
+          <t>MYXD9656N3</t>
+        </is>
+      </c>
+      <c r="D112" s="26" t="inlineStr">
+        <is>
+          <t>MacBook Pro (16-inch, M5 Pro)</t>
+        </is>
+      </c>
+      <c r="E112" s="26" t="inlineStr">
+        <is>
+          <t>Mac Laptop</t>
+        </is>
+      </c>
+      <c r="F112" s="25" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="G112" s="26" t="inlineStr">
+        <is>
+          <t>Julie Martin</t>
+        </is>
+      </c>
+      <c r="H112" s="26" t="inlineStr">
+        <is>
+          <t>julie@performcb.com</t>
+        </is>
+      </c>
+      <c r="I112" s="26" t="inlineStr">
+        <is>
+          <t>VP of Product Development</t>
+        </is>
+      </c>
+      <c r="J112" s="26" t="inlineStr">
+        <is>
+          <t>Product</t>
+        </is>
+      </c>
+      <c r="K112" s="27" t="inlineStr">
+        <is>
+          <t>Active</t>
+        </is>
+      </c>
+      <c r="L112" s="25" t="inlineStr">
+        <is>
+          <t>2026-02-12 13:44:12</t>
+        </is>
+      </c>
+      <c r="M112" s="28" t="inlineStr"/>
+    </row>
+    <row r="113" ht="15" customHeight="1">
+      <c r="A113" s="29" t="inlineStr">
+        <is>
+          <t>0107</t>
+        </is>
+      </c>
+      <c r="B113" s="30" t="inlineStr">
+        <is>
+          <t>Cara&amp;#039;s M5 MacBook Pro</t>
+        </is>
+      </c>
+      <c r="C113" s="30" t="inlineStr">
+        <is>
+          <t>MQ90Y42WJR</t>
+        </is>
+      </c>
+      <c r="D113" s="30" t="inlineStr">
+        <is>
+          <t>MacBook Pro (16-inch, M5 Pro)</t>
+        </is>
+      </c>
+      <c r="E113" s="30" t="inlineStr">
+        <is>
+          <t>Mac Laptop</t>
+        </is>
+      </c>
+      <c r="F113" s="29" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="G113" s="30" t="inlineStr">
+        <is>
+          <t>Cara Redding</t>
+        </is>
+      </c>
+      <c r="H113" s="30" t="inlineStr">
+        <is>
+          <t>cara@performcb.com</t>
+        </is>
+      </c>
+      <c r="I113" s="30" t="inlineStr">
+        <is>
+          <t>EVP, Revenue Operations</t>
+        </is>
+      </c>
+      <c r="J113" s="30" t="inlineStr">
+        <is>
+          <t>Revenue Operations</t>
+        </is>
+      </c>
+      <c r="K113" s="27" t="inlineStr">
+        <is>
+          <t>Active</t>
+        </is>
+      </c>
+      <c r="L113" s="29" t="inlineStr">
+        <is>
+          <t>2026-04-21 12:36:54</t>
+        </is>
+      </c>
+      <c r="M113" s="31" t="inlineStr"/>
+    </row>
+    <row r="114" ht="15" customHeight="1">
+      <c r="A114" s="25" t="inlineStr">
+        <is>
+          <t>0075</t>
+        </is>
+      </c>
+      <c r="B114" s="26" t="inlineStr">
+        <is>
+          <t>Cara macbook pro M2</t>
+        </is>
+      </c>
+      <c r="C114" s="26" t="inlineStr">
+        <is>
+          <t>KXPFVDN6FJ</t>
+        </is>
+      </c>
+      <c r="D114" s="26" t="inlineStr">
+        <is>
+          <t>MacBook Pro (14-inch, 2023)</t>
+        </is>
+      </c>
+      <c r="E114" s="26" t="inlineStr">
+        <is>
+          <t>Mac Laptop</t>
+        </is>
+      </c>
+      <c r="F114" s="25" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="G114" s="26" t="inlineStr">
+        <is>
+          <t>Cara Redding</t>
+        </is>
+      </c>
+      <c r="H114" s="26" t="inlineStr">
+        <is>
+          <t>cara@performcb.com</t>
+        </is>
+      </c>
+      <c r="I114" s="26" t="inlineStr">
+        <is>
+          <t>EVP, Revenue Operations</t>
+        </is>
+      </c>
+      <c r="J114" s="26" t="inlineStr">
+        <is>
+          <t>Revenue Operations</t>
+        </is>
+      </c>
+      <c r="K114" s="27" t="inlineStr">
+        <is>
+          <t>Active</t>
+        </is>
+      </c>
+      <c r="L114" s="25" t="inlineStr">
+        <is>
+          <t>2023-12-29 13:07:48</t>
+        </is>
+      </c>
+      <c r="M114" s="28" t="inlineStr">
+        <is>
+          <t>Cara's macbook pro</t>
+        </is>
+      </c>
+    </row>
+    <row r="115" ht="15" customHeight="1">
+      <c r="A115" s="29" t="inlineStr">
+        <is>
+          <t>0052</t>
+        </is>
+      </c>
+      <c r="B115" s="30" t="inlineStr">
+        <is>
+          <t>PCB-0052-JKEMPE</t>
+        </is>
+      </c>
+      <c r="C115" s="30" t="inlineStr">
+        <is>
+          <t>DNC2Q74</t>
+        </is>
+      </c>
+      <c r="D115" s="30" t="inlineStr">
+        <is>
+          <t>Dell Precision 3490</t>
+        </is>
+      </c>
+      <c r="E115" s="30" t="inlineStr">
+        <is>
+          <t>Windows Laptop</t>
+        </is>
+      </c>
+      <c r="F115" s="29" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="G115" s="30" t="inlineStr">
+        <is>
+          <t>Jessica Kemper</t>
+        </is>
+      </c>
+      <c r="H115" s="30" t="inlineStr">
+        <is>
+          <t>jessica@performcb.com</t>
+        </is>
+      </c>
+      <c r="I115" s="30" t="inlineStr">
+        <is>
+          <t>Senior Revenue Operations Specialist</t>
+        </is>
+      </c>
+      <c r="J115" s="30" t="inlineStr">
+        <is>
+          <t>Revenue Operations</t>
+        </is>
+      </c>
+      <c r="K115" s="27" t="inlineStr">
+        <is>
+          <t>Active</t>
+        </is>
+      </c>
+      <c r="L115" s="29" t="inlineStr">
+        <is>
+          <t>2025-01-29 11:40:27</t>
+        </is>
+      </c>
+      <c r="M115" s="31" t="inlineStr"/>
+    </row>
+    <row r="116" ht="15" customHeight="1">
+      <c r="A116" s="25" t="inlineStr">
+        <is>
+          <t>0105</t>
+        </is>
+      </c>
+      <c r="B116" s="26" t="inlineStr">
+        <is>
+          <t>Laura&amp;#039;s Dell Pro Max 16&amp;quot;</t>
+        </is>
+      </c>
+      <c r="C116" s="26" t="inlineStr">
+        <is>
+          <t>6J77ZJ4</t>
+        </is>
+      </c>
+      <c r="D116" s="26" t="inlineStr">
+        <is>
+          <t>Dell Pro Max 16&amp;quot;</t>
+        </is>
+      </c>
+      <c r="E116" s="26" t="inlineStr">
+        <is>
+          <t>Windows Laptop</t>
+        </is>
+      </c>
+      <c r="F116" s="25" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="G116" s="26" t="inlineStr">
+        <is>
+          <t>Laura Sierra</t>
+        </is>
+      </c>
+      <c r="H116" s="26" t="inlineStr">
+        <is>
+          <t>laura@performcb.com</t>
+        </is>
+      </c>
+      <c r="I116" s="26" t="inlineStr">
+        <is>
+          <t>Director of Revenue Operations</t>
+        </is>
+      </c>
+      <c r="J116" s="26" t="inlineStr">
+        <is>
+          <t>Revenue Operations</t>
+        </is>
+      </c>
+      <c r="K116" s="27" t="inlineStr">
+        <is>
+          <t>Active</t>
+        </is>
+      </c>
+      <c r="L116" s="25" t="inlineStr">
+        <is>
+          <t>2026-04-16 12:18:05</t>
+        </is>
+      </c>
+      <c r="M116" s="28" t="inlineStr"/>
+    </row>
+    <row r="117" ht="15" customHeight="1">
+      <c r="A117" s="29" t="inlineStr">
+        <is>
+          <t>0042</t>
+        </is>
+      </c>
+      <c r="B117" s="30" t="inlineStr">
+        <is>
+          <t>PCB-0042-LSIERR</t>
+        </is>
+      </c>
+      <c r="C117" s="30" t="inlineStr">
+        <is>
+          <t>PF4AZC7N</t>
+        </is>
+      </c>
+      <c r="D117" s="30" t="inlineStr">
+        <is>
+          <t>Lenovo ThinkPad T14 Gen 3</t>
+        </is>
+      </c>
+      <c r="E117" s="30" t="inlineStr">
+        <is>
+          <t>Windows Laptop</t>
+        </is>
+      </c>
+      <c r="F117" s="29" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="G117" s="30" t="inlineStr">
+        <is>
+          <t>Laura Sierra</t>
+        </is>
+      </c>
+      <c r="H117" s="30" t="inlineStr">
+        <is>
+          <t>laura@performcb.com</t>
+        </is>
+      </c>
+      <c r="I117" s="30" t="inlineStr">
+        <is>
+          <t>Director of Revenue Operations</t>
+        </is>
+      </c>
+      <c r="J117" s="30" t="inlineStr">
+        <is>
+          <t>Revenue Operations</t>
+        </is>
+      </c>
+      <c r="K117" s="27" t="inlineStr">
+        <is>
+          <t>Active</t>
+        </is>
+      </c>
+      <c r="L117" s="29" t="inlineStr">
+        <is>
+          <t>2023-12-29 13:07:47</t>
+        </is>
+      </c>
+      <c r="M117" s="31" t="inlineStr">
+        <is>
+          <t>The full serial number is: 1S21AJSCFB00PF4AZC7N</t>
+        </is>
+      </c>
+    </row>
+    <row r="118" ht="15" customHeight="1">
+      <c r="A118" s="25" t="inlineStr">
+        <is>
+          <t>0002</t>
+        </is>
+      </c>
+      <c r="B118" s="26" t="inlineStr">
+        <is>
+          <t>PCB-0002-SJACKS</t>
+        </is>
+      </c>
+      <c r="C118" s="26" t="inlineStr">
+        <is>
+          <t>PF4KTTT0</t>
+        </is>
+      </c>
+      <c r="D118" s="26" t="inlineStr">
+        <is>
+          <t>Lenovo ThinkPad T14 Gen 4</t>
+        </is>
+      </c>
+      <c r="E118" s="26" t="inlineStr">
+        <is>
+          <t>Windows Laptop</t>
+        </is>
+      </c>
+      <c r="F118" s="25" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="G118" s="26" t="inlineStr">
+        <is>
+          <t>Stefanie Jackson</t>
+        </is>
+      </c>
+      <c r="H118" s="26" t="inlineStr">
+        <is>
+          <t>stefanie@performcb.com</t>
+        </is>
+      </c>
+      <c r="I118" s="26" t="inlineStr">
+        <is>
+          <t>Revenue Operations Specialist</t>
+        </is>
+      </c>
+      <c r="J118" s="26" t="inlineStr">
+        <is>
+          <t>Revenue Operations</t>
+        </is>
+      </c>
+      <c r="K118" s="27" t="inlineStr">
+        <is>
+          <t>Active</t>
+        </is>
+      </c>
+      <c r="L118" s="25" t="inlineStr">
+        <is>
+          <t>2025-02-21 12:53:11</t>
+        </is>
+      </c>
+      <c r="M118" s="28" t="inlineStr">
+        <is>
+          <t>Stephen shipped to Ben</t>
+        </is>
+      </c>
+    </row>
+    <row r="119" ht="15" customHeight="1">
+      <c r="A119" s="29" t="inlineStr">
+        <is>
+          <t>0111</t>
+        </is>
+      </c>
+      <c r="B119" s="30" t="inlineStr">
+        <is>
+          <t>Beth</t>
+        </is>
+      </c>
+      <c r="C119" s="30" t="inlineStr">
+        <is>
+          <t>FDG56H4</t>
+        </is>
+      </c>
+      <c r="D119" s="30" t="inlineStr">
+        <is>
+          <t>Dell Pro Max 14&amp;quot;</t>
+        </is>
+      </c>
+      <c r="E119" s="30" t="inlineStr">
+        <is>
+          <t>Windows Laptop</t>
+        </is>
+      </c>
+      <c r="F119" s="29" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="G119" s="30" t="inlineStr">
+        <is>
+          <t>Beth Berstling</t>
+        </is>
+      </c>
+      <c r="H119" s="30" t="inlineStr">
+        <is>
+          <t>beth@performcb.com</t>
+        </is>
+      </c>
+      <c r="I119" s="30" t="inlineStr">
+        <is>
+          <t>Sr. Risk Manager</t>
+        </is>
+      </c>
+      <c r="J119" s="30" t="inlineStr">
+        <is>
+          <t>Risk Management</t>
+        </is>
+      </c>
+      <c r="K119" s="27" t="inlineStr">
+        <is>
+          <t>Active</t>
+        </is>
+      </c>
+      <c r="L119" s="29" t="inlineStr">
+        <is>
+          <t>2026-01-22 07:25:35</t>
+        </is>
+      </c>
+      <c r="M119" s="31" t="inlineStr"/>
+    </row>
+    <row r="120" ht="15" customHeight="1">
+      <c r="A120" s="25" t="inlineStr">
+        <is>
+          <t>0106</t>
+        </is>
+      </c>
+      <c r="B120" s="26" t="inlineStr">
+        <is>
+          <t>Alexandra A&amp;#039;s MacBook Pro M5</t>
+        </is>
+      </c>
+      <c r="C120" s="26" t="inlineStr">
+        <is>
+          <t>D0MJ2P4690</t>
+        </is>
+      </c>
+      <c r="D120" s="26" t="inlineStr">
+        <is>
+          <t>MacBook Pro (14-inch, M5)</t>
+        </is>
+      </c>
+      <c r="E120" s="26" t="inlineStr">
+        <is>
+          <t>Mac Laptop</t>
+        </is>
+      </c>
+      <c r="F120" s="25" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="G120" s="26" t="inlineStr">
+        <is>
+          <t>Alexandra Ashbey</t>
+        </is>
+      </c>
+      <c r="H120" s="26" t="inlineStr">
+        <is>
+          <t>alexandra.ashbey@performcb.com</t>
+        </is>
+      </c>
+      <c r="I120" s="26" t="inlineStr">
+        <is>
+          <t>Sales Director</t>
+        </is>
+      </c>
+      <c r="J120" s="26" t="inlineStr">
+        <is>
+          <t>Sales</t>
+        </is>
+      </c>
+      <c r="K120" s="27" t="inlineStr">
+        <is>
+          <t>Active</t>
+        </is>
+      </c>
+      <c r="L120" s="25" t="inlineStr">
+        <is>
+          <t>2026-07-23 11:55:13</t>
+        </is>
+      </c>
+      <c r="M120" s="28" t="inlineStr"/>
+    </row>
+    <row r="121" ht="15" customHeight="1">
+      <c r="A121" s="29" t="inlineStr">
+        <is>
+          <t>0207</t>
+        </is>
+      </c>
+      <c r="B121" s="30" t="inlineStr">
+        <is>
+          <t>Conner&amp;#039;s Dell Precision 3490</t>
+        </is>
+      </c>
+      <c r="C121" s="30" t="inlineStr">
+        <is>
+          <t>H8TYQW3</t>
+        </is>
+      </c>
+      <c r="D121" s="30" t="inlineStr">
+        <is>
+          <t>Dell Precision 3490</t>
+        </is>
+      </c>
+      <c r="E121" s="30" t="inlineStr">
+        <is>
+          <t>Windows Laptop</t>
+        </is>
+      </c>
+      <c r="F121" s="29" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="G121" s="30" t="inlineStr">
+        <is>
+          <t>Conner Finnegan</t>
+        </is>
+      </c>
+      <c r="H121" s="30" t="inlineStr">
+        <is>
+          <t>Conner@performcb.com</t>
+        </is>
+      </c>
+      <c r="I121" s="30" t="inlineStr">
+        <is>
+          <t>Sales Director</t>
+        </is>
+      </c>
+      <c r="J121" s="30" t="inlineStr">
+        <is>
+          <t>Sales</t>
+        </is>
+      </c>
+      <c r="K121" s="27" t="inlineStr">
+        <is>
+          <t>Active</t>
+        </is>
+      </c>
+      <c r="L121" s="29" t="inlineStr">
+        <is>
+          <t>2026-07-23 11:35:05</t>
+        </is>
+      </c>
+      <c r="M121" s="31" t="inlineStr">
+        <is>
+          <t>formerly 0020 (tag fell off)</t>
+        </is>
+      </c>
+    </row>
+    <row r="122" ht="15" customHeight="1">
+      <c r="A122" s="25" t="inlineStr">
+        <is>
+          <t>0119</t>
+        </is>
+      </c>
+      <c r="B122" s="26" t="inlineStr">
+        <is>
+          <t>Dave H&amp;#039;s Macbook M4</t>
+        </is>
+      </c>
+      <c r="C122" s="26" t="inlineStr">
+        <is>
+          <t>M2VQ36W3P9</t>
+        </is>
+      </c>
+      <c r="D122" s="26" t="inlineStr">
         <is>
           <t>MacBook Pro (14-inch, 2024)</t>
         </is>
       </c>
-      <c r="E103" s="21" t="inlineStr">
+      <c r="E122" s="26" t="inlineStr">
         <is>
           <t>Mac Laptop</t>
         </is>
       </c>
-      <c r="F103" s="20" t="inlineStr">
-[...61 lines deleted...]
-      <c r="E104" s="25" t="inlineStr">
+      <c r="F122" s="25" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="G122" s="26" t="inlineStr">
+        <is>
+          <t>Dave Haverly</t>
+        </is>
+      </c>
+      <c r="H122" s="26" t="inlineStr">
+        <is>
+          <t>dave.haverly@performcb.com</t>
+        </is>
+      </c>
+      <c r="I122" s="26" t="inlineStr">
+        <is>
+          <t>Sales Director</t>
+        </is>
+      </c>
+      <c r="J122" s="26" t="inlineStr">
+        <is>
+          <t>Sales</t>
+        </is>
+      </c>
+      <c r="K122" s="27" t="inlineStr">
+        <is>
+          <t>Active</t>
+        </is>
+      </c>
+      <c r="L122" s="25" t="inlineStr">
+        <is>
+          <t>2026-07-23 11:54:25</t>
+        </is>
+      </c>
+      <c r="M122" s="28" t="inlineStr"/>
+    </row>
+    <row r="123" ht="15" customHeight="1">
+      <c r="A123" s="29" t="inlineStr">
+        <is>
+          <t>0197</t>
+        </is>
+      </c>
+      <c r="B123" s="30" t="inlineStr">
+        <is>
+          <t>Jarett&amp;#039;s MacBook Pro M5</t>
+        </is>
+      </c>
+      <c r="C123" s="30" t="inlineStr">
+        <is>
+          <t>JPQRYYCVM4</t>
+        </is>
+      </c>
+      <c r="D123" s="30" t="inlineStr">
+        <is>
+          <t>MacBook Pro (14-inch, M5)</t>
+        </is>
+      </c>
+      <c r="E123" s="30" t="inlineStr">
+        <is>
+          <t>Mac Laptop</t>
+        </is>
+      </c>
+      <c r="F123" s="29" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="G123" s="30" t="inlineStr">
+        <is>
+          <t>Jarett Lewis</t>
+        </is>
+      </c>
+      <c r="H123" s="30" t="inlineStr">
+        <is>
+          <t>jarett@performcb.com</t>
+        </is>
+      </c>
+      <c r="I123" s="30" t="inlineStr">
+        <is>
+          <t>Sales Director</t>
+        </is>
+      </c>
+      <c r="J123" s="30" t="inlineStr">
+        <is>
+          <t>Sales</t>
+        </is>
+      </c>
+      <c r="K123" s="27" t="inlineStr">
+        <is>
+          <t>Active</t>
+        </is>
+      </c>
+      <c r="L123" s="29" t="inlineStr">
+        <is>
+          <t>2026-06-09 10:54:01</t>
+        </is>
+      </c>
+      <c r="M123" s="31" t="inlineStr"/>
+    </row>
+    <row r="124" ht="15" customHeight="1">
+      <c r="A124" s="25" t="inlineStr">
+        <is>
+          <t>0092</t>
+        </is>
+      </c>
+      <c r="B124" s="26" t="inlineStr">
+        <is>
+          <t>Kyle Kamppila Lenovo Thinkpad 14</t>
+        </is>
+      </c>
+      <c r="C124" s="26" t="inlineStr">
+        <is>
+          <t>PF4KVVJ2</t>
+        </is>
+      </c>
+      <c r="D124" s="26" t="inlineStr">
+        <is>
+          <t>Lenovo ThinkPad T14 Gen 4</t>
+        </is>
+      </c>
+      <c r="E124" s="26" t="inlineStr">
         <is>
           <t>Windows Laptop</t>
         </is>
       </c>
-      <c r="F104" s="24" t="inlineStr">
-[...1433 lines deleted...]
-      <c r="J126" s="25" t="inlineStr">
+      <c r="F124" s="25" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="G124" s="26" t="inlineStr">
+        <is>
+          <t>Kyle Kamppila</t>
+        </is>
+      </c>
+      <c r="H124" s="26" t="inlineStr">
+        <is>
+          <t>Kyle.Kamppila@performcb.com</t>
+        </is>
+      </c>
+      <c r="I124" s="26" t="inlineStr">
+        <is>
+          <t>Sales Director</t>
+        </is>
+      </c>
+      <c r="J124" s="26" t="inlineStr">
         <is>
           <t>Sales</t>
         </is>
       </c>
-      <c r="K126" s="22" t="inlineStr">
-[...256 lines deleted...]
-      <c r="L130" s="24" t="inlineStr">
+      <c r="K124" s="27" t="inlineStr">
+        <is>
+          <t>Active</t>
+        </is>
+      </c>
+      <c r="L124" s="25" t="inlineStr">
         <is>
           <t>2025-07-17 13:58:13</t>
         </is>
       </c>
-      <c r="M130" s="26" t="inlineStr">
+      <c r="M124" s="28" t="inlineStr">
         <is>
           <t>(1S21HD002BUSPF4KVVJ2 - CDW)
 Was going to be 0061, but that asset tag was lost in the mail. Formerly Megan swaback's laptop</t>
         </is>
       </c>
     </row>
+    <row r="125" ht="15" customHeight="1">
+      <c r="A125" s="29" t="inlineStr">
+        <is>
+          <t>0012</t>
+        </is>
+      </c>
+      <c r="B125" s="30" t="inlineStr">
+        <is>
+          <t>Meg&amp;#039;s Macbook Pro</t>
+        </is>
+      </c>
+      <c r="C125" s="30" t="inlineStr">
+        <is>
+          <t>L9WT6N3LTQ</t>
+        </is>
+      </c>
+      <c r="D125" s="30" t="inlineStr">
+        <is>
+          <t>MacBook Pro (14-inch, Nov 2023)</t>
+        </is>
+      </c>
+      <c r="E125" s="30" t="inlineStr">
+        <is>
+          <t>Mac Laptop</t>
+        </is>
+      </c>
+      <c r="F125" s="29" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="G125" s="30" t="inlineStr">
+        <is>
+          <t>Meg McGrath</t>
+        </is>
+      </c>
+      <c r="H125" s="30" t="inlineStr">
+        <is>
+          <t>meg@performcb.com</t>
+        </is>
+      </c>
+      <c r="I125" s="30" t="inlineStr">
+        <is>
+          <t>Sales Director</t>
+        </is>
+      </c>
+      <c r="J125" s="30" t="inlineStr">
+        <is>
+          <t>Sales</t>
+        </is>
+      </c>
+      <c r="K125" s="27" t="inlineStr">
+        <is>
+          <t>Active</t>
+        </is>
+      </c>
+      <c r="L125" s="29" t="inlineStr">
+        <is>
+          <t>2026-06-12 08:39:06</t>
+        </is>
+      </c>
+      <c r="M125" s="31" t="inlineStr">
+        <is>
+          <t>Received from Rob</t>
+        </is>
+      </c>
+    </row>
+    <row r="126" ht="15" customHeight="1">
+      <c r="A126" s="25" t="inlineStr">
+        <is>
+          <t>0045</t>
+        </is>
+      </c>
+      <c r="B126" s="26" t="inlineStr">
+        <is>
+          <t>Peter’s MacBook Pro M4</t>
+        </is>
+      </c>
+      <c r="C126" s="26" t="inlineStr">
+        <is>
+          <t>D7L2C37HCF</t>
+        </is>
+      </c>
+      <c r="D126" s="26" t="inlineStr">
+        <is>
+          <t>MacBook Pro (14-inch, 2024)</t>
+        </is>
+      </c>
+      <c r="E126" s="26" t="inlineStr">
+        <is>
+          <t>Mac Laptop</t>
+        </is>
+      </c>
+      <c r="F126" s="25" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="G126" s="26" t="inlineStr">
+        <is>
+          <t>Peter Varga</t>
+        </is>
+      </c>
+      <c r="H126" s="26" t="inlineStr">
+        <is>
+          <t>peter@performcb.com</t>
+        </is>
+      </c>
+      <c r="I126" s="26" t="inlineStr">
+        <is>
+          <t>Sales Director</t>
+        </is>
+      </c>
+      <c r="J126" s="26" t="inlineStr">
+        <is>
+          <t>Sales</t>
+        </is>
+      </c>
+      <c r="K126" s="27" t="inlineStr">
+        <is>
+          <t>Active</t>
+        </is>
+      </c>
+      <c r="L126" s="25" t="inlineStr">
+        <is>
+          <t>2025-04-21 00:00:00</t>
+        </is>
+      </c>
+      <c r="M126" s="28" t="inlineStr">
+        <is>
+          <t>Silver</t>
+        </is>
+      </c>
+    </row>
+    <row r="127" ht="15" customHeight="1">
+      <c r="A127" s="29" t="inlineStr">
+        <is>
+          <t>0108</t>
+        </is>
+      </c>
+      <c r="B127" s="30" t="inlineStr">
+        <is>
+          <t>Taylor V&amp;#039;s M5 MacBook Pro</t>
+        </is>
+      </c>
+      <c r="C127" s="30" t="inlineStr">
+        <is>
+          <t>HRWHJP6YK2</t>
+        </is>
+      </c>
+      <c r="D127" s="30" t="inlineStr">
+        <is>
+          <t>MacBook Pro (14-inch, M5)</t>
+        </is>
+      </c>
+      <c r="E127" s="30" t="inlineStr">
+        <is>
+          <t>Mac Laptop</t>
+        </is>
+      </c>
+      <c r="F127" s="29" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="G127" s="30" t="inlineStr">
+        <is>
+          <t>Taylor Violette</t>
+        </is>
+      </c>
+      <c r="H127" s="30" t="inlineStr">
+        <is>
+          <t>taylor@performcb.com</t>
+        </is>
+      </c>
+      <c r="I127" s="30" t="inlineStr">
+        <is>
+          <t>Senior Sales Director</t>
+        </is>
+      </c>
+      <c r="J127" s="30" t="inlineStr">
+        <is>
+          <t>Sales</t>
+        </is>
+      </c>
+      <c r="K127" s="27" t="inlineStr">
+        <is>
+          <t>Active</t>
+        </is>
+      </c>
+      <c r="L127" s="29" t="inlineStr">
+        <is>
+          <t>2026-04-21 12:50:38</t>
+        </is>
+      </c>
+      <c r="M127" s="31" t="inlineStr"/>
+    </row>
+    <row r="128" ht="15" customHeight="1">
+      <c r="A128" s="25" t="inlineStr">
+        <is>
+          <t>0193</t>
+        </is>
+      </c>
+      <c r="B128" s="26" t="inlineStr">
+        <is>
+          <t>Tina&amp;#039;s M5 MacBook Pro</t>
+        </is>
+      </c>
+      <c r="C128" s="26" t="inlineStr">
+        <is>
+          <t>C1WPPFW4RX</t>
+        </is>
+      </c>
+      <c r="D128" s="26" t="inlineStr">
+        <is>
+          <t>MacBook Pro (14-inch, M5)</t>
+        </is>
+      </c>
+      <c r="E128" s="26" t="inlineStr">
+        <is>
+          <t>Mac Laptop</t>
+        </is>
+      </c>
+      <c r="F128" s="25" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="G128" s="26" t="inlineStr">
+        <is>
+          <t>Tina Dunn</t>
+        </is>
+      </c>
+      <c r="H128" s="26" t="inlineStr">
+        <is>
+          <t>tina@performcb.com</t>
+        </is>
+      </c>
+      <c r="I128" s="26" t="inlineStr">
+        <is>
+          <t>Director of Sales</t>
+        </is>
+      </c>
+      <c r="J128" s="26" t="inlineStr">
+        <is>
+          <t>Sales</t>
+        </is>
+      </c>
+      <c r="K128" s="27" t="inlineStr">
+        <is>
+          <t>Active</t>
+        </is>
+      </c>
+      <c r="L128" s="25" t="inlineStr">
+        <is>
+          <t>2026-04-21 13:11:56</t>
+        </is>
+      </c>
+      <c r="M128" s="28" t="inlineStr"/>
+    </row>
+    <row r="129" ht="15" customHeight="1">
+      <c r="A129" s="29" t="inlineStr">
+        <is>
+          <t>0213</t>
+        </is>
+      </c>
+      <c r="B129" s="30" t="inlineStr">
+        <is>
+          <t>Walter&amp;#039;s MacBook M5</t>
+        </is>
+      </c>
+      <c r="C129" s="30" t="inlineStr">
+        <is>
+          <t>M2CP2RTXNY</t>
+        </is>
+      </c>
+      <c r="D129" s="30" t="inlineStr">
+        <is>
+          <t>MacBook Pro (14-inch, M5)</t>
+        </is>
+      </c>
+      <c r="E129" s="30" t="inlineStr">
+        <is>
+          <t>Mac Laptop</t>
+        </is>
+      </c>
+      <c r="F129" s="29" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="G129" s="30" t="inlineStr">
+        <is>
+          <t>Walter Long</t>
+        </is>
+      </c>
+      <c r="H129" s="30" t="inlineStr">
+        <is>
+          <t>walter@performcb.com</t>
+        </is>
+      </c>
+      <c r="I129" s="30" t="inlineStr">
+        <is>
+          <t>Sales Director</t>
+        </is>
+      </c>
+      <c r="J129" s="30" t="inlineStr">
+        <is>
+          <t>Sales</t>
+        </is>
+      </c>
+      <c r="K129" s="27" t="inlineStr">
+        <is>
+          <t>Active</t>
+        </is>
+      </c>
+      <c r="L129" s="29" t="inlineStr">
+        <is>
+          <t>2026-09-08 14:13:23</t>
+        </is>
+      </c>
+      <c r="M129" s="31" t="inlineStr">
+        <is>
+          <t>Delia helped us special order this mac through the retail store as stock was running low. Because this setup, the applecare had to be split on another order # AAA6505439. MacBook cost was 2566.93 + 3 years AppleCare $284.62 = $2851.55 total</t>
+        </is>
+      </c>
+    </row>
+    <row r="130" ht="15" customHeight="1">
+      <c r="A130" s="25" t="inlineStr">
+        <is>
+          <t>0077</t>
+        </is>
+      </c>
+      <c r="B130" s="26" t="inlineStr">
+        <is>
+          <t>Walter Macbook Pro</t>
+        </is>
+      </c>
+      <c r="C130" s="26" t="inlineStr">
+        <is>
+          <t>GVC9LP4JKF</t>
+        </is>
+      </c>
+      <c r="D130" s="26" t="inlineStr">
+        <is>
+          <t>MacBook Pro (14-inch, 2023)</t>
+        </is>
+      </c>
+      <c r="E130" s="26" t="inlineStr">
+        <is>
+          <t>Mac Laptop</t>
+        </is>
+      </c>
+      <c r="F130" s="25" t="inlineStr">
+        <is>
+          <t>Needs to be Returned to IT</t>
+        </is>
+      </c>
+      <c r="G130" s="26" t="inlineStr">
+        <is>
+          <t>Walter Long</t>
+        </is>
+      </c>
+      <c r="H130" s="26" t="inlineStr">
+        <is>
+          <t>walter@performcb.com</t>
+        </is>
+      </c>
+      <c r="I130" s="26" t="inlineStr">
+        <is>
+          <t>Sales Director</t>
+        </is>
+      </c>
+      <c r="J130" s="26" t="inlineStr">
+        <is>
+          <t>Sales</t>
+        </is>
+      </c>
+      <c r="K130" s="27" t="inlineStr">
+        <is>
+          <t>Active</t>
+        </is>
+      </c>
+      <c r="L130" s="25" t="inlineStr">
+        <is>
+          <t>2024-05-22 11:17:16</t>
+        </is>
+      </c>
+      <c r="M130" s="28" t="inlineStr">
+        <is>
+          <t>NOT IN ABM. get this back when possible and add to ABM via confluence doc</t>
+        </is>
+      </c>
+    </row>
     <row r="131" ht="15" customHeight="1">
-      <c r="A131" s="20" t="inlineStr">
-[...326 lines deleted...]
-      <c r="A136" s="24" t="inlineStr">
+      <c r="A131" s="29" t="inlineStr">
         <is>
           <t>not yet tagged (in Bosnia)</t>
         </is>
       </c>
-      <c r="B136" s="25" t="inlineStr">
+      <c r="B131" s="30" t="inlineStr">
         <is>
           <t>LAPTOP-B7UDO47B</t>
         </is>
       </c>
-      <c r="C136" s="25" t="inlineStr">
+      <c r="C131" s="30" t="inlineStr">
         <is>
           <t>PF5B4NH7</t>
         </is>
       </c>
-      <c r="D136" s="25" t="inlineStr">
+      <c r="D131" s="30" t="inlineStr">
         <is>
           <t>Lenovo ThinkPad P14s Gen 5</t>
         </is>
       </c>
-      <c r="E136" s="25" t="inlineStr">
+      <c r="E131" s="30" t="inlineStr">
         <is>
           <t>Windows Laptop</t>
         </is>
       </c>
-      <c r="F136" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G136" s="25" t="inlineStr">
+      <c r="F131" s="29" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="G131" s="30" t="inlineStr">
         <is>
           <t>Branislav Djurdjevic</t>
         </is>
       </c>
-      <c r="H136" s="25" t="inlineStr">
+      <c r="H131" s="30" t="inlineStr">
         <is>
           <t>branislav@performcb.com</t>
         </is>
       </c>
-      <c r="I136" s="25" t="inlineStr">
+      <c r="I131" s="30" t="inlineStr">
         <is>
           <t>QA</t>
         </is>
       </c>
-      <c r="J136" s="25" t="inlineStr">
+      <c r="J131" s="30" t="inlineStr">
         <is>
           <t>Tech</t>
         </is>
       </c>
-      <c r="K136" s="22" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L136" s="24" t="inlineStr">
+      <c r="K131" s="27" t="inlineStr">
+        <is>
+          <t>Active</t>
+        </is>
+      </c>
+      <c r="L131" s="29" t="inlineStr">
         <is>
           <t>2025-03-17 09:01:45</t>
         </is>
       </c>
-      <c r="M136" s="26" t="inlineStr">
+      <c r="M131" s="31" t="inlineStr">
         <is>
           <t>Ordered by team in Bosnia</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="6">
+  <mergeCells count="7">
     <mergeCell ref="A13:M13"/>
     <mergeCell ref="A1:M1"/>
-    <mergeCell ref="A32:M32"/>
-    <mergeCell ref="A8:M8"/>
+    <mergeCell ref="A6:M6"/>
+    <mergeCell ref="A35:M35"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A2:M2"/>
+    <mergeCell ref="A11:M11"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>