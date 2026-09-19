--- v0 (2026-07-21)
+++ v1 (2026-09-19)
@@ -245,64 +245,64 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="12" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="13" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="14" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="15" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="8" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="8" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
@@ -657,51 +657,51 @@
   </sheetPr>
   <dimension ref="A1:D38"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="18" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="28" customWidth="1" min="3" max="3"/>
     <col width="28" customWidth="1" min="4" max="4"/>
   </cols>
   <sheetData>
     <row r="1" ht="34" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Audit Report  —  Color Legend</t>
         </is>
       </c>
     </row>
     <row r="2" ht="16" customHeight="1">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Generated: 2026-07-21   This sheet explains what every highlight color means across all tabs.</t>
+          <t>Generated: 2026-09-19   This sheet explains what every highlight color means across all tabs.</t>
         </is>
       </c>
     </row>
     <row r="4" ht="22" customHeight="1">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Row &amp; Cell Highlight Colors</t>
         </is>
       </c>
     </row>
     <row r="5" ht="18" customHeight="1">
       <c r="A5" s="4" t="inlineStr"/>
       <c r="B5" s="5" t="inlineStr">
         <is>
           <t>Red</t>
         </is>
       </c>
       <c r="C5" s="6" t="inlineStr">
         <is>
           <t>Termed user still has an active account in that system — action required.</t>
         </is>
       </c>
     </row>
     <row r="6" ht="18" customHeight="1">
       <c r="A6" s="7" t="inlineStr"/>
@@ -1065,60 +1065,60 @@
     <mergeCell ref="C27:D27"/>
     <mergeCell ref="C36:D36"/>
     <mergeCell ref="A16:D16"/>
     <mergeCell ref="C17:D17"/>
     <mergeCell ref="C8:D8"/>
     <mergeCell ref="C32:D32"/>
     <mergeCell ref="C7:D7"/>
     <mergeCell ref="C38:D38"/>
     <mergeCell ref="A12:D12"/>
     <mergeCell ref="C37:D37"/>
     <mergeCell ref="C28:D28"/>
     <mergeCell ref="C13:D13"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="C18:D18"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:E109"/>
+  <dimension ref="A1:E111"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
-    <col width="22" customWidth="1" min="1" max="1"/>
+    <col width="23" customWidth="1" min="1" max="1"/>
     <col width="22" customWidth="1" min="2" max="2"/>
     <col width="34" customWidth="1" min="3" max="3"/>
     <col width="34" customWidth="1" min="4" max="4"/>
     <col width="9" customWidth="1" min="5" max="5"/>
   </cols>
   <sheetData>
     <row r="1" ht="18" customHeight="1">
       <c r="A1" s="19" t="inlineStr">
         <is>
           <t>Department</t>
         </is>
       </c>
       <c r="B1" s="19" t="inlineStr">
         <is>
           <t>Display Name</t>
         </is>
       </c>
       <c r="C1" s="19" t="inlineStr">
         <is>
           <t>Email</t>
         </is>
       </c>
       <c r="D1" s="19" t="inlineStr">
         <is>
           <t>Products</t>
@@ -1126,3138 +1126,3214 @@
       </c>
       <c r="E1" s="19" t="inlineStr">
         <is>
           <t>Termed?</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="20" t="inlineStr">
         <is>
           <t>Accounting</t>
         </is>
       </c>
       <c r="B2" s="20" t="inlineStr">
         <is>
           <t>Amanda Yeager</t>
         </is>
       </c>
       <c r="C2" s="20" t="inlineStr">
         <is>
           <t>amanda.yeager@performcb.com</t>
         </is>
       </c>
       <c r="D2" s="20" t="inlineStr">
         <is>
-          <t>JSM</t>
+          <t>JSM, Jira</t>
         </is>
       </c>
       <c r="E2" s="20" t="inlineStr"/>
     </row>
     <row r="3">
-      <c r="A3" s="23" t="inlineStr">
+      <c r="A3" s="24" t="inlineStr">
         <is>
           <t>Accounting</t>
         </is>
       </c>
-      <c r="B3" s="23" t="inlineStr">
+      <c r="B3" s="24" t="inlineStr">
         <is>
           <t>Beth Berstling</t>
         </is>
       </c>
-      <c r="C3" s="23" t="inlineStr">
+      <c r="C3" s="24" t="inlineStr">
         <is>
           <t>beth@performcb.com</t>
         </is>
       </c>
-      <c r="D3" s="23" t="inlineStr">
+      <c r="D3" s="24" t="inlineStr">
         <is>
           <t>JSM, Jira</t>
         </is>
       </c>
-      <c r="E3" s="23" t="inlineStr"/>
+      <c r="E3" s="24" t="inlineStr"/>
     </row>
     <row r="4">
       <c r="A4" s="20" t="inlineStr">
         <is>
           <t>Accounting</t>
         </is>
       </c>
       <c r="B4" s="20" t="inlineStr">
         <is>
           <t>Colleen Rittenhouse</t>
         </is>
       </c>
       <c r="C4" s="20" t="inlineStr">
         <is>
           <t>colleen@performcb.com</t>
         </is>
       </c>
       <c r="D4" s="20" t="inlineStr">
         <is>
           <t>JSM, Jira</t>
         </is>
       </c>
       <c r="E4" s="20" t="inlineStr"/>
     </row>
     <row r="5">
-      <c r="A5" s="23" t="inlineStr">
+      <c r="A5" s="24" t="inlineStr">
         <is>
           <t>Accounting</t>
         </is>
       </c>
-      <c r="B5" s="23" t="inlineStr">
+      <c r="B5" s="24" t="inlineStr">
         <is>
           <t>Dan Dombrowski</t>
         </is>
       </c>
-      <c r="C5" s="23" t="inlineStr">
+      <c r="C5" s="24" t="inlineStr">
         <is>
           <t>dan@performcb.com</t>
         </is>
       </c>
-      <c r="D5" s="23" t="inlineStr">
+      <c r="D5" s="24" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
-      <c r="E5" s="23" t="inlineStr"/>
+      <c r="E5" s="24" t="inlineStr"/>
     </row>
     <row r="6">
       <c r="A6" s="20" t="inlineStr">
         <is>
           <t>Accounting</t>
         </is>
       </c>
       <c r="B6" s="20" t="inlineStr">
         <is>
           <t>Haley Shiner</t>
         </is>
       </c>
       <c r="C6" s="20" t="inlineStr">
         <is>
           <t>haley@performcb.com</t>
         </is>
       </c>
       <c r="D6" s="20" t="inlineStr">
         <is>
           <t>JSM, Work Mgmt</t>
         </is>
       </c>
       <c r="E6" s="20" t="inlineStr"/>
     </row>
     <row r="7">
-      <c r="A7" s="23" t="inlineStr">
+      <c r="A7" s="24" t="inlineStr">
         <is>
           <t>Accounting</t>
         </is>
       </c>
-      <c r="B7" s="23" t="inlineStr">
+      <c r="B7" s="24" t="inlineStr">
         <is>
           <t>hayden</t>
         </is>
       </c>
-      <c r="C7" s="23" t="inlineStr">
+      <c r="C7" s="24" t="inlineStr">
         <is>
           <t>hayden@performcb.com</t>
         </is>
       </c>
-      <c r="D7" s="23" t="inlineStr">
+      <c r="D7" s="24" t="inlineStr">
         <is>
           <t>Confluence</t>
         </is>
       </c>
-      <c r="E7" s="23" t="inlineStr"/>
+      <c r="E7" s="24" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" s="20" t="inlineStr">
         <is>
           <t>Accounting</t>
         </is>
       </c>
       <c r="B8" s="20" t="inlineStr">
         <is>
           <t>Julie Heckman</t>
         </is>
       </c>
       <c r="C8" s="20" t="inlineStr">
         <is>
           <t>julie.heckman@performcb.com</t>
         </is>
       </c>
       <c r="D8" s="20" t="inlineStr">
         <is>
           <t>JSM, Jira</t>
         </is>
       </c>
       <c r="E8" s="20" t="inlineStr"/>
     </row>
     <row r="9">
-      <c r="A9" s="23" t="inlineStr">
+      <c r="A9" s="24" t="inlineStr">
         <is>
           <t>Accounting</t>
         </is>
       </c>
-      <c r="B9" s="23" t="inlineStr">
+      <c r="B9" s="24" t="inlineStr">
         <is>
           <t>Lindsay Laney</t>
         </is>
       </c>
-      <c r="C9" s="23" t="inlineStr">
+      <c r="C9" s="24" t="inlineStr">
         <is>
           <t>lindsay@performcb.com</t>
         </is>
       </c>
-      <c r="D9" s="23" t="inlineStr">
+      <c r="D9" s="24" t="inlineStr">
         <is>
           <t>JSM, Jira, Work Mgmt</t>
         </is>
       </c>
-      <c r="E9" s="23" t="inlineStr"/>
+      <c r="E9" s="24" t="inlineStr"/>
     </row>
     <row r="10">
       <c r="A10" s="20" t="inlineStr">
         <is>
           <t>Accounting</t>
         </is>
       </c>
       <c r="B10" s="20" t="inlineStr">
         <is>
           <t>Mary Eastwood</t>
         </is>
       </c>
       <c r="C10" s="20" t="inlineStr">
         <is>
           <t>mary@performcb.com</t>
         </is>
       </c>
       <c r="D10" s="20" t="inlineStr">
         <is>
           <t>JSM</t>
         </is>
       </c>
       <c r="E10" s="20" t="inlineStr"/>
     </row>
     <row r="11">
-      <c r="A11" s="23" t="inlineStr">
+      <c r="A11" s="24" t="inlineStr">
         <is>
           <t>Accounting</t>
         </is>
       </c>
-      <c r="B11" s="23" t="inlineStr">
+      <c r="B11" s="24" t="inlineStr">
         <is>
           <t>Stephanie Harris</t>
         </is>
       </c>
-      <c r="C11" s="23" t="inlineStr">
+      <c r="C11" s="24" t="inlineStr">
         <is>
           <t>stephanie.harris@performcb.com</t>
         </is>
       </c>
-      <c r="D11" s="23" t="inlineStr">
+      <c r="D11" s="24" t="inlineStr">
         <is>
           <t>JSM, Jira</t>
         </is>
       </c>
-      <c r="E11" s="23" t="inlineStr"/>
+      <c r="E11" s="24" t="inlineStr"/>
     </row>
     <row r="12">
       <c r="A12" s="20" t="inlineStr">
         <is>
           <t>Accounting</t>
         </is>
       </c>
       <c r="B12" s="20" t="inlineStr">
         <is>
           <t>stephanie.miller</t>
         </is>
       </c>
       <c r="C12" s="20" t="inlineStr">
         <is>
           <t>stephanie.miller@performcb.com</t>
         </is>
       </c>
       <c r="D12" s="20" t="inlineStr">
         <is>
           <t>Confluence, JSM, Jira</t>
         </is>
       </c>
       <c r="E12" s="20" t="inlineStr"/>
     </row>
     <row r="13">
-      <c r="A13" s="23" t="inlineStr">
+      <c r="A13" s="24" t="inlineStr">
         <is>
           <t>Accounting</t>
         </is>
       </c>
-      <c r="B13" s="23" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E13" s="23" t="inlineStr"/>
+      <c r="B13" s="24" t="inlineStr">
+        <is>
+          <t>Zach Dupell</t>
+        </is>
+      </c>
+      <c r="C13" s="24" t="inlineStr">
+        <is>
+          <t>zach@performcb.com</t>
+        </is>
+      </c>
+      <c r="D13" s="24" t="inlineStr">
+        <is>
+          <t>JSM, Jira, Work Mgmt</t>
+        </is>
+      </c>
+      <c r="E13" s="24" t="inlineStr"/>
     </row>
     <row r="14">
       <c r="A14" s="20" t="inlineStr">
         <is>
-          <t>Accounting</t>
+          <t>Client Services</t>
         </is>
       </c>
       <c r="B14" s="20" t="inlineStr">
         <is>
-          <t>Zach Dupell</t>
+          <t>Aaron Ray</t>
         </is>
       </c>
       <c r="C14" s="20" t="inlineStr">
         <is>
-          <t>zach@performcb.com</t>
+          <t>aaron@performcb.com</t>
         </is>
       </c>
       <c r="D14" s="20" t="inlineStr">
         <is>
-          <t>JSM, Jira, Work Mgmt</t>
+          <t>Confluence, JSM, Jira</t>
         </is>
       </c>
       <c r="E14" s="20" t="inlineStr"/>
     </row>
     <row r="15">
-      <c r="A15" s="23" t="inlineStr">
+      <c r="A15" s="24" t="inlineStr">
         <is>
           <t>Client Services</t>
         </is>
       </c>
-      <c r="B15" s="23" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E15" s="23" t="inlineStr"/>
+      <c r="B15" s="24" t="inlineStr">
+        <is>
+          <t>Aimie Venchus</t>
+        </is>
+      </c>
+      <c r="C15" s="24" t="inlineStr">
+        <is>
+          <t>aimie@performcb.com</t>
+        </is>
+      </c>
+      <c r="D15" s="24" t="inlineStr">
+        <is>
+          <t>JSM, Jira</t>
+        </is>
+      </c>
+      <c r="E15" s="24" t="inlineStr"/>
     </row>
     <row r="16">
       <c r="A16" s="20" t="inlineStr">
         <is>
           <t>Client Services</t>
         </is>
       </c>
       <c r="B16" s="20" t="inlineStr">
         <is>
-          <t>Aimie Venchus</t>
+          <t>David Owens</t>
         </is>
       </c>
       <c r="C16" s="20" t="inlineStr">
         <is>
-          <t>aimie@performcb.com</t>
+          <t>david.owens@performcb.com</t>
         </is>
       </c>
       <c r="D16" s="20" t="inlineStr">
         <is>
           <t>JSM, Jira</t>
         </is>
       </c>
       <c r="E16" s="20" t="inlineStr"/>
     </row>
     <row r="17">
-      <c r="A17" s="23" t="inlineStr">
+      <c r="A17" s="24" t="inlineStr">
         <is>
           <t>Client Services</t>
         </is>
       </c>
-      <c r="B17" s="23" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E17" s="23" t="inlineStr"/>
+      <c r="B17" s="24" t="inlineStr">
+        <is>
+          <t>Devyn Kahl</t>
+        </is>
+      </c>
+      <c r="C17" s="24" t="inlineStr">
+        <is>
+          <t>devyn@performcb.com</t>
+        </is>
+      </c>
+      <c r="D17" s="24" t="inlineStr">
+        <is>
+          <t>JSM, Work Mgmt</t>
+        </is>
+      </c>
+      <c r="E17" s="24" t="inlineStr"/>
     </row>
     <row r="18">
       <c r="A18" s="20" t="inlineStr">
         <is>
           <t>Client Services</t>
         </is>
       </c>
       <c r="B18" s="20" t="inlineStr">
         <is>
-          <t>Devyn Kahl</t>
+          <t>jill</t>
         </is>
       </c>
       <c r="C18" s="20" t="inlineStr">
         <is>
-          <t>devyn@performcb.com</t>
+          <t>jill@performcb.com</t>
         </is>
       </c>
       <c r="D18" s="20" t="inlineStr">
         <is>
           <t>JSM, Work Mgmt</t>
         </is>
       </c>
       <c r="E18" s="20" t="inlineStr"/>
     </row>
     <row r="19">
-      <c r="A19" s="23" t="inlineStr">
+      <c r="A19" s="24" t="inlineStr">
         <is>
           <t>Client Services</t>
         </is>
       </c>
-      <c r="B19" s="23" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E19" s="23" t="inlineStr"/>
+      <c r="B19" s="24" t="inlineStr">
+        <is>
+          <t>Joe Murray</t>
+        </is>
+      </c>
+      <c r="C19" s="24" t="inlineStr">
+        <is>
+          <t>joseph@performcb.com</t>
+        </is>
+      </c>
+      <c r="D19" s="24" t="inlineStr">
+        <is>
+          <t>JSM, Loom, Work Mgmt</t>
+        </is>
+      </c>
+      <c r="E19" s="24" t="inlineStr"/>
     </row>
     <row r="20">
-      <c r="A20" s="30" t="inlineStr">
+      <c r="A20" s="20" t="inlineStr">
         <is>
           <t>Client Services</t>
         </is>
       </c>
-      <c r="B20" s="30" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D20" s="30" t="inlineStr">
+      <c r="B20" s="20" t="inlineStr">
+        <is>
+          <t>Julie Blake</t>
+        </is>
+      </c>
+      <c r="C20" s="20" t="inlineStr">
+        <is>
+          <t>julie.blake@performcb.com</t>
+        </is>
+      </c>
+      <c r="D20" s="20" t="inlineStr">
+        <is>
+          <t>Confluence, JSM, Jira</t>
+        </is>
+      </c>
+      <c r="E20" s="20" t="inlineStr"/>
+    </row>
+    <row r="21">
+      <c r="A21" s="24" t="inlineStr">
+        <is>
+          <t>Client Services</t>
+        </is>
+      </c>
+      <c r="B21" s="24" t="inlineStr">
+        <is>
+          <t>Kassidy Madrigal</t>
+        </is>
+      </c>
+      <c r="C21" s="24" t="inlineStr">
+        <is>
+          <t>kass@performcb.com</t>
+        </is>
+      </c>
+      <c r="D21" s="24" t="inlineStr">
         <is>
           <t>JSM</t>
         </is>
       </c>
-      <c r="E20" s="30" t="inlineStr">
-[...26 lines deleted...]
-      <c r="E21" s="23" t="inlineStr"/>
+      <c r="E21" s="24" t="inlineStr"/>
     </row>
     <row r="22">
       <c r="A22" s="20" t="inlineStr">
         <is>
           <t>Client Services</t>
         </is>
       </c>
       <c r="B22" s="20" t="inlineStr">
         <is>
-          <t>Julie Blake</t>
+          <t>Lisa Wagner</t>
         </is>
       </c>
       <c r="C22" s="20" t="inlineStr">
         <is>
-          <t>julie.blake@performcb.com</t>
+          <t>lisa@performcb.com</t>
         </is>
       </c>
       <c r="D22" s="20" t="inlineStr">
         <is>
-          <t>Confluence, JSM</t>
+          <t>JSM, Jira</t>
         </is>
       </c>
       <c r="E22" s="20" t="inlineStr"/>
     </row>
     <row r="23">
-      <c r="A23" s="23" t="inlineStr">
+      <c r="A23" s="24" t="inlineStr">
         <is>
           <t>Client Services</t>
         </is>
       </c>
-      <c r="B23" s="23" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E23" s="23" t="inlineStr"/>
+      <c r="B23" s="24" t="inlineStr">
+        <is>
+          <t>Matt.Ferguson</t>
+        </is>
+      </c>
+      <c r="C23" s="24" t="inlineStr">
+        <is>
+          <t>matt.ferguson@performcb.com</t>
+        </is>
+      </c>
+      <c r="D23" s="24" t="inlineStr">
+        <is>
+          <t>JSM, Jira</t>
+        </is>
+      </c>
+      <c r="E23" s="24" t="inlineStr"/>
     </row>
     <row r="24">
       <c r="A24" s="20" t="inlineStr">
         <is>
           <t>Client Services</t>
         </is>
       </c>
       <c r="B24" s="20" t="inlineStr">
         <is>
-          <t>Lisa Wagner</t>
+          <t>Sandra Seithel</t>
         </is>
       </c>
       <c r="C24" s="20" t="inlineStr">
         <is>
-          <t>lisa@performcb.com</t>
+          <t>sandra@performcb.com</t>
         </is>
       </c>
       <c r="D24" s="20" t="inlineStr">
         <is>
           <t>JSM, Jira</t>
         </is>
       </c>
       <c r="E24" s="20" t="inlineStr"/>
     </row>
     <row r="25">
-      <c r="A25" s="23" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E25" s="23" t="inlineStr"/>
+      <c r="A25" s="24" t="inlineStr">
+        <is>
+          <t>Compliance</t>
+        </is>
+      </c>
+      <c r="B25" s="24" t="inlineStr">
+        <is>
+          <t>Kelsey Pettigrew</t>
+        </is>
+      </c>
+      <c r="C25" s="24" t="inlineStr">
+        <is>
+          <t>kelsey@performcb.com</t>
+        </is>
+      </c>
+      <c r="D25" s="24" t="inlineStr">
+        <is>
+          <t>JSM</t>
+        </is>
+      </c>
+      <c r="E25" s="24" t="inlineStr"/>
     </row>
     <row r="26">
       <c r="A26" s="20" t="inlineStr">
         <is>
-          <t>Client Services</t>
+          <t>Compliance</t>
         </is>
       </c>
       <c r="B26" s="20" t="inlineStr">
         <is>
-          <t>Sandra Seithel</t>
+          <t>Ryan Atherton</t>
         </is>
       </c>
       <c r="C26" s="20" t="inlineStr">
         <is>
-          <t>sandra@performcb.com</t>
+          <t>ryan@performcb.com</t>
         </is>
       </c>
       <c r="D26" s="20" t="inlineStr">
         <is>
-          <t>JSM, Jira</t>
+          <t>JSM, Work Mgmt</t>
         </is>
       </c>
       <c r="E26" s="20" t="inlineStr"/>
     </row>
     <row r="27">
-      <c r="A27" s="23" t="inlineStr">
+      <c r="A27" s="24" t="inlineStr">
         <is>
           <t>Compliance</t>
         </is>
       </c>
-      <c r="B27" s="23" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D27" s="23" t="inlineStr">
+      <c r="B27" s="24" t="inlineStr">
+        <is>
+          <t>Tim Suzio</t>
+        </is>
+      </c>
+      <c r="C27" s="24" t="inlineStr">
+        <is>
+          <t>tim@performcb.com</t>
+        </is>
+      </c>
+      <c r="D27" s="24" t="inlineStr">
         <is>
           <t>JSM</t>
         </is>
       </c>
-      <c r="E27" s="23" t="inlineStr"/>
+      <c r="E27" s="24" t="inlineStr"/>
     </row>
     <row r="28">
       <c r="A28" s="20" t="inlineStr">
         <is>
-          <t>Compliance</t>
+          <t>Corporate Development</t>
         </is>
       </c>
       <c r="B28" s="20" t="inlineStr">
         <is>
-          <t>Ryan Atherton</t>
+          <t>anas</t>
         </is>
       </c>
       <c r="C28" s="20" t="inlineStr">
         <is>
-          <t>ryan@performcb.com</t>
+          <t>anas@performcb.com</t>
         </is>
       </c>
       <c r="D28" s="20" t="inlineStr">
         <is>
-          <t>JSM, Work Mgmt</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" s="20" t="inlineStr"/>
     </row>
     <row r="29">
-      <c r="A29" s="23" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E29" s="23" t="inlineStr"/>
+      <c r="A29" s="24" t="inlineStr">
+        <is>
+          <t>Culture</t>
+        </is>
+      </c>
+      <c r="B29" s="24" t="inlineStr">
+        <is>
+          <t>Ryan Hill</t>
+        </is>
+      </c>
+      <c r="C29" s="24" t="inlineStr">
+        <is>
+          <t>ryan.hill@performcb.com</t>
+        </is>
+      </c>
+      <c r="D29" s="24" t="inlineStr">
+        <is>
+          <t>Confluence, Jira, Work Mgmt</t>
+        </is>
+      </c>
+      <c r="E29" s="24" t="inlineStr"/>
     </row>
     <row r="30">
       <c r="A30" s="20" t="inlineStr">
         <is>
-          <t>Culture</t>
+          <t>Executive</t>
         </is>
       </c>
       <c r="B30" s="20" t="inlineStr">
         <is>
-          <t>Ryan Hill</t>
+          <t>Brad Dobbins</t>
         </is>
       </c>
       <c r="C30" s="20" t="inlineStr">
         <is>
-          <t>ryan.hill@performcb.com</t>
+          <t>brad@performcb.com</t>
         </is>
       </c>
       <c r="D30" s="20" t="inlineStr">
         <is>
-          <t>Confluence, Jira, Work Mgmt</t>
+          <t>JSM</t>
         </is>
       </c>
       <c r="E30" s="20" t="inlineStr"/>
     </row>
     <row r="31">
-      <c r="A31" s="23" t="inlineStr">
+      <c r="A31" s="24" t="inlineStr">
         <is>
           <t>Executive</t>
         </is>
       </c>
-      <c r="B31" s="23" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E31" s="23" t="inlineStr"/>
+      <c r="B31" s="24" t="inlineStr">
+        <is>
+          <t>Dzenis Softic</t>
+        </is>
+      </c>
+      <c r="C31" s="24" t="inlineStr">
+        <is>
+          <t>dzenis@performcb.com</t>
+        </is>
+      </c>
+      <c r="D31" s="24" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="E31" s="24" t="inlineStr"/>
     </row>
     <row r="32">
       <c r="A32" s="20" t="inlineStr">
         <is>
           <t>Executive</t>
         </is>
       </c>
       <c r="B32" s="20" t="inlineStr">
         <is>
-          <t>Dzenis Softic</t>
+          <t>Erin Cigich</t>
         </is>
       </c>
       <c r="C32" s="20" t="inlineStr">
         <is>
-          <t>dzenis@performcb.com</t>
+          <t>erin@performcb.com</t>
         </is>
       </c>
       <c r="D32" s="20" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>Confluence, JSM, Jira</t>
         </is>
       </c>
       <c r="E32" s="20" t="inlineStr"/>
     </row>
     <row r="33">
-      <c r="A33" s="23" t="inlineStr">
+      <c r="A33" s="24" t="inlineStr">
         <is>
           <t>Executive</t>
         </is>
       </c>
-      <c r="B33" s="23" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E33" s="23" t="inlineStr"/>
+      <c r="B33" s="24" t="inlineStr">
+        <is>
+          <t>Lee Aho</t>
+        </is>
+      </c>
+      <c r="C33" s="24" t="inlineStr">
+        <is>
+          <t>lee@performcb.com</t>
+        </is>
+      </c>
+      <c r="D33" s="24" t="inlineStr">
+        <is>
+          <t>JSM, Jira</t>
+        </is>
+      </c>
+      <c r="E33" s="24" t="inlineStr"/>
     </row>
     <row r="34">
       <c r="A34" s="20" t="inlineStr">
         <is>
           <t>Executive</t>
         </is>
       </c>
       <c r="B34" s="20" t="inlineStr">
         <is>
-          <t>Lee Aho</t>
+          <t>Matt Lord</t>
         </is>
       </c>
       <c r="C34" s="20" t="inlineStr">
         <is>
-          <t>lee@performcb.com</t>
+          <t>matt@performcb.com</t>
         </is>
       </c>
       <c r="D34" s="20" t="inlineStr">
         <is>
-          <t>JSM, Jira</t>
+          <t>Confluence, JSM, Jira</t>
         </is>
       </c>
       <c r="E34" s="20" t="inlineStr"/>
     </row>
     <row r="35">
-      <c r="A35" s="23" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E35" s="23" t="inlineStr"/>
+      <c r="A35" s="24" t="inlineStr">
+        <is>
+          <t>Growth Mgmt</t>
+        </is>
+      </c>
+      <c r="B35" s="24" t="inlineStr">
+        <is>
+          <t>Allison Bartley</t>
+        </is>
+      </c>
+      <c r="C35" s="24" t="inlineStr">
+        <is>
+          <t>allison@performcb.com</t>
+        </is>
+      </c>
+      <c r="D35" s="24" t="inlineStr">
+        <is>
+          <t>JSM, Work Mgmt</t>
+        </is>
+      </c>
+      <c r="E35" s="24" t="inlineStr"/>
     </row>
     <row r="36">
       <c r="A36" s="20" t="inlineStr">
         <is>
           <t>Growth Mgmt</t>
         </is>
       </c>
       <c r="B36" s="20" t="inlineStr">
         <is>
-          <t>Allison Bartley</t>
+          <t>Daniel Carter</t>
         </is>
       </c>
       <c r="C36" s="20" t="inlineStr">
         <is>
-          <t>allison@performcb.com</t>
+          <t>daniel@performcb.com</t>
         </is>
       </c>
       <c r="D36" s="20" t="inlineStr">
         <is>
-          <t>JSM, Work Mgmt</t>
+          <t>JSM, Jira</t>
         </is>
       </c>
       <c r="E36" s="20" t="inlineStr"/>
     </row>
     <row r="37">
-      <c r="A37" s="23" t="inlineStr">
+      <c r="A37" s="24" t="inlineStr">
         <is>
           <t>Growth Mgmt</t>
         </is>
       </c>
-      <c r="B37" s="23" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E37" s="23" t="inlineStr"/>
+      <c r="B37" s="24" t="inlineStr">
+        <is>
+          <t>Kristen Dean</t>
+        </is>
+      </c>
+      <c r="C37" s="24" t="inlineStr">
+        <is>
+          <t>kristen@performcb.com</t>
+        </is>
+      </c>
+      <c r="D37" s="24" t="inlineStr">
+        <is>
+          <t>Confluence, JSM</t>
+        </is>
+      </c>
+      <c r="E37" s="24" t="inlineStr"/>
     </row>
     <row r="38">
       <c r="A38" s="20" t="inlineStr">
         <is>
           <t>Growth Mgmt</t>
         </is>
       </c>
       <c r="B38" s="20" t="inlineStr">
         <is>
-          <t>Kristen Dean</t>
+          <t>Kyle Taber</t>
         </is>
       </c>
       <c r="C38" s="20" t="inlineStr">
         <is>
-          <t>kristen@performcb.com</t>
+          <t>kyle@performcb.com</t>
         </is>
       </c>
       <c r="D38" s="20" t="inlineStr">
         <is>
-          <t>Confluence</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" s="20" t="inlineStr"/>
     </row>
     <row r="39">
-      <c r="A39" s="23" t="inlineStr">
+      <c r="A39" s="24" t="inlineStr">
         <is>
           <t>Growth Mgmt</t>
         </is>
       </c>
-      <c r="B39" s="23" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E39" s="23" t="inlineStr"/>
+      <c r="B39" s="24" t="inlineStr">
+        <is>
+          <t>Lisa Markiewicz</t>
+        </is>
+      </c>
+      <c r="C39" s="24" t="inlineStr">
+        <is>
+          <t>lisa.markiewicz@performcb.com</t>
+        </is>
+      </c>
+      <c r="D39" s="24" t="inlineStr">
+        <is>
+          <t>Confluence, JSM, Jira</t>
+        </is>
+      </c>
+      <c r="E39" s="24" t="inlineStr"/>
     </row>
     <row r="40">
       <c r="A40" s="20" t="inlineStr">
         <is>
           <t>Growth Mgmt</t>
         </is>
       </c>
       <c r="B40" s="20" t="inlineStr">
         <is>
-          <t>Lisa Markiewicz</t>
+          <t>Noah Clay</t>
         </is>
       </c>
       <c r="C40" s="20" t="inlineStr">
         <is>
-          <t>lisa.markiewicz@performcb.com</t>
+          <t>noah@performcb.com</t>
         </is>
       </c>
       <c r="D40" s="20" t="inlineStr">
         <is>
-          <t>Confluence, JSM, Jira</t>
+          <t>JSM, Jira</t>
         </is>
       </c>
       <c r="E40" s="20" t="inlineStr"/>
     </row>
     <row r="41">
-      <c r="A41" s="23" t="inlineStr">
+      <c r="A41" s="24" t="inlineStr">
         <is>
           <t>Growth Mgmt</t>
         </is>
       </c>
-      <c r="B41" s="23" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E41" s="23" t="inlineStr"/>
+      <c r="B41" s="24" t="inlineStr">
+        <is>
+          <t>Sabrina Geannopulos</t>
+        </is>
+      </c>
+      <c r="C41" s="24" t="inlineStr">
+        <is>
+          <t>sabrina@performcb.com</t>
+        </is>
+      </c>
+      <c r="D41" s="24" t="inlineStr">
+        <is>
+          <t>JSM</t>
+        </is>
+      </c>
+      <c r="E41" s="24" t="inlineStr"/>
     </row>
     <row r="42">
       <c r="A42" s="20" t="inlineStr">
         <is>
           <t>Growth Mgmt</t>
         </is>
       </c>
       <c r="B42" s="20" t="inlineStr">
         <is>
-          <t>Sabrina Geannopulos</t>
+          <t>Sydney Techentien</t>
         </is>
       </c>
       <c r="C42" s="20" t="inlineStr">
         <is>
-          <t>sabrina@performcb.com</t>
+          <t>sydney@performcb.com</t>
         </is>
       </c>
       <c r="D42" s="20" t="inlineStr">
         <is>
           <t>JSM</t>
         </is>
       </c>
       <c r="E42" s="20" t="inlineStr"/>
     </row>
     <row r="43">
-      <c r="A43" s="23" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E43" s="23" t="inlineStr"/>
+      <c r="A43" s="30" t="inlineStr">
+        <is>
+          <t>Information Tech</t>
+        </is>
+      </c>
+      <c r="B43" s="30" t="inlineStr">
+        <is>
+          <t>Cinnamon Walker</t>
+        </is>
+      </c>
+      <c r="C43" s="30" t="inlineStr">
+        <is>
+          <t>cinnamon@performcb.com</t>
+        </is>
+      </c>
+      <c r="D43" s="30" t="inlineStr">
+        <is>
+          <t>Confluence, Jira</t>
+        </is>
+      </c>
+      <c r="E43" s="30" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
     </row>
     <row r="44">
       <c r="A44" s="20" t="inlineStr">
         <is>
           <t>Information Tech</t>
         </is>
       </c>
       <c r="B44" s="20" t="inlineStr">
         <is>
-          <t>Cinnamon Walker</t>
+          <t>michael.moore</t>
         </is>
       </c>
       <c r="C44" s="20" t="inlineStr">
         <is>
-          <t>cinnamon@performcb.com</t>
+          <t>michael.moore@performcb.com</t>
         </is>
       </c>
       <c r="D44" s="20" t="inlineStr">
         <is>
-          <t>Confluence, Jira</t>
+          <t>Confluence, JSM, Jira, Work Mgmt</t>
         </is>
       </c>
       <c r="E44" s="20" t="inlineStr"/>
     </row>
     <row r="45">
-      <c r="A45" s="23" t="inlineStr">
+      <c r="A45" s="24" t="inlineStr">
         <is>
           <t>Information Tech</t>
         </is>
       </c>
-      <c r="B45" s="23" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D45" s="23" t="inlineStr">
+      <c r="B45" s="24" t="inlineStr">
+        <is>
+          <t>Mike Swann</t>
+        </is>
+      </c>
+      <c r="C45" s="24" t="inlineStr">
+        <is>
+          <t>mike@performcb.com</t>
+        </is>
+      </c>
+      <c r="D45" s="24" t="inlineStr">
         <is>
           <t>Confluence, JSM, Jira, Work Mgmt</t>
         </is>
       </c>
-      <c r="E45" s="23" t="inlineStr"/>
+      <c r="E45" s="24" t="inlineStr"/>
     </row>
     <row r="46">
       <c r="A46" s="20" t="inlineStr">
         <is>
-          <t>Information Tech</t>
+          <t>Marketer Development</t>
         </is>
       </c>
       <c r="B46" s="20" t="inlineStr">
         <is>
-          <t>Mike Swann</t>
+          <t>Ashley Ferguson</t>
         </is>
       </c>
       <c r="C46" s="20" t="inlineStr">
         <is>
-          <t>mike@performcb.com</t>
+          <t>ashley.ferguson@performcb.com</t>
         </is>
       </c>
       <c r="D46" s="20" t="inlineStr">
         <is>
-          <t>Confluence, JSM, Jira, Work Mgmt</t>
+          <t>JSM, Jira</t>
         </is>
       </c>
       <c r="E46" s="20" t="inlineStr"/>
     </row>
     <row r="47">
-      <c r="A47" s="23" t="inlineStr">
+      <c r="A47" s="24" t="inlineStr">
         <is>
           <t>Marketer Development</t>
         </is>
       </c>
-      <c r="B47" s="23" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D47" s="23" t="inlineStr">
+      <c r="B47" s="24" t="inlineStr">
+        <is>
+          <t>Colleen Skogen</t>
+        </is>
+      </c>
+      <c r="C47" s="24" t="inlineStr">
+        <is>
+          <t>colleen.skogen@performcb.com</t>
+        </is>
+      </c>
+      <c r="D47" s="24" t="inlineStr">
         <is>
           <t>JSM, Jira</t>
         </is>
       </c>
-      <c r="E47" s="23" t="inlineStr"/>
+      <c r="E47" s="24" t="inlineStr"/>
     </row>
     <row r="48">
       <c r="A48" s="20" t="inlineStr">
         <is>
           <t>Marketer Development</t>
         </is>
       </c>
       <c r="B48" s="20" t="inlineStr">
         <is>
-          <t>Colleen Skogen</t>
+          <t>Courtney McLeod</t>
         </is>
       </c>
       <c r="C48" s="20" t="inlineStr">
         <is>
-          <t>colleen.skogen@performcb.com</t>
+          <t>courtney@performcb.com</t>
         </is>
       </c>
       <c r="D48" s="20" t="inlineStr">
         <is>
           <t>JSM</t>
         </is>
       </c>
       <c r="E48" s="20" t="inlineStr"/>
     </row>
     <row r="49">
-      <c r="A49" s="23" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E49" s="23" t="inlineStr"/>
+      <c r="A49" s="24" t="inlineStr">
+        <is>
+          <t>Marketing</t>
+        </is>
+      </c>
+      <c r="B49" s="24" t="inlineStr">
+        <is>
+          <t>Holly Barnes</t>
+        </is>
+      </c>
+      <c r="C49" s="24" t="inlineStr">
+        <is>
+          <t>holly@performcb.com</t>
+        </is>
+      </c>
+      <c r="D49" s="24" t="inlineStr">
+        <is>
+          <t>Confluence, JSM, Jira, Work Mgmt</t>
+        </is>
+      </c>
+      <c r="E49" s="24" t="inlineStr"/>
     </row>
     <row r="50">
       <c r="A50" s="20" t="inlineStr">
         <is>
           <t>Marketing</t>
         </is>
       </c>
       <c r="B50" s="20" t="inlineStr">
         <is>
-          <t>Holly Barnes</t>
+          <t>Keely Karalis</t>
         </is>
       </c>
       <c r="C50" s="20" t="inlineStr">
         <is>
-          <t>holly@performcb.com</t>
+          <t>keely@performcb.com</t>
         </is>
       </c>
       <c r="D50" s="20" t="inlineStr">
         <is>
           <t>Confluence, JSM, Jira, Work Mgmt</t>
         </is>
       </c>
       <c r="E50" s="20" t="inlineStr"/>
     </row>
     <row r="51">
-      <c r="A51" s="23" t="inlineStr">
+      <c r="A51" s="24" t="inlineStr">
         <is>
           <t>Marketing</t>
         </is>
       </c>
-      <c r="B51" s="23" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E51" s="23" t="inlineStr"/>
+      <c r="B51" s="24" t="inlineStr">
+        <is>
+          <t>Laura Sierra</t>
+        </is>
+      </c>
+      <c r="C51" s="24" t="inlineStr">
+        <is>
+          <t>laura@performcb.com</t>
+        </is>
+      </c>
+      <c r="D51" s="24" t="inlineStr">
+        <is>
+          <t>Jira</t>
+        </is>
+      </c>
+      <c r="E51" s="24" t="inlineStr"/>
     </row>
     <row r="52">
       <c r="A52" s="20" t="inlineStr">
         <is>
           <t>Marketing</t>
         </is>
       </c>
       <c r="B52" s="20" t="inlineStr">
         <is>
-          <t>Laura Sierra</t>
+          <t>Louise Allison</t>
         </is>
       </c>
       <c r="C52" s="20" t="inlineStr">
         <is>
-          <t>laura@performcb.com</t>
+          <t>louise@performcb.com</t>
         </is>
       </c>
       <c r="D52" s="20" t="inlineStr">
         <is>
-          <t>Jira</t>
+          <t>Confluence, JSM, Jira</t>
         </is>
       </c>
       <c r="E52" s="20" t="inlineStr"/>
     </row>
     <row r="53">
-      <c r="A53" s="23" t="inlineStr">
+      <c r="A53" s="24" t="inlineStr">
         <is>
           <t>Marketing</t>
         </is>
       </c>
-      <c r="B53" s="23" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E53" s="23" t="inlineStr"/>
+      <c r="B53" s="24" t="inlineStr">
+        <is>
+          <t>Sarah Hanson</t>
+        </is>
+      </c>
+      <c r="C53" s="24" t="inlineStr">
+        <is>
+          <t>sarah@performcb.com</t>
+        </is>
+      </c>
+      <c r="D53" s="24" t="inlineStr">
+        <is>
+          <t>Confluence, Jira</t>
+        </is>
+      </c>
+      <c r="E53" s="24" t="inlineStr"/>
     </row>
     <row r="54">
       <c r="A54" s="20" t="inlineStr">
         <is>
-          <t>Marketing</t>
+          <t>Partners</t>
         </is>
       </c>
       <c r="B54" s="20" t="inlineStr">
         <is>
-          <t>Sarah Hanson</t>
+          <t>Amanda Dansby</t>
         </is>
       </c>
       <c r="C54" s="20" t="inlineStr">
         <is>
-          <t>sarah@performcb.com</t>
+          <t>amanda@performcb.com</t>
         </is>
       </c>
       <c r="D54" s="20" t="inlineStr">
         <is>
-          <t>Confluence, Jira</t>
+          <t>Confluence, JSM, Jira</t>
         </is>
       </c>
       <c r="E54" s="20" t="inlineStr"/>
     </row>
     <row r="55">
-      <c r="A55" s="23" t="inlineStr">
+      <c r="A55" s="24" t="inlineStr">
         <is>
           <t>Partners</t>
         </is>
       </c>
-      <c r="B55" s="23" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E55" s="23" t="inlineStr"/>
+      <c r="B55" s="24" t="inlineStr">
+        <is>
+          <t>Ashley Ray</t>
+        </is>
+      </c>
+      <c r="C55" s="24" t="inlineStr">
+        <is>
+          <t>ashley.ray@performcb.com</t>
+        </is>
+      </c>
+      <c r="D55" s="24" t="inlineStr">
+        <is>
+          <t>JSM, Jira</t>
+        </is>
+      </c>
+      <c r="E55" s="24" t="inlineStr"/>
     </row>
     <row r="56">
       <c r="A56" s="20" t="inlineStr">
         <is>
           <t>Partners</t>
         </is>
       </c>
       <c r="B56" s="20" t="inlineStr">
         <is>
-          <t>Ashley Ray</t>
+          <t>becca</t>
         </is>
       </c>
       <c r="C56" s="20" t="inlineStr">
         <is>
-          <t>ashley.ray@performcb.com</t>
+          <t>becca@performcb.com</t>
         </is>
       </c>
       <c r="D56" s="20" t="inlineStr">
         <is>
-          <t>Jira</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" s="20" t="inlineStr"/>
     </row>
     <row r="57">
-      <c r="A57" s="23" t="inlineStr">
+      <c r="A57" s="24" t="inlineStr">
         <is>
           <t>Partners</t>
         </is>
       </c>
-      <c r="B57" s="23" t="inlineStr">
+      <c r="B57" s="24" t="inlineStr">
         <is>
           <t>Brett Jenner</t>
         </is>
       </c>
-      <c r="C57" s="23" t="inlineStr">
+      <c r="C57" s="24" t="inlineStr">
         <is>
           <t>brett@performcb.com</t>
         </is>
       </c>
-      <c r="D57" s="23" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E57" s="23" t="inlineStr"/>
+      <c r="D57" s="24" t="inlineStr">
+        <is>
+          <t>JSM</t>
+        </is>
+      </c>
+      <c r="E57" s="24" t="inlineStr"/>
     </row>
     <row r="58">
-      <c r="A58" s="30" t="inlineStr">
+      <c r="A58" s="20" t="inlineStr">
         <is>
           <t>Partners</t>
         </is>
       </c>
-      <c r="B58" s="30" t="inlineStr">
-[...18 lines deleted...]
-      </c>
+      <c r="B58" s="20" t="inlineStr">
+        <is>
+          <t>Cara Haegley</t>
+        </is>
+      </c>
+      <c r="C58" s="20" t="inlineStr">
+        <is>
+          <t>cara.haegley@performcb.com</t>
+        </is>
+      </c>
+      <c r="D58" s="20" t="inlineStr">
+        <is>
+          <t>Confluence, Jira</t>
+        </is>
+      </c>
+      <c r="E58" s="20" t="inlineStr"/>
     </row>
     <row r="59">
-      <c r="A59" s="23" t="inlineStr">
+      <c r="A59" s="24" t="inlineStr">
         <is>
           <t>Partners</t>
         </is>
       </c>
-      <c r="B59" s="23" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E59" s="23" t="inlineStr"/>
+      <c r="B59" s="24" t="inlineStr">
+        <is>
+          <t>Celine Hassan</t>
+        </is>
+      </c>
+      <c r="C59" s="24" t="inlineStr">
+        <is>
+          <t>celine@performcb.com</t>
+        </is>
+      </c>
+      <c r="D59" s="24" t="inlineStr">
+        <is>
+          <t>Confluence</t>
+        </is>
+      </c>
+      <c r="E59" s="24" t="inlineStr"/>
     </row>
     <row r="60">
       <c r="A60" s="20" t="inlineStr">
         <is>
           <t>Partners</t>
         </is>
       </c>
       <c r="B60" s="20" t="inlineStr">
         <is>
           <t>Claire Recore</t>
         </is>
       </c>
       <c r="C60" s="20" t="inlineStr">
         <is>
           <t>claire@performcb.com</t>
         </is>
       </c>
       <c r="D60" s="20" t="inlineStr">
         <is>
           <t>Confluence, JSM</t>
         </is>
       </c>
       <c r="E60" s="20" t="inlineStr"/>
     </row>
     <row r="61">
-      <c r="A61" s="23" t="inlineStr">
+      <c r="A61" s="24" t="inlineStr">
         <is>
           <t>Partners</t>
         </is>
       </c>
-      <c r="B61" s="23" t="inlineStr">
+      <c r="B61" s="24" t="inlineStr">
         <is>
           <t>Dane Armstrong</t>
         </is>
       </c>
-      <c r="C61" s="23" t="inlineStr">
+      <c r="C61" s="24" t="inlineStr">
         <is>
           <t>dane@performcb.com</t>
         </is>
       </c>
-      <c r="D61" s="23" t="inlineStr">
+      <c r="D61" s="24" t="inlineStr">
         <is>
           <t>Jira</t>
         </is>
       </c>
-      <c r="E61" s="23" t="inlineStr"/>
+      <c r="E61" s="24" t="inlineStr"/>
     </row>
     <row r="62">
       <c r="A62" s="20" t="inlineStr">
         <is>
           <t>Partners</t>
         </is>
       </c>
       <c r="B62" s="20" t="inlineStr">
         <is>
           <t>Elyas Ghiasy</t>
         </is>
       </c>
       <c r="C62" s="20" t="inlineStr">
         <is>
           <t>elyas@performcb.com</t>
         </is>
       </c>
       <c r="D62" s="20" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>JSM, Jira</t>
         </is>
       </c>
       <c r="E62" s="20" t="inlineStr"/>
     </row>
     <row r="63">
-      <c r="A63" s="23" t="inlineStr">
+      <c r="A63" s="24" t="inlineStr">
         <is>
           <t>Partners</t>
         </is>
       </c>
-      <c r="B63" s="23" t="inlineStr">
+      <c r="B63" s="24" t="inlineStr">
         <is>
           <t>Geoff Bender</t>
         </is>
       </c>
-      <c r="C63" s="23" t="inlineStr">
+      <c r="C63" s="24" t="inlineStr">
         <is>
           <t>geoff@performcb.com</t>
         </is>
       </c>
-      <c r="D63" s="23" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E63" s="23" t="inlineStr"/>
+      <c r="D63" s="24" t="inlineStr">
+        <is>
+          <t>JSM, Jira</t>
+        </is>
+      </c>
+      <c r="E63" s="24" t="inlineStr"/>
     </row>
     <row r="64">
       <c r="A64" s="20" t="inlineStr">
         <is>
           <t>Partners</t>
         </is>
       </c>
       <c r="B64" s="20" t="inlineStr">
         <is>
           <t>Jason Sierra</t>
         </is>
       </c>
       <c r="C64" s="20" t="inlineStr">
         <is>
           <t>jason@performcb.com</t>
         </is>
       </c>
       <c r="D64" s="20" t="inlineStr">
         <is>
-          <t>Confluence, Jira</t>
+          <t>Confluence, JSM, Jira</t>
         </is>
       </c>
       <c r="E64" s="20" t="inlineStr"/>
     </row>
     <row r="65">
-      <c r="A65" s="23" t="inlineStr">
+      <c r="A65" s="24" t="inlineStr">
         <is>
           <t>Partners</t>
         </is>
       </c>
-      <c r="B65" s="23" t="inlineStr">
+      <c r="B65" s="24" t="inlineStr">
         <is>
           <t>Jen Lewis</t>
         </is>
       </c>
-      <c r="C65" s="23" t="inlineStr">
+      <c r="C65" s="24" t="inlineStr">
         <is>
           <t>jen@performcb.com</t>
         </is>
       </c>
-      <c r="D65" s="23" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E65" s="23" t="inlineStr"/>
+      <c r="D65" s="24" t="inlineStr">
+        <is>
+          <t>JSM, Jira</t>
+        </is>
+      </c>
+      <c r="E65" s="24" t="inlineStr"/>
     </row>
     <row r="66">
       <c r="A66" s="20" t="inlineStr">
         <is>
           <t>Partners</t>
         </is>
       </c>
       <c r="B66" s="20" t="inlineStr">
         <is>
           <t>Kunwar Pal-Singh</t>
         </is>
       </c>
       <c r="C66" s="20" t="inlineStr">
         <is>
           <t>kunwar@performcb.com</t>
         </is>
       </c>
       <c r="D66" s="20" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E66" s="20" t="inlineStr"/>
     </row>
     <row r="67">
-      <c r="A67" s="23" t="inlineStr">
+      <c r="A67" s="24" t="inlineStr">
         <is>
           <t>Partners</t>
         </is>
       </c>
-      <c r="B67" s="23" t="inlineStr">
+      <c r="B67" s="24" t="inlineStr">
         <is>
           <t>Margarita Saar</t>
         </is>
       </c>
-      <c r="C67" s="23" t="inlineStr">
+      <c r="C67" s="24" t="inlineStr">
         <is>
           <t>margo@performcb.com</t>
         </is>
       </c>
-      <c r="D67" s="23" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E67" s="23" t="inlineStr"/>
+      <c r="D67" s="24" t="inlineStr">
+        <is>
+          <t>JSM, Jira</t>
+        </is>
+      </c>
+      <c r="E67" s="24" t="inlineStr"/>
     </row>
     <row r="68">
-      <c r="A68" s="20" t="inlineStr">
+      <c r="A68" s="30" t="inlineStr">
         <is>
           <t>Partners</t>
         </is>
       </c>
-      <c r="B68" s="20" t="inlineStr">
+      <c r="B68" s="30" t="inlineStr">
         <is>
           <t>McClain Morris</t>
         </is>
       </c>
-      <c r="C68" s="20" t="inlineStr">
+      <c r="C68" s="30" t="inlineStr">
         <is>
           <t>mcclain@performcb.com</t>
         </is>
       </c>
-      <c r="D68" s="20" t="inlineStr">
+      <c r="D68" s="30" t="inlineStr">
         <is>
           <t>Confluence, JSM</t>
         </is>
       </c>
-      <c r="E68" s="20" t="inlineStr"/>
+      <c r="E68" s="30" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
     </row>
     <row r="69">
-      <c r="A69" s="23" t="inlineStr">
+      <c r="A69" s="24" t="inlineStr">
         <is>
           <t>Partners</t>
         </is>
       </c>
-      <c r="B69" s="23" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E69" s="23" t="inlineStr"/>
+      <c r="B69" s="24" t="inlineStr">
+        <is>
+          <t>Ronald Mong</t>
+        </is>
+      </c>
+      <c r="C69" s="24" t="inlineStr">
+        <is>
+          <t>ronald@performcb.com</t>
+        </is>
+      </c>
+      <c r="D69" s="24" t="inlineStr">
+        <is>
+          <t>Confluence, Jira</t>
+        </is>
+      </c>
+      <c r="E69" s="24" t="inlineStr"/>
     </row>
     <row r="70">
       <c r="A70" s="20" t="inlineStr">
         <is>
           <t>Partners</t>
         </is>
       </c>
       <c r="B70" s="20" t="inlineStr">
         <is>
-          <t>Ronald Mong</t>
+          <t>Vaibhav Chauhan</t>
         </is>
       </c>
       <c r="C70" s="20" t="inlineStr">
         <is>
-          <t>ronald@performcb.com</t>
+          <t>vaibhav@performcb.com</t>
         </is>
       </c>
       <c r="D70" s="20" t="inlineStr">
         <is>
           <t>Jira</t>
         </is>
       </c>
       <c r="E70" s="20" t="inlineStr"/>
     </row>
     <row r="71">
-      <c r="A71" s="23" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E71" s="23" t="inlineStr"/>
+      <c r="A71" s="24" t="inlineStr">
+        <is>
+          <t>People Operations</t>
+        </is>
+      </c>
+      <c r="B71" s="24" t="inlineStr">
+        <is>
+          <t>Angelica Cognac</t>
+        </is>
+      </c>
+      <c r="C71" s="24" t="inlineStr">
+        <is>
+          <t>angelica@performcb.com</t>
+        </is>
+      </c>
+      <c r="D71" s="24" t="inlineStr">
+        <is>
+          <t>JSM, Jira</t>
+        </is>
+      </c>
+      <c r="E71" s="24" t="inlineStr"/>
     </row>
     <row r="72">
       <c r="A72" s="20" t="inlineStr">
         <is>
           <t>People Operations</t>
         </is>
       </c>
       <c r="B72" s="20" t="inlineStr">
         <is>
-          <t>Angelica Cognac</t>
+          <t>Rana Lepson</t>
         </is>
       </c>
       <c r="C72" s="20" t="inlineStr">
         <is>
-          <t>angelica@performcb.com</t>
+          <t>rana@performcb.com</t>
         </is>
       </c>
       <c r="D72" s="20" t="inlineStr">
         <is>
           <t>JSM, Jira</t>
         </is>
       </c>
       <c r="E72" s="20" t="inlineStr"/>
     </row>
     <row r="73">
-      <c r="A73" s="23" t="inlineStr">
+      <c r="A73" s="24" t="inlineStr">
         <is>
           <t>People Operations</t>
         </is>
       </c>
-      <c r="B73" s="23" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E73" s="23" t="inlineStr"/>
+      <c r="B73" s="24" t="inlineStr">
+        <is>
+          <t>Terry Vajgrt</t>
+        </is>
+      </c>
+      <c r="C73" s="24" t="inlineStr">
+        <is>
+          <t>terry@performcb.com</t>
+        </is>
+      </c>
+      <c r="D73" s="24" t="inlineStr">
+        <is>
+          <t>JSM</t>
+        </is>
+      </c>
+      <c r="E73" s="24" t="inlineStr"/>
     </row>
     <row r="74">
       <c r="A74" s="20" t="inlineStr">
         <is>
-          <t>People Operations</t>
+          <t>Product</t>
         </is>
       </c>
       <c r="B74" s="20" t="inlineStr">
         <is>
-          <t>Terry Vajgrt</t>
+          <t>Brittany Lamont</t>
         </is>
       </c>
       <c r="C74" s="20" t="inlineStr">
         <is>
-          <t>terry@performcb.com</t>
+          <t>brittany@performcb.com</t>
         </is>
       </c>
       <c r="D74" s="20" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>Confluence, JSM, Jira</t>
         </is>
       </c>
       <c r="E74" s="20" t="inlineStr"/>
     </row>
     <row r="75">
-      <c r="A75" s="23" t="inlineStr">
+      <c r="A75" s="24" t="inlineStr">
         <is>
           <t>Product</t>
         </is>
       </c>
-      <c r="B75" s="23" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D75" s="23" t="inlineStr">
+      <c r="B75" s="24" t="inlineStr">
+        <is>
+          <t>Emily Phinney</t>
+        </is>
+      </c>
+      <c r="C75" s="24" t="inlineStr">
+        <is>
+          <t>emily@performcb.com</t>
+        </is>
+      </c>
+      <c r="D75" s="24" t="inlineStr">
         <is>
           <t>Confluence, JSM, Jira</t>
         </is>
       </c>
-      <c r="E75" s="23" t="inlineStr"/>
+      <c r="E75" s="24" t="inlineStr"/>
     </row>
     <row r="76">
       <c r="A76" s="20" t="inlineStr">
         <is>
           <t>Product</t>
         </is>
       </c>
       <c r="B76" s="20" t="inlineStr">
         <is>
-          <t>Drew Rosier</t>
+          <t>Julie Martin</t>
         </is>
       </c>
       <c r="C76" s="20" t="inlineStr">
         <is>
-          <t>drew@performcb.com</t>
+          <t>julie@performcb.com</t>
         </is>
       </c>
       <c r="D76" s="20" t="inlineStr">
         <is>
-          <t>Confluence</t>
+          <t>Confluence, JSM, Jira</t>
         </is>
       </c>
       <c r="E76" s="20" t="inlineStr"/>
     </row>
     <row r="77">
-      <c r="A77" s="23" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E77" s="23" t="inlineStr"/>
+      <c r="A77" s="24" t="inlineStr">
+        <is>
+          <t>Revenue Operations</t>
+        </is>
+      </c>
+      <c r="B77" s="24" t="inlineStr">
+        <is>
+          <t>Cara Redding</t>
+        </is>
+      </c>
+      <c r="C77" s="24" t="inlineStr">
+        <is>
+          <t>cara@performcb.com</t>
+        </is>
+      </c>
+      <c r="D77" s="24" t="inlineStr">
+        <is>
+          <t>JSM, Work Mgmt</t>
+        </is>
+      </c>
+      <c r="E77" s="24" t="inlineStr"/>
     </row>
     <row r="78">
       <c r="A78" s="20" t="inlineStr">
         <is>
-          <t>Product</t>
+          <t>Revenue Operations</t>
         </is>
       </c>
       <c r="B78" s="20" t="inlineStr">
         <is>
-          <t>Julie Martin</t>
+          <t>cassandra</t>
         </is>
       </c>
       <c r="C78" s="20" t="inlineStr">
         <is>
-          <t>julie@performcb.com</t>
+          <t>cassandra@performcb.com</t>
         </is>
       </c>
       <c r="D78" s="20" t="inlineStr">
         <is>
-          <t>Confluence, JSM, Jira</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" s="20" t="inlineStr"/>
     </row>
     <row r="79">
-      <c r="A79" s="23" t="inlineStr">
+      <c r="A79" s="24" t="inlineStr">
         <is>
           <t>Revenue Operations</t>
         </is>
       </c>
-      <c r="B79" s="23" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E79" s="23" t="inlineStr"/>
+      <c r="B79" s="24" t="inlineStr">
+        <is>
+          <t>Jessica Kemper</t>
+        </is>
+      </c>
+      <c r="C79" s="24" t="inlineStr">
+        <is>
+          <t>jessica@performcb.com</t>
+        </is>
+      </c>
+      <c r="D79" s="24" t="inlineStr">
+        <is>
+          <t>JSM, Jira, Work Mgmt</t>
+        </is>
+      </c>
+      <c r="E79" s="24" t="inlineStr"/>
     </row>
     <row r="80">
       <c r="A80" s="20" t="inlineStr">
         <is>
           <t>Revenue Operations</t>
         </is>
       </c>
       <c r="B80" s="20" t="inlineStr">
         <is>
-          <t>Jessica Kemper</t>
+          <t>Stefanie Jackson</t>
         </is>
       </c>
       <c r="C80" s="20" t="inlineStr">
         <is>
-          <t>jessica@performcb.com</t>
+          <t>stefanie@performcb.com</t>
         </is>
       </c>
       <c r="D80" s="20" t="inlineStr">
         <is>
-          <t>Work Mgmt</t>
+          <t>Jira</t>
         </is>
       </c>
       <c r="E80" s="20" t="inlineStr"/>
     </row>
     <row r="81">
-      <c r="A81" s="23" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E81" s="23" t="inlineStr"/>
+      <c r="A81" s="24" t="inlineStr">
+        <is>
+          <t>Sales</t>
+        </is>
+      </c>
+      <c r="B81" s="24" t="inlineStr">
+        <is>
+          <t>alexandra.ashbey</t>
+        </is>
+      </c>
+      <c r="C81" s="24" t="inlineStr">
+        <is>
+          <t>alexandra.ashbey@performcb.com</t>
+        </is>
+      </c>
+      <c r="D81" s="24" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="E81" s="24" t="inlineStr"/>
     </row>
     <row r="82">
       <c r="A82" s="20" t="inlineStr">
         <is>
-          <t>Reward</t>
+          <t>Sales</t>
         </is>
       </c>
       <c r="B82" s="20" t="inlineStr">
         <is>
-          <t>Shayne Rajadurai</t>
+          <t>Conner</t>
         </is>
       </c>
       <c r="C82" s="20" t="inlineStr">
         <is>
-          <t>shayne@performcb.com</t>
+          <t>conner@performcb.com</t>
         </is>
       </c>
       <c r="D82" s="20" t="inlineStr">
         <is>
-          <t>JSM, Jira</t>
+          <t>JSM</t>
         </is>
       </c>
       <c r="E82" s="20" t="inlineStr"/>
     </row>
     <row r="83">
-      <c r="A83" s="23" t="inlineStr">
+      <c r="A83" s="24" t="inlineStr">
         <is>
           <t>Sales</t>
         </is>
       </c>
-      <c r="B83" s="23" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E83" s="23" t="inlineStr"/>
+      <c r="B83" s="24" t="inlineStr">
+        <is>
+          <t>david.haverly</t>
+        </is>
+      </c>
+      <c r="C83" s="24" t="inlineStr">
+        <is>
+          <t>david.haverly@performcb.com</t>
+        </is>
+      </c>
+      <c r="D83" s="24" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="E83" s="24" t="inlineStr"/>
     </row>
     <row r="84">
       <c r="A84" s="20" t="inlineStr">
         <is>
           <t>Sales</t>
         </is>
       </c>
       <c r="B84" s="20" t="inlineStr">
         <is>
-          <t>Kevin Mosansky</t>
+          <t>Jarett Lewis</t>
         </is>
       </c>
       <c r="C84" s="20" t="inlineStr">
         <is>
-          <t>kevin@performcb.com</t>
+          <t>jarett@performcb.com</t>
         </is>
       </c>
       <c r="D84" s="20" t="inlineStr">
         <is>
           <t>JSM, Jira</t>
         </is>
       </c>
       <c r="E84" s="20" t="inlineStr"/>
     </row>
     <row r="85">
-      <c r="A85" s="23" t="inlineStr">
+      <c r="A85" s="24" t="inlineStr">
         <is>
           <t>Sales</t>
         </is>
       </c>
-      <c r="B85" s="23" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E85" s="23" t="inlineStr"/>
+      <c r="B85" s="24" t="inlineStr">
+        <is>
+          <t>Jennifer.Leslie</t>
+        </is>
+      </c>
+      <c r="C85" s="24" t="inlineStr">
+        <is>
+          <t>jennifer.leslie@performcb.com</t>
+        </is>
+      </c>
+      <c r="D85" s="24" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="E85" s="24" t="inlineStr"/>
     </row>
     <row r="86">
       <c r="A86" s="20" t="inlineStr">
         <is>
           <t>Sales</t>
         </is>
       </c>
       <c r="B86" s="20" t="inlineStr">
         <is>
-          <t>Meg McGrath</t>
+          <t>Kevin Mosansky</t>
         </is>
       </c>
       <c r="C86" s="20" t="inlineStr">
         <is>
-          <t>meg@performcb.com</t>
+          <t>kevin@performcb.com</t>
         </is>
       </c>
       <c r="D86" s="20" t="inlineStr">
         <is>
+          <t>JSM, Jira</t>
+        </is>
+      </c>
+      <c r="E86" s="20" t="inlineStr"/>
+    </row>
+    <row r="87">
+      <c r="A87" s="24" t="inlineStr">
+        <is>
+          <t>Sales</t>
+        </is>
+      </c>
+      <c r="B87" s="24" t="inlineStr">
+        <is>
+          <t>Kyle.Kamppila</t>
+        </is>
+      </c>
+      <c r="C87" s="24" t="inlineStr">
+        <is>
+          <t>kyle.kamppila@performcb.com</t>
+        </is>
+      </c>
+      <c r="D87" s="24" t="inlineStr">
+        <is>
           <t>JSM</t>
         </is>
       </c>
-      <c r="E86" s="20" t="inlineStr"/>
-[...22 lines deleted...]
-      <c r="E87" s="23" t="inlineStr"/>
+      <c r="E87" s="24" t="inlineStr"/>
     </row>
     <row r="88">
       <c r="A88" s="20" t="inlineStr">
         <is>
           <t>Sales</t>
         </is>
       </c>
       <c r="B88" s="20" t="inlineStr">
         <is>
-          <t>Taylor Violette</t>
+          <t>Meg McGrath</t>
         </is>
       </c>
       <c r="C88" s="20" t="inlineStr">
         <is>
-          <t>taylor@performcb.com</t>
+          <t>meg@performcb.com</t>
         </is>
       </c>
       <c r="D88" s="20" t="inlineStr">
         <is>
           <t>JSM</t>
         </is>
       </c>
       <c r="E88" s="20" t="inlineStr"/>
     </row>
     <row r="89">
-      <c r="A89" s="23" t="inlineStr">
+      <c r="A89" s="24" t="inlineStr">
         <is>
           <t>Sales</t>
         </is>
       </c>
-      <c r="B89" s="23" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E89" s="23" t="inlineStr"/>
+      <c r="B89" s="24" t="inlineStr">
+        <is>
+          <t>Peter Varga</t>
+        </is>
+      </c>
+      <c r="C89" s="24" t="inlineStr">
+        <is>
+          <t>peter@performcb.com</t>
+        </is>
+      </c>
+      <c r="D89" s="24" t="inlineStr">
+        <is>
+          <t>JSM</t>
+        </is>
+      </c>
+      <c r="E89" s="24" t="inlineStr"/>
     </row>
     <row r="90">
       <c r="A90" s="20" t="inlineStr">
         <is>
           <t>Sales</t>
         </is>
       </c>
       <c r="B90" s="20" t="inlineStr">
         <is>
-          <t>Walter Long</t>
+          <t>Taylor Violette</t>
         </is>
       </c>
       <c r="C90" s="20" t="inlineStr">
         <is>
-          <t>walter@performcb.com</t>
+          <t>taylor@performcb.com</t>
         </is>
       </c>
       <c r="D90" s="20" t="inlineStr">
         <is>
-          <t>JSM, Jira</t>
+          <t>JSM</t>
         </is>
       </c>
       <c r="E90" s="20" t="inlineStr"/>
     </row>
     <row r="91">
-      <c r="A91" s="23" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E91" s="23" t="inlineStr"/>
+      <c r="A91" s="24" t="inlineStr">
+        <is>
+          <t>Sales</t>
+        </is>
+      </c>
+      <c r="B91" s="24" t="inlineStr">
+        <is>
+          <t>Tina Dunn</t>
+        </is>
+      </c>
+      <c r="C91" s="24" t="inlineStr">
+        <is>
+          <t>tina@performcb.com</t>
+        </is>
+      </c>
+      <c r="D91" s="24" t="inlineStr">
+        <is>
+          <t>JSM, Work Mgmt</t>
+        </is>
+      </c>
+      <c r="E91" s="24" t="inlineStr"/>
     </row>
     <row r="92">
       <c r="A92" s="20" t="inlineStr">
         <is>
+          <t>Sales</t>
+        </is>
+      </c>
+      <c r="B92" s="20" t="inlineStr">
+        <is>
+          <t>Walter Long</t>
+        </is>
+      </c>
+      <c r="C92" s="20" t="inlineStr">
+        <is>
+          <t>walter@performcb.com</t>
+        </is>
+      </c>
+      <c r="D92" s="20" t="inlineStr">
+        <is>
+          <t>JSM, Jira</t>
+        </is>
+      </c>
+      <c r="E92" s="20" t="inlineStr"/>
+    </row>
+    <row r="93">
+      <c r="A93" s="24" t="inlineStr">
+        <is>
           <t>Tech</t>
         </is>
       </c>
-      <c r="B92" s="20" t="inlineStr">
-[...37 lines deleted...]
-      <c r="E93" s="23" t="inlineStr"/>
+      <c r="B93" s="24" t="inlineStr">
+        <is>
+          <t>Biljana Simić</t>
+        </is>
+      </c>
+      <c r="C93" s="24" t="inlineStr">
+        <is>
+          <t>biljana@performcb.com</t>
+        </is>
+      </c>
+      <c r="D93" s="24" t="inlineStr">
+        <is>
+          <t>Confluence, JSM, Jira</t>
+        </is>
+      </c>
+      <c r="E93" s="24" t="inlineStr"/>
     </row>
     <row r="94">
       <c r="A94" s="20" t="inlineStr">
         <is>
           <t>Tech</t>
         </is>
       </c>
       <c r="B94" s="20" t="inlineStr">
         <is>
-          <t>Dijana Petkovic</t>
+          <t>Bojan Dobrecevic</t>
         </is>
       </c>
       <c r="C94" s="20" t="inlineStr">
         <is>
-          <t>dijana.petkovic@performcb.com</t>
+          <t>bojan@performcb.com</t>
         </is>
       </c>
       <c r="D94" s="20" t="inlineStr">
         <is>
-          <t>Bitbucket, Confluence, Jira</t>
+          <t>Confluence, JSM, Jira</t>
         </is>
       </c>
       <c r="E94" s="20" t="inlineStr"/>
     </row>
     <row r="95">
-      <c r="A95" s="23" t="inlineStr">
+      <c r="A95" s="24" t="inlineStr">
         <is>
           <t>Tech</t>
         </is>
       </c>
-      <c r="B95" s="23" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E95" s="23" t="inlineStr"/>
+      <c r="B95" s="24" t="inlineStr">
+        <is>
+          <t>Branislav Djurdjevic</t>
+        </is>
+      </c>
+      <c r="C95" s="24" t="inlineStr">
+        <is>
+          <t>branislav@performcb.com</t>
+        </is>
+      </c>
+      <c r="D95" s="24" t="inlineStr">
+        <is>
+          <t>JSM, Jira</t>
+        </is>
+      </c>
+      <c r="E95" s="24" t="inlineStr"/>
     </row>
     <row r="96">
       <c r="A96" s="20" t="inlineStr">
         <is>
           <t>Tech</t>
         </is>
       </c>
       <c r="B96" s="20" t="inlineStr">
         <is>
-          <t>Djordje Topic</t>
+          <t>Dijana Petkovic</t>
         </is>
       </c>
       <c r="C96" s="20" t="inlineStr">
         <is>
-          <t>djordje.topic@performcb.com</t>
+          <t>dijana.petkovic@performcb.com</t>
         </is>
       </c>
       <c r="D96" s="20" t="inlineStr">
         <is>
           <t>Bitbucket, Confluence, Jira</t>
         </is>
       </c>
       <c r="E96" s="20" t="inlineStr"/>
     </row>
     <row r="97">
-      <c r="A97" s="23" t="inlineStr">
+      <c r="A97" s="24" t="inlineStr">
         <is>
           <t>Tech</t>
         </is>
       </c>
-      <c r="B97" s="23" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E97" s="23" t="inlineStr"/>
+      <c r="B97" s="24" t="inlineStr">
+        <is>
+          <t>Djordje Sladakovic</t>
+        </is>
+      </c>
+      <c r="C97" s="24" t="inlineStr">
+        <is>
+          <t>djordje.sladakovic@performcb.com</t>
+        </is>
+      </c>
+      <c r="D97" s="24" t="inlineStr">
+        <is>
+          <t>Confluence, Jira</t>
+        </is>
+      </c>
+      <c r="E97" s="24" t="inlineStr"/>
     </row>
     <row r="98">
       <c r="A98" s="20" t="inlineStr">
         <is>
           <t>Tech</t>
         </is>
       </c>
       <c r="B98" s="20" t="inlineStr">
         <is>
-          <t>Drazen Lazarevic</t>
+          <t>Djordje Topic</t>
         </is>
       </c>
       <c r="C98" s="20" t="inlineStr">
         <is>
-          <t>drazen@performcb.com</t>
+          <t>djordje.topic@performcb.com</t>
         </is>
       </c>
       <c r="D98" s="20" t="inlineStr">
         <is>
           <t>Bitbucket, Confluence, JSM, Jira</t>
         </is>
       </c>
       <c r="E98" s="20" t="inlineStr"/>
     </row>
     <row r="99">
-      <c r="A99" s="23" t="inlineStr">
+      <c r="A99" s="24" t="inlineStr">
         <is>
           <t>Tech</t>
         </is>
       </c>
-      <c r="B99" s="23" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E99" s="23" t="inlineStr"/>
+      <c r="B99" s="24" t="inlineStr">
+        <is>
+          <t>Dragan Gajic</t>
+        </is>
+      </c>
+      <c r="C99" s="24" t="inlineStr">
+        <is>
+          <t>dragan.gajic@performcb.com</t>
+        </is>
+      </c>
+      <c r="D99" s="24" t="inlineStr">
+        <is>
+          <t>JSM, Jira</t>
+        </is>
+      </c>
+      <c r="E99" s="24" t="inlineStr"/>
     </row>
     <row r="100">
       <c r="A100" s="20" t="inlineStr">
         <is>
           <t>Tech</t>
         </is>
       </c>
       <c r="B100" s="20" t="inlineStr">
         <is>
-          <t>Jelena Vujic</t>
+          <t>Drazen Lazarevic</t>
         </is>
       </c>
       <c r="C100" s="20" t="inlineStr">
         <is>
-          <t>jelena.vujic@performcb.com</t>
+          <t>drazen@performcb.com</t>
         </is>
       </c>
       <c r="D100" s="20" t="inlineStr">
         <is>
+          <t>Bitbucket, Confluence, JSM, Jira</t>
+        </is>
+      </c>
+      <c r="E100" s="20" t="inlineStr"/>
+    </row>
+    <row r="101">
+      <c r="A101" s="24" t="inlineStr">
+        <is>
+          <t>Tech</t>
+        </is>
+      </c>
+      <c r="B101" s="24" t="inlineStr">
+        <is>
+          <t>Emily Phinney</t>
+        </is>
+      </c>
+      <c r="C101" s="24" t="inlineStr">
+        <is>
+          <t>emily@performcb.com</t>
+        </is>
+      </c>
+      <c r="D101" s="24" t="inlineStr">
+        <is>
           <t>Confluence, JSM, Jira</t>
         </is>
       </c>
-      <c r="E100" s="20" t="inlineStr"/>
-[...22 lines deleted...]
-      <c r="E101" s="23" t="inlineStr"/>
+      <c r="E101" s="24" t="inlineStr"/>
     </row>
     <row r="102">
       <c r="A102" s="20" t="inlineStr">
         <is>
           <t>Tech</t>
         </is>
       </c>
       <c r="B102" s="20" t="inlineStr">
         <is>
-          <t>Milomir Topic</t>
+          <t>Jelena Vujic</t>
         </is>
       </c>
       <c r="C102" s="20" t="inlineStr">
         <is>
-          <t>milomir@performcb.com</t>
+          <t>jelena.vujic@performcb.com</t>
         </is>
       </c>
       <c r="D102" s="20" t="inlineStr">
         <is>
-          <t>Confluence, Jira</t>
+          <t>Confluence, JSM, Jira</t>
         </is>
       </c>
       <c r="E102" s="20" t="inlineStr"/>
     </row>
     <row r="103">
-      <c r="A103" s="23" t="inlineStr">
+      <c r="A103" s="24" t="inlineStr">
         <is>
           <t>Tech</t>
         </is>
       </c>
-      <c r="B103" s="23" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E103" s="23" t="inlineStr"/>
+      <c r="B103" s="24" t="inlineStr">
+        <is>
+          <t>Jelena Miskic</t>
+        </is>
+      </c>
+      <c r="C103" s="24" t="inlineStr">
+        <is>
+          <t>jelena@performcb.com</t>
+        </is>
+      </c>
+      <c r="D103" s="24" t="inlineStr">
+        <is>
+          <t>Bitbucket, Confluence, JSM, Jira</t>
+        </is>
+      </c>
+      <c r="E103" s="24" t="inlineStr"/>
     </row>
     <row r="104">
       <c r="A104" s="20" t="inlineStr">
         <is>
           <t>Tech</t>
         </is>
       </c>
       <c r="B104" s="20" t="inlineStr">
         <is>
-          <t>Nikola Savic</t>
+          <t>Milomir Topic</t>
         </is>
       </c>
       <c r="C104" s="20" t="inlineStr">
         <is>
-          <t>nikola@performcb.com</t>
+          <t>milomir@performcb.com</t>
         </is>
       </c>
       <c r="D104" s="20" t="inlineStr">
         <is>
-          <t>Confluence, Jira</t>
+          <t>Confluence, JSM, Jira</t>
         </is>
       </c>
       <c r="E104" s="20" t="inlineStr"/>
     </row>
     <row r="105">
-      <c r="A105" s="23" t="inlineStr">
+      <c r="A105" s="24" t="inlineStr">
         <is>
           <t>Tech</t>
         </is>
       </c>
-      <c r="B105" s="23" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E105" s="23" t="inlineStr"/>
+      <c r="B105" s="24" t="inlineStr">
+        <is>
+          <t>Nemanja Gakovic</t>
+        </is>
+      </c>
+      <c r="C105" s="24" t="inlineStr">
+        <is>
+          <t>nemanja.gakovic@performcb.com</t>
+        </is>
+      </c>
+      <c r="D105" s="24" t="inlineStr">
+        <is>
+          <t>Confluence, JSM, Jira</t>
+        </is>
+      </c>
+      <c r="E105" s="24" t="inlineStr"/>
     </row>
     <row r="106">
       <c r="A106" s="20" t="inlineStr">
         <is>
           <t>Tech</t>
         </is>
       </c>
       <c r="B106" s="20" t="inlineStr">
         <is>
-          <t>Strahinja Zeljic</t>
+          <t>Nikola Savic</t>
         </is>
       </c>
       <c r="C106" s="20" t="inlineStr">
         <is>
-          <t>strahinja@performcb.com</t>
+          <t>nikola@performcb.com</t>
         </is>
       </c>
       <c r="D106" s="20" t="inlineStr">
         <is>
-          <t>Bitbucket, Confluence, Jira</t>
+          <t>Confluence, JSM, Jira</t>
         </is>
       </c>
       <c r="E106" s="20" t="inlineStr"/>
     </row>
     <row r="107">
-      <c r="A107" s="23" t="inlineStr">
+      <c r="A107" s="24" t="inlineStr">
         <is>
           <t>Tech</t>
         </is>
       </c>
-      <c r="B107" s="23" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E107" s="23" t="inlineStr"/>
+      <c r="B107" s="24" t="inlineStr">
+        <is>
+          <t>Sonja Bojanic</t>
+        </is>
+      </c>
+      <c r="C107" s="24" t="inlineStr">
+        <is>
+          <t>sonja.bojanic@performcb.com</t>
+        </is>
+      </c>
+      <c r="D107" s="24" t="inlineStr">
+        <is>
+          <t>Jira</t>
+        </is>
+      </c>
+      <c r="E107" s="24" t="inlineStr"/>
     </row>
     <row r="108">
       <c r="A108" s="20" t="inlineStr">
         <is>
           <t>Tech</t>
         </is>
       </c>
       <c r="B108" s="20" t="inlineStr">
         <is>
+          <t>Strahinja Zeljic</t>
+        </is>
+      </c>
+      <c r="C108" s="20" t="inlineStr">
+        <is>
+          <t>strahinja@performcb.com</t>
+        </is>
+      </c>
+      <c r="D108" s="20" t="inlineStr">
+        <is>
+          <t>Bitbucket, Confluence, JSM, Jira</t>
+        </is>
+      </c>
+      <c r="E108" s="20" t="inlineStr"/>
+    </row>
+    <row r="109">
+      <c r="A109" s="24" t="inlineStr">
+        <is>
+          <t>Tech</t>
+        </is>
+      </c>
+      <c r="B109" s="24" t="inlineStr">
+        <is>
+          <t>Teufik Cajlakovic</t>
+        </is>
+      </c>
+      <c r="C109" s="24" t="inlineStr">
+        <is>
+          <t>teufik.cajlakovic@performcb.com</t>
+        </is>
+      </c>
+      <c r="D109" s="24" t="inlineStr">
+        <is>
+          <t>Confluence, JSM, Jira, Loom</t>
+        </is>
+      </c>
+      <c r="E109" s="24" t="inlineStr"/>
+    </row>
+    <row r="110">
+      <c r="A110" s="20" t="inlineStr">
+        <is>
+          <t>Tech</t>
+        </is>
+      </c>
+      <c r="B110" s="20" t="inlineStr">
+        <is>
           <t>zidoo</t>
         </is>
       </c>
-      <c r="C108" s="20" t="inlineStr">
+      <c r="C110" s="20" t="inlineStr">
         <is>
           <t>zidoo@performcb.com</t>
         </is>
       </c>
-      <c r="D108" s="20" t="inlineStr">
+      <c r="D110" s="20" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
-      <c r="E108" s="20" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="A109" s="23" t="inlineStr">
+      <c r="E110" s="20" t="inlineStr"/>
+    </row>
+    <row r="111">
+      <c r="A111" s="24" t="inlineStr">
         <is>
           <t>Technical Operations</t>
         </is>
       </c>
-      <c r="B109" s="23" t="inlineStr">
+      <c r="B111" s="24" t="inlineStr">
         <is>
           <t>Emily Phinney</t>
         </is>
       </c>
-      <c r="C109" s="23" t="inlineStr">
+      <c r="C111" s="24" t="inlineStr">
         <is>
           <t>emily@performcb.com</t>
         </is>
       </c>
-      <c r="D109" s="23" t="inlineStr">
+      <c r="D111" s="24" t="inlineStr">
         <is>
           <t>Confluence, JSM, Jira</t>
         </is>
       </c>
-      <c r="E109" s="23" t="inlineStr"/>
+      <c r="E111" s="24" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:B59"/>
+  <dimension ref="A1:B62"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="53" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
   </cols>
   <sheetData>
     <row r="1" ht="18" customHeight="1">
       <c r="A1" s="19" t="inlineStr">
         <is>
           <t>Group Name</t>
         </is>
       </c>
       <c r="B1" s="19" t="inlineStr">
         <is>
           <t>Member Count</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="20" t="inlineStr">
         <is>
           <t>_licensed-bamboo</t>
         </is>
       </c>
       <c r="B2" s="21" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="23" t="inlineStr">
+      <c r="A3" s="24" t="inlineStr">
         <is>
           <t>_licensed-confluence</t>
         </is>
       </c>
-      <c r="B3" s="24" t="n">
+      <c r="B3" s="25" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="20" t="inlineStr">
         <is>
           <t>_licensed-fecru</t>
         </is>
       </c>
       <c r="B4" s="21" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="5">
-      <c r="A5" s="23" t="inlineStr">
+      <c r="A5" s="24" t="inlineStr">
         <is>
           <t>_licensed-jira</t>
         </is>
       </c>
-      <c r="B5" s="24" t="n">
+      <c r="B5" s="25" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="20" t="inlineStr">
         <is>
           <t>administrators</t>
         </is>
       </c>
       <c r="B6" s="21" t="n">
         <v>5</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" s="23" t="inlineStr">
+      <c r="A7" s="24" t="inlineStr">
         <is>
           <t>assets-users-performcb</t>
         </is>
       </c>
-      <c r="B7" s="24" t="n">
+      <c r="B7" s="25" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="20" t="inlineStr">
         <is>
           <t>balsamiq-mockups-editors</t>
         </is>
       </c>
       <c r="B8" s="21" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="9">
-      <c r="A9" s="23" t="inlineStr">
+      <c r="A9" s="24" t="inlineStr">
         <is>
           <t>Clickbooth</t>
         </is>
       </c>
-      <c r="B9" s="24" t="n">
-        <v>37</v>
+      <c r="B9" s="25" t="n">
+        <v>36</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="20" t="inlineStr">
         <is>
           <t>Clickbooth Confluence</t>
         </is>
       </c>
       <c r="B10" s="21" t="n">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="11">
-      <c r="A11" s="23" t="inlineStr">
+      <c r="A11" s="24" t="inlineStr">
         <is>
           <t>confluence-admins-performcb</t>
         </is>
       </c>
-      <c r="B11" s="24" t="n">
+      <c r="B11" s="25" t="n">
         <v>6</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="20" t="inlineStr">
         <is>
+          <t>confluence-guests-performcb</t>
+        </is>
+      </c>
+      <c r="B12" s="21" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="24" t="inlineStr">
+        <is>
           <t>confluence-user-access-admins-performcb</t>
         </is>
       </c>
-      <c r="B12" s="21" t="n">
+      <c r="B13" s="25" t="n">
         <v>3</v>
-      </c>
-[...8 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="20" t="inlineStr">
         <is>
+          <t>confluence-users</t>
+        </is>
+      </c>
+      <c r="B14" s="21" t="n">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="24" t="inlineStr">
+        <is>
           <t>Dept - Accounting</t>
         </is>
       </c>
-      <c r="B14" s="21" t="n">
-[...9 lines deleted...]
-      <c r="B15" s="24" t="n">
+      <c r="B15" s="25" t="n">
         <v>12</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="20" t="inlineStr">
         <is>
+          <t>Dept - Client Services</t>
+        </is>
+      </c>
+      <c r="B16" s="21" t="n">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="24" t="inlineStr">
+        <is>
           <t>Dept - Compliance</t>
         </is>
       </c>
-      <c r="B16" s="21" t="n">
+      <c r="B17" s="25" t="n">
         <v>3</v>
-      </c>
-[...8 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="20" t="inlineStr">
         <is>
-          <t>Dept - Executive</t>
+          <t>Dept - Corporate Development</t>
         </is>
       </c>
       <c r="B18" s="21" t="n">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="19">
-      <c r="A19" s="23" t="inlineStr">
-[...5 lines deleted...]
-        <v>8</v>
+      <c r="A19" s="24" t="inlineStr">
+        <is>
+          <t>Dept - Culture</t>
+        </is>
+      </c>
+      <c r="B19" s="25" t="n">
+        <v>1</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="20" t="inlineStr">
         <is>
-          <t>Dept - Information Tech</t>
+          <t>Dept - Executive</t>
         </is>
       </c>
       <c r="B20" s="21" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="21">
-      <c r="A21" s="23" t="inlineStr">
-[...5 lines deleted...]
-        <v>3</v>
+      <c r="A21" s="24" t="inlineStr">
+        <is>
+          <t>Dept - Growth Mgmt</t>
+        </is>
+      </c>
+      <c r="B21" s="25" t="n">
+        <v>8</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="20" t="inlineStr">
         <is>
-          <t>Dept - Marketing</t>
+          <t>Dept - Information Tech</t>
         </is>
       </c>
       <c r="B22" s="21" t="n">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="23">
-      <c r="A23" s="23" t="inlineStr">
-[...5 lines deleted...]
-        <v>17</v>
+      <c r="A23" s="24" t="inlineStr">
+        <is>
+          <t>Dept - Marketer Development</t>
+        </is>
+      </c>
+      <c r="B23" s="25" t="n">
+        <v>3</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="20" t="inlineStr">
         <is>
-          <t>Dept - People Operations</t>
+          <t>Dept - Marketing</t>
         </is>
       </c>
       <c r="B24" s="21" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="25">
-      <c r="A25" s="23" t="inlineStr">
-[...5 lines deleted...]
-        <v>4</v>
+      <c r="A25" s="24" t="inlineStr">
+        <is>
+          <t>Dept - Partners</t>
+        </is>
+      </c>
+      <c r="B25" s="25" t="n">
+        <v>17</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="20" t="inlineStr">
         <is>
-          <t>Dept - Revenue Operations</t>
+          <t>Dept - People Operations</t>
         </is>
       </c>
       <c r="B26" s="21" t="n">
         <v>3</v>
       </c>
     </row>
     <row r="27">
-      <c r="A27" s="23" t="inlineStr">
-[...5 lines deleted...]
-        <v>1</v>
+      <c r="A27" s="24" t="inlineStr">
+        <is>
+          <t>Dept - Product</t>
+        </is>
+      </c>
+      <c r="B27" s="25" t="n">
+        <v>3</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="20" t="inlineStr">
         <is>
+          <t>Dept - Revenue Operations</t>
+        </is>
+      </c>
+      <c r="B28" s="21" t="n">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="24" t="inlineStr">
+        <is>
           <t>Dept - Sales</t>
         </is>
       </c>
-      <c r="B28" s="21" t="n">
-[...10 lines deleted...]
-        <v>18</v>
+      <c r="B29" s="25" t="n">
+        <v>12</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="20" t="inlineStr">
         <is>
+          <t>Dept - Tech</t>
+        </is>
+      </c>
+      <c r="B30" s="21" t="n">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="24" t="inlineStr">
+        <is>
           <t>Dept - Technical Operations</t>
         </is>
       </c>
-      <c r="B30" s="21" t="n">
+      <c r="B31" s="25" t="n">
         <v>1</v>
-      </c>
-[...8 lines deleted...]
-        <v>6</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="20" t="inlineStr">
         <is>
+          <t>Developers</t>
+        </is>
+      </c>
+      <c r="B32" s="21" t="n">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="24" t="inlineStr">
+        <is>
           <t>is-approvers-it</t>
         </is>
       </c>
-      <c r="B32" s="21" t="n">
+      <c r="B33" s="25" t="n">
         <v>2</v>
-      </c>
-[...8 lines deleted...]
-        <v>5</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="20" t="inlineStr">
         <is>
+          <t>Jira Time Tracker Reporters</t>
+        </is>
+      </c>
+      <c r="B34" s="21" t="n">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="24" t="inlineStr">
+        <is>
           <t>jira-administrators</t>
         </is>
       </c>
-      <c r="B34" s="21" t="n">
+      <c r="B35" s="25" t="n">
         <v>9</v>
-      </c>
-[...8 lines deleted...]
-        <v>6</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="20" t="inlineStr">
         <is>
+          <t>jira-admins-performcb</t>
+        </is>
+      </c>
+      <c r="B36" s="21" t="n">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="24" t="inlineStr">
+        <is>
           <t>jira-customer-service-customers-performcb</t>
         </is>
       </c>
-      <c r="B36" s="21" t="n">
-[...10 lines deleted...]
-        <v>1</v>
+      <c r="B37" s="25" t="n">
+        <v>11</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="20" t="inlineStr">
         <is>
-          <t>jira-product-discovery-user-access-admins-performcb</t>
+          <t>jira-customer-service-users-performcb</t>
         </is>
       </c>
       <c r="B38" s="21" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="39">
-      <c r="A39" s="23" t="inlineStr">
-[...5 lines deleted...]
-        <v>17</v>
+      <c r="A39" s="24" t="inlineStr">
+        <is>
+          <t>jira-guests-performcb</t>
+        </is>
+      </c>
+      <c r="B39" s="25" t="n">
+        <v>1</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="20" t="inlineStr">
         <is>
-          <t>jira-servicemanagement-customers-performcb</t>
+          <t>jira-product-discovery-user-access-admins-performcb</t>
         </is>
       </c>
       <c r="B40" s="21" t="n">
-        <v>110</v>
+        <v>3</v>
       </c>
     </row>
     <row r="41">
-      <c r="A41" s="23" t="inlineStr">
-[...5 lines deleted...]
-        <v>4</v>
+      <c r="A41" s="24" t="inlineStr">
+        <is>
+          <t>jira-product-discovery-users-performcb</t>
+        </is>
+      </c>
+      <c r="B41" s="25" t="n">
+        <v>17</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="20" t="inlineStr">
         <is>
-          <t>jira-servicemanagement-users</t>
+          <t>jira-servicemanagement-customers-performcb</t>
         </is>
       </c>
       <c r="B42" s="21" t="n">
-        <v>63</v>
+        <v>114</v>
       </c>
     </row>
     <row r="43">
-      <c r="A43" s="23" t="inlineStr">
-[...5 lines deleted...]
-        <v>6</v>
+      <c r="A43" s="24" t="inlineStr">
+        <is>
+          <t>jira-servicemanagement-user-access-admins-performcb</t>
+        </is>
+      </c>
+      <c r="B43" s="25" t="n">
+        <v>4</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="20" t="inlineStr">
         <is>
-          <t>jira-software-users</t>
+          <t>jira-servicemanagement-users</t>
         </is>
       </c>
       <c r="B44" s="21" t="n">
-        <v>71</v>
+        <v>90</v>
       </c>
     </row>
     <row r="45">
-      <c r="A45" s="23" t="inlineStr">
-[...5 lines deleted...]
-        <v>1</v>
+      <c r="A45" s="24" t="inlineStr">
+        <is>
+          <t>jira-software-user-access-admins-performcb</t>
+        </is>
+      </c>
+      <c r="B45" s="25" t="n">
+        <v>6</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="20" t="inlineStr">
         <is>
-          <t>loom-user-access-admins-performcb</t>
+          <t>jira-software-users</t>
         </is>
       </c>
       <c r="B46" s="21" t="n">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="24" t="inlineStr">
+        <is>
+          <t>loom-admins-performcb</t>
+        </is>
+      </c>
+      <c r="B47" s="25" t="n">
         <v>1</v>
-      </c>
-[...8 lines deleted...]
-        <v>8</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="20" t="inlineStr">
         <is>
-          <t>Mobile app</t>
+          <t>loom-user-access-admins-performcb</t>
         </is>
       </c>
       <c r="B48" s="21" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="49">
-      <c r="A49" s="23" t="inlineStr">
-[...5 lines deleted...]
-        <v>6</v>
+      <c r="A49" s="24" t="inlineStr">
+        <is>
+          <t>loom-users-performcb</t>
+        </is>
+      </c>
+      <c r="B49" s="25" t="n">
+        <v>2</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="20" t="inlineStr">
         <is>
-          <t>ONOFF - Task Force Members</t>
+          <t>Manager</t>
         </is>
       </c>
       <c r="B50" s="21" t="n">
-        <v>17</v>
+        <v>8</v>
       </c>
     </row>
     <row r="51">
-      <c r="A51" s="23" t="inlineStr">
-[...5 lines deleted...]
-        <v>7</v>
+      <c r="A51" s="24" t="inlineStr">
+        <is>
+          <t>Mobile app</t>
+        </is>
+      </c>
+      <c r="B51" s="25" t="n">
+        <v>4</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="20" t="inlineStr">
         <is>
-          <t>PCB Managers</t>
+          <t>ONOFF - Sensitive Cases</t>
         </is>
       </c>
       <c r="B52" s="21" t="n">
-        <v>35</v>
+        <v>7</v>
       </c>
     </row>
     <row r="53">
-      <c r="A53" s="23" t="inlineStr">
-[...5 lines deleted...]
-        <v>2</v>
+      <c r="A53" s="24" t="inlineStr">
+        <is>
+          <t>ONOFF - Task Force Members</t>
+        </is>
+      </c>
+      <c r="B53" s="25" t="n">
+        <v>17</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="20" t="inlineStr">
         <is>
-          <t>portfolio-managers</t>
+          <t>org-admins</t>
         </is>
       </c>
       <c r="B54" s="21" t="n">
-        <v>3</v>
+        <v>7</v>
       </c>
     </row>
     <row r="55">
-      <c r="A55" s="23" t="inlineStr">
-[...5 lines deleted...]
-        <v>1</v>
+      <c r="A55" s="24" t="inlineStr">
+        <is>
+          <t>PCB Managers</t>
+        </is>
+      </c>
+      <c r="B55" s="25" t="n">
+        <v>33</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="20" t="inlineStr">
         <is>
-          <t>site-admins</t>
+          <t>POPS-Secure</t>
         </is>
       </c>
       <c r="B56" s="21" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="57">
-      <c r="A57" s="23" t="inlineStr">
-[...5 lines deleted...]
-        <v>5</v>
+      <c r="A57" s="24" t="inlineStr">
+        <is>
+          <t>portfolio-managers</t>
+        </is>
+      </c>
+      <c r="B57" s="25" t="n">
+        <v>3</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="20" t="inlineStr">
         <is>
+          <t>QA</t>
+        </is>
+      </c>
+      <c r="B58" s="21" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" s="24" t="inlineStr">
+        <is>
+          <t>site-admins</t>
+        </is>
+      </c>
+      <c r="B59" s="25" t="n">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" s="20" t="inlineStr">
+        <is>
+          <t>Tax-Notice-Team</t>
+        </is>
+      </c>
+      <c r="B60" s="21" t="n">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" s="24" t="inlineStr">
+        <is>
           <t>Thrive Tracker</t>
         </is>
       </c>
-      <c r="B58" s="21" t="n">
-[...4 lines deleted...]
-      <c r="A59" s="23" t="inlineStr">
+      <c r="B61" s="25" t="n">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="20" t="inlineStr">
         <is>
           <t>Thrive Tracker Confluence</t>
         </is>
       </c>
-      <c r="B59" s="24" t="n">
-        <v>12</v>
+      <c r="B62" s="21" t="n">
+        <v>11</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:G15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="11" customWidth="1" min="1" max="1"/>
     <col width="11" customWidth="1" min="2" max="2"/>
     <col width="16" customWidth="1" min="3" max="3"/>
@@ -4290,300 +4366,300 @@
       </c>
       <c r="E1" s="19" t="inlineStr">
         <is>
           <t>Employees Missing</t>
         </is>
       </c>
       <c r="F1" s="19" t="inlineStr">
         <is>
           <t>Extra Accounts</t>
         </is>
       </c>
       <c r="G1" s="19" t="inlineStr">
         <is>
           <t>Termed Users Still Present</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="20" t="inlineStr">
         <is>
           <t>Entra ID</t>
         </is>
       </c>
       <c r="B2" s="21" t="inlineStr"/>
       <c r="C2" s="21" t="n">
-        <v>161</v>
+        <v>169</v>
       </c>
       <c r="D2" s="21" t="n">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="E2" s="22" t="n">
+        <v>2</v>
+      </c>
+      <c r="F2" s="21" t="n">
+        <v>65</v>
+      </c>
+      <c r="G2" s="23" t="n">
         <v>1</v>
       </c>
-      <c r="F2" s="21" t="n">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="3">
-      <c r="A3" s="23" t="inlineStr">
+      <c r="A3" s="24" t="inlineStr">
         <is>
           <t>Intune</t>
         </is>
       </c>
-      <c r="B3" s="24" t="inlineStr"/>
-[...3 lines deleted...]
-      <c r="D3" s="24" t="n">
+      <c r="B3" s="25" t="inlineStr"/>
+      <c r="C3" s="25" t="n">
         <v>47</v>
+      </c>
+      <c r="D3" s="25" t="n">
+        <v>42</v>
       </c>
       <c r="E3" s="22" t="n">
         <v>1</v>
       </c>
-      <c r="F3" s="24" t="n">
+      <c r="F3" s="25" t="n">
         <v>5</v>
       </c>
-      <c r="G3" s="25" t="n">
-        <v>3</v>
+      <c r="G3" s="23" t="n">
+        <v>2</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="20" t="inlineStr">
         <is>
           <t>Google</t>
         </is>
       </c>
       <c r="B4" s="21" t="inlineStr"/>
       <c r="C4" s="21" t="n">
-        <v>168</v>
+        <v>178</v>
       </c>
       <c r="D4" s="21" t="n">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="E4" s="22" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F4" s="21" t="n">
-        <v>61</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>75</v>
+      </c>
+      <c r="G4" s="23" t="n">
+        <v>16</v>
       </c>
     </row>
     <row r="5">
-      <c r="A5" s="23" t="inlineStr">
-[...9 lines deleted...]
-        <v>107</v>
+      <c r="A5" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B5" s="25" t="inlineStr"/>
+      <c r="C5" s="25" t="n">
+        <v>528</v>
+      </c>
+      <c r="D5" s="25" t="n">
+        <v>103</v>
       </c>
       <c r="E5" s="22" t="n">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>3</v>
+      </c>
+      <c r="F5" s="25" t="n">
+        <v>425</v>
+      </c>
+      <c r="G5" s="23" t="n">
+        <v>1</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="20" t="inlineStr">
         <is>
           <t>Jamf</t>
         </is>
       </c>
       <c r="B6" s="21" t="inlineStr"/>
       <c r="C6" s="21" t="n">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D6" s="21" t="n">
         <v>41</v>
       </c>
-      <c r="E6" s="21" t="n">
+      <c r="E6" s="22" t="n">
+        <v>1</v>
+      </c>
+      <c r="F6" s="21" t="n">
+        <v>4</v>
+      </c>
+      <c r="G6" s="23" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="24" t="inlineStr">
+        <is>
+          <t>Zoom</t>
+        </is>
+      </c>
+      <c r="B7" s="25" t="inlineStr"/>
+      <c r="C7" s="25" t="n">
         <v>0</v>
       </c>
-      <c r="F6" s="21" t="n">
-[...17 lines deleted...]
-        <v>77</v>
+      <c r="D7" s="25" t="n">
+        <v>0</v>
       </c>
       <c r="E7" s="22" t="n">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>164</v>
+        <v>106</v>
+      </c>
+      <c r="F7" s="25" t="n">
+        <v>0</v>
       </c>
       <c r="G7" s="25" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="20" t="inlineStr">
         <is>
           <t>Adobe</t>
         </is>
       </c>
       <c r="B8" s="21" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="C8" s="21" t="n">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="D8" s="21" t="n">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="E8" s="21" t="n">
-        <v>99</v>
+        <v>106</v>
       </c>
       <c r="F8" s="21" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G8" s="21" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="9">
-      <c r="A9" s="23" t="inlineStr">
+      <c r="A9" s="24" t="inlineStr">
         <is>
           <t>Atlassian</t>
         </is>
       </c>
-      <c r="B9" s="24" t="inlineStr"/>
-[...4 lines deleted...]
-        <v>105</v>
+      <c r="B9" s="25" t="inlineStr"/>
+      <c r="C9" s="25" t="n">
+        <v>124</v>
+      </c>
+      <c r="D9" s="25" t="n">
+        <v>103</v>
       </c>
       <c r="E9" s="22" t="n">
-        <v>4</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>3</v>
+      </c>
+      <c r="F9" s="25" t="n">
+        <v>21</v>
+      </c>
+      <c r="G9" s="23" t="n">
+        <v>2</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="20" t="inlineStr">
         <is>
           <t>Grafana</t>
         </is>
       </c>
       <c r="B10" s="21" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="C10" s="21" t="n">
         <v>37</v>
       </c>
       <c r="D10" s="21" t="n">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E10" s="21" t="n">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="F10" s="21" t="n">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>12</v>
+      </c>
+      <c r="G10" s="23" t="n">
+        <v>1</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Generated: 2026-07-21 18:39</t>
+          <t>Generated: 2026-09-19 15:20</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Current Employees: 109</t>
+          <t>Current Employees: 106</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Termed Users tracked: 30</t>
+          <t>Termed Users tracked: 37</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N110"/>
+  <dimension ref="A1:N107"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="27" customWidth="1" min="1" max="1"/>
-    <col width="17" customWidth="1" min="2" max="2"/>
+    <col width="13" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="34" customWidth="1" min="4" max="4"/>
     <col width="48" customWidth="1" min="5" max="5"/>
     <col width="10" customWidth="1" min="6" max="6"/>
     <col width="8" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="7" customWidth="1" min="9" max="9"/>
     <col width="6" customWidth="1" min="10" max="10"/>
     <col width="6" customWidth="1" min="11" max="11"/>
     <col width="7" customWidth="1" min="12" max="12"/>
     <col width="11" customWidth="1" min="13" max="13"/>
     <col width="9" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1" ht="18" customHeight="1">
       <c r="A1" s="19" t="inlineStr">
         <is>
           <t>Department</t>
         </is>
       </c>
       <c r="B1" s="19" t="inlineStr">
         <is>
           <t>Last Name</t>
         </is>
       </c>
@@ -4627,25465 +4703,24467 @@
           <t>Jamf</t>
         </is>
       </c>
       <c r="K1" s="19" t="inlineStr">
         <is>
           <t>Zoom</t>
         </is>
       </c>
       <c r="L1" s="19" t="inlineStr">
         <is>
           <t>Adobe</t>
         </is>
       </c>
       <c r="M1" s="19" t="inlineStr">
         <is>
           <t>Atlassian</t>
         </is>
       </c>
       <c r="N1" s="19" t="inlineStr">
         <is>
           <t>Grafana</t>
         </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" s="20" t="inlineStr">
+      <c r="A2" s="26" t="inlineStr">
         <is>
           <t>Accounting</t>
         </is>
       </c>
-      <c r="B2" s="20" t="inlineStr">
+      <c r="B2" s="26" t="inlineStr">
         <is>
           <t>DUPELL</t>
         </is>
       </c>
-      <c r="C2" s="20" t="inlineStr">
+      <c r="C2" s="26" t="inlineStr">
         <is>
           <t>ZACHARY</t>
         </is>
       </c>
-      <c r="D2" s="20" t="inlineStr">
+      <c r="D2" s="26" t="inlineStr">
         <is>
           <t>zach@performcb.com</t>
         </is>
       </c>
-      <c r="E2" s="20" t="inlineStr">
+      <c r="E2" s="26" t="inlineStr">
         <is>
           <t>Accounting Manager</t>
         </is>
       </c>
-      <c r="F2" s="26" t="inlineStr">
-[...31 lines deleted...]
-      <c r="N2" s="21" t="inlineStr"/>
+      <c r="F2" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="G2" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="H2" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="I2" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="J2" s="22" t="inlineStr"/>
+      <c r="K2" s="22" t="inlineStr"/>
+      <c r="L2" s="22" t="inlineStr"/>
+      <c r="M2" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="N2" s="22" t="inlineStr"/>
     </row>
     <row r="3">
-      <c r="A3" s="23" t="inlineStr">
+      <c r="A3" s="26" t="inlineStr">
         <is>
           <t>Accounting</t>
         </is>
       </c>
-      <c r="B3" s="23" t="inlineStr">
+      <c r="B3" s="26" t="inlineStr">
         <is>
           <t>EASTWOOD</t>
         </is>
       </c>
-      <c r="C3" s="23" t="inlineStr">
+      <c r="C3" s="26" t="inlineStr">
         <is>
           <t>MARY</t>
         </is>
       </c>
-      <c r="D3" s="23" t="inlineStr">
+      <c r="D3" s="26" t="inlineStr">
         <is>
           <t>mary@performcb.com</t>
         </is>
       </c>
-      <c r="E3" s="23" t="inlineStr">
+      <c r="E3" s="26" t="inlineStr">
         <is>
           <t>Accounts Payable Team Lead</t>
         </is>
       </c>
-      <c r="F3" s="26" t="inlineStr">
-[...35 lines deleted...]
-      <c r="N3" s="24" t="inlineStr"/>
+      <c r="F3" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="G3" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="H3" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="I3" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="J3" s="22" t="inlineStr"/>
+      <c r="K3" s="22" t="inlineStr"/>
+      <c r="L3" s="22" t="inlineStr"/>
+      <c r="M3" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="N3" s="22" t="inlineStr"/>
     </row>
     <row r="4">
-      <c r="A4" s="27" t="inlineStr">
+      <c r="A4" s="26" t="inlineStr">
         <is>
           <t>Accounting</t>
         </is>
       </c>
-      <c r="B4" s="27" t="inlineStr">
+      <c r="B4" s="26" t="inlineStr">
         <is>
           <t>FREDERICK</t>
         </is>
       </c>
-      <c r="C4" s="27" t="inlineStr">
+      <c r="C4" s="26" t="inlineStr">
         <is>
           <t>HAYDEN</t>
         </is>
       </c>
-      <c r="D4" s="27" t="inlineStr">
+      <c r="D4" s="26" t="inlineStr">
         <is>
           <t>hayden@performcb.com</t>
         </is>
       </c>
-      <c r="E4" s="27" t="inlineStr">
+      <c r="E4" s="26" t="inlineStr">
         <is>
           <t>Director of FP&amp;A</t>
         </is>
       </c>
-      <c r="F4" s="26" t="inlineStr">
-[...14 lines deleted...]
-      <c r="I4" s="26" t="inlineStr">
+      <c r="F4" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="G4" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="H4" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="I4" s="27" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
       <c r="J4" s="22" t="inlineStr"/>
       <c r="K4" s="22" t="inlineStr"/>
       <c r="L4" s="22" t="inlineStr"/>
-      <c r="M4" s="26" t="inlineStr">
+      <c r="M4" s="27" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
       <c r="N4" s="22" t="inlineStr"/>
     </row>
     <row r="5">
-      <c r="A5" s="23" t="inlineStr">
+      <c r="A5" s="26" t="inlineStr">
         <is>
           <t>Accounting</t>
         </is>
       </c>
-      <c r="B5" s="23" t="inlineStr">
+      <c r="B5" s="26" t="inlineStr">
         <is>
           <t>HARRIS</t>
         </is>
       </c>
-      <c r="C5" s="23" t="inlineStr">
+      <c r="C5" s="26" t="inlineStr">
         <is>
           <t>STEPHANIE</t>
         </is>
       </c>
-      <c r="D5" s="23" t="inlineStr">
+      <c r="D5" s="26" t="inlineStr">
         <is>
           <t>stephanie.harris@performcb.com</t>
         </is>
       </c>
-      <c r="E5" s="23" t="inlineStr">
+      <c r="E5" s="26" t="inlineStr">
         <is>
           <t>Accounts Receivable Team Lead</t>
         </is>
       </c>
-      <c r="F5" s="26" t="inlineStr">
-[...31 lines deleted...]
-      <c r="N5" s="24" t="inlineStr"/>
+      <c r="F5" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="G5" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="H5" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="I5" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="J5" s="22" t="inlineStr"/>
+      <c r="K5" s="22" t="inlineStr"/>
+      <c r="L5" s="22" t="inlineStr"/>
+      <c r="M5" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="N5" s="22" t="inlineStr"/>
     </row>
     <row r="6">
-      <c r="A6" s="27" t="inlineStr">
+      <c r="A6" s="26" t="inlineStr">
         <is>
           <t>Accounting</t>
         </is>
       </c>
-      <c r="B6" s="27" t="inlineStr">
+      <c r="B6" s="26" t="inlineStr">
         <is>
           <t>HECKMAN</t>
         </is>
       </c>
-      <c r="C6" s="27" t="inlineStr">
+      <c r="C6" s="26" t="inlineStr">
         <is>
           <t>JULIE</t>
         </is>
       </c>
-      <c r="D6" s="27" t="inlineStr">
+      <c r="D6" s="26" t="inlineStr">
         <is>
           <t>julie.heckman@performcb.com</t>
         </is>
       </c>
-      <c r="E6" s="27" t="inlineStr">
+      <c r="E6" s="26" t="inlineStr">
         <is>
           <t>Senior Accountant</t>
         </is>
       </c>
-      <c r="F6" s="26" t="inlineStr">
-[...14 lines deleted...]
-      <c r="I6" s="26" t="inlineStr">
+      <c r="F6" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="G6" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="H6" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="I6" s="27" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
       <c r="J6" s="22" t="inlineStr"/>
       <c r="K6" s="22" t="inlineStr"/>
       <c r="L6" s="22" t="inlineStr"/>
-      <c r="M6" s="26" t="inlineStr">
+      <c r="M6" s="27" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
       <c r="N6" s="22" t="inlineStr"/>
     </row>
     <row r="7">
-      <c r="A7" s="27" t="inlineStr">
+      <c r="A7" s="26" t="inlineStr">
         <is>
           <t>Accounting</t>
         </is>
       </c>
-      <c r="B7" s="27" t="inlineStr">
+      <c r="B7" s="26" t="inlineStr">
         <is>
           <t>MILLER</t>
         </is>
       </c>
-      <c r="C7" s="27" t="inlineStr">
+      <c r="C7" s="26" t="inlineStr">
         <is>
           <t>STEPHANIE</t>
         </is>
       </c>
-      <c r="D7" s="27" t="inlineStr">
+      <c r="D7" s="26" t="inlineStr">
         <is>
           <t>stephanie.miller@performcb.com</t>
         </is>
       </c>
-      <c r="E7" s="27" t="inlineStr">
+      <c r="E7" s="26" t="inlineStr">
         <is>
           <t>Accounting Associate</t>
         </is>
       </c>
-      <c r="F7" s="26" t="inlineStr">
-[...14 lines deleted...]
-      <c r="I7" s="26" t="inlineStr">
+      <c r="F7" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="G7" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="H7" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="I7" s="27" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
       <c r="J7" s="22" t="inlineStr"/>
       <c r="K7" s="22" t="inlineStr"/>
       <c r="L7" s="22" t="inlineStr"/>
-      <c r="M7" s="26" t="inlineStr">
+      <c r="M7" s="27" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
       <c r="N7" s="22" t="inlineStr"/>
     </row>
     <row r="8">
-      <c r="A8" s="20" t="inlineStr">
+      <c r="A8" s="26" t="inlineStr">
         <is>
           <t>Accounting</t>
         </is>
       </c>
-      <c r="B8" s="20" t="inlineStr">
-[...51 lines deleted...]
-      <c r="N8" s="21" t="inlineStr"/>
+      <c r="B8" s="26" t="inlineStr">
+        <is>
+          <t>RITTENHOUSE</t>
+        </is>
+      </c>
+      <c r="C8" s="26" t="inlineStr">
+        <is>
+          <t>COLLEEN</t>
+        </is>
+      </c>
+      <c r="D8" s="26" t="inlineStr">
+        <is>
+          <t>colleen@performcb.com</t>
+        </is>
+      </c>
+      <c r="E8" s="26" t="inlineStr">
+        <is>
+          <t>Assistant Controller</t>
+        </is>
+      </c>
+      <c r="F8" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="G8" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="H8" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="I8" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="J8" s="22" t="inlineStr"/>
+      <c r="K8" s="22" t="inlineStr"/>
+      <c r="L8" s="22" t="inlineStr"/>
+      <c r="M8" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="N8" s="22" t="inlineStr"/>
     </row>
     <row r="9">
-      <c r="A9" s="23" t="inlineStr">
+      <c r="A9" s="26" t="inlineStr">
         <is>
           <t>Accounting</t>
         </is>
       </c>
-      <c r="B9" s="23" t="inlineStr">
-[...55 lines deleted...]
-      <c r="N9" s="24" t="inlineStr"/>
+      <c r="B9" s="26" t="inlineStr">
+        <is>
+          <t>SAUM</t>
+        </is>
+      </c>
+      <c r="C9" s="26" t="inlineStr">
+        <is>
+          <t>LINDSAY</t>
+        </is>
+      </c>
+      <c r="D9" s="26" t="inlineStr">
+        <is>
+          <t>lindsay@performcb.com</t>
+        </is>
+      </c>
+      <c r="E9" s="26" t="inlineStr">
+        <is>
+          <t>Accounting Associate</t>
+        </is>
+      </c>
+      <c r="F9" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="G9" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="H9" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="I9" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="J9" s="22" t="inlineStr"/>
+      <c r="K9" s="22" t="inlineStr"/>
+      <c r="L9" s="22" t="inlineStr"/>
+      <c r="M9" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="N9" s="22" t="inlineStr"/>
     </row>
     <row r="10">
-      <c r="A10" s="27" t="inlineStr">
+      <c r="A10" s="26" t="inlineStr">
         <is>
           <t>Accounting</t>
         </is>
       </c>
-      <c r="B10" s="27" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E10" s="27" t="inlineStr">
+      <c r="B10" s="26" t="inlineStr">
+        <is>
+          <t>SHINER</t>
+        </is>
+      </c>
+      <c r="C10" s="26" t="inlineStr">
+        <is>
+          <t>HALEY</t>
+        </is>
+      </c>
+      <c r="D10" s="26" t="inlineStr">
+        <is>
+          <t>haley@performcb.com</t>
+        </is>
+      </c>
+      <c r="E10" s="26" t="inlineStr">
         <is>
           <t>Accounting Associate</t>
         </is>
       </c>
-      <c r="F10" s="26" t="inlineStr">
-[...14 lines deleted...]
-      <c r="I10" s="26" t="inlineStr">
+      <c r="F10" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="G10" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="H10" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="I10" s="27" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
       <c r="J10" s="22" t="inlineStr"/>
       <c r="K10" s="22" t="inlineStr"/>
       <c r="L10" s="22" t="inlineStr"/>
-      <c r="M10" s="26" t="inlineStr">
+      <c r="M10" s="27" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
       <c r="N10" s="22" t="inlineStr"/>
     </row>
     <row r="11">
-      <c r="A11" s="23" t="inlineStr">
-[...56 lines deleted...]
-      <c r="N11" s="24" t="inlineStr"/>
+      <c r="A11" s="26" t="inlineStr">
+        <is>
+          <t>Client Services</t>
+        </is>
+      </c>
+      <c r="B11" s="26" t="inlineStr">
+        <is>
+          <t>BLAKE</t>
+        </is>
+      </c>
+      <c r="C11" s="26" t="inlineStr">
+        <is>
+          <t>JULIE</t>
+        </is>
+      </c>
+      <c r="D11" s="26" t="inlineStr">
+        <is>
+          <t>julie.blake@performcb.com</t>
+        </is>
+      </c>
+      <c r="E11" s="26" t="inlineStr">
+        <is>
+          <t>Director of Client Services</t>
+        </is>
+      </c>
+      <c r="F11" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="G11" s="22" t="inlineStr"/>
+      <c r="H11" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="I11" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="J11" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="K11" s="22" t="inlineStr"/>
+      <c r="L11" s="22" t="inlineStr"/>
+      <c r="M11" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="N11" s="22" t="inlineStr"/>
     </row>
     <row r="12">
-      <c r="A12" s="27" t="inlineStr">
+      <c r="A12" s="26" t="inlineStr">
         <is>
           <t>Client Services</t>
         </is>
       </c>
-      <c r="B12" s="27" t="inlineStr">
-[...44 lines deleted...]
-      </c>
+      <c r="B12" s="26" t="inlineStr">
+        <is>
+          <t>FERGUSON</t>
+        </is>
+      </c>
+      <c r="C12" s="26" t="inlineStr">
+        <is>
+          <t>MATTHEW</t>
+        </is>
+      </c>
+      <c r="D12" s="26" t="inlineStr">
+        <is>
+          <t>matt.ferguson@performcb.com</t>
+        </is>
+      </c>
+      <c r="E12" s="26" t="inlineStr">
+        <is>
+          <t>Partner Manager</t>
+        </is>
+      </c>
+      <c r="F12" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="G12" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="H12" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="I12" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="J12" s="22" t="inlineStr"/>
+      <c r="K12" s="22" t="inlineStr"/>
       <c r="L12" s="22" t="inlineStr"/>
-      <c r="M12" s="26" t="inlineStr">
+      <c r="M12" s="27" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
       <c r="N12" s="22" t="inlineStr"/>
     </row>
     <row r="13">
-      <c r="A13" s="27" t="inlineStr">
+      <c r="A13" s="26" t="inlineStr">
         <is>
           <t>Client Services</t>
         </is>
       </c>
-      <c r="B13" s="27" t="inlineStr">
-[...39 lines deleted...]
-      <c r="J13" s="22" t="inlineStr"/>
+      <c r="B13" s="26" t="inlineStr">
+        <is>
+          <t>KAHL</t>
+        </is>
+      </c>
+      <c r="C13" s="26" t="inlineStr">
+        <is>
+          <t>DEVYN</t>
+        </is>
+      </c>
+      <c r="D13" s="26" t="inlineStr">
+        <is>
+          <t>devyn@performcb.com</t>
+        </is>
+      </c>
+      <c r="E13" s="26" t="inlineStr">
+        <is>
+          <t>Program/Account Coordinator</t>
+        </is>
+      </c>
+      <c r="F13" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="G13" s="22" t="inlineStr"/>
+      <c r="H13" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="I13" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="J13" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
       <c r="K13" s="22" t="inlineStr"/>
       <c r="L13" s="22" t="inlineStr"/>
-      <c r="M13" s="26" t="inlineStr">
+      <c r="M13" s="27" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
       <c r="N13" s="22" t="inlineStr"/>
     </row>
     <row r="14">
-      <c r="A14" s="20" t="inlineStr">
+      <c r="A14" s="26" t="inlineStr">
         <is>
           <t>Client Services</t>
         </is>
       </c>
-      <c r="B14" s="20" t="inlineStr">
-[...51 lines deleted...]
-      <c r="N14" s="21" t="inlineStr"/>
+      <c r="B14" s="26" t="inlineStr">
+        <is>
+          <t>MADRIGAL</t>
+        </is>
+      </c>
+      <c r="C14" s="26" t="inlineStr">
+        <is>
+          <t>KASSIDY</t>
+        </is>
+      </c>
+      <c r="D14" s="26" t="inlineStr">
+        <is>
+          <t>kass@performcb.com</t>
+        </is>
+      </c>
+      <c r="E14" s="26" t="inlineStr">
+        <is>
+          <t>Growth Manager</t>
+        </is>
+      </c>
+      <c r="F14" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="G14" s="22" t="inlineStr"/>
+      <c r="H14" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="I14" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="J14" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="K14" s="22" t="inlineStr"/>
+      <c r="L14" s="22" t="inlineStr"/>
+      <c r="M14" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="N14" s="22" t="inlineStr"/>
     </row>
     <row r="15">
-      <c r="A15" s="23" t="inlineStr">
+      <c r="A15" s="26" t="inlineStr">
         <is>
           <t>Client Services</t>
         </is>
       </c>
-      <c r="B15" s="23" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E15" s="23" t="inlineStr">
+      <c r="B15" s="26" t="inlineStr">
+        <is>
+          <t>MURRAY</t>
+        </is>
+      </c>
+      <c r="C15" s="26" t="inlineStr">
+        <is>
+          <t>JOSEPH</t>
+        </is>
+      </c>
+      <c r="D15" s="26" t="inlineStr">
+        <is>
+          <t>joseph@performcb.com</t>
+        </is>
+      </c>
+      <c r="E15" s="26" t="inlineStr">
+        <is>
+          <t>Lead Growth Manager</t>
+        </is>
+      </c>
+      <c r="F15" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="G15" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="H15" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="I15" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="J15" s="22" t="inlineStr"/>
+      <c r="K15" s="22" t="inlineStr"/>
+      <c r="L15" s="22" t="inlineStr"/>
+      <c r="M15" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="N15" s="22" t="inlineStr"/>
+    </row>
+    <row r="16">
+      <c r="A16" s="26" t="inlineStr">
+        <is>
+          <t>Client Services</t>
+        </is>
+      </c>
+      <c r="B16" s="26" t="inlineStr">
+        <is>
+          <t>RAY</t>
+        </is>
+      </c>
+      <c r="C16" s="26" t="inlineStr">
+        <is>
+          <t>AARON</t>
+        </is>
+      </c>
+      <c r="D16" s="26" t="inlineStr">
+        <is>
+          <t>aaron@performcb.com</t>
+        </is>
+      </c>
+      <c r="E16" s="26" t="inlineStr">
         <is>
           <t>Growth Manager</t>
         </is>
       </c>
-      <c r="F15" s="26" t="inlineStr">
-[...74 lines deleted...]
-      <c r="I16" s="26" t="inlineStr">
+      <c r="F16" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="G16" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="H16" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="I16" s="27" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
       <c r="J16" s="22" t="inlineStr"/>
       <c r="K16" s="22" t="inlineStr"/>
       <c r="L16" s="22" t="inlineStr"/>
-      <c r="M16" s="26" t="inlineStr">
+      <c r="M16" s="27" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
       <c r="N16" s="22" t="inlineStr"/>
     </row>
     <row r="17">
-      <c r="A17" s="27" t="inlineStr">
+      <c r="A17" s="26" t="inlineStr">
         <is>
           <t>Client Services</t>
         </is>
       </c>
-      <c r="B17" s="27" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E17" s="27" t="inlineStr">
+      <c r="B17" s="26" t="inlineStr">
+        <is>
+          <t>RECORE</t>
+        </is>
+      </c>
+      <c r="C17" s="26" t="inlineStr">
+        <is>
+          <t>CLAIRE</t>
+        </is>
+      </c>
+      <c r="D17" s="26" t="inlineStr">
+        <is>
+          <t>claire@performcb.com</t>
+        </is>
+      </c>
+      <c r="E17" s="26" t="inlineStr">
         <is>
           <t>Growth Manager</t>
         </is>
       </c>
-      <c r="F17" s="26" t="inlineStr">
-[...14 lines deleted...]
-      <c r="I17" s="26" t="inlineStr">
+      <c r="F17" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="G17" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="H17" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="I17" s="27" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
       <c r="J17" s="22" t="inlineStr"/>
       <c r="K17" s="22" t="inlineStr"/>
       <c r="L17" s="22" t="inlineStr"/>
-      <c r="M17" s="26" t="inlineStr">
+      <c r="M17" s="27" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
       <c r="N17" s="22" t="inlineStr"/>
     </row>
     <row r="18">
-      <c r="A18" s="20" t="inlineStr">
+      <c r="A18" s="26" t="inlineStr">
         <is>
           <t>Client Services</t>
         </is>
       </c>
-      <c r="B18" s="20" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E18" s="20" t="inlineStr">
+      <c r="B18" s="26" t="inlineStr">
+        <is>
+          <t>SEITHEL</t>
+        </is>
+      </c>
+      <c r="C18" s="26" t="inlineStr">
+        <is>
+          <t>SANDRA</t>
+        </is>
+      </c>
+      <c r="D18" s="26" t="inlineStr">
+        <is>
+          <t>sandra@performcb.com</t>
+        </is>
+      </c>
+      <c r="E18" s="26" t="inlineStr">
         <is>
           <t>Growth Manager</t>
         </is>
       </c>
-      <c r="F18" s="26" t="inlineStr">
-[...31 lines deleted...]
-      <c r="N18" s="21" t="inlineStr"/>
+      <c r="F18" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="G18" s="22" t="inlineStr"/>
+      <c r="H18" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="I18" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="J18" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="K18" s="22" t="inlineStr"/>
+      <c r="L18" s="22" t="inlineStr"/>
+      <c r="M18" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="N18" s="22" t="inlineStr"/>
     </row>
     <row r="19">
-      <c r="A19" s="23" t="inlineStr">
+      <c r="A19" s="26" t="inlineStr">
         <is>
           <t>Client Services</t>
         </is>
       </c>
-      <c r="B19" s="23" t="inlineStr">
-[...51 lines deleted...]
-      <c r="N19" s="24" t="inlineStr"/>
+      <c r="B19" s="26" t="inlineStr">
+        <is>
+          <t>SPECKMAN</t>
+        </is>
+      </c>
+      <c r="C19" s="26" t="inlineStr">
+        <is>
+          <t>JILLIAN</t>
+        </is>
+      </c>
+      <c r="D19" s="26" t="inlineStr">
+        <is>
+          <t>jill@performcb.com</t>
+        </is>
+      </c>
+      <c r="E19" s="26" t="inlineStr">
+        <is>
+          <t>Vice President Agency Client Success</t>
+        </is>
+      </c>
+      <c r="F19" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="G19" s="22" t="inlineStr"/>
+      <c r="H19" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="I19" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="J19" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="K19" s="22" t="inlineStr"/>
+      <c r="L19" s="22" t="inlineStr"/>
+      <c r="M19" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="N19" s="22" t="inlineStr"/>
     </row>
     <row r="20">
-      <c r="A20" s="20" t="inlineStr">
+      <c r="A20" s="26" t="inlineStr">
         <is>
           <t>Client Services</t>
         </is>
       </c>
-      <c r="B20" s="20" t="inlineStr">
-[...51 lines deleted...]
-      <c r="N20" s="21" t="inlineStr"/>
+      <c r="B20" s="26" t="inlineStr">
+        <is>
+          <t>VENCHUS</t>
+        </is>
+      </c>
+      <c r="C20" s="26" t="inlineStr">
+        <is>
+          <t>AIMIE</t>
+        </is>
+      </c>
+      <c r="D20" s="26" t="inlineStr">
+        <is>
+          <t>Aimie@performcb.com</t>
+        </is>
+      </c>
+      <c r="E20" s="26" t="inlineStr">
+        <is>
+          <t>Senior Partner Manager</t>
+        </is>
+      </c>
+      <c r="F20" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="G20" s="22" t="inlineStr"/>
+      <c r="H20" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="I20" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="J20" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="K20" s="22" t="inlineStr"/>
+      <c r="L20" s="22" t="inlineStr"/>
+      <c r="M20" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="N20" s="22" t="inlineStr"/>
     </row>
     <row r="21">
-      <c r="A21" s="23" t="inlineStr">
+      <c r="A21" s="26" t="inlineStr">
         <is>
           <t>Client Services</t>
         </is>
       </c>
-      <c r="B21" s="23" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E21" s="23" t="inlineStr">
+      <c r="B21" s="26" t="inlineStr">
+        <is>
+          <t>WAGNER</t>
+        </is>
+      </c>
+      <c r="C21" s="26" t="inlineStr">
+        <is>
+          <t>LISA</t>
+        </is>
+      </c>
+      <c r="D21" s="26" t="inlineStr">
+        <is>
+          <t>lisa@performcb.com</t>
+        </is>
+      </c>
+      <c r="E21" s="26" t="inlineStr">
         <is>
           <t>Senior Partner Manager</t>
         </is>
       </c>
-      <c r="F21" s="26" t="inlineStr">
-[...31 lines deleted...]
-      <c r="N21" s="24" t="inlineStr"/>
+      <c r="F21" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="G21" s="22" t="inlineStr"/>
+      <c r="H21" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="I21" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="J21" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="K21" s="22" t="inlineStr"/>
+      <c r="L21" s="22" t="inlineStr"/>
+      <c r="M21" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="N21" s="22" t="inlineStr"/>
     </row>
     <row r="22">
-      <c r="A22" s="20" t="inlineStr">
-[...56 lines deleted...]
-      <c r="N22" s="21" t="inlineStr"/>
+      <c r="A22" s="26" t="inlineStr">
+        <is>
+          <t>Compliance</t>
+        </is>
+      </c>
+      <c r="B22" s="26" t="inlineStr">
+        <is>
+          <t>ATHERTON</t>
+        </is>
+      </c>
+      <c r="C22" s="26" t="inlineStr">
+        <is>
+          <t>RYAN</t>
+        </is>
+      </c>
+      <c r="D22" s="26" t="inlineStr">
+        <is>
+          <t>ryan@performcb.com</t>
+        </is>
+      </c>
+      <c r="E22" s="26" t="inlineStr">
+        <is>
+          <t>Vice President of Compliance</t>
+        </is>
+      </c>
+      <c r="F22" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="G22" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="H22" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="I22" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="J22" s="22" t="inlineStr"/>
+      <c r="K22" s="22" t="inlineStr"/>
+      <c r="L22" s="22" t="inlineStr"/>
+      <c r="M22" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="N22" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
     </row>
     <row r="23">
-      <c r="A23" s="23" t="inlineStr">
+      <c r="A23" s="26" t="inlineStr">
         <is>
           <t>Compliance</t>
         </is>
       </c>
-      <c r="B23" s="23" t="inlineStr">
-[...55 lines deleted...]
-      </c>
+      <c r="B23" s="26" t="inlineStr">
+        <is>
+          <t>PETTIGREW</t>
+        </is>
+      </c>
+      <c r="C23" s="26" t="inlineStr">
+        <is>
+          <t>KELSEY</t>
+        </is>
+      </c>
+      <c r="D23" s="26" t="inlineStr">
+        <is>
+          <t>kelsey@performcb.com</t>
+        </is>
+      </c>
+      <c r="E23" s="26" t="inlineStr">
+        <is>
+          <t>Director of Promotional and Brand Compliance</t>
+        </is>
+      </c>
+      <c r="F23" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="G23" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="H23" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="I23" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="J23" s="22" t="inlineStr"/>
+      <c r="K23" s="22" t="inlineStr"/>
+      <c r="L23" s="22" t="inlineStr"/>
+      <c r="M23" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="N23" s="22" t="inlineStr"/>
     </row>
     <row r="24">
-      <c r="A24" s="20" t="inlineStr">
+      <c r="A24" s="26" t="inlineStr">
         <is>
           <t>Compliance</t>
         </is>
       </c>
-      <c r="B24" s="20" t="inlineStr">
-[...51 lines deleted...]
-      <c r="N24" s="21" t="inlineStr"/>
+      <c r="B24" s="26" t="inlineStr">
+        <is>
+          <t>SUZIO</t>
+        </is>
+      </c>
+      <c r="C24" s="26" t="inlineStr">
+        <is>
+          <t>TIMOTHY</t>
+        </is>
+      </c>
+      <c r="D24" s="26" t="inlineStr">
+        <is>
+          <t>tim@performcb.com</t>
+        </is>
+      </c>
+      <c r="E24" s="26" t="inlineStr">
+        <is>
+          <t>Senior Compliance Analyst</t>
+        </is>
+      </c>
+      <c r="F24" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="G24" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="H24" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="I24" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="J24" s="22" t="inlineStr"/>
+      <c r="K24" s="22" t="inlineStr"/>
+      <c r="L24" s="22" t="inlineStr"/>
+      <c r="M24" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="N24" s="22" t="inlineStr"/>
     </row>
     <row r="25">
-      <c r="A25" s="23" t="inlineStr">
-[...56 lines deleted...]
-      <c r="N25" s="24" t="inlineStr"/>
+      <c r="A25" s="26" t="inlineStr">
+        <is>
+          <t>Culture</t>
+        </is>
+      </c>
+      <c r="B25" s="26" t="inlineStr">
+        <is>
+          <t>HILL</t>
+        </is>
+      </c>
+      <c r="C25" s="26" t="inlineStr">
+        <is>
+          <t>JAMES</t>
+        </is>
+      </c>
+      <c r="D25" s="26" t="inlineStr">
+        <is>
+          <t>ryan.hill@performcb.com</t>
+        </is>
+      </c>
+      <c r="E25" s="26" t="inlineStr">
+        <is>
+          <t>Director of Experience and Engagement</t>
+        </is>
+      </c>
+      <c r="F25" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="G25" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="H25" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="I25" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="J25" s="22" t="inlineStr"/>
+      <c r="K25" s="22" t="inlineStr"/>
+      <c r="L25" s="22" t="inlineStr"/>
+      <c r="M25" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="N25" s="22" t="inlineStr"/>
     </row>
     <row r="26">
-      <c r="A26" s="20" t="inlineStr">
-[...60 lines deleted...]
-      <c r="N26" s="21" t="inlineStr"/>
+      <c r="A26" s="26" t="inlineStr">
+        <is>
+          <t>Executive</t>
+        </is>
+      </c>
+      <c r="B26" s="26" t="inlineStr">
+        <is>
+          <t>AHO</t>
+        </is>
+      </c>
+      <c r="C26" s="26" t="inlineStr">
+        <is>
+          <t>LEE</t>
+        </is>
+      </c>
+      <c r="D26" s="26" t="inlineStr">
+        <is>
+          <t>lee@performcb.com</t>
+        </is>
+      </c>
+      <c r="E26" s="26" t="inlineStr">
+        <is>
+          <t>CRO</t>
+        </is>
+      </c>
+      <c r="F26" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="G26" s="22" t="inlineStr"/>
+      <c r="H26" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="I26" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="J26" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="K26" s="22" t="inlineStr"/>
+      <c r="L26" s="22" t="inlineStr"/>
+      <c r="M26" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="N26" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
     </row>
     <row r="27">
-      <c r="A27" s="27" t="inlineStr">
+      <c r="A27" s="26" t="inlineStr">
         <is>
           <t>Executive</t>
         </is>
       </c>
-      <c r="B27" s="27" t="inlineStr">
-[...19 lines deleted...]
-      <c r="F27" s="26" t="inlineStr">
+      <c r="B27" s="26" t="inlineStr">
+        <is>
+          <t>CIGICH</t>
+        </is>
+      </c>
+      <c r="C27" s="26" t="inlineStr">
+        <is>
+          <t>ERIN</t>
+        </is>
+      </c>
+      <c r="D27" s="26" t="inlineStr">
+        <is>
+          <t>erin@performcb.com</t>
+        </is>
+      </c>
+      <c r="E27" s="26" t="inlineStr">
+        <is>
+          <t>CEO</t>
+        </is>
+      </c>
+      <c r="F27" s="27" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
       <c r="G27" s="22" t="inlineStr"/>
-      <c r="H27" s="26" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J27" s="26" t="inlineStr">
+      <c r="H27" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="I27" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="J27" s="27" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
       <c r="K27" s="22" t="inlineStr"/>
       <c r="L27" s="22" t="inlineStr"/>
-      <c r="M27" s="26" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="M27" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="N27" s="22" t="inlineStr"/>
     </row>
     <row r="28">
-      <c r="A28" s="20" t="inlineStr">
+      <c r="A28" s="26" t="inlineStr">
         <is>
           <t>Executive</t>
         </is>
       </c>
-      <c r="B28" s="20" t="inlineStr">
-[...51 lines deleted...]
-      <c r="N28" s="21" t="inlineStr"/>
+      <c r="B28" s="26" t="inlineStr">
+        <is>
+          <t>DOBBINS</t>
+        </is>
+      </c>
+      <c r="C28" s="26" t="inlineStr">
+        <is>
+          <t>STEPHEN</t>
+        </is>
+      </c>
+      <c r="D28" s="26" t="inlineStr">
+        <is>
+          <t>brad@performcb.com</t>
+        </is>
+      </c>
+      <c r="E28" s="26" t="inlineStr">
+        <is>
+          <t>COO</t>
+        </is>
+      </c>
+      <c r="F28" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="G28" s="22" t="inlineStr"/>
+      <c r="H28" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="I28" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="J28" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="K28" s="22" t="inlineStr"/>
+      <c r="L28" s="22" t="inlineStr"/>
+      <c r="M28" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="N28" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
     </row>
     <row r="29">
-      <c r="A29" s="23" t="inlineStr">
+      <c r="A29" s="26" t="inlineStr">
         <is>
           <t>Executive</t>
         </is>
       </c>
-      <c r="B29" s="23" t="inlineStr">
-[...55 lines deleted...]
-      </c>
+      <c r="B29" s="26" t="inlineStr">
+        <is>
+          <t>LORD</t>
+        </is>
+      </c>
+      <c r="C29" s="26" t="inlineStr">
+        <is>
+          <t>MATTHEW</t>
+        </is>
+      </c>
+      <c r="D29" s="26" t="inlineStr">
+        <is>
+          <t>matt@performcb.com</t>
+        </is>
+      </c>
+      <c r="E29" s="26" t="inlineStr">
+        <is>
+          <t>Chief Strategy Officer</t>
+        </is>
+      </c>
+      <c r="F29" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="G29" s="22" t="inlineStr"/>
+      <c r="H29" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="I29" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="J29" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="K29" s="22" t="inlineStr"/>
+      <c r="L29" s="22" t="inlineStr"/>
+      <c r="M29" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="N29" s="22" t="inlineStr"/>
     </row>
     <row r="30">
-      <c r="A30" s="20" t="inlineStr">
+      <c r="A30" s="26" t="inlineStr">
         <is>
           <t>Executive</t>
         </is>
       </c>
-      <c r="B30" s="20" t="inlineStr">
-[...51 lines deleted...]
-      <c r="N30" s="21" t="inlineStr"/>
+      <c r="B30" s="26" t="inlineStr">
+        <is>
+          <t>SOFTIC</t>
+        </is>
+      </c>
+      <c r="C30" s="26" t="inlineStr">
+        <is>
+          <t>DZENIS</t>
+        </is>
+      </c>
+      <c r="D30" s="26" t="inlineStr">
+        <is>
+          <t>dzenis@performcb.com</t>
+        </is>
+      </c>
+      <c r="E30" s="26" t="inlineStr">
+        <is>
+          <t>CTO &amp; Head of AI Innovation</t>
+        </is>
+      </c>
+      <c r="F30" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="G30" s="22" t="inlineStr"/>
+      <c r="H30" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="I30" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="J30" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="K30" s="22" t="inlineStr"/>
+      <c r="L30" s="22" t="inlineStr"/>
+      <c r="M30" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="N30" s="22" t="inlineStr"/>
     </row>
     <row r="31">
-      <c r="A31" s="23" t="inlineStr">
+      <c r="A31" s="26" t="inlineStr">
         <is>
           <t>Executive</t>
         </is>
       </c>
-      <c r="B31" s="23" t="inlineStr">
-[...51 lines deleted...]
-      <c r="N31" s="24" t="inlineStr"/>
+      <c r="B31" s="26" t="inlineStr">
+        <is>
+          <t>SURY</t>
+        </is>
+      </c>
+      <c r="C31" s="26" t="inlineStr">
+        <is>
+          <t>AMANDA</t>
+        </is>
+      </c>
+      <c r="D31" s="26" t="inlineStr">
+        <is>
+          <t>amanda.yeager@performcb.com</t>
+        </is>
+      </c>
+      <c r="E31" s="26" t="inlineStr">
+        <is>
+          <t>CFO</t>
+        </is>
+      </c>
+      <c r="F31" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="G31" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="H31" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="I31" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="J31" s="22" t="inlineStr"/>
+      <c r="K31" s="22" t="inlineStr"/>
+      <c r="L31" s="22" t="inlineStr"/>
+      <c r="M31" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="N31" s="22" t="inlineStr"/>
     </row>
     <row r="32">
-      <c r="A32" s="20" t="inlineStr">
-[...60 lines deleted...]
-      <c r="N32" s="21" t="inlineStr"/>
+      <c r="A32" s="26" t="inlineStr">
+        <is>
+          <t>Growth Mgmt</t>
+        </is>
+      </c>
+      <c r="B32" s="26" t="inlineStr">
+        <is>
+          <t>BARTLEY</t>
+        </is>
+      </c>
+      <c r="C32" s="26" t="inlineStr">
+        <is>
+          <t>ALLISON</t>
+        </is>
+      </c>
+      <c r="D32" s="26" t="inlineStr">
+        <is>
+          <t>allison@performcb.com</t>
+        </is>
+      </c>
+      <c r="E32" s="26" t="inlineStr">
+        <is>
+          <t>Growth Director</t>
+        </is>
+      </c>
+      <c r="F32" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="G32" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="H32" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="I32" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="J32" s="22" t="inlineStr"/>
+      <c r="K32" s="22" t="inlineStr"/>
+      <c r="L32" s="22" t="inlineStr"/>
+      <c r="M32" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="N32" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
     </row>
     <row r="33">
-      <c r="A33" s="23" t="inlineStr">
+      <c r="A33" s="26" t="inlineStr">
         <is>
           <t>Growth Mgmt</t>
         </is>
       </c>
-      <c r="B33" s="23" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E33" s="23" t="inlineStr">
+      <c r="B33" s="26" t="inlineStr">
+        <is>
+          <t>CARTER</t>
+        </is>
+      </c>
+      <c r="C33" s="26" t="inlineStr">
+        <is>
+          <t>DANIEL</t>
+        </is>
+      </c>
+      <c r="D33" s="26" t="inlineStr">
+        <is>
+          <t>daniel@performcb.com</t>
+        </is>
+      </c>
+      <c r="E33" s="26" t="inlineStr">
+        <is>
+          <t>Executive VP of Growth</t>
+        </is>
+      </c>
+      <c r="F33" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="G33" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="H33" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="I33" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="J33" s="22" t="inlineStr"/>
+      <c r="K33" s="22" t="inlineStr"/>
+      <c r="L33" s="22" t="inlineStr"/>
+      <c r="M33" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="N33" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="26" t="inlineStr">
+        <is>
+          <t>Growth Mgmt</t>
+        </is>
+      </c>
+      <c r="B34" s="26" t="inlineStr">
+        <is>
+          <t>DEAN</t>
+        </is>
+      </c>
+      <c r="C34" s="26" t="inlineStr">
+        <is>
+          <t>KRISTEN</t>
+        </is>
+      </c>
+      <c r="D34" s="26" t="inlineStr">
+        <is>
+          <t>kristen@performcb.com</t>
+        </is>
+      </c>
+      <c r="E34" s="26" t="inlineStr">
+        <is>
+          <t>Director of Growth</t>
+        </is>
+      </c>
+      <c r="F34" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="G34" s="22" t="inlineStr"/>
+      <c r="H34" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="I34" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="J34" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="K34" s="22" t="inlineStr"/>
+      <c r="L34" s="22" t="inlineStr"/>
+      <c r="M34" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="N34" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="26" t="inlineStr">
+        <is>
+          <t>Growth Mgmt</t>
+        </is>
+      </c>
+      <c r="B35" s="26" t="inlineStr">
+        <is>
+          <t>GEANNOPULOS</t>
+        </is>
+      </c>
+      <c r="C35" s="26" t="inlineStr">
+        <is>
+          <t>SABRINA</t>
+        </is>
+      </c>
+      <c r="D35" s="26" t="inlineStr">
+        <is>
+          <t>sabrina@performcb.com</t>
+        </is>
+      </c>
+      <c r="E35" s="26" t="inlineStr">
+        <is>
+          <t>Senior Growth Manager</t>
+        </is>
+      </c>
+      <c r="F35" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="G35" s="22" t="inlineStr"/>
+      <c r="H35" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="I35" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="J35" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="K35" s="22" t="inlineStr"/>
+      <c r="L35" s="22" t="inlineStr"/>
+      <c r="M35" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="N35" s="22" t="inlineStr"/>
+    </row>
+    <row r="36">
+      <c r="A36" s="26" t="inlineStr">
+        <is>
+          <t>Growth Mgmt</t>
+        </is>
+      </c>
+      <c r="B36" s="26" t="inlineStr">
+        <is>
+          <t>MARKIEWICZ</t>
+        </is>
+      </c>
+      <c r="C36" s="26" t="inlineStr">
+        <is>
+          <t>LISA</t>
+        </is>
+      </c>
+      <c r="D36" s="26" t="inlineStr">
+        <is>
+          <t>lisa.markiewicz@performcb.com</t>
+        </is>
+      </c>
+      <c r="E36" s="26" t="inlineStr">
+        <is>
+          <t>Senior Growth Manager</t>
+        </is>
+      </c>
+      <c r="F36" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="G36" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="H36" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="I36" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="J36" s="22" t="inlineStr"/>
+      <c r="K36" s="22" t="inlineStr"/>
+      <c r="L36" s="22" t="inlineStr"/>
+      <c r="M36" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="N36" s="22" t="inlineStr"/>
+    </row>
+    <row r="37">
+      <c r="A37" s="26" t="inlineStr">
+        <is>
+          <t>Growth Mgmt</t>
+        </is>
+      </c>
+      <c r="B37" s="26" t="inlineStr">
+        <is>
+          <t>TABER</t>
+        </is>
+      </c>
+      <c r="C37" s="26" t="inlineStr">
+        <is>
+          <t>KYLE</t>
+        </is>
+      </c>
+      <c r="D37" s="26" t="inlineStr">
+        <is>
+          <t>kyle@performcb.com</t>
+        </is>
+      </c>
+      <c r="E37" s="26" t="inlineStr">
+        <is>
+          <t>Senior Growth Manager</t>
+        </is>
+      </c>
+      <c r="F37" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="G37" s="22" t="inlineStr"/>
+      <c r="H37" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="I37" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="J37" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="K37" s="22" t="inlineStr"/>
+      <c r="L37" s="22" t="inlineStr"/>
+      <c r="M37" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="N37" s="22" t="inlineStr"/>
+    </row>
+    <row r="38">
+      <c r="A38" s="26" t="inlineStr">
+        <is>
+          <t>Growth Mgmt</t>
+        </is>
+      </c>
+      <c r="B38" s="26" t="inlineStr">
+        <is>
+          <t>TECHENTIEN</t>
+        </is>
+      </c>
+      <c r="C38" s="26" t="inlineStr">
+        <is>
+          <t>SYDNEY</t>
+        </is>
+      </c>
+      <c r="D38" s="26" t="inlineStr">
+        <is>
+          <t>sydney@performcb.com</t>
+        </is>
+      </c>
+      <c r="E38" s="26" t="inlineStr">
         <is>
           <t>Growth Director</t>
         </is>
       </c>
-      <c r="F33" s="26" t="inlineStr">
-[...343 lines deleted...]
-      <c r="N38" s="21" t="inlineStr"/>
+      <c r="F38" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="G38" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="H38" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="I38" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="J38" s="22" t="inlineStr"/>
+      <c r="K38" s="22" t="inlineStr"/>
+      <c r="L38" s="22" t="inlineStr"/>
+      <c r="M38" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="N38" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
     </row>
     <row r="39">
-      <c r="A39" s="23" t="inlineStr">
-[...56 lines deleted...]
-      <c r="N39" s="24" t="inlineStr"/>
+      <c r="A39" s="26" t="inlineStr">
+        <is>
+          <t>Information Tech</t>
+        </is>
+      </c>
+      <c r="B39" s="26" t="inlineStr">
+        <is>
+          <t>MOORE</t>
+        </is>
+      </c>
+      <c r="C39" s="26" t="inlineStr">
+        <is>
+          <t>MICHAEL</t>
+        </is>
+      </c>
+      <c r="D39" s="26" t="inlineStr">
+        <is>
+          <t>michael.moore@performcb.com</t>
+        </is>
+      </c>
+      <c r="E39" s="26" t="inlineStr">
+        <is>
+          <t>VP of I.T. and AI Integration</t>
+        </is>
+      </c>
+      <c r="F39" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="G39" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="H39" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="I39" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="J39" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="K39" s="22" t="inlineStr"/>
+      <c r="L39" s="22" t="inlineStr"/>
+      <c r="M39" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="N39" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
     </row>
     <row r="40">
-      <c r="A40" s="27" t="inlineStr">
-[...44 lines deleted...]
-      <c r="J40" s="22" t="inlineStr"/>
+      <c r="A40" s="26" t="inlineStr">
+        <is>
+          <t>Information Tech</t>
+        </is>
+      </c>
+      <c r="B40" s="26" t="inlineStr">
+        <is>
+          <t>SWANN</t>
+        </is>
+      </c>
+      <c r="C40" s="26" t="inlineStr">
+        <is>
+          <t>MICHAEL</t>
+        </is>
+      </c>
+      <c r="D40" s="26" t="inlineStr">
+        <is>
+          <t>mike@performcb.com</t>
+        </is>
+      </c>
+      <c r="E40" s="26" t="inlineStr">
+        <is>
+          <t>SR System Administrator</t>
+        </is>
+      </c>
+      <c r="F40" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="G40" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="H40" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="I40" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="J40" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
       <c r="K40" s="22" t="inlineStr"/>
       <c r="L40" s="22" t="inlineStr"/>
-      <c r="M40" s="26" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="M40" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="N40" s="22" t="inlineStr"/>
     </row>
     <row r="41">
-      <c r="A41" s="23" t="inlineStr">
-[...60 lines deleted...]
-      </c>
+      <c r="A41" s="26" t="inlineStr">
+        <is>
+          <t>Marketer Development Team</t>
+        </is>
+      </c>
+      <c r="B41" s="26" t="inlineStr">
+        <is>
+          <t>CLAY</t>
+        </is>
+      </c>
+      <c r="C41" s="26" t="inlineStr">
+        <is>
+          <t>NOAH</t>
+        </is>
+      </c>
+      <c r="D41" s="26" t="inlineStr">
+        <is>
+          <t>noah@performcb.com</t>
+        </is>
+      </c>
+      <c r="E41" s="26" t="inlineStr">
+        <is>
+          <t>Marketer Development Executive</t>
+        </is>
+      </c>
+      <c r="F41" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="G41" s="22" t="inlineStr"/>
+      <c r="H41" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="I41" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="J41" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="K41" s="22" t="inlineStr"/>
+      <c r="L41" s="22" t="inlineStr"/>
+      <c r="M41" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="N41" s="22" t="inlineStr"/>
     </row>
     <row r="42">
-      <c r="A42" s="20" t="inlineStr">
-[...64 lines deleted...]
-      <c r="N42" s="21" t="inlineStr"/>
+      <c r="A42" s="26" t="inlineStr">
+        <is>
+          <t>Marketer Development Team</t>
+        </is>
+      </c>
+      <c r="B42" s="26" t="inlineStr">
+        <is>
+          <t>DENA</t>
+        </is>
+      </c>
+      <c r="C42" s="26" t="inlineStr">
+        <is>
+          <t>ASHLEY</t>
+        </is>
+      </c>
+      <c r="D42" s="26" t="inlineStr">
+        <is>
+          <t>ashley.ferguson@performcb.com</t>
+        </is>
+      </c>
+      <c r="E42" s="26" t="inlineStr">
+        <is>
+          <t>Marketer Development Executive</t>
+        </is>
+      </c>
+      <c r="F42" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="G42" s="22" t="inlineStr"/>
+      <c r="H42" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="I42" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="J42" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="K42" s="22" t="inlineStr"/>
+      <c r="L42" s="22" t="inlineStr"/>
+      <c r="M42" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="N42" s="22" t="inlineStr"/>
     </row>
     <row r="43">
-      <c r="A43" s="23" t="inlineStr">
-[...60 lines deleted...]
-      <c r="N43" s="24" t="inlineStr"/>
+      <c r="A43" s="26" t="inlineStr">
+        <is>
+          <t>Marketer Development Team</t>
+        </is>
+      </c>
+      <c r="B43" s="26" t="inlineStr">
+        <is>
+          <t>MCLEOD</t>
+        </is>
+      </c>
+      <c r="C43" s="26" t="inlineStr">
+        <is>
+          <t>COURTNEY</t>
+        </is>
+      </c>
+      <c r="D43" s="26" t="inlineStr">
+        <is>
+          <t>courtney@performcb.com</t>
+        </is>
+      </c>
+      <c r="E43" s="26" t="inlineStr">
+        <is>
+          <t>Senior Marketer Development Executive</t>
+        </is>
+      </c>
+      <c r="F43" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="G43" s="22" t="inlineStr"/>
+      <c r="H43" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="I43" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="J43" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="K43" s="22" t="inlineStr"/>
+      <c r="L43" s="22" t="inlineStr"/>
+      <c r="M43" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="N43" s="22" t="inlineStr"/>
     </row>
     <row r="44">
-      <c r="A44" s="20" t="inlineStr">
+      <c r="A44" s="26" t="inlineStr">
         <is>
           <t>Marketer Development Team</t>
         </is>
       </c>
-      <c r="B44" s="20" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C44" s="20" t="inlineStr">
+      <c r="B44" s="26" t="inlineStr">
+        <is>
+          <t>SKOGEN</t>
+        </is>
+      </c>
+      <c r="C44" s="26" t="inlineStr">
+        <is>
+          <t>COLLEEN</t>
+        </is>
+      </c>
+      <c r="D44" s="26" t="inlineStr">
+        <is>
+          <t>colleen.skogen@performcb.com</t>
+        </is>
+      </c>
+      <c r="E44" s="26" t="inlineStr">
+        <is>
+          <t>VP of Marketer Development</t>
+        </is>
+      </c>
+      <c r="F44" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="G44" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="H44" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="I44" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="J44" s="22" t="inlineStr"/>
+      <c r="K44" s="22" t="inlineStr"/>
+      <c r="L44" s="22" t="inlineStr"/>
+      <c r="M44" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="N44" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="26" t="inlineStr">
+        <is>
+          <t>Marketing</t>
+        </is>
+      </c>
+      <c r="B45" s="26" t="inlineStr">
+        <is>
+          <t>BARNES</t>
+        </is>
+      </c>
+      <c r="C45" s="26" t="inlineStr">
+        <is>
+          <t>HOLLY</t>
+        </is>
+      </c>
+      <c r="D45" s="26" t="inlineStr">
+        <is>
+          <t>holly@performcb.com</t>
+        </is>
+      </c>
+      <c r="E45" s="26" t="inlineStr">
+        <is>
+          <t>Director of Marketing</t>
+        </is>
+      </c>
+      <c r="F45" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="G45" s="22" t="inlineStr"/>
+      <c r="H45" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="I45" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="J45" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="K45" s="22" t="inlineStr"/>
+      <c r="L45" s="22" t="inlineStr"/>
+      <c r="M45" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="N45" s="22" t="inlineStr"/>
+    </row>
+    <row r="46">
+      <c r="A46" s="26" t="inlineStr">
+        <is>
+          <t>Marketing</t>
+        </is>
+      </c>
+      <c r="B46" s="26" t="inlineStr">
+        <is>
+          <t>HANSON</t>
+        </is>
+      </c>
+      <c r="C46" s="26" t="inlineStr">
+        <is>
+          <t>SARAH</t>
+        </is>
+      </c>
+      <c r="D46" s="26" t="inlineStr">
+        <is>
+          <t>sarah@performcb.com</t>
+        </is>
+      </c>
+      <c r="E46" s="26" t="inlineStr">
+        <is>
+          <t>CRM Analytics Manager</t>
+        </is>
+      </c>
+      <c r="F46" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="G46" s="22" t="inlineStr"/>
+      <c r="H46" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="I46" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="J46" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="K46" s="22" t="inlineStr"/>
+      <c r="L46" s="22" t="inlineStr"/>
+      <c r="M46" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="N46" s="22" t="inlineStr"/>
+    </row>
+    <row r="47">
+      <c r="A47" s="26" t="inlineStr">
+        <is>
+          <t>Marketing</t>
+        </is>
+      </c>
+      <c r="B47" s="26" t="inlineStr">
+        <is>
+          <t>KARALIS</t>
+        </is>
+      </c>
+      <c r="C47" s="26" t="inlineStr">
+        <is>
+          <t>KEELY</t>
+        </is>
+      </c>
+      <c r="D47" s="26" t="inlineStr">
+        <is>
+          <t>keely@performcb.com</t>
+        </is>
+      </c>
+      <c r="E47" s="26" t="inlineStr">
+        <is>
+          <t>Demand Generation Manager</t>
+        </is>
+      </c>
+      <c r="F47" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="G47" s="22" t="inlineStr"/>
+      <c r="H47" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="I47" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="J47" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="K47" s="22" t="inlineStr"/>
+      <c r="L47" s="22" t="inlineStr"/>
+      <c r="M47" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="N47" s="22" t="inlineStr"/>
+    </row>
+    <row r="48">
+      <c r="A48" s="26" t="inlineStr">
+        <is>
+          <t>Marketing</t>
+        </is>
+      </c>
+      <c r="B48" s="26" t="inlineStr">
+        <is>
+          <t>KING</t>
+        </is>
+      </c>
+      <c r="C48" s="26" t="inlineStr">
+        <is>
+          <t>LOUISE</t>
+        </is>
+      </c>
+      <c r="D48" s="26" t="inlineStr">
+        <is>
+          <t>louise@performcb.com</t>
+        </is>
+      </c>
+      <c r="E48" s="26" t="inlineStr">
+        <is>
+          <t>Brand &amp; Content Marketing Manager</t>
+        </is>
+      </c>
+      <c r="F48" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="G48" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="H48" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="I48" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="J48" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="K48" s="22" t="inlineStr"/>
+      <c r="L48" s="22" t="inlineStr"/>
+      <c r="M48" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="N48" s="22" t="inlineStr"/>
+    </row>
+    <row r="49">
+      <c r="A49" s="26" t="inlineStr">
+        <is>
+          <t>Partner Development Team</t>
+        </is>
+      </c>
+      <c r="B49" s="26" t="inlineStr">
+        <is>
+          <t>RAY</t>
+        </is>
+      </c>
+      <c r="C49" s="26" t="inlineStr">
         <is>
           <t>ASHLEY</t>
         </is>
       </c>
-      <c r="D44" s="20" t="inlineStr">
-[...349 lines deleted...]
-      <c r="N49" s="24" t="inlineStr"/>
+      <c r="D49" s="26" t="inlineStr">
+        <is>
+          <t>Ashley.ray@performcb.com</t>
+        </is>
+      </c>
+      <c r="E49" s="26" t="inlineStr">
+        <is>
+          <t>Partner Development Executive</t>
+        </is>
+      </c>
+      <c r="F49" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="G49" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="H49" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="I49" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="J49" s="22" t="inlineStr"/>
+      <c r="K49" s="22" t="inlineStr"/>
+      <c r="L49" s="22" t="inlineStr"/>
+      <c r="M49" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="N49" s="22" t="inlineStr"/>
     </row>
     <row r="50">
-      <c r="A50" s="27" t="inlineStr">
-[...24 lines deleted...]
-      <c r="F50" s="26" t="inlineStr">
+      <c r="A50" s="26" t="inlineStr">
+        <is>
+          <t>Partner Development Team</t>
+        </is>
+      </c>
+      <c r="B50" s="26" t="inlineStr">
+        <is>
+          <t>STAPLETON</t>
+        </is>
+      </c>
+      <c r="C50" s="26" t="inlineStr">
+        <is>
+          <t>CARA</t>
+        </is>
+      </c>
+      <c r="D50" s="26" t="inlineStr">
+        <is>
+          <t>cara.haegley@performcb.com</t>
+        </is>
+      </c>
+      <c r="E50" s="26" t="inlineStr">
+        <is>
+          <t>Partner Development Executive</t>
+        </is>
+      </c>
+      <c r="F50" s="27" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
       <c r="G50" s="22" t="inlineStr"/>
-      <c r="H50" s="26" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J50" s="26" t="inlineStr">
+      <c r="H50" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="I50" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="J50" s="27" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
       <c r="K50" s="22" t="inlineStr"/>
       <c r="L50" s="22" t="inlineStr"/>
-      <c r="M50" s="26" t="inlineStr">
+      <c r="M50" s="27" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
       <c r="N50" s="22" t="inlineStr"/>
     </row>
     <row r="51">
-      <c r="A51" s="23" t="inlineStr">
+      <c r="A51" s="26" t="inlineStr">
         <is>
           <t>Partner Development Team</t>
         </is>
       </c>
-      <c r="B51" s="23" t="inlineStr">
-[...51 lines deleted...]
-      <c r="N51" s="24" t="inlineStr"/>
+      <c r="B51" s="26" t="inlineStr">
+        <is>
+          <t>Sierra</t>
+        </is>
+      </c>
+      <c r="C51" s="26" t="inlineStr">
+        <is>
+          <t>Jason</t>
+        </is>
+      </c>
+      <c r="D51" s="26" t="inlineStr">
+        <is>
+          <t>jason@performcb.com</t>
+        </is>
+      </c>
+      <c r="E51" s="26" t="inlineStr">
+        <is>
+          <t>Senior Partner Executive</t>
+        </is>
+      </c>
+      <c r="F51" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="G51" s="22" t="inlineStr"/>
+      <c r="H51" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="I51" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="J51" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="K51" s="22" t="inlineStr"/>
+      <c r="L51" s="22" t="inlineStr"/>
+      <c r="M51" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="N51" s="22" t="inlineStr"/>
     </row>
     <row r="52">
-      <c r="A52" s="20" t="inlineStr">
-[...60 lines deleted...]
-      </c>
+      <c r="A52" s="26" t="inlineStr">
+        <is>
+          <t>Partners</t>
+        </is>
+      </c>
+      <c r="B52" s="26" t="inlineStr">
+        <is>
+          <t>Armstrong</t>
+        </is>
+      </c>
+      <c r="C52" s="26" t="inlineStr">
+        <is>
+          <t>Dane</t>
+        </is>
+      </c>
+      <c r="D52" s="26" t="inlineStr">
+        <is>
+          <t>dane@performcb.com</t>
+        </is>
+      </c>
+      <c r="E52" s="26" t="inlineStr">
+        <is>
+          <t>Senior Partner Executive</t>
+        </is>
+      </c>
+      <c r="F52" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="G52" s="22" t="inlineStr"/>
+      <c r="H52" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="I52" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="J52" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="K52" s="22" t="inlineStr"/>
+      <c r="L52" s="22" t="inlineStr"/>
+      <c r="M52" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="N52" s="22" t="inlineStr"/>
     </row>
     <row r="53">
-      <c r="A53" s="27" t="inlineStr">
-[...44 lines deleted...]
-      </c>
+      <c r="A53" s="26" t="inlineStr">
+        <is>
+          <t>Partners</t>
+        </is>
+      </c>
+      <c r="B53" s="26" t="inlineStr">
+        <is>
+          <t>BENDER</t>
+        </is>
+      </c>
+      <c r="C53" s="26" t="inlineStr">
+        <is>
+          <t>GEOFFREY</t>
+        </is>
+      </c>
+      <c r="D53" s="26" t="inlineStr">
+        <is>
+          <t>geoff@performcb.com</t>
+        </is>
+      </c>
+      <c r="E53" s="26" t="inlineStr">
+        <is>
+          <t>Partner Account Director</t>
+        </is>
+      </c>
+      <c r="F53" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="G53" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="H53" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="I53" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="J53" s="22" t="inlineStr"/>
       <c r="K53" s="22" t="inlineStr"/>
       <c r="L53" s="22" t="inlineStr"/>
-      <c r="M53" s="26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="N53" s="22" t="inlineStr"/>
+      <c r="M53" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="N53" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
     </row>
     <row r="54">
-      <c r="A54" s="20" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E54" s="20" t="inlineStr">
+      <c r="A54" s="26" t="inlineStr">
+        <is>
+          <t>Partners</t>
+        </is>
+      </c>
+      <c r="B54" s="26" t="inlineStr">
+        <is>
+          <t>Chauhan</t>
+        </is>
+      </c>
+      <c r="C54" s="26" t="inlineStr">
+        <is>
+          <t>Vaibhav</t>
+        </is>
+      </c>
+      <c r="D54" s="26" t="inlineStr">
+        <is>
+          <t>vaibhav@performcb.com</t>
+        </is>
+      </c>
+      <c r="E54" s="26" t="inlineStr">
+        <is>
+          <t>Partner Executive</t>
+        </is>
+      </c>
+      <c r="F54" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="G54" s="22" t="inlineStr"/>
+      <c r="H54" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="I54" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="J54" s="22" t="inlineStr"/>
+      <c r="K54" s="22" t="inlineStr"/>
+      <c r="L54" s="22" t="inlineStr"/>
+      <c r="M54" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="N54" s="22" t="inlineStr"/>
+    </row>
+    <row r="55">
+      <c r="A55" s="26" t="inlineStr">
+        <is>
+          <t>Partners</t>
+        </is>
+      </c>
+      <c r="B55" s="26" t="inlineStr">
+        <is>
+          <t>DANSBY</t>
+        </is>
+      </c>
+      <c r="C55" s="26" t="inlineStr">
+        <is>
+          <t>AMANDA</t>
+        </is>
+      </c>
+      <c r="D55" s="26" t="inlineStr">
+        <is>
+          <t>amanda@performcb.com</t>
+        </is>
+      </c>
+      <c r="E55" s="26" t="inlineStr">
+        <is>
+          <t>VP of Partners</t>
+        </is>
+      </c>
+      <c r="F55" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="G55" s="22" t="inlineStr"/>
+      <c r="H55" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="I55" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="J55" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="K55" s="22" t="inlineStr"/>
+      <c r="L55" s="22" t="inlineStr"/>
+      <c r="M55" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="N55" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" s="26" t="inlineStr">
+        <is>
+          <t>Partners</t>
+        </is>
+      </c>
+      <c r="B56" s="26" t="inlineStr">
+        <is>
+          <t>GHIASY</t>
+        </is>
+      </c>
+      <c r="C56" s="26" t="inlineStr">
+        <is>
+          <t>ELYAS</t>
+        </is>
+      </c>
+      <c r="D56" s="26" t="inlineStr">
+        <is>
+          <t>elyas@performcb.COM</t>
+        </is>
+      </c>
+      <c r="E56" s="26" t="inlineStr">
+        <is>
+          <t>Director of Partners</t>
+        </is>
+      </c>
+      <c r="F56" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="G56" s="22" t="inlineStr"/>
+      <c r="H56" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="I56" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="J56" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="K56" s="22" t="inlineStr"/>
+      <c r="L56" s="22" t="inlineStr"/>
+      <c r="M56" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="N56" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" s="26" t="inlineStr">
+        <is>
+          <t>Partners</t>
+        </is>
+      </c>
+      <c r="B57" s="26" t="inlineStr">
+        <is>
+          <t>HASSAN</t>
+        </is>
+      </c>
+      <c r="C57" s="26" t="inlineStr">
+        <is>
+          <t>CELINE</t>
+        </is>
+      </c>
+      <c r="D57" s="26" t="inlineStr">
+        <is>
+          <t>celine@performcb.com</t>
+        </is>
+      </c>
+      <c r="E57" s="26" t="inlineStr">
         <is>
           <t>Senior Partner Executive</t>
         </is>
       </c>
-      <c r="F54" s="26" t="inlineStr">
-[...194 lines deleted...]
-      <c r="I57" s="26" t="inlineStr">
+      <c r="F57" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="G57" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="H57" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="I57" s="27" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
       <c r="J57" s="22" t="inlineStr"/>
       <c r="K57" s="22" t="inlineStr"/>
       <c r="L57" s="22" t="inlineStr"/>
-      <c r="M57" s="26" t="inlineStr">
+      <c r="M57" s="27" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
       <c r="N57" s="22" t="inlineStr"/>
     </row>
     <row r="58">
-      <c r="A58" s="20" t="inlineStr">
+      <c r="A58" s="26" t="inlineStr">
         <is>
           <t>Partners</t>
         </is>
       </c>
-      <c r="B58" s="20" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E58" s="20" t="inlineStr">
+      <c r="B58" s="26" t="inlineStr">
+        <is>
+          <t>JENNER</t>
+        </is>
+      </c>
+      <c r="C58" s="26" t="inlineStr">
+        <is>
+          <t>BRETT</t>
+        </is>
+      </c>
+      <c r="D58" s="26" t="inlineStr">
+        <is>
+          <t>brett@performcb.com</t>
+        </is>
+      </c>
+      <c r="E58" s="26" t="inlineStr">
+        <is>
+          <t>Senior Partner Executive</t>
+        </is>
+      </c>
+      <c r="F58" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="G58" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="H58" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="I58" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="J58" s="22" t="inlineStr"/>
+      <c r="K58" s="22" t="inlineStr"/>
+      <c r="L58" s="22" t="inlineStr"/>
+      <c r="M58" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="N58" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" s="26" t="inlineStr">
+        <is>
+          <t>Partners</t>
+        </is>
+      </c>
+      <c r="B59" s="26" t="inlineStr">
+        <is>
+          <t>LEWIS</t>
+        </is>
+      </c>
+      <c r="C59" s="26" t="inlineStr">
+        <is>
+          <t>JENNIFER</t>
+        </is>
+      </c>
+      <c r="D59" s="26" t="inlineStr">
+        <is>
+          <t>jen@performcb.com</t>
+        </is>
+      </c>
+      <c r="E59" s="26" t="inlineStr">
         <is>
           <t>VP of Partners</t>
         </is>
       </c>
-      <c r="F58" s="26" t="inlineStr">
-[...87 lines deleted...]
-      </c>
+      <c r="F59" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="G59" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="H59" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="I59" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="J59" s="22" t="inlineStr"/>
       <c r="K59" s="22" t="inlineStr"/>
       <c r="L59" s="22" t="inlineStr"/>
-      <c r="M59" s="26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="N59" s="26" t="inlineStr">
+      <c r="M59" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="N59" s="27" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
     </row>
     <row r="60">
-      <c r="A60" s="20" t="inlineStr">
+      <c r="A60" s="26" t="inlineStr">
         <is>
           <t>Partners</t>
         </is>
       </c>
-      <c r="B60" s="20" t="inlineStr">
-[...55 lines deleted...]
-      </c>
+      <c r="B60" s="26" t="inlineStr">
+        <is>
+          <t>Mong</t>
+        </is>
+      </c>
+      <c r="C60" s="26" t="inlineStr">
+        <is>
+          <t>Ronald</t>
+        </is>
+      </c>
+      <c r="D60" s="26" t="inlineStr">
+        <is>
+          <t>ronald@performcb.com</t>
+        </is>
+      </c>
+      <c r="E60" s="26" t="inlineStr">
+        <is>
+          <t>Partner Executive</t>
+        </is>
+      </c>
+      <c r="F60" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="G60" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="H60" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="I60" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="J60" s="22" t="inlineStr"/>
+      <c r="K60" s="22" t="inlineStr"/>
+      <c r="L60" s="22" t="inlineStr"/>
+      <c r="M60" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="N60" s="22" t="inlineStr"/>
     </row>
     <row r="61">
-      <c r="A61" s="23" t="inlineStr">
+      <c r="A61" s="26" t="inlineStr">
         <is>
           <t>Partners</t>
         </is>
       </c>
-      <c r="B61" s="23" t="inlineStr">
-[...51 lines deleted...]
-      <c r="N61" s="26" t="inlineStr">
+      <c r="B61" s="26" t="inlineStr">
+        <is>
+          <t>Saar</t>
+        </is>
+      </c>
+      <c r="C61" s="26" t="inlineStr">
+        <is>
+          <t>Margarita</t>
+        </is>
+      </c>
+      <c r="D61" s="26" t="inlineStr">
+        <is>
+          <t>margo@performcb.com</t>
+        </is>
+      </c>
+      <c r="E61" s="26" t="inlineStr">
+        <is>
+          <t>Partner Account Director</t>
+        </is>
+      </c>
+      <c r="F61" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="G61" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="H61" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="I61" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="J61" s="22" t="inlineStr"/>
+      <c r="K61" s="22" t="inlineStr"/>
+      <c r="L61" s="22" t="inlineStr"/>
+      <c r="M61" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="N61" s="27" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
     </row>
     <row r="62">
-      <c r="A62" s="27" t="inlineStr">
+      <c r="A62" s="26" t="inlineStr">
         <is>
           <t>Partners</t>
         </is>
       </c>
-      <c r="B62" s="27" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E62" s="27" t="inlineStr">
+      <c r="B62" s="26" t="inlineStr">
+        <is>
+          <t>Singh</t>
+        </is>
+      </c>
+      <c r="C62" s="26" t="inlineStr">
+        <is>
+          <t>Kunwar</t>
+        </is>
+      </c>
+      <c r="D62" s="26" t="inlineStr">
+        <is>
+          <t>kunwar@performcb.com</t>
+        </is>
+      </c>
+      <c r="E62" s="26" t="inlineStr">
         <is>
           <t>Partner Executive</t>
         </is>
       </c>
-      <c r="F62" s="26" t="inlineStr">
-[...14 lines deleted...]
-      <c r="I62" s="26" t="inlineStr">
+      <c r="F62" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="G62" s="22" t="inlineStr"/>
+      <c r="H62" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="I62" s="27" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
       <c r="J62" s="22" t="inlineStr"/>
       <c r="K62" s="22" t="inlineStr"/>
       <c r="L62" s="22" t="inlineStr"/>
-      <c r="M62" s="26" t="inlineStr">
+      <c r="M62" s="27" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
       <c r="N62" s="22" t="inlineStr"/>
     </row>
     <row r="63">
-      <c r="A63" s="23" t="inlineStr">
-[...56 lines deleted...]
-      <c r="N63" s="24" t="inlineStr"/>
+      <c r="A63" s="26" t="inlineStr">
+        <is>
+          <t>People Operations</t>
+        </is>
+      </c>
+      <c r="B63" s="26" t="inlineStr">
+        <is>
+          <t>COGNAC</t>
+        </is>
+      </c>
+      <c r="C63" s="26" t="inlineStr">
+        <is>
+          <t>MARIA</t>
+        </is>
+      </c>
+      <c r="D63" s="26" t="inlineStr">
+        <is>
+          <t>angelica@performcb.com</t>
+        </is>
+      </c>
+      <c r="E63" s="26" t="inlineStr">
+        <is>
+          <t>People Operations Strategy Manager</t>
+        </is>
+      </c>
+      <c r="F63" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="G63" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="H63" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="I63" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="J63" s="22" t="inlineStr"/>
+      <c r="K63" s="22" t="inlineStr"/>
+      <c r="L63" s="22" t="inlineStr"/>
+      <c r="M63" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="N63" s="22" t="inlineStr"/>
     </row>
     <row r="64">
-      <c r="A64" s="20" t="inlineStr">
-[...60 lines deleted...]
-      </c>
+      <c r="A64" s="26" t="inlineStr">
+        <is>
+          <t>People Operations</t>
+        </is>
+      </c>
+      <c r="B64" s="26" t="inlineStr">
+        <is>
+          <t>LEPSON</t>
+        </is>
+      </c>
+      <c r="C64" s="26" t="inlineStr">
+        <is>
+          <t>DARLENE</t>
+        </is>
+      </c>
+      <c r="D64" s="26" t="inlineStr">
+        <is>
+          <t>rana@performcb.com</t>
+        </is>
+      </c>
+      <c r="E64" s="26" t="inlineStr">
+        <is>
+          <t>Director of People Operations</t>
+        </is>
+      </c>
+      <c r="F64" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="G64" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="H64" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="I64" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="J64" s="22" t="inlineStr"/>
+      <c r="K64" s="22" t="inlineStr"/>
+      <c r="L64" s="22" t="inlineStr"/>
+      <c r="M64" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="N64" s="22" t="inlineStr"/>
     </row>
     <row r="65">
-      <c r="A65" s="27" t="inlineStr">
-[...24 lines deleted...]
-      <c r="F65" s="26" t="inlineStr">
+      <c r="A65" s="26" t="inlineStr">
+        <is>
+          <t>People Operations</t>
+        </is>
+      </c>
+      <c r="B65" s="26" t="inlineStr">
+        <is>
+          <t>VAJGRT</t>
+        </is>
+      </c>
+      <c r="C65" s="26" t="inlineStr">
+        <is>
+          <t>TERRY</t>
+        </is>
+      </c>
+      <c r="D65" s="26" t="inlineStr">
+        <is>
+          <t>terry@performcb.com</t>
+        </is>
+      </c>
+      <c r="E65" s="26" t="inlineStr">
+        <is>
+          <t>Vice President of Talent Acquisition</t>
+        </is>
+      </c>
+      <c r="F65" s="27" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
       <c r="G65" s="22" t="inlineStr"/>
-      <c r="H65" s="26" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J65" s="22" t="inlineStr"/>
+      <c r="H65" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="I65" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="J65" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
       <c r="K65" s="22" t="inlineStr"/>
       <c r="L65" s="22" t="inlineStr"/>
-      <c r="M65" s="26" t="inlineStr">
+      <c r="M65" s="27" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
       <c r="N65" s="22" t="inlineStr"/>
     </row>
     <row r="66">
-      <c r="A66" s="20" t="inlineStr">
-[...60 lines deleted...]
-      <c r="N66" s="21" t="inlineStr"/>
+      <c r="A66" s="26" t="inlineStr">
+        <is>
+          <t>Product</t>
+        </is>
+      </c>
+      <c r="B66" s="26" t="inlineStr">
+        <is>
+          <t>LAMONT</t>
+        </is>
+      </c>
+      <c r="C66" s="26" t="inlineStr">
+        <is>
+          <t>BRITTANY</t>
+        </is>
+      </c>
+      <c r="D66" s="26" t="inlineStr">
+        <is>
+          <t>brittany@performcb.com</t>
+        </is>
+      </c>
+      <c r="E66" s="26" t="inlineStr">
+        <is>
+          <t>Product Owner</t>
+        </is>
+      </c>
+      <c r="F66" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="G66" s="22" t="inlineStr"/>
+      <c r="H66" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="I66" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="J66" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="K66" s="22" t="inlineStr"/>
+      <c r="L66" s="22" t="inlineStr"/>
+      <c r="M66" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="N66" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
     </row>
     <row r="67">
-      <c r="A67" s="23" t="inlineStr">
-[...60 lines deleted...]
-      <c r="N67" s="24" t="inlineStr"/>
+      <c r="A67" s="26" t="inlineStr">
+        <is>
+          <t>Product</t>
+        </is>
+      </c>
+      <c r="B67" s="26" t="inlineStr">
+        <is>
+          <t>MARTIN</t>
+        </is>
+      </c>
+      <c r="C67" s="26" t="inlineStr">
+        <is>
+          <t>JULIE</t>
+        </is>
+      </c>
+      <c r="D67" s="26" t="inlineStr">
+        <is>
+          <t>julie@performcb.com</t>
+        </is>
+      </c>
+      <c r="E67" s="26" t="inlineStr">
+        <is>
+          <t>VP of Product Development</t>
+        </is>
+      </c>
+      <c r="F67" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="G67" s="22" t="inlineStr"/>
+      <c r="H67" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="I67" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="J67" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="K67" s="22" t="inlineStr"/>
+      <c r="L67" s="22" t="inlineStr"/>
+      <c r="M67" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="N67" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
     </row>
     <row r="68">
-      <c r="A68" s="20" t="inlineStr">
-[...56 lines deleted...]
-      <c r="N68" s="21" t="inlineStr"/>
+      <c r="A68" s="26" t="inlineStr">
+        <is>
+          <t>Product</t>
+        </is>
+      </c>
+      <c r="B68" s="26" t="inlineStr">
+        <is>
+          <t>PHINNEY</t>
+        </is>
+      </c>
+      <c r="C68" s="26" t="inlineStr">
+        <is>
+          <t>EMILY</t>
+        </is>
+      </c>
+      <c r="D68" s="26" t="inlineStr">
+        <is>
+          <t>emily@performcb.com</t>
+        </is>
+      </c>
+      <c r="E68" s="26" t="inlineStr">
+        <is>
+          <t>Technical Operations Manager</t>
+        </is>
+      </c>
+      <c r="F68" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="G68" s="22" t="inlineStr"/>
+      <c r="H68" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="I68" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="J68" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="K68" s="22" t="inlineStr"/>
+      <c r="L68" s="22" t="inlineStr"/>
+      <c r="M68" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="N68" s="22" t="inlineStr"/>
     </row>
     <row r="69">
-      <c r="A69" s="23" t="inlineStr">
-[...60 lines deleted...]
-      </c>
+      <c r="A69" s="26" t="inlineStr">
+        <is>
+          <t>Revenue Operations</t>
+        </is>
+      </c>
+      <c r="B69" s="26" t="inlineStr">
+        <is>
+          <t>JACKSON</t>
+        </is>
+      </c>
+      <c r="C69" s="26" t="inlineStr">
+        <is>
+          <t>STEFANIE</t>
+        </is>
+      </c>
+      <c r="D69" s="26" t="inlineStr">
+        <is>
+          <t>stefanie@performcb.com</t>
+        </is>
+      </c>
+      <c r="E69" s="26" t="inlineStr">
+        <is>
+          <t>Revenue Operations Specialist</t>
+        </is>
+      </c>
+      <c r="F69" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="G69" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="H69" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="I69" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="J69" s="22" t="inlineStr"/>
+      <c r="K69" s="22" t="inlineStr"/>
+      <c r="L69" s="22" t="inlineStr"/>
+      <c r="M69" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="N69" s="22" t="inlineStr"/>
     </row>
     <row r="70">
-      <c r="A70" s="20" t="inlineStr">
-[...60 lines deleted...]
-      </c>
+      <c r="A70" s="26" t="inlineStr">
+        <is>
+          <t>Revenue Operations</t>
+        </is>
+      </c>
+      <c r="B70" s="26" t="inlineStr">
+        <is>
+          <t>KEMPER</t>
+        </is>
+      </c>
+      <c r="C70" s="26" t="inlineStr">
+        <is>
+          <t>JESSICA</t>
+        </is>
+      </c>
+      <c r="D70" s="26" t="inlineStr">
+        <is>
+          <t>jessica@performcb.com</t>
+        </is>
+      </c>
+      <c r="E70" s="26" t="inlineStr">
+        <is>
+          <t>Senior Revenue Operations Specialist</t>
+        </is>
+      </c>
+      <c r="F70" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="G70" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="H70" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="I70" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="J70" s="22" t="inlineStr"/>
+      <c r="K70" s="22" t="inlineStr"/>
+      <c r="L70" s="22" t="inlineStr"/>
+      <c r="M70" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="N70" s="22" t="inlineStr"/>
     </row>
     <row r="71">
-      <c r="A71" s="23" t="inlineStr">
-[...56 lines deleted...]
-      <c r="N71" s="24" t="inlineStr"/>
+      <c r="A71" s="26" t="inlineStr">
+        <is>
+          <t>Revenue Operations</t>
+        </is>
+      </c>
+      <c r="B71" s="26" t="inlineStr">
+        <is>
+          <t>REDDING</t>
+        </is>
+      </c>
+      <c r="C71" s="26" t="inlineStr">
+        <is>
+          <t>CARA</t>
+        </is>
+      </c>
+      <c r="D71" s="26" t="inlineStr">
+        <is>
+          <t>cara@performcb.com</t>
+        </is>
+      </c>
+      <c r="E71" s="26" t="inlineStr">
+        <is>
+          <t>EVP, Revenue Operations</t>
+        </is>
+      </c>
+      <c r="F71" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="G71" s="22" t="inlineStr"/>
+      <c r="H71" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="I71" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="J71" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="K71" s="22" t="inlineStr"/>
+      <c r="L71" s="22" t="inlineStr"/>
+      <c r="M71" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="N71" s="22" t="inlineStr"/>
     </row>
     <row r="72">
-      <c r="A72" s="20" t="inlineStr">
-[...60 lines deleted...]
-      <c r="N72" s="21" t="inlineStr"/>
+      <c r="A72" s="26" t="inlineStr">
+        <is>
+          <t>Revenue Operations</t>
+        </is>
+      </c>
+      <c r="B72" s="26" t="inlineStr">
+        <is>
+          <t>SIERRA</t>
+        </is>
+      </c>
+      <c r="C72" s="26" t="inlineStr">
+        <is>
+          <t>LAURA</t>
+        </is>
+      </c>
+      <c r="D72" s="26" t="inlineStr">
+        <is>
+          <t>laura@performcb.com</t>
+        </is>
+      </c>
+      <c r="E72" s="26" t="inlineStr">
+        <is>
+          <t>Director of Revenue Operations</t>
+        </is>
+      </c>
+      <c r="F72" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="G72" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="H72" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="I72" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="J72" s="22" t="inlineStr"/>
+      <c r="K72" s="22" t="inlineStr"/>
+      <c r="L72" s="22" t="inlineStr"/>
+      <c r="M72" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="N72" s="22" t="inlineStr"/>
     </row>
     <row r="73">
-      <c r="A73" s="23" t="inlineStr">
-[...56 lines deleted...]
-      <c r="N73" s="24" t="inlineStr"/>
+      <c r="A73" s="26" t="inlineStr">
+        <is>
+          <t>Risk Management</t>
+        </is>
+      </c>
+      <c r="B73" s="26" t="inlineStr">
+        <is>
+          <t>BERSTLING</t>
+        </is>
+      </c>
+      <c r="C73" s="26" t="inlineStr">
+        <is>
+          <t>ELIZABETH</t>
+        </is>
+      </c>
+      <c r="D73" s="26" t="inlineStr">
+        <is>
+          <t>beth@performcb.com</t>
+        </is>
+      </c>
+      <c r="E73" s="26" t="inlineStr">
+        <is>
+          <t>Sr. Risk Manager</t>
+        </is>
+      </c>
+      <c r="F73" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="G73" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="H73" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="I73" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="J73" s="22" t="inlineStr"/>
+      <c r="K73" s="22" t="inlineStr"/>
+      <c r="L73" s="22" t="inlineStr"/>
+      <c r="M73" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="N73" s="22" t="inlineStr"/>
     </row>
     <row r="74">
-      <c r="A74" s="20" t="inlineStr">
-[...56 lines deleted...]
-      <c r="N74" s="21" t="inlineStr"/>
+      <c r="A74" s="26" t="inlineStr">
+        <is>
+          <t>Sales</t>
+        </is>
+      </c>
+      <c r="B74" s="26" t="inlineStr">
+        <is>
+          <t>ASHBEY</t>
+        </is>
+      </c>
+      <c r="C74" s="26" t="inlineStr">
+        <is>
+          <t>ALEXANDRA</t>
+        </is>
+      </c>
+      <c r="D74" s="26" t="inlineStr">
+        <is>
+          <t>alexandra.ashbey@performcb.com</t>
+        </is>
+      </c>
+      <c r="E74" s="26" t="inlineStr">
+        <is>
+          <t>Sales Director</t>
+        </is>
+      </c>
+      <c r="F74" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="G74" s="22" t="inlineStr"/>
+      <c r="H74" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="I74" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="J74" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="K74" s="22" t="inlineStr"/>
+      <c r="L74" s="22" t="inlineStr"/>
+      <c r="M74" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="N74" s="22" t="inlineStr"/>
     </row>
     <row r="75">
-      <c r="A75" s="23" t="inlineStr">
-[...56 lines deleted...]
-      <c r="N75" s="24" t="inlineStr"/>
+      <c r="A75" s="26" t="inlineStr">
+        <is>
+          <t>Sales</t>
+        </is>
+      </c>
+      <c r="B75" s="26" t="inlineStr">
+        <is>
+          <t>DUNN</t>
+        </is>
+      </c>
+      <c r="C75" s="26" t="inlineStr">
+        <is>
+          <t>TINA</t>
+        </is>
+      </c>
+      <c r="D75" s="26" t="inlineStr">
+        <is>
+          <t>tina@performcb.com</t>
+        </is>
+      </c>
+      <c r="E75" s="26" t="inlineStr">
+        <is>
+          <t>Director of Sales</t>
+        </is>
+      </c>
+      <c r="F75" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="G75" s="22" t="inlineStr"/>
+      <c r="H75" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="I75" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="J75" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="K75" s="22" t="inlineStr"/>
+      <c r="L75" s="22" t="inlineStr"/>
+      <c r="M75" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="N75" s="22" t="inlineStr"/>
     </row>
     <row r="76">
-      <c r="A76" s="20" t="inlineStr">
-[...56 lines deleted...]
-      <c r="N76" s="21" t="inlineStr"/>
+      <c r="A76" s="26" t="inlineStr">
+        <is>
+          <t>Sales</t>
+        </is>
+      </c>
+      <c r="B76" s="26" t="inlineStr">
+        <is>
+          <t>FINNEGAN</t>
+        </is>
+      </c>
+      <c r="C76" s="26" t="inlineStr">
+        <is>
+          <t>CONNER</t>
+        </is>
+      </c>
+      <c r="D76" s="26" t="inlineStr">
+        <is>
+          <t>Conner@performcb.com</t>
+        </is>
+      </c>
+      <c r="E76" s="26" t="inlineStr">
+        <is>
+          <t>Sales Director</t>
+        </is>
+      </c>
+      <c r="F76" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="G76" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="H76" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="I76" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="J76" s="22" t="inlineStr"/>
+      <c r="K76" s="22" t="inlineStr"/>
+      <c r="L76" s="22" t="inlineStr"/>
+      <c r="M76" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="N76" s="22" t="inlineStr"/>
     </row>
     <row r="77">
-      <c r="A77" s="27" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A77" s="26" t="inlineStr">
+        <is>
+          <t>Sales</t>
+        </is>
+      </c>
+      <c r="B77" s="26" t="inlineStr">
+        <is>
+          <t>HAVERLY</t>
+        </is>
+      </c>
+      <c r="C77" s="26" t="inlineStr">
+        <is>
+          <t>DAVID</t>
+        </is>
+      </c>
+      <c r="D77" s="26" t="inlineStr">
+        <is>
+          <t>dave.haverly@performcb.com</t>
+        </is>
+      </c>
+      <c r="E77" s="26" t="inlineStr">
+        <is>
+          <t>Sales Director</t>
+        </is>
+      </c>
+      <c r="F77" s="22" t="inlineStr"/>
+      <c r="G77" s="22" t="inlineStr"/>
+      <c r="H77" s="22" t="inlineStr"/>
+      <c r="I77" s="22" t="inlineStr"/>
       <c r="J77" s="22" t="inlineStr"/>
       <c r="K77" s="22" t="inlineStr"/>
       <c r="L77" s="22" t="inlineStr"/>
-      <c r="M77" s="26" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="M77" s="22" t="inlineStr"/>
       <c r="N77" s="22" t="inlineStr"/>
     </row>
     <row r="78">
-      <c r="A78" s="20" t="inlineStr">
-[...60 lines deleted...]
-      <c r="N78" s="21" t="inlineStr"/>
+      <c r="A78" s="26" t="inlineStr">
+        <is>
+          <t>Sales</t>
+        </is>
+      </c>
+      <c r="B78" s="26" t="inlineStr">
+        <is>
+          <t>KAMPPILA</t>
+        </is>
+      </c>
+      <c r="C78" s="26" t="inlineStr">
+        <is>
+          <t>KYLE</t>
+        </is>
+      </c>
+      <c r="D78" s="26" t="inlineStr">
+        <is>
+          <t>kyle.kamppila@performcb.com</t>
+        </is>
+      </c>
+      <c r="E78" s="26" t="inlineStr">
+        <is>
+          <t>Sales Director</t>
+        </is>
+      </c>
+      <c r="F78" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="G78" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="H78" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="I78" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="J78" s="22" t="inlineStr"/>
+      <c r="K78" s="22" t="inlineStr"/>
+      <c r="L78" s="22" t="inlineStr"/>
+      <c r="M78" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="N78" s="22" t="inlineStr"/>
     </row>
     <row r="79">
-      <c r="A79" s="23" t="inlineStr">
+      <c r="A79" s="26" t="inlineStr">
         <is>
           <t>Sales</t>
         </is>
       </c>
-      <c r="B79" s="23" t="inlineStr">
-[...51 lines deleted...]
-      <c r="N79" s="24" t="inlineStr"/>
+      <c r="B79" s="26" t="inlineStr">
+        <is>
+          <t>KEARNEY</t>
+        </is>
+      </c>
+      <c r="C79" s="26" t="inlineStr">
+        <is>
+          <t>MEGAN</t>
+        </is>
+      </c>
+      <c r="D79" s="26" t="inlineStr">
+        <is>
+          <t>meg@performcb.com</t>
+        </is>
+      </c>
+      <c r="E79" s="26" t="inlineStr">
+        <is>
+          <t>Sales Director</t>
+        </is>
+      </c>
+      <c r="F79" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="G79" s="22" t="inlineStr"/>
+      <c r="H79" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="I79" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="J79" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="K79" s="22" t="inlineStr"/>
+      <c r="L79" s="22" t="inlineStr"/>
+      <c r="M79" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="N79" s="22" t="inlineStr"/>
     </row>
     <row r="80">
-      <c r="A80" s="20" t="inlineStr">
+      <c r="A80" s="26" t="inlineStr">
         <is>
           <t>Sales</t>
         </is>
       </c>
-      <c r="B80" s="20" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E80" s="20" t="inlineStr">
+      <c r="B80" s="26" t="inlineStr">
+        <is>
+          <t>LEWIS</t>
+        </is>
+      </c>
+      <c r="C80" s="26" t="inlineStr">
+        <is>
+          <t>JARETT</t>
+        </is>
+      </c>
+      <c r="D80" s="26" t="inlineStr">
+        <is>
+          <t>jarett@performcb.com</t>
+        </is>
+      </c>
+      <c r="E80" s="26" t="inlineStr">
         <is>
           <t>Sales Director</t>
         </is>
       </c>
-      <c r="F80" s="26" t="inlineStr">
-[...31 lines deleted...]
-      <c r="N80" s="21" t="inlineStr"/>
+      <c r="F80" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="G80" s="22" t="inlineStr"/>
+      <c r="H80" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="I80" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="J80" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="K80" s="22" t="inlineStr"/>
+      <c r="L80" s="22" t="inlineStr"/>
+      <c r="M80" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="N80" s="22" t="inlineStr"/>
     </row>
     <row r="81">
-      <c r="A81" s="27" t="inlineStr">
+      <c r="A81" s="26" t="inlineStr">
         <is>
           <t>Sales</t>
         </is>
       </c>
-      <c r="B81" s="27" t="inlineStr">
-[...19 lines deleted...]
-      <c r="F81" s="26" t="inlineStr">
+      <c r="B81" s="26" t="inlineStr">
+        <is>
+          <t>LONG</t>
+        </is>
+      </c>
+      <c r="C81" s="26" t="inlineStr">
+        <is>
+          <t>WALTER</t>
+        </is>
+      </c>
+      <c r="D81" s="26" t="inlineStr">
+        <is>
+          <t>walter@performcb.com</t>
+        </is>
+      </c>
+      <c r="E81" s="26" t="inlineStr">
+        <is>
+          <t>Sales Director</t>
+        </is>
+      </c>
+      <c r="F81" s="27" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
       <c r="G81" s="22" t="inlineStr"/>
-      <c r="H81" s="26" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J81" s="26" t="inlineStr">
+      <c r="H81" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="I81" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="J81" s="27" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
       <c r="K81" s="22" t="inlineStr"/>
       <c r="L81" s="22" t="inlineStr"/>
-      <c r="M81" s="26" t="inlineStr">
+      <c r="M81" s="27" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
       <c r="N81" s="22" t="inlineStr"/>
     </row>
     <row r="82">
-      <c r="A82" s="20" t="inlineStr">
+      <c r="A82" s="26" t="inlineStr">
         <is>
           <t>Sales</t>
         </is>
       </c>
-      <c r="B82" s="20" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E82" s="20" t="inlineStr">
+      <c r="B82" s="26" t="inlineStr">
+        <is>
+          <t>MOSANSKY</t>
+        </is>
+      </c>
+      <c r="C82" s="26" t="inlineStr">
+        <is>
+          <t>KEVIN</t>
+        </is>
+      </c>
+      <c r="D82" s="26" t="inlineStr">
+        <is>
+          <t>kevin@performcb.com</t>
+        </is>
+      </c>
+      <c r="E82" s="26" t="inlineStr">
         <is>
           <t>Sales Director</t>
         </is>
       </c>
-      <c r="F82" s="26" t="inlineStr">
-[...31 lines deleted...]
-      <c r="N82" s="21" t="inlineStr"/>
+      <c r="F82" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="G82" s="22" t="inlineStr"/>
+      <c r="H82" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="I82" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="J82" s="22" t="inlineStr"/>
+      <c r="K82" s="22" t="inlineStr"/>
+      <c r="L82" s="22" t="inlineStr"/>
+      <c r="M82" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="N82" s="22" t="inlineStr"/>
     </row>
     <row r="83">
-      <c r="A83" s="23" t="inlineStr">
+      <c r="A83" s="26" t="inlineStr">
         <is>
           <t>Sales</t>
         </is>
       </c>
-      <c r="B83" s="23" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E83" s="23" t="inlineStr">
+      <c r="B83" s="26" t="inlineStr">
+        <is>
+          <t>VARGA</t>
+        </is>
+      </c>
+      <c r="C83" s="26" t="inlineStr">
+        <is>
+          <t>PETER</t>
+        </is>
+      </c>
+      <c r="D83" s="26" t="inlineStr">
+        <is>
+          <t>peter@performcb.com</t>
+        </is>
+      </c>
+      <c r="E83" s="26" t="inlineStr">
         <is>
           <t>Sales Director</t>
         </is>
       </c>
-      <c r="F83" s="26" t="inlineStr">
-[...31 lines deleted...]
-      <c r="N83" s="24" t="inlineStr"/>
+      <c r="F83" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="G83" s="22" t="inlineStr"/>
+      <c r="H83" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="I83" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="J83" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="K83" s="22" t="inlineStr"/>
+      <c r="L83" s="22" t="inlineStr"/>
+      <c r="M83" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="N83" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
     </row>
     <row r="84">
-      <c r="A84" s="20" t="inlineStr">
+      <c r="A84" s="26" t="inlineStr">
         <is>
           <t>Sales</t>
         </is>
       </c>
-      <c r="B84" s="20" t="inlineStr">
-[...51 lines deleted...]
-      <c r="N84" s="21" t="inlineStr"/>
+      <c r="B84" s="26" t="inlineStr">
+        <is>
+          <t>VIOLETTE</t>
+        </is>
+      </c>
+      <c r="C84" s="26" t="inlineStr">
+        <is>
+          <t>TAYLOR</t>
+        </is>
+      </c>
+      <c r="D84" s="26" t="inlineStr">
+        <is>
+          <t>taylor@performcb.com</t>
+        </is>
+      </c>
+      <c r="E84" s="26" t="inlineStr">
+        <is>
+          <t>Senior Sales Director</t>
+        </is>
+      </c>
+      <c r="F84" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="G84" s="22" t="inlineStr"/>
+      <c r="H84" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="I84" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="J84" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="K84" s="22" t="inlineStr"/>
+      <c r="L84" s="22" t="inlineStr"/>
+      <c r="M84" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="N84" s="22" t="inlineStr"/>
     </row>
     <row r="85">
-      <c r="A85" s="27" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A85" s="26" t="inlineStr">
+        <is>
+          <t>TEST</t>
+        </is>
+      </c>
+      <c r="B85" s="26" t="inlineStr">
+        <is>
+          <t>SCOTT</t>
+        </is>
+      </c>
+      <c r="C85" s="26" t="inlineStr">
+        <is>
+          <t>MICHAEL</t>
+        </is>
+      </c>
+      <c r="D85" s="26" t="inlineStr">
+        <is>
+          <t>angelicatest@performcb.com</t>
+        </is>
+      </c>
+      <c r="E85" s="26" t="inlineStr">
+        <is>
+          <t>TEST - oRegional Manager of the Dunder Mifflin</t>
+        </is>
+      </c>
+      <c r="F85" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="G85" s="22" t="inlineStr"/>
+      <c r="H85" s="22" t="inlineStr"/>
+      <c r="I85" s="22" t="inlineStr"/>
       <c r="J85" s="22" t="inlineStr"/>
-      <c r="K85" s="26" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="K85" s="22" t="inlineStr"/>
       <c r="L85" s="22" t="inlineStr"/>
       <c r="M85" s="22" t="inlineStr"/>
       <c r="N85" s="22" t="inlineStr"/>
     </row>
     <row r="86">
-      <c r="A86" s="20" t="inlineStr">
-[...60 lines deleted...]
-      </c>
+      <c r="A86" s="26" t="inlineStr">
+        <is>
+          <t>TEST</t>
+        </is>
+      </c>
+      <c r="B86" s="26" t="inlineStr">
+        <is>
+          <t>Wallace</t>
+        </is>
+      </c>
+      <c r="C86" s="26" t="inlineStr">
+        <is>
+          <t>David</t>
+        </is>
+      </c>
+      <c r="D86" s="26" t="inlineStr">
+        <is>
+          <t>david.wallace@dundreum.com</t>
+        </is>
+      </c>
+      <c r="E86" s="26" t="inlineStr">
+        <is>
+          <t>TEST - JOB TITLE</t>
+        </is>
+      </c>
+      <c r="F86" s="22" t="inlineStr"/>
+      <c r="G86" s="22" t="inlineStr"/>
+      <c r="H86" s="22" t="inlineStr"/>
+      <c r="I86" s="22" t="inlineStr"/>
+      <c r="J86" s="22" t="inlineStr"/>
+      <c r="K86" s="22" t="inlineStr"/>
+      <c r="L86" s="22" t="inlineStr"/>
+      <c r="M86" s="22" t="inlineStr"/>
+      <c r="N86" s="22" t="inlineStr"/>
     </row>
     <row r="87">
-      <c r="A87" s="23" t="inlineStr">
-[...56 lines deleted...]
-      <c r="N87" s="24" t="inlineStr"/>
+      <c r="A87" s="26" t="inlineStr">
+        <is>
+          <t>Tech</t>
+        </is>
+      </c>
+      <c r="B87" s="26" t="inlineStr">
+        <is>
+          <t>Bojanić</t>
+        </is>
+      </c>
+      <c r="C87" s="26" t="inlineStr">
+        <is>
+          <t>Sonja</t>
+        </is>
+      </c>
+      <c r="D87" s="26" t="inlineStr">
+        <is>
+          <t>sonja.bojanic@performcb.com</t>
+        </is>
+      </c>
+      <c r="E87" s="26" t="inlineStr">
+        <is>
+          <t>Machine Learning Engineer</t>
+        </is>
+      </c>
+      <c r="F87" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="G87" s="22" t="inlineStr"/>
+      <c r="H87" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="I87" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="J87" s="22" t="inlineStr"/>
+      <c r="K87" s="22" t="inlineStr"/>
+      <c r="L87" s="22" t="inlineStr"/>
+      <c r="M87" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="N87" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
     </row>
     <row r="88">
-      <c r="A88" s="27" t="inlineStr">
-[...24 lines deleted...]
-      <c r="F88" s="26" t="inlineStr">
+      <c r="A88" s="26" t="inlineStr">
+        <is>
+          <t>Tech</t>
+        </is>
+      </c>
+      <c r="B88" s="26" t="inlineStr">
+        <is>
+          <t>Dobrečević</t>
+        </is>
+      </c>
+      <c r="C88" s="26" t="inlineStr">
+        <is>
+          <t>Bojan</t>
+        </is>
+      </c>
+      <c r="D88" s="26" t="inlineStr">
+        <is>
+          <t>bojan@performcb.com</t>
+        </is>
+      </c>
+      <c r="E88" s="26" t="inlineStr">
+        <is>
+          <t>Frontend Team Lead</t>
+        </is>
+      </c>
+      <c r="F88" s="27" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
       <c r="G88" s="22" t="inlineStr"/>
-      <c r="H88" s="22" t="inlineStr"/>
-      <c r="I88" s="22" t="inlineStr"/>
+      <c r="H88" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="I88" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
       <c r="J88" s="22" t="inlineStr"/>
       <c r="K88" s="22" t="inlineStr"/>
       <c r="L88" s="22" t="inlineStr"/>
-      <c r="M88" s="22" t="inlineStr"/>
+      <c r="M88" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
       <c r="N88" s="22" t="inlineStr"/>
     </row>
     <row r="89">
-      <c r="A89" s="27" t="inlineStr">
-[...24 lines deleted...]
-      <c r="F89" s="22" t="inlineStr"/>
+      <c r="A89" s="26" t="inlineStr">
+        <is>
+          <t>Tech</t>
+        </is>
+      </c>
+      <c r="B89" s="26" t="inlineStr">
+        <is>
+          <t>Gajić</t>
+        </is>
+      </c>
+      <c r="C89" s="26" t="inlineStr">
+        <is>
+          <t>Dragan</t>
+        </is>
+      </c>
+      <c r="D89" s="26" t="inlineStr">
+        <is>
+          <t>dragan.gajic@performcb.com</t>
+        </is>
+      </c>
+      <c r="E89" s="26" t="inlineStr">
+        <is>
+          <t>Software Engineer</t>
+        </is>
+      </c>
+      <c r="F89" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
       <c r="G89" s="22" t="inlineStr"/>
-      <c r="H89" s="22" t="inlineStr"/>
-      <c r="I89" s="22" t="inlineStr"/>
+      <c r="H89" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="I89" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
       <c r="J89" s="22" t="inlineStr"/>
       <c r="K89" s="22" t="inlineStr"/>
       <c r="L89" s="22" t="inlineStr"/>
-      <c r="M89" s="22" t="inlineStr"/>
+      <c r="M89" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
       <c r="N89" s="22" t="inlineStr"/>
     </row>
     <row r="90">
-      <c r="A90" s="27" t="inlineStr">
+      <c r="A90" s="26" t="inlineStr">
         <is>
           <t>Tech</t>
         </is>
       </c>
-      <c r="B90" s="27" t="inlineStr">
-[...19 lines deleted...]
-      <c r="F90" s="26" t="inlineStr">
+      <c r="B90" s="26" t="inlineStr">
+        <is>
+          <t>Gaković</t>
+        </is>
+      </c>
+      <c r="C90" s="26" t="inlineStr">
+        <is>
+          <t>Nemanja</t>
+        </is>
+      </c>
+      <c r="D90" s="26" t="inlineStr">
+        <is>
+          <t>nemanja.gakovic@performcb.com</t>
+        </is>
+      </c>
+      <c r="E90" s="26" t="inlineStr">
+        <is>
+          <t>Junior Frontend Engineer</t>
+        </is>
+      </c>
+      <c r="F90" s="27" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
       <c r="G90" s="22" t="inlineStr"/>
-      <c r="H90" s="26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I90" s="26" t="inlineStr">
+      <c r="H90" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="I90" s="27" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
       <c r="J90" s="22" t="inlineStr"/>
       <c r="K90" s="22" t="inlineStr"/>
       <c r="L90" s="22" t="inlineStr"/>
-      <c r="M90" s="26" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="M90" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="N90" s="22" t="inlineStr"/>
     </row>
     <row r="91">
-      <c r="A91" s="23" t="inlineStr">
+      <c r="A91" s="26" t="inlineStr">
         <is>
           <t>Tech</t>
         </is>
       </c>
-      <c r="B91" s="23" t="inlineStr">
-[...47 lines deleted...]
-      <c r="N91" s="24" t="inlineStr"/>
+      <c r="B91" s="26" t="inlineStr">
+        <is>
+          <t>Jocić</t>
+        </is>
+      </c>
+      <c r="C91" s="26" t="inlineStr">
+        <is>
+          <t>Iva</t>
+        </is>
+      </c>
+      <c r="D91" s="26" t="inlineStr">
+        <is>
+          <t>iva@performcb.com</t>
+        </is>
+      </c>
+      <c r="E91" s="26" t="inlineStr">
+        <is>
+          <t>HR Manager Europe</t>
+        </is>
+      </c>
+      <c r="F91" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="G91" s="22" t="inlineStr"/>
+      <c r="H91" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="I91" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="J91" s="22" t="inlineStr"/>
+      <c r="K91" s="22" t="inlineStr"/>
+      <c r="L91" s="22" t="inlineStr"/>
+      <c r="M91" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="N91" s="22" t="inlineStr"/>
     </row>
     <row r="92">
-      <c r="A92" s="27" t="inlineStr">
+      <c r="A92" s="26" t="inlineStr">
         <is>
           <t>Tech</t>
         </is>
       </c>
-      <c r="B92" s="27" t="inlineStr">
-[...19 lines deleted...]
-      <c r="F92" s="26" t="inlineStr">
+      <c r="B92" s="26" t="inlineStr">
+        <is>
+          <t>Knežević</t>
+        </is>
+      </c>
+      <c r="C92" s="26" t="inlineStr">
+        <is>
+          <t>Dušan</t>
+        </is>
+      </c>
+      <c r="D92" s="26" t="inlineStr">
+        <is>
+          <t>dusan@performcb.com</t>
+        </is>
+      </c>
+      <c r="E92" s="26" t="inlineStr">
+        <is>
+          <t>Customer Support</t>
+        </is>
+      </c>
+      <c r="F92" s="27" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
       <c r="G92" s="22" t="inlineStr"/>
-      <c r="H92" s="26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I92" s="26" t="inlineStr">
+      <c r="H92" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="I92" s="27" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
       <c r="J92" s="22" t="inlineStr"/>
       <c r="K92" s="22" t="inlineStr"/>
       <c r="L92" s="22" t="inlineStr"/>
-      <c r="M92" s="26" t="inlineStr">
+      <c r="M92" s="27" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
       <c r="N92" s="22" t="inlineStr"/>
     </row>
     <row r="93">
-      <c r="A93" s="27" t="inlineStr">
+      <c r="A93" s="26" t="inlineStr">
         <is>
           <t>Tech</t>
         </is>
       </c>
-      <c r="B93" s="27" t="inlineStr">
-[...19 lines deleted...]
-      <c r="F93" s="26" t="inlineStr">
+      <c r="B93" s="26" t="inlineStr">
+        <is>
+          <t>Lazarević</t>
+        </is>
+      </c>
+      <c r="C93" s="26" t="inlineStr">
+        <is>
+          <t>Dražen</t>
+        </is>
+      </c>
+      <c r="D93" s="26" t="inlineStr">
+        <is>
+          <t>drazen@performcb.com</t>
+        </is>
+      </c>
+      <c r="E93" s="26" t="inlineStr">
+        <is>
+          <t>Senior Software Engineer</t>
+        </is>
+      </c>
+      <c r="F93" s="27" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
       <c r="G93" s="22" t="inlineStr"/>
-      <c r="H93" s="26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I93" s="26" t="inlineStr">
+      <c r="H93" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="I93" s="27" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
       <c r="J93" s="22" t="inlineStr"/>
       <c r="K93" s="22" t="inlineStr"/>
       <c r="L93" s="22" t="inlineStr"/>
-      <c r="M93" s="26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="N93" s="22" t="inlineStr"/>
+      <c r="M93" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="N93" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
     </row>
     <row r="94">
-      <c r="A94" s="20" t="inlineStr">
+      <c r="A94" s="26" t="inlineStr">
         <is>
           <t>Tech</t>
         </is>
       </c>
-      <c r="B94" s="20" t="inlineStr">
-[...47 lines deleted...]
-      <c r="N94" s="21" t="inlineStr"/>
+      <c r="B94" s="26" t="inlineStr">
+        <is>
+          <t>Mandić</t>
+        </is>
+      </c>
+      <c r="C94" s="26" t="inlineStr">
+        <is>
+          <t>Željko</t>
+        </is>
+      </c>
+      <c r="D94" s="26" t="inlineStr">
+        <is>
+          <t>zeljko@performcb.com</t>
+        </is>
+      </c>
+      <c r="E94" s="26" t="inlineStr">
+        <is>
+          <t>VP of Technology and Machine Learning</t>
+        </is>
+      </c>
+      <c r="F94" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="G94" s="22" t="inlineStr"/>
+      <c r="H94" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="I94" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="J94" s="22" t="inlineStr"/>
+      <c r="K94" s="22" t="inlineStr"/>
+      <c r="L94" s="22" t="inlineStr"/>
+      <c r="M94" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="N94" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
     </row>
     <row r="95">
-      <c r="A95" s="27" t="inlineStr">
+      <c r="A95" s="26" t="inlineStr">
         <is>
           <t>Tech</t>
         </is>
       </c>
-      <c r="B95" s="27" t="inlineStr">
-[...19 lines deleted...]
-      <c r="F95" s="26" t="inlineStr">
+      <c r="B95" s="26" t="inlineStr">
+        <is>
+          <t>Mitrović</t>
+        </is>
+      </c>
+      <c r="C95" s="26" t="inlineStr">
+        <is>
+          <t>Denis</t>
+        </is>
+      </c>
+      <c r="D95" s="26" t="inlineStr">
+        <is>
+          <t>denis@performcb.com</t>
+        </is>
+      </c>
+      <c r="E95" s="26" t="inlineStr">
+        <is>
+          <t>Senior Software Engineer</t>
+        </is>
+      </c>
+      <c r="F95" s="27" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
       <c r="G95" s="22" t="inlineStr"/>
-      <c r="H95" s="26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I95" s="26" t="inlineStr">
+      <c r="H95" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="I95" s="27" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
       <c r="J95" s="22" t="inlineStr"/>
       <c r="K95" s="22" t="inlineStr"/>
       <c r="L95" s="22" t="inlineStr"/>
-      <c r="M95" s="22" t="inlineStr"/>
-      <c r="N95" s="22" t="inlineStr"/>
+      <c r="M95" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="N95" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
     </row>
     <row r="96">
-      <c r="A96" s="20" t="inlineStr">
+      <c r="A96" s="26" t="inlineStr">
         <is>
           <t>Tech</t>
         </is>
       </c>
-      <c r="B96" s="20" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E96" s="20" t="inlineStr">
+      <c r="B96" s="26" t="inlineStr">
+        <is>
+          <t>Miškić</t>
+        </is>
+      </c>
+      <c r="C96" s="26" t="inlineStr">
+        <is>
+          <t>Jelena</t>
+        </is>
+      </c>
+      <c r="D96" s="26" t="inlineStr">
+        <is>
+          <t>jelena@performcb.com</t>
+        </is>
+      </c>
+      <c r="E96" s="26" t="inlineStr">
+        <is>
+          <t>Machine Learning Engineer</t>
+        </is>
+      </c>
+      <c r="F96" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="G96" s="22" t="inlineStr"/>
+      <c r="H96" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="I96" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="J96" s="22" t="inlineStr"/>
+      <c r="K96" s="22" t="inlineStr"/>
+      <c r="L96" s="22" t="inlineStr"/>
+      <c r="M96" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="N96" s="22" t="inlineStr"/>
+    </row>
+    <row r="97">
+      <c r="A97" s="26" t="inlineStr">
+        <is>
+          <t>Tech</t>
+        </is>
+      </c>
+      <c r="B97" s="26" t="inlineStr">
+        <is>
+          <t>Petković</t>
+        </is>
+      </c>
+      <c r="C97" s="26" t="inlineStr">
+        <is>
+          <t>Dijana</t>
+        </is>
+      </c>
+      <c r="D97" s="26" t="inlineStr">
+        <is>
+          <t>dijana.petkovic@performcb.com</t>
+        </is>
+      </c>
+      <c r="E97" s="26" t="inlineStr">
+        <is>
+          <t>Software Engineer</t>
+        </is>
+      </c>
+      <c r="F97" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="G97" s="22" t="inlineStr"/>
+      <c r="H97" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="I97" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="J97" s="22" t="inlineStr"/>
+      <c r="K97" s="22" t="inlineStr"/>
+      <c r="L97" s="22" t="inlineStr"/>
+      <c r="M97" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="N97" s="22" t="inlineStr"/>
+    </row>
+    <row r="98">
+      <c r="A98" s="26" t="inlineStr">
+        <is>
+          <t>Tech</t>
+        </is>
+      </c>
+      <c r="B98" s="26" t="inlineStr">
+        <is>
+          <t>Savić</t>
+        </is>
+      </c>
+      <c r="C98" s="26" t="inlineStr">
+        <is>
+          <t>Nikola</t>
+        </is>
+      </c>
+      <c r="D98" s="26" t="inlineStr">
+        <is>
+          <t>nikola@performcb.com</t>
+        </is>
+      </c>
+      <c r="E98" s="26" t="inlineStr">
+        <is>
+          <t>Junior Software Engineer</t>
+        </is>
+      </c>
+      <c r="F98" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="G98" s="22" t="inlineStr"/>
+      <c r="H98" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="I98" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="J98" s="22" t="inlineStr"/>
+      <c r="K98" s="22" t="inlineStr"/>
+      <c r="L98" s="22" t="inlineStr"/>
+      <c r="M98" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="N98" s="22" t="inlineStr"/>
+    </row>
+    <row r="99">
+      <c r="A99" s="26" t="inlineStr">
+        <is>
+          <t>Tech</t>
+        </is>
+      </c>
+      <c r="B99" s="26" t="inlineStr">
+        <is>
+          <t>Simić</t>
+        </is>
+      </c>
+      <c r="C99" s="26" t="inlineStr">
+        <is>
+          <t>Biljana</t>
+        </is>
+      </c>
+      <c r="D99" s="26" t="inlineStr">
+        <is>
+          <t>biljana@performcb.com</t>
+        </is>
+      </c>
+      <c r="E99" s="26" t="inlineStr">
+        <is>
+          <t>Quality Assurance</t>
+        </is>
+      </c>
+      <c r="F99" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="G99" s="22" t="inlineStr"/>
+      <c r="H99" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="I99" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="J99" s="22" t="inlineStr"/>
+      <c r="K99" s="22" t="inlineStr"/>
+      <c r="L99" s="22" t="inlineStr"/>
+      <c r="M99" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="N99" s="22" t="inlineStr"/>
+    </row>
+    <row r="100">
+      <c r="A100" s="26" t="inlineStr">
+        <is>
+          <t>Tech</t>
+        </is>
+      </c>
+      <c r="B100" s="26" t="inlineStr">
+        <is>
+          <t>Sladaković</t>
+        </is>
+      </c>
+      <c r="C100" s="26" t="inlineStr">
+        <is>
+          <t>Đorđe</t>
+        </is>
+      </c>
+      <c r="D100" s="26" t="inlineStr">
+        <is>
+          <t>djordje.sladakovic@performcb.com</t>
+        </is>
+      </c>
+      <c r="E100" s="26" t="inlineStr">
         <is>
           <t>Senior Software Engineer</t>
         </is>
       </c>
-      <c r="F96" s="26" t="inlineStr">
-[...235 lines deleted...]
-      <c r="F100" s="26" t="inlineStr">
+      <c r="F100" s="27" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
       <c r="G100" s="22" t="inlineStr"/>
-      <c r="H100" s="26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I100" s="26" t="inlineStr">
+      <c r="H100" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="I100" s="27" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
       <c r="J100" s="22" t="inlineStr"/>
       <c r="K100" s="22" t="inlineStr"/>
       <c r="L100" s="22" t="inlineStr"/>
-      <c r="M100" s="26" t="inlineStr">
+      <c r="M100" s="27" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
       <c r="N100" s="22" t="inlineStr"/>
     </row>
     <row r="101">
-      <c r="A101" s="27" t="inlineStr">
+      <c r="A101" s="26" t="inlineStr">
         <is>
           <t>Tech</t>
         </is>
       </c>
-      <c r="B101" s="27" t="inlineStr">
-[...19 lines deleted...]
-      <c r="F101" s="26" t="inlineStr">
+      <c r="B101" s="26" t="inlineStr">
+        <is>
+          <t>Topić</t>
+        </is>
+      </c>
+      <c r="C101" s="26" t="inlineStr">
+        <is>
+          <t>Milomir</t>
+        </is>
+      </c>
+      <c r="D101" s="26" t="inlineStr">
+        <is>
+          <t>milomir@performcb.com</t>
+        </is>
+      </c>
+      <c r="E101" s="26" t="inlineStr">
+        <is>
+          <t>Frontend Engineer</t>
+        </is>
+      </c>
+      <c r="F101" s="27" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
       <c r="G101" s="22" t="inlineStr"/>
-      <c r="H101" s="26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I101" s="26" t="inlineStr">
+      <c r="H101" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="I101" s="27" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
       <c r="J101" s="22" t="inlineStr"/>
       <c r="K101" s="22" t="inlineStr"/>
       <c r="L101" s="22" t="inlineStr"/>
-      <c r="M101" s="26" t="inlineStr">
+      <c r="M101" s="27" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
       <c r="N101" s="22" t="inlineStr"/>
     </row>
     <row r="102">
-      <c r="A102" s="27" t="inlineStr">
+      <c r="A102" s="26" t="inlineStr">
         <is>
           <t>Tech</t>
         </is>
       </c>
-      <c r="B102" s="27" t="inlineStr">
-[...19 lines deleted...]
-      <c r="F102" s="26" t="inlineStr">
+      <c r="B102" s="26" t="inlineStr">
+        <is>
+          <t>Topić</t>
+        </is>
+      </c>
+      <c r="C102" s="26" t="inlineStr">
+        <is>
+          <t>Đorđe</t>
+        </is>
+      </c>
+      <c r="D102" s="26" t="inlineStr">
+        <is>
+          <t>djordje.topic@performcb.com</t>
+        </is>
+      </c>
+      <c r="E102" s="26" t="inlineStr">
+        <is>
+          <t>DevOps Engineer</t>
+        </is>
+      </c>
+      <c r="F102" s="27" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
       <c r="G102" s="22" t="inlineStr"/>
-      <c r="H102" s="26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I102" s="26" t="inlineStr">
+      <c r="H102" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="I102" s="27" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
       <c r="J102" s="22" t="inlineStr"/>
       <c r="K102" s="22" t="inlineStr"/>
       <c r="L102" s="22" t="inlineStr"/>
-      <c r="M102" s="26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="N102" s="22" t="inlineStr"/>
+      <c r="M102" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="N102" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
     </row>
     <row r="103">
-      <c r="A103" s="27" t="inlineStr">
+      <c r="A103" s="26" t="inlineStr">
         <is>
           <t>Tech</t>
         </is>
       </c>
-      <c r="B103" s="27" t="inlineStr">
-[...19 lines deleted...]
-      <c r="F103" s="26" t="inlineStr">
+      <c r="B103" s="26" t="inlineStr">
+        <is>
+          <t>Vujić</t>
+        </is>
+      </c>
+      <c r="C103" s="26" t="inlineStr">
+        <is>
+          <t>Jelena</t>
+        </is>
+      </c>
+      <c r="D103" s="26" t="inlineStr">
+        <is>
+          <t>jelena.vujic@performcb.com</t>
+        </is>
+      </c>
+      <c r="E103" s="26" t="inlineStr">
+        <is>
+          <t>Project Manager</t>
+        </is>
+      </c>
+      <c r="F103" s="27" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
       <c r="G103" s="22" t="inlineStr"/>
-      <c r="H103" s="26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I103" s="26" t="inlineStr">
+      <c r="H103" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="I103" s="27" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
       <c r="J103" s="22" t="inlineStr"/>
       <c r="K103" s="22" t="inlineStr"/>
       <c r="L103" s="22" t="inlineStr"/>
-      <c r="M103" s="26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="N103" s="22" t="inlineStr"/>
+      <c r="M103" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="N103" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
     </row>
     <row r="104">
-      <c r="A104" s="20" t="inlineStr">
+      <c r="A104" s="26" t="inlineStr">
         <is>
           <t>Tech</t>
         </is>
       </c>
-      <c r="B104" s="20" t="inlineStr">
-[...47 lines deleted...]
-      <c r="N104" s="21" t="inlineStr"/>
+      <c r="B104" s="26" t="inlineStr">
+        <is>
+          <t>Zeljić</t>
+        </is>
+      </c>
+      <c r="C104" s="26" t="inlineStr">
+        <is>
+          <t>Strahinja</t>
+        </is>
+      </c>
+      <c r="D104" s="26" t="inlineStr">
+        <is>
+          <t>strahinja@performcb.com</t>
+        </is>
+      </c>
+      <c r="E104" s="26" t="inlineStr">
+        <is>
+          <t>Backend Team Lead</t>
+        </is>
+      </c>
+      <c r="F104" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="G104" s="22" t="inlineStr"/>
+      <c r="H104" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="I104" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="J104" s="22" t="inlineStr"/>
+      <c r="K104" s="22" t="inlineStr"/>
+      <c r="L104" s="22" t="inlineStr"/>
+      <c r="M104" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="N104" s="22" t="inlineStr"/>
     </row>
     <row r="105">
-      <c r="A105" s="27" t="inlineStr">
+      <c r="A105" s="26" t="inlineStr">
         <is>
           <t>Tech</t>
         </is>
       </c>
-      <c r="B105" s="27" t="inlineStr">
-[...19 lines deleted...]
-      <c r="F105" s="26" t="inlineStr">
+      <c r="B105" s="26" t="inlineStr">
+        <is>
+          <t>Ćulum</t>
+        </is>
+      </c>
+      <c r="C105" s="26" t="inlineStr">
+        <is>
+          <t>Nemanja</t>
+        </is>
+      </c>
+      <c r="D105" s="26" t="inlineStr">
+        <is>
+          <t>nemanja@performcb.com</t>
+        </is>
+      </c>
+      <c r="E105" s="26" t="inlineStr">
+        <is>
+          <t>Software Engineer</t>
+        </is>
+      </c>
+      <c r="F105" s="27" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
       <c r="G105" s="22" t="inlineStr"/>
-      <c r="H105" s="26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I105" s="26" t="inlineStr">
+      <c r="H105" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="I105" s="27" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
       <c r="J105" s="22" t="inlineStr"/>
       <c r="K105" s="22" t="inlineStr"/>
       <c r="L105" s="22" t="inlineStr"/>
-      <c r="M105" s="26" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="M105" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="N105" s="22" t="inlineStr"/>
     </row>
     <row r="106">
-      <c r="A106" s="27" t="inlineStr">
+      <c r="A106" s="26" t="inlineStr">
         <is>
           <t>Tech</t>
         </is>
       </c>
-      <c r="B106" s="27" t="inlineStr">
-[...19 lines deleted...]
-      <c r="F106" s="26" t="inlineStr">
+      <c r="B106" s="26" t="inlineStr">
+        <is>
+          <t>Čajlaković</t>
+        </is>
+      </c>
+      <c r="C106" s="26" t="inlineStr">
+        <is>
+          <t>Teufik</t>
+        </is>
+      </c>
+      <c r="D106" s="26" t="inlineStr">
+        <is>
+          <t>teufik.cajlakovic@performcb.com</t>
+        </is>
+      </c>
+      <c r="E106" s="26" t="inlineStr">
+        <is>
+          <t>Machine Learning Engineer</t>
+        </is>
+      </c>
+      <c r="F106" s="27" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
       <c r="G106" s="22" t="inlineStr"/>
-      <c r="H106" s="26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I106" s="26" t="inlineStr">
+      <c r="H106" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="I106" s="27" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
       <c r="J106" s="22" t="inlineStr"/>
       <c r="K106" s="22" t="inlineStr"/>
       <c r="L106" s="22" t="inlineStr"/>
-      <c r="M106" s="26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="N106" s="26" t="inlineStr">
+      <c r="M106" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="N106" s="27" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
     </row>
     <row r="107">
-      <c r="A107" s="23" t="inlineStr">
+      <c r="A107" s="26" t="inlineStr">
         <is>
           <t>Tech</t>
         </is>
       </c>
-      <c r="B107" s="23" t="inlineStr">
-[...163 lines deleted...]
-      <c r="B110" s="27" t="inlineStr">
+      <c r="B107" s="26" t="inlineStr">
         <is>
           <t>Đurđević</t>
         </is>
       </c>
-      <c r="C110" s="27" t="inlineStr">
+      <c r="C107" s="26" t="inlineStr">
         <is>
           <t>Branislav</t>
         </is>
       </c>
-      <c r="D110" s="27" t="inlineStr">
+      <c r="D107" s="26" t="inlineStr">
         <is>
           <t>branislav@performcb.com</t>
         </is>
       </c>
-      <c r="E110" s="27" t="inlineStr">
+      <c r="E107" s="26" t="inlineStr">
         <is>
           <t>Quality Assurance</t>
         </is>
       </c>
-      <c r="F110" s="26" t="inlineStr">
-[...27 lines deleted...]
-      <c r="N110" s="22" t="inlineStr"/>
+      <c r="F107" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="G107" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="H107" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="I107" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="J107" s="22" t="inlineStr"/>
+      <c r="K107" s="22" t="inlineStr"/>
+      <c r="L107" s="22" t="inlineStr"/>
+      <c r="M107" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="N107" s="22" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:E54"/>
+  <dimension ref="A1:E133"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
-    <col width="26" customWidth="1" min="1" max="1"/>
-    <col width="17" customWidth="1" min="2" max="2"/>
+    <col width="27" customWidth="1" min="1" max="1"/>
+    <col width="13" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="34" customWidth="1" min="4" max="4"/>
     <col width="48" customWidth="1" min="5" max="5"/>
   </cols>
   <sheetData>
     <row r="1" ht="18" customHeight="1">
       <c r="A1" s="19" t="inlineStr">
         <is>
           <t>Department</t>
         </is>
       </c>
       <c r="B1" s="19" t="inlineStr">
         <is>
           <t>Last Name</t>
         </is>
       </c>
       <c r="C1" s="19" t="inlineStr">
         <is>
           <t>First Name</t>
         </is>
       </c>
       <c r="D1" s="19" t="inlineStr">
         <is>
           <t>Work Email</t>
         </is>
       </c>
       <c r="E1" s="19" t="inlineStr">
         <is>
           <t>Job Title</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="28" t="inlineStr">
         <is>
-          <t>Entra ID  —  1 employee(s) missing</t>
+          <t>Entra ID  —  2 employee(s) missing</t>
         </is>
       </c>
       <c r="B2" s="29" t="n"/>
       <c r="C2" s="29" t="n"/>
       <c r="D2" s="29" t="n"/>
       <c r="E2" s="29" t="n"/>
     </row>
     <row r="3">
-      <c r="A3" s="27" t="inlineStr">
+      <c r="A3" s="26" t="inlineStr">
+        <is>
+          <t>Sales</t>
+        </is>
+      </c>
+      <c r="B3" s="26" t="inlineStr">
+        <is>
+          <t>HAVERLY</t>
+        </is>
+      </c>
+      <c r="C3" s="26" t="inlineStr">
+        <is>
+          <t>DAVID</t>
+        </is>
+      </c>
+      <c r="D3" s="26" t="inlineStr">
+        <is>
+          <t>dave.haverly@performcb.com</t>
+        </is>
+      </c>
+      <c r="E3" s="26" t="inlineStr">
+        <is>
+          <t>Sales Director</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="26" t="inlineStr">
         <is>
           <t>TEST</t>
         </is>
       </c>
-      <c r="B3" s="27" t="inlineStr">
+      <c r="B4" s="26" t="inlineStr">
         <is>
           <t>Wallace</t>
         </is>
       </c>
-      <c r="C3" s="27" t="inlineStr">
+      <c r="C4" s="26" t="inlineStr">
         <is>
           <t>David</t>
         </is>
       </c>
-      <c r="D3" s="27" t="inlineStr">
+      <c r="D4" s="26" t="inlineStr">
         <is>
           <t>david.wallace@dundreum.com</t>
         </is>
       </c>
-      <c r="E3" s="27" t="inlineStr">
+      <c r="E4" s="26" t="inlineStr">
         <is>
           <t>TEST - JOB TITLE</t>
         </is>
       </c>
     </row>
-    <row r="5">
-      <c r="A5" s="28" t="inlineStr">
+    <row r="6">
+      <c r="A6" s="28" t="inlineStr">
         <is>
           <t>Intune (Windows device owners)  —  1 employee(s) missing</t>
         </is>
       </c>
-      <c r="B5" s="29" t="n"/>
-[...5 lines deleted...]
-      <c r="A6" s="27" t="inlineStr">
+      <c r="B6" s="29" t="n"/>
+      <c r="C6" s="29" t="n"/>
+      <c r="D6" s="29" t="n"/>
+      <c r="E6" s="29" t="n"/>
+    </row>
+    <row r="7">
+      <c r="A7" s="26" t="inlineStr">
         <is>
           <t>Client Services</t>
         </is>
       </c>
-      <c r="B6" s="27" t="inlineStr">
+      <c r="B7" s="26" t="inlineStr">
         <is>
           <t>BLAKE</t>
         </is>
       </c>
-      <c r="C6" s="27" t="inlineStr">
+      <c r="C7" s="26" t="inlineStr">
         <is>
           <t>JULIE</t>
         </is>
       </c>
-      <c r="D6" s="27" t="inlineStr">
+      <c r="D7" s="26" t="inlineStr">
         <is>
           <t>julie.blake@performcb.com</t>
         </is>
       </c>
-      <c r="E6" s="27" t="inlineStr">
+      <c r="E7" s="26" t="inlineStr">
         <is>
           <t>Director of Client Services</t>
         </is>
       </c>
     </row>
-    <row r="8">
-[...9 lines deleted...]
-    </row>
     <row r="9">
-      <c r="A9" s="27" t="inlineStr">
+      <c r="A9" s="28" t="inlineStr">
+        <is>
+          <t>Google  —  3 employee(s) missing</t>
+        </is>
+      </c>
+      <c r="B9" s="29" t="n"/>
+      <c r="C9" s="29" t="n"/>
+      <c r="D9" s="29" t="n"/>
+      <c r="E9" s="29" t="n"/>
+    </row>
+    <row r="10">
+      <c r="A10" s="26" t="inlineStr">
+        <is>
+          <t>Sales</t>
+        </is>
+      </c>
+      <c r="B10" s="26" t="inlineStr">
+        <is>
+          <t>HAVERLY</t>
+        </is>
+      </c>
+      <c r="C10" s="26" t="inlineStr">
+        <is>
+          <t>DAVID</t>
+        </is>
+      </c>
+      <c r="D10" s="26" t="inlineStr">
+        <is>
+          <t>dave.haverly@performcb.com</t>
+        </is>
+      </c>
+      <c r="E10" s="26" t="inlineStr">
+        <is>
+          <t>Sales Director</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="26" t="inlineStr">
         <is>
           <t>TEST</t>
         </is>
       </c>
-      <c r="B9" s="27" t="inlineStr">
+      <c r="B11" s="26" t="inlineStr">
         <is>
           <t>SCOTT</t>
         </is>
       </c>
-      <c r="C9" s="27" t="inlineStr">
+      <c r="C11" s="26" t="inlineStr">
         <is>
           <t>MICHAEL</t>
         </is>
       </c>
-      <c r="D9" s="27" t="inlineStr">
+      <c r="D11" s="26" t="inlineStr">
         <is>
           <t>angelicatest@performcb.com</t>
         </is>
       </c>
-      <c r="E9" s="27" t="inlineStr">
+      <c r="E11" s="26" t="inlineStr">
         <is>
           <t>TEST - oRegional Manager of the Dunder Mifflin</t>
         </is>
       </c>
     </row>
-    <row r="10">
-      <c r="A10" s="27" t="inlineStr">
+    <row r="12">
+      <c r="A12" s="26" t="inlineStr">
         <is>
           <t>TEST</t>
         </is>
       </c>
-      <c r="B10" s="27" t="inlineStr">
+      <c r="B12" s="26" t="inlineStr">
         <is>
           <t>Wallace</t>
         </is>
       </c>
-      <c r="C10" s="27" t="inlineStr">
+      <c r="C12" s="26" t="inlineStr">
         <is>
           <t>David</t>
         </is>
       </c>
-      <c r="D10" s="27" t="inlineStr">
+      <c r="D12" s="26" t="inlineStr">
         <is>
           <t>david.wallace@dundreum.com</t>
         </is>
       </c>
-      <c r="E10" s="27" t="inlineStr">
+      <c r="E12" s="26" t="inlineStr">
         <is>
           <t>TEST - JOB TITLE</t>
         </is>
       </c>
     </row>
-    <row r="12">
-[...11 lines deleted...]
-      <c r="A13" s="27" t="inlineStr">
+    <row r="14">
+      <c r="A14" s="28" t="inlineStr">
+        <is>
+          <t>Slack  —  3 employee(s) missing</t>
+        </is>
+      </c>
+      <c r="B14" s="29" t="n"/>
+      <c r="C14" s="29" t="n"/>
+      <c r="D14" s="29" t="n"/>
+      <c r="E14" s="29" t="n"/>
+    </row>
+    <row r="15">
+      <c r="A15" s="26" t="inlineStr">
+        <is>
+          <t>Sales</t>
+        </is>
+      </c>
+      <c r="B15" s="26" t="inlineStr">
+        <is>
+          <t>HAVERLY</t>
+        </is>
+      </c>
+      <c r="C15" s="26" t="inlineStr">
+        <is>
+          <t>DAVID</t>
+        </is>
+      </c>
+      <c r="D15" s="26" t="inlineStr">
+        <is>
+          <t>dave.haverly@performcb.com</t>
+        </is>
+      </c>
+      <c r="E15" s="26" t="inlineStr">
+        <is>
+          <t>Sales Director</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="26" t="inlineStr">
         <is>
           <t>TEST</t>
         </is>
       </c>
-      <c r="B13" s="27" t="inlineStr">
+      <c r="B16" s="26" t="inlineStr">
         <is>
           <t>SCOTT</t>
         </is>
       </c>
-      <c r="C13" s="27" t="inlineStr">
+      <c r="C16" s="26" t="inlineStr">
         <is>
           <t>MICHAEL</t>
         </is>
       </c>
-      <c r="D13" s="27" t="inlineStr">
+      <c r="D16" s="26" t="inlineStr">
         <is>
           <t>angelicatest@performcb.com</t>
         </is>
       </c>
-      <c r="E13" s="27" t="inlineStr">
+      <c r="E16" s="26" t="inlineStr">
         <is>
           <t>TEST - oRegional Manager of the Dunder Mifflin</t>
         </is>
       </c>
     </row>
-    <row r="14">
-      <c r="A14" s="27" t="inlineStr">
+    <row r="17">
+      <c r="A17" s="26" t="inlineStr">
         <is>
           <t>TEST</t>
         </is>
       </c>
-      <c r="B14" s="27" t="inlineStr">
+      <c r="B17" s="26" t="inlineStr">
         <is>
           <t>Wallace</t>
         </is>
       </c>
-      <c r="C14" s="27" t="inlineStr">
+      <c r="C17" s="26" t="inlineStr">
         <is>
           <t>David</t>
         </is>
       </c>
-      <c r="D14" s="27" t="inlineStr">
+      <c r="D17" s="26" t="inlineStr">
         <is>
           <t>david.wallace@dundreum.com</t>
         </is>
       </c>
-      <c r="E14" s="27" t="inlineStr">
+      <c r="E17" s="26" t="inlineStr">
         <is>
           <t>TEST - JOB TITLE</t>
         </is>
       </c>
     </row>
-    <row r="16">
-[...11 lines deleted...]
-      <c r="A17" s="27" t="inlineStr">
+    <row r="19">
+      <c r="A19" s="28" t="inlineStr">
+        <is>
+          <t>Jamf (Mac device owners)  —  1 employee(s) missing</t>
+        </is>
+      </c>
+      <c r="B19" s="29" t="n"/>
+      <c r="C19" s="29" t="n"/>
+      <c r="D19" s="29" t="n"/>
+      <c r="E19" s="29" t="n"/>
+    </row>
+    <row r="20">
+      <c r="A20" s="26" t="inlineStr">
+        <is>
+          <t>Sales</t>
+        </is>
+      </c>
+      <c r="B20" s="26" t="inlineStr">
+        <is>
+          <t>HAVERLY</t>
+        </is>
+      </c>
+      <c r="C20" s="26" t="inlineStr">
+        <is>
+          <t>DAVID</t>
+        </is>
+      </c>
+      <c r="D20" s="26" t="inlineStr">
+        <is>
+          <t>dave.haverly@performcb.com</t>
+        </is>
+      </c>
+      <c r="E20" s="26" t="inlineStr">
+        <is>
+          <t>Sales Director</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="28" t="inlineStr">
+        <is>
+          <t>Zoom  —  106 employee(s) missing</t>
+        </is>
+      </c>
+      <c r="B22" s="29" t="n"/>
+      <c r="C22" s="29" t="n"/>
+      <c r="D22" s="29" t="n"/>
+      <c r="E22" s="29" t="n"/>
+    </row>
+    <row r="23">
+      <c r="A23" s="26" t="inlineStr">
         <is>
           <t>Accounting</t>
         </is>
       </c>
-      <c r="B17" s="27" t="inlineStr">
+      <c r="B23" s="26" t="inlineStr">
+        <is>
+          <t>DUPELL</t>
+        </is>
+      </c>
+      <c r="C23" s="26" t="inlineStr">
+        <is>
+          <t>ZACHARY</t>
+        </is>
+      </c>
+      <c r="D23" s="26" t="inlineStr">
+        <is>
+          <t>zach@performcb.com</t>
+        </is>
+      </c>
+      <c r="E23" s="26" t="inlineStr">
+        <is>
+          <t>Accounting Manager</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="26" t="inlineStr">
+        <is>
+          <t>Accounting</t>
+        </is>
+      </c>
+      <c r="B24" s="26" t="inlineStr">
+        <is>
+          <t>EASTWOOD</t>
+        </is>
+      </c>
+      <c r="C24" s="26" t="inlineStr">
+        <is>
+          <t>MARY</t>
+        </is>
+      </c>
+      <c r="D24" s="26" t="inlineStr">
+        <is>
+          <t>mary@performcb.com</t>
+        </is>
+      </c>
+      <c r="E24" s="26" t="inlineStr">
+        <is>
+          <t>Accounts Payable Team Lead</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="26" t="inlineStr">
+        <is>
+          <t>Accounting</t>
+        </is>
+      </c>
+      <c r="B25" s="26" t="inlineStr">
         <is>
           <t>FREDERICK</t>
         </is>
       </c>
-      <c r="C17" s="27" t="inlineStr">
+      <c r="C25" s="26" t="inlineStr">
         <is>
           <t>HAYDEN</t>
         </is>
       </c>
-      <c r="D17" s="27" t="inlineStr">
+      <c r="D25" s="26" t="inlineStr">
         <is>
           <t>hayden@performcb.com</t>
         </is>
       </c>
-      <c r="E17" s="27" t="inlineStr">
+      <c r="E25" s="26" t="inlineStr">
         <is>
           <t>Director of FP&amp;A</t>
         </is>
       </c>
     </row>
-    <row r="18">
-      <c r="A18" s="27" t="inlineStr">
+    <row r="26">
+      <c r="A26" s="26" t="inlineStr">
         <is>
           <t>Accounting</t>
         </is>
       </c>
-      <c r="B18" s="27" t="inlineStr">
+      <c r="B26" s="26" t="inlineStr">
+        <is>
+          <t>HARRIS</t>
+        </is>
+      </c>
+      <c r="C26" s="26" t="inlineStr">
+        <is>
+          <t>STEPHANIE</t>
+        </is>
+      </c>
+      <c r="D26" s="26" t="inlineStr">
+        <is>
+          <t>stephanie.harris@performcb.com</t>
+        </is>
+      </c>
+      <c r="E26" s="26" t="inlineStr">
+        <is>
+          <t>Accounts Receivable Team Lead</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="26" t="inlineStr">
+        <is>
+          <t>Accounting</t>
+        </is>
+      </c>
+      <c r="B27" s="26" t="inlineStr">
         <is>
           <t>HECKMAN</t>
         </is>
       </c>
-      <c r="C18" s="27" t="inlineStr">
+      <c r="C27" s="26" t="inlineStr">
         <is>
           <t>JULIE</t>
         </is>
       </c>
-      <c r="D18" s="27" t="inlineStr">
+      <c r="D27" s="26" t="inlineStr">
         <is>
           <t>julie.heckman@performcb.com</t>
         </is>
       </c>
-      <c r="E18" s="27" t="inlineStr">
+      <c r="E27" s="26" t="inlineStr">
         <is>
           <t>Senior Accountant</t>
         </is>
       </c>
     </row>
-    <row r="19">
-      <c r="A19" s="27" t="inlineStr">
+    <row r="28">
+      <c r="A28" s="26" t="inlineStr">
         <is>
           <t>Accounting</t>
         </is>
       </c>
-      <c r="B19" s="27" t="inlineStr">
+      <c r="B28" s="26" t="inlineStr">
         <is>
           <t>MILLER</t>
         </is>
       </c>
-      <c r="C19" s="27" t="inlineStr">
+      <c r="C28" s="26" t="inlineStr">
         <is>
           <t>STEPHANIE</t>
         </is>
       </c>
-      <c r="D19" s="27" t="inlineStr">
+      <c r="D28" s="26" t="inlineStr">
         <is>
           <t>stephanie.miller@performcb.com</t>
         </is>
       </c>
-      <c r="E19" s="27" t="inlineStr">
+      <c r="E28" s="26" t="inlineStr">
         <is>
           <t>Accounting Associate</t>
         </is>
       </c>
     </row>
-    <row r="20">
-      <c r="A20" s="27" t="inlineStr">
+    <row r="29">
+      <c r="A29" s="26" t="inlineStr">
         <is>
           <t>Accounting</t>
         </is>
       </c>
-      <c r="B20" s="27" t="inlineStr">
+      <c r="B29" s="26" t="inlineStr">
+        <is>
+          <t>RITTENHOUSE</t>
+        </is>
+      </c>
+      <c r="C29" s="26" t="inlineStr">
+        <is>
+          <t>COLLEEN</t>
+        </is>
+      </c>
+      <c r="D29" s="26" t="inlineStr">
+        <is>
+          <t>colleen@performcb.com</t>
+        </is>
+      </c>
+      <c r="E29" s="26" t="inlineStr">
+        <is>
+          <t>Assistant Controller</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="26" t="inlineStr">
+        <is>
+          <t>Accounting</t>
+        </is>
+      </c>
+      <c r="B30" s="26" t="inlineStr">
         <is>
           <t>SAUM</t>
         </is>
       </c>
-      <c r="C20" s="27" t="inlineStr">
+      <c r="C30" s="26" t="inlineStr">
         <is>
           <t>LINDSAY</t>
         </is>
       </c>
-      <c r="D20" s="27" t="inlineStr">
+      <c r="D30" s="26" t="inlineStr">
         <is>
           <t>lindsay@performcb.com</t>
         </is>
       </c>
-      <c r="E20" s="27" t="inlineStr">
+      <c r="E30" s="26" t="inlineStr">
         <is>
           <t>Accounting Associate</t>
         </is>
       </c>
     </row>
-    <row r="21">
-      <c r="A21" s="27" t="inlineStr">
+    <row r="31">
+      <c r="A31" s="26" t="inlineStr">
+        <is>
+          <t>Accounting</t>
+        </is>
+      </c>
+      <c r="B31" s="26" t="inlineStr">
+        <is>
+          <t>SHINER</t>
+        </is>
+      </c>
+      <c r="C31" s="26" t="inlineStr">
+        <is>
+          <t>HALEY</t>
+        </is>
+      </c>
+      <c r="D31" s="26" t="inlineStr">
+        <is>
+          <t>haley@performcb.com</t>
+        </is>
+      </c>
+      <c r="E31" s="26" t="inlineStr">
+        <is>
+          <t>Accounting Associate</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="26" t="inlineStr">
         <is>
           <t>Client Services</t>
         </is>
       </c>
-      <c r="B21" s="27" t="inlineStr">
+      <c r="B32" s="26" t="inlineStr">
+        <is>
+          <t>BLAKE</t>
+        </is>
+      </c>
+      <c r="C32" s="26" t="inlineStr">
+        <is>
+          <t>JULIE</t>
+        </is>
+      </c>
+      <c r="D32" s="26" t="inlineStr">
+        <is>
+          <t>julie.blake@performcb.com</t>
+        </is>
+      </c>
+      <c r="E32" s="26" t="inlineStr">
+        <is>
+          <t>Director of Client Services</t>
+        </is>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="26" t="inlineStr">
+        <is>
+          <t>Client Services</t>
+        </is>
+      </c>
+      <c r="B33" s="26" t="inlineStr">
         <is>
           <t>FERGUSON</t>
         </is>
       </c>
-      <c r="C21" s="27" t="inlineStr">
+      <c r="C33" s="26" t="inlineStr">
         <is>
           <t>MATTHEW</t>
         </is>
       </c>
-      <c r="D21" s="27" t="inlineStr">
+      <c r="D33" s="26" t="inlineStr">
         <is>
           <t>matt.ferguson@performcb.com</t>
         </is>
       </c>
-      <c r="E21" s="27" t="inlineStr">
+      <c r="E33" s="26" t="inlineStr">
         <is>
           <t>Partner Manager</t>
         </is>
       </c>
     </row>
-    <row r="22">
-      <c r="A22" s="27" t="inlineStr">
+    <row r="34">
+      <c r="A34" s="26" t="inlineStr">
         <is>
           <t>Client Services</t>
         </is>
       </c>
-      <c r="B22" s="27" t="inlineStr">
+      <c r="B34" s="26" t="inlineStr">
+        <is>
+          <t>KAHL</t>
+        </is>
+      </c>
+      <c r="C34" s="26" t="inlineStr">
+        <is>
+          <t>DEVYN</t>
+        </is>
+      </c>
+      <c r="D34" s="26" t="inlineStr">
+        <is>
+          <t>devyn@performcb.com</t>
+        </is>
+      </c>
+      <c r="E34" s="26" t="inlineStr">
+        <is>
+          <t>Program/Account Coordinator</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="26" t="inlineStr">
+        <is>
+          <t>Client Services</t>
+        </is>
+      </c>
+      <c r="B35" s="26" t="inlineStr">
+        <is>
+          <t>MADRIGAL</t>
+        </is>
+      </c>
+      <c r="C35" s="26" t="inlineStr">
+        <is>
+          <t>KASSIDY</t>
+        </is>
+      </c>
+      <c r="D35" s="26" t="inlineStr">
+        <is>
+          <t>kass@performcb.com</t>
+        </is>
+      </c>
+      <c r="E35" s="26" t="inlineStr">
+        <is>
+          <t>Growth Manager</t>
+        </is>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="26" t="inlineStr">
+        <is>
+          <t>Client Services</t>
+        </is>
+      </c>
+      <c r="B36" s="26" t="inlineStr">
         <is>
           <t>MURRAY</t>
         </is>
       </c>
-      <c r="C22" s="27" t="inlineStr">
+      <c r="C36" s="26" t="inlineStr">
         <is>
           <t>JOSEPH</t>
         </is>
       </c>
-      <c r="D22" s="27" t="inlineStr">
+      <c r="D36" s="26" t="inlineStr">
         <is>
           <t>joseph@performcb.com</t>
         </is>
       </c>
-      <c r="E22" s="27" t="inlineStr">
+      <c r="E36" s="26" t="inlineStr">
+        <is>
+          <t>Lead Growth Manager</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="26" t="inlineStr">
+        <is>
+          <t>Client Services</t>
+        </is>
+      </c>
+      <c r="B37" s="26" t="inlineStr">
+        <is>
+          <t>RAY</t>
+        </is>
+      </c>
+      <c r="C37" s="26" t="inlineStr">
+        <is>
+          <t>AARON</t>
+        </is>
+      </c>
+      <c r="D37" s="26" t="inlineStr">
+        <is>
+          <t>aaron@performcb.com</t>
+        </is>
+      </c>
+      <c r="E37" s="26" t="inlineStr">
+        <is>
+          <t>Growth Manager</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="26" t="inlineStr">
+        <is>
+          <t>Client Services</t>
+        </is>
+      </c>
+      <c r="B38" s="26" t="inlineStr">
+        <is>
+          <t>RECORE</t>
+        </is>
+      </c>
+      <c r="C38" s="26" t="inlineStr">
+        <is>
+          <t>CLAIRE</t>
+        </is>
+      </c>
+      <c r="D38" s="26" t="inlineStr">
+        <is>
+          <t>claire@performcb.com</t>
+        </is>
+      </c>
+      <c r="E38" s="26" t="inlineStr">
+        <is>
+          <t>Growth Manager</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="26" t="inlineStr">
+        <is>
+          <t>Client Services</t>
+        </is>
+      </c>
+      <c r="B39" s="26" t="inlineStr">
+        <is>
+          <t>SEITHEL</t>
+        </is>
+      </c>
+      <c r="C39" s="26" t="inlineStr">
+        <is>
+          <t>SANDRA</t>
+        </is>
+      </c>
+      <c r="D39" s="26" t="inlineStr">
+        <is>
+          <t>sandra@performcb.com</t>
+        </is>
+      </c>
+      <c r="E39" s="26" t="inlineStr">
+        <is>
+          <t>Growth Manager</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="26" t="inlineStr">
+        <is>
+          <t>Client Services</t>
+        </is>
+      </c>
+      <c r="B40" s="26" t="inlineStr">
+        <is>
+          <t>SPECKMAN</t>
+        </is>
+      </c>
+      <c r="C40" s="26" t="inlineStr">
+        <is>
+          <t>JILLIAN</t>
+        </is>
+      </c>
+      <c r="D40" s="26" t="inlineStr">
+        <is>
+          <t>jill@performcb.com</t>
+        </is>
+      </c>
+      <c r="E40" s="26" t="inlineStr">
+        <is>
+          <t>Vice President Agency Client Success</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="26" t="inlineStr">
+        <is>
+          <t>Client Services</t>
+        </is>
+      </c>
+      <c r="B41" s="26" t="inlineStr">
+        <is>
+          <t>VENCHUS</t>
+        </is>
+      </c>
+      <c r="C41" s="26" t="inlineStr">
+        <is>
+          <t>AIMIE</t>
+        </is>
+      </c>
+      <c r="D41" s="26" t="inlineStr">
+        <is>
+          <t>Aimie@performcb.com</t>
+        </is>
+      </c>
+      <c r="E41" s="26" t="inlineStr">
+        <is>
+          <t>Senior Partner Manager</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="26" t="inlineStr">
+        <is>
+          <t>Client Services</t>
+        </is>
+      </c>
+      <c r="B42" s="26" t="inlineStr">
+        <is>
+          <t>WAGNER</t>
+        </is>
+      </c>
+      <c r="C42" s="26" t="inlineStr">
+        <is>
+          <t>LISA</t>
+        </is>
+      </c>
+      <c r="D42" s="26" t="inlineStr">
+        <is>
+          <t>lisa@performcb.com</t>
+        </is>
+      </c>
+      <c r="E42" s="26" t="inlineStr">
+        <is>
+          <t>Senior Partner Manager</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="26" t="inlineStr">
+        <is>
+          <t>Compliance</t>
+        </is>
+      </c>
+      <c r="B43" s="26" t="inlineStr">
+        <is>
+          <t>ATHERTON</t>
+        </is>
+      </c>
+      <c r="C43" s="26" t="inlineStr">
+        <is>
+          <t>RYAN</t>
+        </is>
+      </c>
+      <c r="D43" s="26" t="inlineStr">
+        <is>
+          <t>ryan@performcb.com</t>
+        </is>
+      </c>
+      <c r="E43" s="26" t="inlineStr">
+        <is>
+          <t>Vice President of Compliance</t>
+        </is>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="26" t="inlineStr">
+        <is>
+          <t>Compliance</t>
+        </is>
+      </c>
+      <c r="B44" s="26" t="inlineStr">
+        <is>
+          <t>PETTIGREW</t>
+        </is>
+      </c>
+      <c r="C44" s="26" t="inlineStr">
+        <is>
+          <t>KELSEY</t>
+        </is>
+      </c>
+      <c r="D44" s="26" t="inlineStr">
+        <is>
+          <t>kelsey@performcb.com</t>
+        </is>
+      </c>
+      <c r="E44" s="26" t="inlineStr">
+        <is>
+          <t>Director of Promotional and Brand Compliance</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="26" t="inlineStr">
+        <is>
+          <t>Compliance</t>
+        </is>
+      </c>
+      <c r="B45" s="26" t="inlineStr">
+        <is>
+          <t>SUZIO</t>
+        </is>
+      </c>
+      <c r="C45" s="26" t="inlineStr">
+        <is>
+          <t>TIMOTHY</t>
+        </is>
+      </c>
+      <c r="D45" s="26" t="inlineStr">
+        <is>
+          <t>tim@performcb.com</t>
+        </is>
+      </c>
+      <c r="E45" s="26" t="inlineStr">
+        <is>
+          <t>Senior Compliance Analyst</t>
+        </is>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="26" t="inlineStr">
+        <is>
+          <t>Culture</t>
+        </is>
+      </c>
+      <c r="B46" s="26" t="inlineStr">
+        <is>
+          <t>HILL</t>
+        </is>
+      </c>
+      <c r="C46" s="26" t="inlineStr">
+        <is>
+          <t>JAMES</t>
+        </is>
+      </c>
+      <c r="D46" s="26" t="inlineStr">
+        <is>
+          <t>ryan.hill@performcb.com</t>
+        </is>
+      </c>
+      <c r="E46" s="26" t="inlineStr">
+        <is>
+          <t>Director of Experience and Engagement</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="26" t="inlineStr">
+        <is>
+          <t>Executive</t>
+        </is>
+      </c>
+      <c r="B47" s="26" t="inlineStr">
+        <is>
+          <t>AHO</t>
+        </is>
+      </c>
+      <c r="C47" s="26" t="inlineStr">
+        <is>
+          <t>LEE</t>
+        </is>
+      </c>
+      <c r="D47" s="26" t="inlineStr">
+        <is>
+          <t>lee@performcb.com</t>
+        </is>
+      </c>
+      <c r="E47" s="26" t="inlineStr">
+        <is>
+          <t>CRO</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="26" t="inlineStr">
+        <is>
+          <t>Executive</t>
+        </is>
+      </c>
+      <c r="B48" s="26" t="inlineStr">
+        <is>
+          <t>CIGICH</t>
+        </is>
+      </c>
+      <c r="C48" s="26" t="inlineStr">
+        <is>
+          <t>ERIN</t>
+        </is>
+      </c>
+      <c r="D48" s="26" t="inlineStr">
+        <is>
+          <t>erin@performcb.com</t>
+        </is>
+      </c>
+      <c r="E48" s="26" t="inlineStr">
+        <is>
+          <t>CEO</t>
+        </is>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="26" t="inlineStr">
+        <is>
+          <t>Executive</t>
+        </is>
+      </c>
+      <c r="B49" s="26" t="inlineStr">
+        <is>
+          <t>DOBBINS</t>
+        </is>
+      </c>
+      <c r="C49" s="26" t="inlineStr">
+        <is>
+          <t>STEPHEN</t>
+        </is>
+      </c>
+      <c r="D49" s="26" t="inlineStr">
+        <is>
+          <t>brad@performcb.com</t>
+        </is>
+      </c>
+      <c r="E49" s="26" t="inlineStr">
+        <is>
+          <t>COO</t>
+        </is>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="26" t="inlineStr">
+        <is>
+          <t>Executive</t>
+        </is>
+      </c>
+      <c r="B50" s="26" t="inlineStr">
+        <is>
+          <t>LORD</t>
+        </is>
+      </c>
+      <c r="C50" s="26" t="inlineStr">
+        <is>
+          <t>MATTHEW</t>
+        </is>
+      </c>
+      <c r="D50" s="26" t="inlineStr">
+        <is>
+          <t>matt@performcb.com</t>
+        </is>
+      </c>
+      <c r="E50" s="26" t="inlineStr">
+        <is>
+          <t>Chief Strategy Officer</t>
+        </is>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="26" t="inlineStr">
+        <is>
+          <t>Executive</t>
+        </is>
+      </c>
+      <c r="B51" s="26" t="inlineStr">
+        <is>
+          <t>SOFTIC</t>
+        </is>
+      </c>
+      <c r="C51" s="26" t="inlineStr">
+        <is>
+          <t>DZENIS</t>
+        </is>
+      </c>
+      <c r="D51" s="26" t="inlineStr">
+        <is>
+          <t>dzenis@performcb.com</t>
+        </is>
+      </c>
+      <c r="E51" s="26" t="inlineStr">
+        <is>
+          <t>CTO &amp; Head of AI Innovation</t>
+        </is>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="26" t="inlineStr">
+        <is>
+          <t>Executive</t>
+        </is>
+      </c>
+      <c r="B52" s="26" t="inlineStr">
+        <is>
+          <t>SURY</t>
+        </is>
+      </c>
+      <c r="C52" s="26" t="inlineStr">
+        <is>
+          <t>AMANDA</t>
+        </is>
+      </c>
+      <c r="D52" s="26" t="inlineStr">
+        <is>
+          <t>amanda.yeager@performcb.com</t>
+        </is>
+      </c>
+      <c r="E52" s="26" t="inlineStr">
+        <is>
+          <t>CFO</t>
+        </is>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="26" t="inlineStr">
+        <is>
+          <t>Growth Mgmt</t>
+        </is>
+      </c>
+      <c r="B53" s="26" t="inlineStr">
+        <is>
+          <t>BARTLEY</t>
+        </is>
+      </c>
+      <c r="C53" s="26" t="inlineStr">
+        <is>
+          <t>ALLISON</t>
+        </is>
+      </c>
+      <c r="D53" s="26" t="inlineStr">
+        <is>
+          <t>allison@performcb.com</t>
+        </is>
+      </c>
+      <c r="E53" s="26" t="inlineStr">
+        <is>
+          <t>Growth Director</t>
+        </is>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="26" t="inlineStr">
+        <is>
+          <t>Growth Mgmt</t>
+        </is>
+      </c>
+      <c r="B54" s="26" t="inlineStr">
+        <is>
+          <t>CARTER</t>
+        </is>
+      </c>
+      <c r="C54" s="26" t="inlineStr">
+        <is>
+          <t>DANIEL</t>
+        </is>
+      </c>
+      <c r="D54" s="26" t="inlineStr">
+        <is>
+          <t>daniel@performcb.com</t>
+        </is>
+      </c>
+      <c r="E54" s="26" t="inlineStr">
+        <is>
+          <t>Executive VP of Growth</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="26" t="inlineStr">
+        <is>
+          <t>Growth Mgmt</t>
+        </is>
+      </c>
+      <c r="B55" s="26" t="inlineStr">
+        <is>
+          <t>DEAN</t>
+        </is>
+      </c>
+      <c r="C55" s="26" t="inlineStr">
+        <is>
+          <t>KRISTEN</t>
+        </is>
+      </c>
+      <c r="D55" s="26" t="inlineStr">
+        <is>
+          <t>kristen@performcb.com</t>
+        </is>
+      </c>
+      <c r="E55" s="26" t="inlineStr">
+        <is>
+          <t>Director of Growth</t>
+        </is>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" s="26" t="inlineStr">
+        <is>
+          <t>Growth Mgmt</t>
+        </is>
+      </c>
+      <c r="B56" s="26" t="inlineStr">
+        <is>
+          <t>GEANNOPULOS</t>
+        </is>
+      </c>
+      <c r="C56" s="26" t="inlineStr">
+        <is>
+          <t>SABRINA</t>
+        </is>
+      </c>
+      <c r="D56" s="26" t="inlineStr">
+        <is>
+          <t>sabrina@performcb.com</t>
+        </is>
+      </c>
+      <c r="E56" s="26" t="inlineStr">
         <is>
           <t>Senior Growth Manager</t>
         </is>
       </c>
     </row>
-    <row r="23">
-[...5 lines deleted...]
-      <c r="B23" s="27" t="inlineStr">
+    <row r="57">
+      <c r="A57" s="26" t="inlineStr">
+        <is>
+          <t>Growth Mgmt</t>
+        </is>
+      </c>
+      <c r="B57" s="26" t="inlineStr">
+        <is>
+          <t>MARKIEWICZ</t>
+        </is>
+      </c>
+      <c r="C57" s="26" t="inlineStr">
+        <is>
+          <t>LISA</t>
+        </is>
+      </c>
+      <c r="D57" s="26" t="inlineStr">
+        <is>
+          <t>lisa.markiewicz@performcb.com</t>
+        </is>
+      </c>
+      <c r="E57" s="26" t="inlineStr">
+        <is>
+          <t>Senior Growth Manager</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="26" t="inlineStr">
+        <is>
+          <t>Growth Mgmt</t>
+        </is>
+      </c>
+      <c r="B58" s="26" t="inlineStr">
+        <is>
+          <t>TABER</t>
+        </is>
+      </c>
+      <c r="C58" s="26" t="inlineStr">
+        <is>
+          <t>KYLE</t>
+        </is>
+      </c>
+      <c r="D58" s="26" t="inlineStr">
+        <is>
+          <t>kyle@performcb.com</t>
+        </is>
+      </c>
+      <c r="E58" s="26" t="inlineStr">
+        <is>
+          <t>Senior Growth Manager</t>
+        </is>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" s="26" t="inlineStr">
+        <is>
+          <t>Growth Mgmt</t>
+        </is>
+      </c>
+      <c r="B59" s="26" t="inlineStr">
+        <is>
+          <t>TECHENTIEN</t>
+        </is>
+      </c>
+      <c r="C59" s="26" t="inlineStr">
+        <is>
+          <t>SYDNEY</t>
+        </is>
+      </c>
+      <c r="D59" s="26" t="inlineStr">
+        <is>
+          <t>sydney@performcb.com</t>
+        </is>
+      </c>
+      <c r="E59" s="26" t="inlineStr">
+        <is>
+          <t>Growth Director</t>
+        </is>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" s="26" t="inlineStr">
+        <is>
+          <t>Information Tech</t>
+        </is>
+      </c>
+      <c r="B60" s="26" t="inlineStr">
+        <is>
+          <t>MOORE</t>
+        </is>
+      </c>
+      <c r="C60" s="26" t="inlineStr">
+        <is>
+          <t>MICHAEL</t>
+        </is>
+      </c>
+      <c r="D60" s="26" t="inlineStr">
+        <is>
+          <t>michael.moore@performcb.com</t>
+        </is>
+      </c>
+      <c r="E60" s="26" t="inlineStr">
+        <is>
+          <t>VP of I.T. and AI Integration</t>
+        </is>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" s="26" t="inlineStr">
+        <is>
+          <t>Information Tech</t>
+        </is>
+      </c>
+      <c r="B61" s="26" t="inlineStr">
+        <is>
+          <t>SWANN</t>
+        </is>
+      </c>
+      <c r="C61" s="26" t="inlineStr">
+        <is>
+          <t>MICHAEL</t>
+        </is>
+      </c>
+      <c r="D61" s="26" t="inlineStr">
+        <is>
+          <t>mike@performcb.com</t>
+        </is>
+      </c>
+      <c r="E61" s="26" t="inlineStr">
+        <is>
+          <t>SR System Administrator</t>
+        </is>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="26" t="inlineStr">
+        <is>
+          <t>Marketer Development Team</t>
+        </is>
+      </c>
+      <c r="B62" s="26" t="inlineStr">
+        <is>
+          <t>CLAY</t>
+        </is>
+      </c>
+      <c r="C62" s="26" t="inlineStr">
+        <is>
+          <t>NOAH</t>
+        </is>
+      </c>
+      <c r="D62" s="26" t="inlineStr">
+        <is>
+          <t>noah@performcb.com</t>
+        </is>
+      </c>
+      <c r="E62" s="26" t="inlineStr">
+        <is>
+          <t>Marketer Development Executive</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="26" t="inlineStr">
+        <is>
+          <t>Marketer Development Team</t>
+        </is>
+      </c>
+      <c r="B63" s="26" t="inlineStr">
+        <is>
+          <t>DENA</t>
+        </is>
+      </c>
+      <c r="C63" s="26" t="inlineStr">
+        <is>
+          <t>ASHLEY</t>
+        </is>
+      </c>
+      <c r="D63" s="26" t="inlineStr">
+        <is>
+          <t>ashley.ferguson@performcb.com</t>
+        </is>
+      </c>
+      <c r="E63" s="26" t="inlineStr">
+        <is>
+          <t>Marketer Development Executive</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="26" t="inlineStr">
+        <is>
+          <t>Marketer Development Team</t>
+        </is>
+      </c>
+      <c r="B64" s="26" t="inlineStr">
+        <is>
+          <t>MCLEOD</t>
+        </is>
+      </c>
+      <c r="C64" s="26" t="inlineStr">
+        <is>
+          <t>COURTNEY</t>
+        </is>
+      </c>
+      <c r="D64" s="26" t="inlineStr">
+        <is>
+          <t>courtney@performcb.com</t>
+        </is>
+      </c>
+      <c r="E64" s="26" t="inlineStr">
+        <is>
+          <t>Senior Marketer Development Executive</t>
+        </is>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" s="26" t="inlineStr">
+        <is>
+          <t>Marketer Development Team</t>
+        </is>
+      </c>
+      <c r="B65" s="26" t="inlineStr">
+        <is>
+          <t>SKOGEN</t>
+        </is>
+      </c>
+      <c r="C65" s="26" t="inlineStr">
+        <is>
+          <t>COLLEEN</t>
+        </is>
+      </c>
+      <c r="D65" s="26" t="inlineStr">
+        <is>
+          <t>colleen.skogen@performcb.com</t>
+        </is>
+      </c>
+      <c r="E65" s="26" t="inlineStr">
+        <is>
+          <t>VP of Marketer Development</t>
+        </is>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="26" t="inlineStr">
+        <is>
+          <t>Marketing</t>
+        </is>
+      </c>
+      <c r="B66" s="26" t="inlineStr">
+        <is>
+          <t>BARNES</t>
+        </is>
+      </c>
+      <c r="C66" s="26" t="inlineStr">
+        <is>
+          <t>HOLLY</t>
+        </is>
+      </c>
+      <c r="D66" s="26" t="inlineStr">
+        <is>
+          <t>holly@performcb.com</t>
+        </is>
+      </c>
+      <c r="E66" s="26" t="inlineStr">
+        <is>
+          <t>Director of Marketing</t>
+        </is>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" s="26" t="inlineStr">
+        <is>
+          <t>Marketing</t>
+        </is>
+      </c>
+      <c r="B67" s="26" t="inlineStr">
+        <is>
+          <t>HANSON</t>
+        </is>
+      </c>
+      <c r="C67" s="26" t="inlineStr">
+        <is>
+          <t>SARAH</t>
+        </is>
+      </c>
+      <c r="D67" s="26" t="inlineStr">
+        <is>
+          <t>sarah@performcb.com</t>
+        </is>
+      </c>
+      <c r="E67" s="26" t="inlineStr">
+        <is>
+          <t>CRM Analytics Manager</t>
+        </is>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="26" t="inlineStr">
+        <is>
+          <t>Marketing</t>
+        </is>
+      </c>
+      <c r="B68" s="26" t="inlineStr">
+        <is>
+          <t>KARALIS</t>
+        </is>
+      </c>
+      <c r="C68" s="26" t="inlineStr">
+        <is>
+          <t>KEELY</t>
+        </is>
+      </c>
+      <c r="D68" s="26" t="inlineStr">
+        <is>
+          <t>keely@performcb.com</t>
+        </is>
+      </c>
+      <c r="E68" s="26" t="inlineStr">
+        <is>
+          <t>Demand Generation Manager</t>
+        </is>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="26" t="inlineStr">
+        <is>
+          <t>Marketing</t>
+        </is>
+      </c>
+      <c r="B69" s="26" t="inlineStr">
+        <is>
+          <t>KING</t>
+        </is>
+      </c>
+      <c r="C69" s="26" t="inlineStr">
+        <is>
+          <t>LOUISE</t>
+        </is>
+      </c>
+      <c r="D69" s="26" t="inlineStr">
+        <is>
+          <t>louise@performcb.com</t>
+        </is>
+      </c>
+      <c r="E69" s="26" t="inlineStr">
+        <is>
+          <t>Brand &amp; Content Marketing Manager</t>
+        </is>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="26" t="inlineStr">
+        <is>
+          <t>Partner Development Team</t>
+        </is>
+      </c>
+      <c r="B70" s="26" t="inlineStr">
         <is>
           <t>RAY</t>
         </is>
       </c>
-      <c r="C23" s="27" t="inlineStr">
-[...97 lines deleted...]
-      <c r="A27" s="27" t="inlineStr">
+      <c r="C70" s="26" t="inlineStr">
+        <is>
+          <t>ASHLEY</t>
+        </is>
+      </c>
+      <c r="D70" s="26" t="inlineStr">
+        <is>
+          <t>Ashley.ray@performcb.com</t>
+        </is>
+      </c>
+      <c r="E70" s="26" t="inlineStr">
+        <is>
+          <t>Partner Development Executive</t>
+        </is>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" s="26" t="inlineStr">
         <is>
           <t>Partner Development Team</t>
         </is>
       </c>
-      <c r="B27" s="27" t="inlineStr">
+      <c r="B71" s="26" t="inlineStr">
         <is>
           <t>STAPLETON</t>
         </is>
       </c>
-      <c r="C27" s="27" t="inlineStr">
+      <c r="C71" s="26" t="inlineStr">
         <is>
           <t>CARA</t>
         </is>
       </c>
-      <c r="D27" s="27" t="inlineStr">
+      <c r="D71" s="26" t="inlineStr">
         <is>
           <t>cara.haegley@performcb.com</t>
         </is>
       </c>
-      <c r="E27" s="27" t="inlineStr">
+      <c r="E71" s="26" t="inlineStr">
         <is>
           <t>Partner Development Executive</t>
         </is>
       </c>
     </row>
-    <row r="28">
-      <c r="A28" s="27" t="inlineStr">
+    <row r="72">
+      <c r="A72" s="26" t="inlineStr">
+        <is>
+          <t>Partner Development Team</t>
+        </is>
+      </c>
+      <c r="B72" s="26" t="inlineStr">
+        <is>
+          <t>Sierra</t>
+        </is>
+      </c>
+      <c r="C72" s="26" t="inlineStr">
+        <is>
+          <t>Jason</t>
+        </is>
+      </c>
+      <c r="D72" s="26" t="inlineStr">
+        <is>
+          <t>jason@performcb.com</t>
+        </is>
+      </c>
+      <c r="E72" s="26" t="inlineStr">
+        <is>
+          <t>Senior Partner Executive</t>
+        </is>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" s="26" t="inlineStr">
         <is>
           <t>Partners</t>
         </is>
       </c>
-      <c r="B28" s="27" t="inlineStr">
+      <c r="B73" s="26" t="inlineStr">
+        <is>
+          <t>Armstrong</t>
+        </is>
+      </c>
+      <c r="C73" s="26" t="inlineStr">
+        <is>
+          <t>Dane</t>
+        </is>
+      </c>
+      <c r="D73" s="26" t="inlineStr">
+        <is>
+          <t>dane@performcb.com</t>
+        </is>
+      </c>
+      <c r="E73" s="26" t="inlineStr">
+        <is>
+          <t>Senior Partner Executive</t>
+        </is>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" s="26" t="inlineStr">
+        <is>
+          <t>Partners</t>
+        </is>
+      </c>
+      <c r="B74" s="26" t="inlineStr">
+        <is>
+          <t>BENDER</t>
+        </is>
+      </c>
+      <c r="C74" s="26" t="inlineStr">
+        <is>
+          <t>GEOFFREY</t>
+        </is>
+      </c>
+      <c r="D74" s="26" t="inlineStr">
+        <is>
+          <t>geoff@performcb.com</t>
+        </is>
+      </c>
+      <c r="E74" s="26" t="inlineStr">
+        <is>
+          <t>Partner Account Director</t>
+        </is>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" s="26" t="inlineStr">
+        <is>
+          <t>Partners</t>
+        </is>
+      </c>
+      <c r="B75" s="26" t="inlineStr">
         <is>
           <t>Chauhan</t>
         </is>
       </c>
-      <c r="C28" s="27" t="inlineStr">
+      <c r="C75" s="26" t="inlineStr">
         <is>
           <t>Vaibhav</t>
         </is>
       </c>
-      <c r="D28" s="27" t="inlineStr">
+      <c r="D75" s="26" t="inlineStr">
         <is>
           <t>vaibhav@performcb.com</t>
         </is>
       </c>
-      <c r="E28" s="27" t="inlineStr">
+      <c r="E75" s="26" t="inlineStr">
         <is>
           <t>Partner Executive</t>
         </is>
       </c>
     </row>
-    <row r="29">
-      <c r="A29" s="27" t="inlineStr">
+    <row r="76">
+      <c r="A76" s="26" t="inlineStr">
         <is>
           <t>Partners</t>
         </is>
       </c>
-      <c r="B29" s="27" t="inlineStr">
+      <c r="B76" s="26" t="inlineStr">
+        <is>
+          <t>DANSBY</t>
+        </is>
+      </c>
+      <c r="C76" s="26" t="inlineStr">
+        <is>
+          <t>AMANDA</t>
+        </is>
+      </c>
+      <c r="D76" s="26" t="inlineStr">
+        <is>
+          <t>amanda@performcb.com</t>
+        </is>
+      </c>
+      <c r="E76" s="26" t="inlineStr">
+        <is>
+          <t>VP of Partners</t>
+        </is>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" s="26" t="inlineStr">
+        <is>
+          <t>Partners</t>
+        </is>
+      </c>
+      <c r="B77" s="26" t="inlineStr">
         <is>
           <t>GHIASY</t>
         </is>
       </c>
-      <c r="C29" s="27" t="inlineStr">
+      <c r="C77" s="26" t="inlineStr">
         <is>
           <t>ELYAS</t>
         </is>
       </c>
-      <c r="D29" s="27" t="inlineStr">
+      <c r="D77" s="26" t="inlineStr">
         <is>
           <t>elyas@performcb.COM</t>
         </is>
       </c>
-      <c r="E29" s="27" t="inlineStr">
+      <c r="E77" s="26" t="inlineStr">
         <is>
           <t>Director of Partners</t>
         </is>
       </c>
     </row>
-    <row r="30">
-      <c r="A30" s="27" t="inlineStr">
+    <row r="78">
+      <c r="A78" s="26" t="inlineStr">
         <is>
           <t>Partners</t>
         </is>
       </c>
-      <c r="B30" s="27" t="inlineStr">
+      <c r="B78" s="26" t="inlineStr">
+        <is>
+          <t>HASSAN</t>
+        </is>
+      </c>
+      <c r="C78" s="26" t="inlineStr">
+        <is>
+          <t>CELINE</t>
+        </is>
+      </c>
+      <c r="D78" s="26" t="inlineStr">
+        <is>
+          <t>celine@performcb.com</t>
+        </is>
+      </c>
+      <c r="E78" s="26" t="inlineStr">
+        <is>
+          <t>Senior Partner Executive</t>
+        </is>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" s="26" t="inlineStr">
+        <is>
+          <t>Partners</t>
+        </is>
+      </c>
+      <c r="B79" s="26" t="inlineStr">
+        <is>
+          <t>JENNER</t>
+        </is>
+      </c>
+      <c r="C79" s="26" t="inlineStr">
+        <is>
+          <t>BRETT</t>
+        </is>
+      </c>
+      <c r="D79" s="26" t="inlineStr">
+        <is>
+          <t>brett@performcb.com</t>
+        </is>
+      </c>
+      <c r="E79" s="26" t="inlineStr">
+        <is>
+          <t>Senior Partner Executive</t>
+        </is>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" s="26" t="inlineStr">
+        <is>
+          <t>Partners</t>
+        </is>
+      </c>
+      <c r="B80" s="26" t="inlineStr">
+        <is>
+          <t>LEWIS</t>
+        </is>
+      </c>
+      <c r="C80" s="26" t="inlineStr">
+        <is>
+          <t>JENNIFER</t>
+        </is>
+      </c>
+      <c r="D80" s="26" t="inlineStr">
+        <is>
+          <t>jen@performcb.com</t>
+        </is>
+      </c>
+      <c r="E80" s="26" t="inlineStr">
+        <is>
+          <t>VP of Partners</t>
+        </is>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" s="26" t="inlineStr">
+        <is>
+          <t>Partners</t>
+        </is>
+      </c>
+      <c r="B81" s="26" t="inlineStr">
         <is>
           <t>Mong</t>
         </is>
       </c>
-      <c r="C30" s="27" t="inlineStr">
+      <c r="C81" s="26" t="inlineStr">
         <is>
           <t>Ronald</t>
         </is>
       </c>
-      <c r="D30" s="27" t="inlineStr">
+      <c r="D81" s="26" t="inlineStr">
         <is>
           <t>ronald@performcb.com</t>
         </is>
       </c>
-      <c r="E30" s="27" t="inlineStr">
+      <c r="E81" s="26" t="inlineStr">
         <is>
           <t>Partner Executive</t>
         </is>
       </c>
     </row>
-    <row r="31">
-      <c r="A31" s="27" t="inlineStr">
+    <row r="82">
+      <c r="A82" s="26" t="inlineStr">
         <is>
           <t>Partners</t>
         </is>
       </c>
-      <c r="B31" s="27" t="inlineStr">
+      <c r="B82" s="26" t="inlineStr">
+        <is>
+          <t>Saar</t>
+        </is>
+      </c>
+      <c r="C82" s="26" t="inlineStr">
+        <is>
+          <t>Margarita</t>
+        </is>
+      </c>
+      <c r="D82" s="26" t="inlineStr">
+        <is>
+          <t>margo@performcb.com</t>
+        </is>
+      </c>
+      <c r="E82" s="26" t="inlineStr">
+        <is>
+          <t>Partner Account Director</t>
+        </is>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" s="26" t="inlineStr">
+        <is>
+          <t>Partners</t>
+        </is>
+      </c>
+      <c r="B83" s="26" t="inlineStr">
         <is>
           <t>Singh</t>
         </is>
       </c>
-      <c r="C31" s="27" t="inlineStr">
+      <c r="C83" s="26" t="inlineStr">
         <is>
           <t>Kunwar</t>
         </is>
       </c>
-      <c r="D31" s="27" t="inlineStr">
+      <c r="D83" s="26" t="inlineStr">
         <is>
           <t>kunwar@performcb.com</t>
         </is>
       </c>
-      <c r="E31" s="27" t="inlineStr">
+      <c r="E83" s="26" t="inlineStr">
         <is>
           <t>Partner Executive</t>
         </is>
       </c>
     </row>
-    <row r="32">
-[...27 lines deleted...]
-      <c r="A33" s="27" t="inlineStr">
+    <row r="84">
+      <c r="A84" s="26" t="inlineStr">
+        <is>
+          <t>People Operations</t>
+        </is>
+      </c>
+      <c r="B84" s="26" t="inlineStr">
+        <is>
+          <t>COGNAC</t>
+        </is>
+      </c>
+      <c r="C84" s="26" t="inlineStr">
+        <is>
+          <t>MARIA</t>
+        </is>
+      </c>
+      <c r="D84" s="26" t="inlineStr">
+        <is>
+          <t>angelica@performcb.com</t>
+        </is>
+      </c>
+      <c r="E84" s="26" t="inlineStr">
+        <is>
+          <t>People Operations Strategy Manager</t>
+        </is>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" s="26" t="inlineStr">
+        <is>
+          <t>People Operations</t>
+        </is>
+      </c>
+      <c r="B85" s="26" t="inlineStr">
+        <is>
+          <t>LEPSON</t>
+        </is>
+      </c>
+      <c r="C85" s="26" t="inlineStr">
+        <is>
+          <t>DARLENE</t>
+        </is>
+      </c>
+      <c r="D85" s="26" t="inlineStr">
+        <is>
+          <t>rana@performcb.com</t>
+        </is>
+      </c>
+      <c r="E85" s="26" t="inlineStr">
+        <is>
+          <t>Director of People Operations</t>
+        </is>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" s="26" t="inlineStr">
+        <is>
+          <t>People Operations</t>
+        </is>
+      </c>
+      <c r="B86" s="26" t="inlineStr">
+        <is>
+          <t>VAJGRT</t>
+        </is>
+      </c>
+      <c r="C86" s="26" t="inlineStr">
+        <is>
+          <t>TERRY</t>
+        </is>
+      </c>
+      <c r="D86" s="26" t="inlineStr">
+        <is>
+          <t>terry@performcb.com</t>
+        </is>
+      </c>
+      <c r="E86" s="26" t="inlineStr">
+        <is>
+          <t>Vice President of Talent Acquisition</t>
+        </is>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" s="26" t="inlineStr">
+        <is>
+          <t>Product</t>
+        </is>
+      </c>
+      <c r="B87" s="26" t="inlineStr">
+        <is>
+          <t>LAMONT</t>
+        </is>
+      </c>
+      <c r="C87" s="26" t="inlineStr">
+        <is>
+          <t>BRITTANY</t>
+        </is>
+      </c>
+      <c r="D87" s="26" t="inlineStr">
+        <is>
+          <t>brittany@performcb.com</t>
+        </is>
+      </c>
+      <c r="E87" s="26" t="inlineStr">
+        <is>
+          <t>Product Owner</t>
+        </is>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" s="26" t="inlineStr">
+        <is>
+          <t>Product</t>
+        </is>
+      </c>
+      <c r="B88" s="26" t="inlineStr">
+        <is>
+          <t>MARTIN</t>
+        </is>
+      </c>
+      <c r="C88" s="26" t="inlineStr">
+        <is>
+          <t>JULIE</t>
+        </is>
+      </c>
+      <c r="D88" s="26" t="inlineStr">
+        <is>
+          <t>julie@performcb.com</t>
+        </is>
+      </c>
+      <c r="E88" s="26" t="inlineStr">
+        <is>
+          <t>VP of Product Development</t>
+        </is>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" s="26" t="inlineStr">
+        <is>
+          <t>Product</t>
+        </is>
+      </c>
+      <c r="B89" s="26" t="inlineStr">
+        <is>
+          <t>PHINNEY</t>
+        </is>
+      </c>
+      <c r="C89" s="26" t="inlineStr">
+        <is>
+          <t>EMILY</t>
+        </is>
+      </c>
+      <c r="D89" s="26" t="inlineStr">
+        <is>
+          <t>emily@performcb.com</t>
+        </is>
+      </c>
+      <c r="E89" s="26" t="inlineStr">
+        <is>
+          <t>Technical Operations Manager</t>
+        </is>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" s="26" t="inlineStr">
+        <is>
+          <t>Revenue Operations</t>
+        </is>
+      </c>
+      <c r="B90" s="26" t="inlineStr">
+        <is>
+          <t>JACKSON</t>
+        </is>
+      </c>
+      <c r="C90" s="26" t="inlineStr">
+        <is>
+          <t>STEFANIE</t>
+        </is>
+      </c>
+      <c r="D90" s="26" t="inlineStr">
+        <is>
+          <t>stefanie@performcb.com</t>
+        </is>
+      </c>
+      <c r="E90" s="26" t="inlineStr">
+        <is>
+          <t>Revenue Operations Specialist</t>
+        </is>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" s="26" t="inlineStr">
+        <is>
+          <t>Revenue Operations</t>
+        </is>
+      </c>
+      <c r="B91" s="26" t="inlineStr">
+        <is>
+          <t>KEMPER</t>
+        </is>
+      </c>
+      <c r="C91" s="26" t="inlineStr">
+        <is>
+          <t>JESSICA</t>
+        </is>
+      </c>
+      <c r="D91" s="26" t="inlineStr">
+        <is>
+          <t>jessica@performcb.com</t>
+        </is>
+      </c>
+      <c r="E91" s="26" t="inlineStr">
+        <is>
+          <t>Senior Revenue Operations Specialist</t>
+        </is>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" s="26" t="inlineStr">
+        <is>
+          <t>Revenue Operations</t>
+        </is>
+      </c>
+      <c r="B92" s="26" t="inlineStr">
+        <is>
+          <t>REDDING</t>
+        </is>
+      </c>
+      <c r="C92" s="26" t="inlineStr">
+        <is>
+          <t>CARA</t>
+        </is>
+      </c>
+      <c r="D92" s="26" t="inlineStr">
+        <is>
+          <t>cara@performcb.com</t>
+        </is>
+      </c>
+      <c r="E92" s="26" t="inlineStr">
+        <is>
+          <t>EVP, Revenue Operations</t>
+        </is>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" s="26" t="inlineStr">
+        <is>
+          <t>Revenue Operations</t>
+        </is>
+      </c>
+      <c r="B93" s="26" t="inlineStr">
+        <is>
+          <t>SIERRA</t>
+        </is>
+      </c>
+      <c r="C93" s="26" t="inlineStr">
+        <is>
+          <t>LAURA</t>
+        </is>
+      </c>
+      <c r="D93" s="26" t="inlineStr">
+        <is>
+          <t>laura@performcb.com</t>
+        </is>
+      </c>
+      <c r="E93" s="26" t="inlineStr">
+        <is>
+          <t>Director of Revenue Operations</t>
+        </is>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" s="26" t="inlineStr">
+        <is>
+          <t>Risk Management</t>
+        </is>
+      </c>
+      <c r="B94" s="26" t="inlineStr">
+        <is>
+          <t>BERSTLING</t>
+        </is>
+      </c>
+      <c r="C94" s="26" t="inlineStr">
+        <is>
+          <t>ELIZABETH</t>
+        </is>
+      </c>
+      <c r="D94" s="26" t="inlineStr">
+        <is>
+          <t>beth@performcb.com</t>
+        </is>
+      </c>
+      <c r="E94" s="26" t="inlineStr">
+        <is>
+          <t>Sr. Risk Manager</t>
+        </is>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" s="26" t="inlineStr">
         <is>
           <t>Sales</t>
         </is>
       </c>
-      <c r="B33" s="27" t="inlineStr">
+      <c r="B95" s="26" t="inlineStr">
+        <is>
+          <t>ASHBEY</t>
+        </is>
+      </c>
+      <c r="C95" s="26" t="inlineStr">
+        <is>
+          <t>ALEXANDRA</t>
+        </is>
+      </c>
+      <c r="D95" s="26" t="inlineStr">
+        <is>
+          <t>alexandra.ashbey@performcb.com</t>
+        </is>
+      </c>
+      <c r="E95" s="26" t="inlineStr">
+        <is>
+          <t>Sales Director</t>
+        </is>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" s="26" t="inlineStr">
+        <is>
+          <t>Sales</t>
+        </is>
+      </c>
+      <c r="B96" s="26" t="inlineStr">
+        <is>
+          <t>DUNN</t>
+        </is>
+      </c>
+      <c r="C96" s="26" t="inlineStr">
+        <is>
+          <t>TINA</t>
+        </is>
+      </c>
+      <c r="D96" s="26" t="inlineStr">
+        <is>
+          <t>tina@performcb.com</t>
+        </is>
+      </c>
+      <c r="E96" s="26" t="inlineStr">
+        <is>
+          <t>Director of Sales</t>
+        </is>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" s="26" t="inlineStr">
+        <is>
+          <t>Sales</t>
+        </is>
+      </c>
+      <c r="B97" s="26" t="inlineStr">
+        <is>
+          <t>FINNEGAN</t>
+        </is>
+      </c>
+      <c r="C97" s="26" t="inlineStr">
+        <is>
+          <t>CONNER</t>
+        </is>
+      </c>
+      <c r="D97" s="26" t="inlineStr">
+        <is>
+          <t>Conner@performcb.com</t>
+        </is>
+      </c>
+      <c r="E97" s="26" t="inlineStr">
+        <is>
+          <t>Sales Director</t>
+        </is>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" s="26" t="inlineStr">
+        <is>
+          <t>Sales</t>
+        </is>
+      </c>
+      <c r="B98" s="26" t="inlineStr">
+        <is>
+          <t>HAVERLY</t>
+        </is>
+      </c>
+      <c r="C98" s="26" t="inlineStr">
+        <is>
+          <t>DAVID</t>
+        </is>
+      </c>
+      <c r="D98" s="26" t="inlineStr">
+        <is>
+          <t>dave.haverly@performcb.com</t>
+        </is>
+      </c>
+      <c r="E98" s="26" t="inlineStr">
+        <is>
+          <t>Sales Director</t>
+        </is>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" s="26" t="inlineStr">
+        <is>
+          <t>Sales</t>
+        </is>
+      </c>
+      <c r="B99" s="26" t="inlineStr">
+        <is>
+          <t>KAMPPILA</t>
+        </is>
+      </c>
+      <c r="C99" s="26" t="inlineStr">
+        <is>
+          <t>KYLE</t>
+        </is>
+      </c>
+      <c r="D99" s="26" t="inlineStr">
+        <is>
+          <t>kyle.kamppila@performcb.com</t>
+        </is>
+      </c>
+      <c r="E99" s="26" t="inlineStr">
+        <is>
+          <t>Sales Director</t>
+        </is>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" s="26" t="inlineStr">
+        <is>
+          <t>Sales</t>
+        </is>
+      </c>
+      <c r="B100" s="26" t="inlineStr">
         <is>
           <t>KEARNEY</t>
         </is>
       </c>
-      <c r="C33" s="27" t="inlineStr">
+      <c r="C100" s="26" t="inlineStr">
         <is>
           <t>MEGAN</t>
         </is>
       </c>
-      <c r="D33" s="27" t="inlineStr">
+      <c r="D100" s="26" t="inlineStr">
         <is>
           <t>meg@performcb.com</t>
         </is>
       </c>
-      <c r="E33" s="27" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A34" s="27" t="inlineStr">
+      <c r="E100" s="26" t="inlineStr">
+        <is>
+          <t>Sales Director</t>
+        </is>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" s="26" t="inlineStr">
+        <is>
+          <t>Sales</t>
+        </is>
+      </c>
+      <c r="B101" s="26" t="inlineStr">
+        <is>
+          <t>LEWIS</t>
+        </is>
+      </c>
+      <c r="C101" s="26" t="inlineStr">
+        <is>
+          <t>JARETT</t>
+        </is>
+      </c>
+      <c r="D101" s="26" t="inlineStr">
+        <is>
+          <t>jarett@performcb.com</t>
+        </is>
+      </c>
+      <c r="E101" s="26" t="inlineStr">
+        <is>
+          <t>Sales Director</t>
+        </is>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" s="26" t="inlineStr">
+        <is>
+          <t>Sales</t>
+        </is>
+      </c>
+      <c r="B102" s="26" t="inlineStr">
+        <is>
+          <t>LONG</t>
+        </is>
+      </c>
+      <c r="C102" s="26" t="inlineStr">
+        <is>
+          <t>WALTER</t>
+        </is>
+      </c>
+      <c r="D102" s="26" t="inlineStr">
+        <is>
+          <t>walter@performcb.com</t>
+        </is>
+      </c>
+      <c r="E102" s="26" t="inlineStr">
+        <is>
+          <t>Sales Director</t>
+        </is>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" s="26" t="inlineStr">
+        <is>
+          <t>Sales</t>
+        </is>
+      </c>
+      <c r="B103" s="26" t="inlineStr">
+        <is>
+          <t>MOSANSKY</t>
+        </is>
+      </c>
+      <c r="C103" s="26" t="inlineStr">
+        <is>
+          <t>KEVIN</t>
+        </is>
+      </c>
+      <c r="D103" s="26" t="inlineStr">
+        <is>
+          <t>kevin@performcb.com</t>
+        </is>
+      </c>
+      <c r="E103" s="26" t="inlineStr">
+        <is>
+          <t>Sales Director</t>
+        </is>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" s="26" t="inlineStr">
+        <is>
+          <t>Sales</t>
+        </is>
+      </c>
+      <c r="B104" s="26" t="inlineStr">
+        <is>
+          <t>VARGA</t>
+        </is>
+      </c>
+      <c r="C104" s="26" t="inlineStr">
+        <is>
+          <t>PETER</t>
+        </is>
+      </c>
+      <c r="D104" s="26" t="inlineStr">
+        <is>
+          <t>peter@performcb.com</t>
+        </is>
+      </c>
+      <c r="E104" s="26" t="inlineStr">
+        <is>
+          <t>Sales Director</t>
+        </is>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" s="26" t="inlineStr">
+        <is>
+          <t>Sales</t>
+        </is>
+      </c>
+      <c r="B105" s="26" t="inlineStr">
+        <is>
+          <t>VIOLETTE</t>
+        </is>
+      </c>
+      <c r="C105" s="26" t="inlineStr">
+        <is>
+          <t>TAYLOR</t>
+        </is>
+      </c>
+      <c r="D105" s="26" t="inlineStr">
+        <is>
+          <t>taylor@performcb.com</t>
+        </is>
+      </c>
+      <c r="E105" s="26" t="inlineStr">
+        <is>
+          <t>Senior Sales Director</t>
+        </is>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" s="26" t="inlineStr">
         <is>
           <t>TEST</t>
         </is>
       </c>
-      <c r="B34" s="27" t="inlineStr">
+      <c r="B106" s="26" t="inlineStr">
         <is>
           <t>SCOTT</t>
         </is>
       </c>
-      <c r="C34" s="27" t="inlineStr">
+      <c r="C106" s="26" t="inlineStr">
         <is>
           <t>MICHAEL</t>
         </is>
       </c>
-      <c r="D34" s="27" t="inlineStr">
+      <c r="D106" s="26" t="inlineStr">
         <is>
           <t>angelicatest@performcb.com</t>
         </is>
       </c>
-      <c r="E34" s="27" t="inlineStr">
+      <c r="E106" s="26" t="inlineStr">
         <is>
           <t>TEST - oRegional Manager of the Dunder Mifflin</t>
         </is>
       </c>
     </row>
-    <row r="35">
-      <c r="A35" s="27" t="inlineStr">
+    <row r="107">
+      <c r="A107" s="26" t="inlineStr">
         <is>
           <t>TEST</t>
         </is>
       </c>
-      <c r="B35" s="27" t="inlineStr">
+      <c r="B107" s="26" t="inlineStr">
         <is>
           <t>Wallace</t>
         </is>
       </c>
-      <c r="C35" s="27" t="inlineStr">
+      <c r="C107" s="26" t="inlineStr">
         <is>
           <t>David</t>
         </is>
       </c>
-      <c r="D35" s="27" t="inlineStr">
+      <c r="D107" s="26" t="inlineStr">
         <is>
           <t>david.wallace@dundreum.com</t>
         </is>
       </c>
-      <c r="E35" s="27" t="inlineStr">
+      <c r="E107" s="26" t="inlineStr">
         <is>
           <t>TEST - JOB TITLE</t>
         </is>
       </c>
     </row>
-    <row r="36">
-      <c r="A36" s="27" t="inlineStr">
+    <row r="108">
+      <c r="A108" s="26" t="inlineStr">
         <is>
           <t>Tech</t>
         </is>
       </c>
-      <c r="B36" s="27" t="inlineStr">
+      <c r="B108" s="26" t="inlineStr">
         <is>
           <t>Bojanić</t>
         </is>
       </c>
-      <c r="C36" s="27" t="inlineStr">
+      <c r="C108" s="26" t="inlineStr">
         <is>
           <t>Sonja</t>
         </is>
       </c>
-      <c r="D36" s="27" t="inlineStr">
+      <c r="D108" s="26" t="inlineStr">
         <is>
           <t>sonja.bojanic@performcb.com</t>
         </is>
       </c>
-      <c r="E36" s="27" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A37" s="27" t="inlineStr">
+      <c r="E108" s="26" t="inlineStr">
+        <is>
+          <t>Machine Learning Engineer</t>
+        </is>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" s="26" t="inlineStr">
         <is>
           <t>Tech</t>
         </is>
       </c>
-      <c r="B37" s="27" t="inlineStr">
+      <c r="B109" s="26" t="inlineStr">
+        <is>
+          <t>Dobrečević</t>
+        </is>
+      </c>
+      <c r="C109" s="26" t="inlineStr">
+        <is>
+          <t>Bojan</t>
+        </is>
+      </c>
+      <c r="D109" s="26" t="inlineStr">
+        <is>
+          <t>bojan@performcb.com</t>
+        </is>
+      </c>
+      <c r="E109" s="26" t="inlineStr">
+        <is>
+          <t>Frontend Team Lead</t>
+        </is>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" s="26" t="inlineStr">
+        <is>
+          <t>Tech</t>
+        </is>
+      </c>
+      <c r="B110" s="26" t="inlineStr">
         <is>
           <t>Gajić</t>
         </is>
       </c>
-      <c r="C37" s="27" t="inlineStr">
+      <c r="C110" s="26" t="inlineStr">
         <is>
           <t>Dragan</t>
         </is>
       </c>
-      <c r="D37" s="27" t="inlineStr">
+      <c r="D110" s="26" t="inlineStr">
         <is>
           <t>dragan.gajic@performcb.com</t>
         </is>
       </c>
-      <c r="E37" s="27" t="inlineStr">
+      <c r="E110" s="26" t="inlineStr">
         <is>
           <t>Software Engineer</t>
         </is>
       </c>
     </row>
-    <row r="38">
-      <c r="A38" s="27" t="inlineStr">
+    <row r="111">
+      <c r="A111" s="26" t="inlineStr">
         <is>
           <t>Tech</t>
         </is>
       </c>
-      <c r="B38" s="27" t="inlineStr">
+      <c r="B111" s="26" t="inlineStr">
         <is>
           <t>Gaković</t>
         </is>
       </c>
-      <c r="C38" s="27" t="inlineStr">
+      <c r="C111" s="26" t="inlineStr">
         <is>
           <t>Nemanja</t>
         </is>
       </c>
-      <c r="D38" s="27" t="inlineStr">
+      <c r="D111" s="26" t="inlineStr">
         <is>
           <t>nemanja.gakovic@performcb.com</t>
         </is>
       </c>
-      <c r="E38" s="27" t="inlineStr">
+      <c r="E111" s="26" t="inlineStr">
         <is>
           <t>Junior Frontend Engineer</t>
         </is>
       </c>
     </row>
-    <row r="39">
-      <c r="A39" s="27" t="inlineStr">
+    <row r="112">
+      <c r="A112" s="26" t="inlineStr">
         <is>
           <t>Tech</t>
         </is>
       </c>
-      <c r="B39" s="27" t="inlineStr">
+      <c r="B112" s="26" t="inlineStr">
+        <is>
+          <t>Jocić</t>
+        </is>
+      </c>
+      <c r="C112" s="26" t="inlineStr">
+        <is>
+          <t>Iva</t>
+        </is>
+      </c>
+      <c r="D112" s="26" t="inlineStr">
+        <is>
+          <t>iva@performcb.com</t>
+        </is>
+      </c>
+      <c r="E112" s="26" t="inlineStr">
+        <is>
+          <t>HR Manager Europe</t>
+        </is>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" s="26" t="inlineStr">
+        <is>
+          <t>Tech</t>
+        </is>
+      </c>
+      <c r="B113" s="26" t="inlineStr">
         <is>
           <t>Knežević</t>
         </is>
       </c>
-      <c r="C39" s="27" t="inlineStr">
+      <c r="C113" s="26" t="inlineStr">
         <is>
           <t>Dušan</t>
         </is>
       </c>
-      <c r="D39" s="27" t="inlineStr">
+      <c r="D113" s="26" t="inlineStr">
         <is>
           <t>dusan@performcb.com</t>
         </is>
       </c>
-      <c r="E39" s="27" t="inlineStr">
+      <c r="E113" s="26" t="inlineStr">
         <is>
           <t>Customer Support</t>
         </is>
       </c>
     </row>
-    <row r="40">
-      <c r="A40" s="27" t="inlineStr">
+    <row r="114">
+      <c r="A114" s="26" t="inlineStr">
         <is>
           <t>Tech</t>
         </is>
       </c>
-      <c r="B40" s="27" t="inlineStr">
+      <c r="B114" s="26" t="inlineStr">
+        <is>
+          <t>Lazarević</t>
+        </is>
+      </c>
+      <c r="C114" s="26" t="inlineStr">
+        <is>
+          <t>Dražen</t>
+        </is>
+      </c>
+      <c r="D114" s="26" t="inlineStr">
+        <is>
+          <t>drazen@performcb.com</t>
+        </is>
+      </c>
+      <c r="E114" s="26" t="inlineStr">
+        <is>
+          <t>Senior Software Engineer</t>
+        </is>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" s="26" t="inlineStr">
+        <is>
+          <t>Tech</t>
+        </is>
+      </c>
+      <c r="B115" s="26" t="inlineStr">
+        <is>
+          <t>Mandić</t>
+        </is>
+      </c>
+      <c r="C115" s="26" t="inlineStr">
+        <is>
+          <t>Željko</t>
+        </is>
+      </c>
+      <c r="D115" s="26" t="inlineStr">
+        <is>
+          <t>zeljko@performcb.com</t>
+        </is>
+      </c>
+      <c r="E115" s="26" t="inlineStr">
+        <is>
+          <t>VP of Technology and Machine Learning</t>
+        </is>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" s="26" t="inlineStr">
+        <is>
+          <t>Tech</t>
+        </is>
+      </c>
+      <c r="B116" s="26" t="inlineStr">
+        <is>
+          <t>Mitrović</t>
+        </is>
+      </c>
+      <c r="C116" s="26" t="inlineStr">
+        <is>
+          <t>Denis</t>
+        </is>
+      </c>
+      <c r="D116" s="26" t="inlineStr">
+        <is>
+          <t>denis@performcb.com</t>
+        </is>
+      </c>
+      <c r="E116" s="26" t="inlineStr">
+        <is>
+          <t>Senior Software Engineer</t>
+        </is>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" s="26" t="inlineStr">
+        <is>
+          <t>Tech</t>
+        </is>
+      </c>
+      <c r="B117" s="26" t="inlineStr">
+        <is>
+          <t>Miškić</t>
+        </is>
+      </c>
+      <c r="C117" s="26" t="inlineStr">
+        <is>
+          <t>Jelena</t>
+        </is>
+      </c>
+      <c r="D117" s="26" t="inlineStr">
+        <is>
+          <t>jelena@performcb.com</t>
+        </is>
+      </c>
+      <c r="E117" s="26" t="inlineStr">
+        <is>
+          <t>Machine Learning Engineer</t>
+        </is>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" s="26" t="inlineStr">
+        <is>
+          <t>Tech</t>
+        </is>
+      </c>
+      <c r="B118" s="26" t="inlineStr">
         <is>
           <t>Petković</t>
         </is>
       </c>
-      <c r="C40" s="27" t="inlineStr">
+      <c r="C118" s="26" t="inlineStr">
         <is>
           <t>Dijana</t>
         </is>
       </c>
-      <c r="D40" s="27" t="inlineStr">
+      <c r="D118" s="26" t="inlineStr">
         <is>
           <t>dijana.petkovic@performcb.com</t>
         </is>
       </c>
-      <c r="E40" s="27" t="inlineStr">
+      <c r="E118" s="26" t="inlineStr">
         <is>
           <t>Software Engineer</t>
         </is>
       </c>
     </row>
-    <row r="41">
-      <c r="A41" s="27" t="inlineStr">
+    <row r="119">
+      <c r="A119" s="26" t="inlineStr">
         <is>
           <t>Tech</t>
         </is>
       </c>
-      <c r="B41" s="27" t="inlineStr">
+      <c r="B119" s="26" t="inlineStr">
         <is>
           <t>Savić</t>
         </is>
       </c>
-      <c r="C41" s="27" t="inlineStr">
+      <c r="C119" s="26" t="inlineStr">
         <is>
           <t>Nikola</t>
         </is>
       </c>
-      <c r="D41" s="27" t="inlineStr">
+      <c r="D119" s="26" t="inlineStr">
         <is>
           <t>nikola@performcb.com</t>
         </is>
       </c>
-      <c r="E41" s="27" t="inlineStr">
+      <c r="E119" s="26" t="inlineStr">
         <is>
           <t>Junior Software Engineer</t>
         </is>
       </c>
     </row>
-    <row r="42">
-      <c r="A42" s="27" t="inlineStr">
+    <row r="120">
+      <c r="A120" s="26" t="inlineStr">
         <is>
           <t>Tech</t>
         </is>
       </c>
-      <c r="B42" s="27" t="inlineStr">
+      <c r="B120" s="26" t="inlineStr">
         <is>
           <t>Simić</t>
         </is>
       </c>
-      <c r="C42" s="27" t="inlineStr">
+      <c r="C120" s="26" t="inlineStr">
         <is>
           <t>Biljana</t>
         </is>
       </c>
-      <c r="D42" s="27" t="inlineStr">
+      <c r="D120" s="26" t="inlineStr">
         <is>
           <t>biljana@performcb.com</t>
         </is>
       </c>
-      <c r="E42" s="27" t="inlineStr">
+      <c r="E120" s="26" t="inlineStr">
         <is>
           <t>Quality Assurance</t>
         </is>
       </c>
     </row>
-    <row r="43">
-      <c r="A43" s="27" t="inlineStr">
+    <row r="121">
+      <c r="A121" s="26" t="inlineStr">
         <is>
           <t>Tech</t>
         </is>
       </c>
-      <c r="B43" s="27" t="inlineStr">
+      <c r="B121" s="26" t="inlineStr">
         <is>
           <t>Sladaković</t>
         </is>
       </c>
-      <c r="C43" s="27" t="inlineStr">
+      <c r="C121" s="26" t="inlineStr">
         <is>
           <t>Đorđe</t>
         </is>
       </c>
-      <c r="D43" s="27" t="inlineStr">
+      <c r="D121" s="26" t="inlineStr">
         <is>
           <t>djordje.sladakovic@performcb.com</t>
         </is>
       </c>
-      <c r="E43" s="27" t="inlineStr">
+      <c r="E121" s="26" t="inlineStr">
         <is>
           <t>Senior Software Engineer</t>
         </is>
       </c>
     </row>
-    <row r="44">
-      <c r="A44" s="27" t="inlineStr">
+    <row r="122">
+      <c r="A122" s="26" t="inlineStr">
         <is>
           <t>Tech</t>
         </is>
       </c>
-      <c r="B44" s="27" t="inlineStr">
+      <c r="B122" s="26" t="inlineStr">
         <is>
           <t>Topić</t>
         </is>
       </c>
-      <c r="C44" s="27" t="inlineStr">
+      <c r="C122" s="26" t="inlineStr">
+        <is>
+          <t>Milomir</t>
+        </is>
+      </c>
+      <c r="D122" s="26" t="inlineStr">
+        <is>
+          <t>milomir@performcb.com</t>
+        </is>
+      </c>
+      <c r="E122" s="26" t="inlineStr">
+        <is>
+          <t>Frontend Engineer</t>
+        </is>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" s="26" t="inlineStr">
+        <is>
+          <t>Tech</t>
+        </is>
+      </c>
+      <c r="B123" s="26" t="inlineStr">
+        <is>
+          <t>Topić</t>
+        </is>
+      </c>
+      <c r="C123" s="26" t="inlineStr">
         <is>
           <t>Đorđe</t>
         </is>
       </c>
-      <c r="D44" s="27" t="inlineStr">
+      <c r="D123" s="26" t="inlineStr">
         <is>
           <t>djordje.topic@performcb.com</t>
         </is>
       </c>
-      <c r="E44" s="27" t="inlineStr">
+      <c r="E123" s="26" t="inlineStr">
         <is>
           <t>DevOps Engineer</t>
         </is>
       </c>
     </row>
-    <row r="45">
-      <c r="A45" s="27" t="inlineStr">
+    <row r="124">
+      <c r="A124" s="26" t="inlineStr">
         <is>
           <t>Tech</t>
         </is>
       </c>
-      <c r="B45" s="27" t="inlineStr">
+      <c r="B124" s="26" t="inlineStr">
         <is>
           <t>Vujić</t>
         </is>
       </c>
-      <c r="C45" s="27" t="inlineStr">
+      <c r="C124" s="26" t="inlineStr">
         <is>
           <t>Jelena</t>
         </is>
       </c>
-      <c r="D45" s="27" t="inlineStr">
+      <c r="D124" s="26" t="inlineStr">
         <is>
           <t>jelena.vujic@performcb.com</t>
         </is>
       </c>
-      <c r="E45" s="27" t="inlineStr">
+      <c r="E124" s="26" t="inlineStr">
         <is>
           <t>Project Manager</t>
         </is>
       </c>
     </row>
-    <row r="46">
-      <c r="A46" s="27" t="inlineStr">
+    <row r="125">
+      <c r="A125" s="26" t="inlineStr">
         <is>
           <t>Tech</t>
         </is>
       </c>
-      <c r="B46" s="27" t="inlineStr">
+      <c r="B125" s="26" t="inlineStr">
+        <is>
+          <t>Zeljić</t>
+        </is>
+      </c>
+      <c r="C125" s="26" t="inlineStr">
+        <is>
+          <t>Strahinja</t>
+        </is>
+      </c>
+      <c r="D125" s="26" t="inlineStr">
+        <is>
+          <t>strahinja@performcb.com</t>
+        </is>
+      </c>
+      <c r="E125" s="26" t="inlineStr">
+        <is>
+          <t>Backend Team Lead</t>
+        </is>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" s="26" t="inlineStr">
+        <is>
+          <t>Tech</t>
+        </is>
+      </c>
+      <c r="B126" s="26" t="inlineStr">
         <is>
           <t>Ćulum</t>
         </is>
       </c>
-      <c r="C46" s="27" t="inlineStr">
+      <c r="C126" s="26" t="inlineStr">
         <is>
           <t>Nemanja</t>
         </is>
       </c>
-      <c r="D46" s="27" t="inlineStr">
+      <c r="D126" s="26" t="inlineStr">
         <is>
           <t>nemanja@performcb.com</t>
         </is>
       </c>
-      <c r="E46" s="27" t="inlineStr">
+      <c r="E126" s="26" t="inlineStr">
         <is>
           <t>Software Engineer</t>
         </is>
       </c>
     </row>
-    <row r="47">
-      <c r="A47" s="27" t="inlineStr">
+    <row r="127">
+      <c r="A127" s="26" t="inlineStr">
         <is>
           <t>Tech</t>
         </is>
       </c>
-      <c r="B47" s="27" t="inlineStr">
+      <c r="B127" s="26" t="inlineStr">
         <is>
           <t>Čajlaković</t>
         </is>
       </c>
-      <c r="C47" s="27" t="inlineStr">
+      <c r="C127" s="26" t="inlineStr">
         <is>
           <t>Teufik</t>
         </is>
       </c>
-      <c r="D47" s="27" t="inlineStr">
+      <c r="D127" s="26" t="inlineStr">
         <is>
           <t>teufik.cajlakovic@performcb.com</t>
         </is>
       </c>
-      <c r="E47" s="27" t="inlineStr">
+      <c r="E127" s="26" t="inlineStr">
         <is>
           <t>Machine Learning Engineer</t>
         </is>
       </c>
     </row>
-    <row r="48">
-      <c r="A48" s="27" t="inlineStr">
+    <row r="128">
+      <c r="A128" s="26" t="inlineStr">
         <is>
           <t>Tech</t>
         </is>
       </c>
-      <c r="B48" s="27" t="inlineStr">
+      <c r="B128" s="26" t="inlineStr">
         <is>
           <t>Đurđević</t>
         </is>
       </c>
-      <c r="C48" s="27" t="inlineStr">
+      <c r="C128" s="26" t="inlineStr">
         <is>
           <t>Branislav</t>
         </is>
       </c>
-      <c r="D48" s="27" t="inlineStr">
+      <c r="D128" s="26" t="inlineStr">
         <is>
           <t>branislav@performcb.com</t>
         </is>
       </c>
-      <c r="E48" s="27" t="inlineStr">
+      <c r="E128" s="26" t="inlineStr">
         <is>
           <t>Quality Assurance</t>
         </is>
       </c>
     </row>
-    <row r="50">
-[...11 lines deleted...]
-      <c r="A51" s="27" t="inlineStr">
+    <row r="130">
+      <c r="A130" s="28" t="inlineStr">
+        <is>
+          <t>Atlassian  —  3 employee(s) missing</t>
+        </is>
+      </c>
+      <c r="B130" s="29" t="n"/>
+      <c r="C130" s="29" t="n"/>
+      <c r="D130" s="29" t="n"/>
+      <c r="E130" s="29" t="n"/>
+    </row>
+    <row r="131">
+      <c r="A131" s="26" t="inlineStr">
         <is>
           <t>Sales</t>
         </is>
       </c>
-      <c r="B51" s="27" t="inlineStr">
-[...21 lines deleted...]
-      <c r="A52" s="27" t="inlineStr">
+      <c r="B131" s="26" t="inlineStr">
+        <is>
+          <t>HAVERLY</t>
+        </is>
+      </c>
+      <c r="C131" s="26" t="inlineStr">
+        <is>
+          <t>DAVID</t>
+        </is>
+      </c>
+      <c r="D131" s="26" t="inlineStr">
+        <is>
+          <t>dave.haverly@performcb.com</t>
+        </is>
+      </c>
+      <c r="E131" s="26" t="inlineStr">
+        <is>
+          <t>Sales Director</t>
+        </is>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" s="26" t="inlineStr">
         <is>
           <t>TEST</t>
         </is>
       </c>
-      <c r="B52" s="27" t="inlineStr">
+      <c r="B132" s="26" t="inlineStr">
         <is>
           <t>SCOTT</t>
         </is>
       </c>
-      <c r="C52" s="27" t="inlineStr">
+      <c r="C132" s="26" t="inlineStr">
         <is>
           <t>MICHAEL</t>
         </is>
       </c>
-      <c r="D52" s="27" t="inlineStr">
+      <c r="D132" s="26" t="inlineStr">
         <is>
           <t>angelicatest@performcb.com</t>
         </is>
       </c>
-      <c r="E52" s="27" t="inlineStr">
+      <c r="E132" s="26" t="inlineStr">
         <is>
           <t>TEST - oRegional Manager of the Dunder Mifflin</t>
         </is>
       </c>
     </row>
-    <row r="53">
-      <c r="A53" s="27" t="inlineStr">
+    <row r="133">
+      <c r="A133" s="26" t="inlineStr">
         <is>
           <t>TEST</t>
         </is>
       </c>
-      <c r="B53" s="27" t="inlineStr">
+      <c r="B133" s="26" t="inlineStr">
         <is>
           <t>Wallace</t>
         </is>
       </c>
-      <c r="C53" s="27" t="inlineStr">
+      <c r="C133" s="26" t="inlineStr">
         <is>
           <t>David</t>
         </is>
       </c>
-      <c r="D53" s="27" t="inlineStr">
+      <c r="D133" s="26" t="inlineStr">
         <is>
           <t>david.wallace@dundreum.com</t>
         </is>
       </c>
-      <c r="E53" s="27" t="inlineStr">
+      <c r="E133" s="26" t="inlineStr">
         <is>
           <t>TEST - JOB TITLE</t>
-        </is>
-[...25 lines deleted...]
-          <t>Customer Support</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:E767"/>
+  <dimension ref="A1:E653"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="11" customWidth="1" min="1" max="1"/>
     <col width="55" customWidth="1" min="2" max="2"/>
     <col width="55" customWidth="1" min="3" max="3"/>
     <col width="18" customWidth="1" min="4" max="4"/>
     <col width="16" customWidth="1" min="5" max="5"/>
   </cols>
   <sheetData>
     <row r="1" ht="18" customHeight="1">
       <c r="A1" s="19" t="inlineStr">
         <is>
           <t>System</t>
         </is>
       </c>
       <c r="B1" s="19" t="inlineStr">
         <is>
           <t>Display Name</t>
         </is>
       </c>
       <c r="C1" s="19" t="inlineStr">
         <is>
           <t>Account Email</t>
         </is>
       </c>
       <c r="D1" s="19" t="inlineStr">
         <is>
           <t>Termed Employee?</t>
         </is>
       </c>
       <c r="E1" s="19" t="inlineStr">
         <is>
           <t>Account Status</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="28" t="inlineStr">
         <is>
-          <t>Entra ID  —  52 extra account(s)</t>
+          <t>Entra ID  —  64 extra account(s)</t>
         </is>
       </c>
       <c r="B2" s="29" t="n"/>
       <c r="C2" s="29" t="n"/>
       <c r="D2" s="29" t="n"/>
       <c r="E2" s="29" t="n"/>
     </row>
     <row r="3">
       <c r="A3" s="30" t="inlineStr">
         <is>
           <t>Entra ID</t>
         </is>
       </c>
       <c r="B3" s="30" t="inlineStr">
         <is>
           <t>Adam Koncz</t>
         </is>
       </c>
       <c r="C3" s="30" t="inlineStr">
         <is>
           <t>Adam.Koncz@performcb.com</t>
         </is>
       </c>
-      <c r="D3" s="25" t="inlineStr">
+      <c r="D3" s="23" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E3" s="30" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="20" t="inlineStr">
+      <c r="A4" s="30" t="inlineStr">
         <is>
           <t>Entra ID</t>
         </is>
       </c>
-      <c r="B4" s="20" t="inlineStr">
-[...12 lines deleted...]
-          <t>True</t>
+      <c r="B4" s="30" t="inlineStr">
+        <is>
+          <t>Adam Soltani</t>
+        </is>
+      </c>
+      <c r="C4" s="30" t="inlineStr">
+        <is>
+          <t>adam@performcb.com</t>
+        </is>
+      </c>
+      <c r="D4" s="23" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="E4" s="30" t="inlineStr">
+        <is>
+          <t>False</t>
         </is>
       </c>
     </row>
     <row r="5">
-      <c r="A5" s="23" t="inlineStr">
+      <c r="A5" s="24" t="inlineStr">
         <is>
           <t>Entra ID</t>
         </is>
       </c>
-      <c r="B5" s="23" t="inlineStr">
+      <c r="B5" s="24" t="inlineStr">
         <is>
           <t>Admin Stephen</t>
         </is>
       </c>
-      <c r="C5" s="23" t="inlineStr">
+      <c r="C5" s="24" t="inlineStr">
         <is>
           <t>admin.stephen@performcb.com</t>
         </is>
       </c>
-      <c r="D5" s="24" t="inlineStr"/>
-      <c r="E5" s="23" t="inlineStr">
+      <c r="D5" s="25" t="inlineStr"/>
+      <c r="E5" s="24" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="20" t="inlineStr">
         <is>
           <t>Entra ID</t>
         </is>
       </c>
       <c r="B6" s="20" t="inlineStr">
         <is>
           <t>admin</t>
         </is>
       </c>
       <c r="C6" s="20" t="inlineStr">
         <is>
           <t>admin@ClickBooth01.onmicrosoft.com</t>
         </is>
       </c>
       <c r="D6" s="21" t="inlineStr"/>
       <c r="E6" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="30" t="inlineStr">
         <is>
           <t>Entra ID</t>
         </is>
       </c>
       <c r="B7" s="30" t="inlineStr">
         <is>
           <t>Adrianne Castle</t>
         </is>
       </c>
       <c r="C7" s="30" t="inlineStr">
         <is>
           <t>adrianne@performcb.com</t>
         </is>
       </c>
-      <c r="D7" s="25" t="inlineStr">
+      <c r="D7" s="23" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E7" s="30" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="30" t="inlineStr">
         <is>
           <t>Entra ID</t>
         </is>
       </c>
       <c r="B8" s="30" t="inlineStr">
         <is>
           <t>Alanna Jones</t>
         </is>
       </c>
       <c r="C8" s="30" t="inlineStr">
         <is>
           <t>alanna@performcb.com</t>
         </is>
       </c>
-      <c r="D8" s="25" t="inlineStr">
+      <c r="D8" s="23" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E8" s="30" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
     </row>
     <row r="9">
-      <c r="A9" s="23" t="inlineStr">
+      <c r="A9" s="24" t="inlineStr">
         <is>
           <t>Entra ID</t>
         </is>
       </c>
-      <c r="B9" s="23" t="inlineStr">
+      <c r="B9" s="24" t="inlineStr">
         <is>
           <t>Alex Aanicca</t>
         </is>
       </c>
-      <c r="C9" s="23" t="inlineStr">
+      <c r="C9" s="24" t="inlineStr">
         <is>
           <t>alex@performcb.com</t>
         </is>
       </c>
-      <c r="D9" s="24" t="inlineStr"/>
-      <c r="E9" s="23" t="inlineStr">
+      <c r="D9" s="25" t="inlineStr"/>
+      <c r="E9" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="30" t="inlineStr">
         <is>
           <t>Entra ID</t>
         </is>
       </c>
       <c r="B10" s="30" t="inlineStr">
         <is>
           <t>Alexandra Del Valle</t>
         </is>
       </c>
       <c r="C10" s="30" t="inlineStr">
         <is>
           <t>alexandra@performcb.com</t>
         </is>
       </c>
-      <c r="D10" s="25" t="inlineStr">
+      <c r="D10" s="23" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E10" s="30" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="30" t="inlineStr">
         <is>
           <t>Entra ID</t>
         </is>
       </c>
       <c r="B11" s="30" t="inlineStr">
         <is>
           <t>Aly Itwaru</t>
         </is>
       </c>
       <c r="C11" s="30" t="inlineStr">
         <is>
           <t>aly@performcb.com</t>
         </is>
       </c>
-      <c r="D11" s="25" t="inlineStr">
+      <c r="D11" s="23" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E11" s="30" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
     </row>
     <row r="12">
-      <c r="A12" s="30" t="inlineStr">
+      <c r="A12" s="20" t="inlineStr">
         <is>
           <t>Entra ID</t>
         </is>
       </c>
-      <c r="B12" s="30" t="inlineStr">
+      <c r="B12" s="20" t="inlineStr">
+        <is>
+          <t>Anas Qureshi</t>
+        </is>
+      </c>
+      <c r="C12" s="20" t="inlineStr">
+        <is>
+          <t>anas@performcb.com</t>
+        </is>
+      </c>
+      <c r="D12" s="21" t="inlineStr"/>
+      <c r="E12" s="20" t="inlineStr">
+        <is>
+          <t>True</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="30" t="inlineStr">
+        <is>
+          <t>Entra ID</t>
+        </is>
+      </c>
+      <c r="B13" s="30" t="inlineStr">
         <is>
           <t>Ashley Sharum</t>
         </is>
       </c>
-      <c r="C12" s="30" t="inlineStr">
+      <c r="C13" s="30" t="inlineStr">
         <is>
           <t>ashley.sharum@performcb.com</t>
         </is>
       </c>
-      <c r="D12" s="25" t="inlineStr">
+      <c r="D13" s="23" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
-      <c r="E12" s="30" t="inlineStr">
+      <c r="E13" s="30" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
     </row>
-    <row r="13">
-      <c r="A13" s="23" t="inlineStr">
+    <row r="14">
+      <c r="A14" s="20" t="inlineStr">
         <is>
           <t>Entra ID</t>
         </is>
       </c>
-      <c r="B13" s="23" t="inlineStr">
+      <c r="B14" s="20" t="inlineStr">
         <is>
           <t>azure sync</t>
         </is>
       </c>
-      <c r="C13" s="23" t="inlineStr">
+      <c r="C14" s="20" t="inlineStr">
         <is>
           <t>azuresync@ClickBooth01.onmicrosoft.com</t>
         </is>
       </c>
-      <c r="D13" s="24" t="inlineStr"/>
-      <c r="E13" s="23" t="inlineStr">
+      <c r="D14" s="21" t="inlineStr"/>
+      <c r="E14" s="20" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
     </row>
-    <row r="14">
-      <c r="A14" s="30" t="inlineStr">
+    <row r="15">
+      <c r="A15" s="30" t="inlineStr">
         <is>
           <t>Entra ID</t>
         </is>
       </c>
-      <c r="B14" s="30" t="inlineStr">
+      <c r="B15" s="30" t="inlineStr">
         <is>
           <t>Bill Greer</t>
         </is>
       </c>
-      <c r="C14" s="30" t="inlineStr">
+      <c r="C15" s="30" t="inlineStr">
         <is>
           <t>bill.greer@performcb.com</t>
         </is>
       </c>
-      <c r="D14" s="25" t="inlineStr">
+      <c r="D15" s="23" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
-      <c r="E14" s="30" t="inlineStr">
+      <c r="E15" s="30" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
     </row>
-    <row r="15">
-      <c r="A15" s="23" t="inlineStr">
+    <row r="16">
+      <c r="A16" s="20" t="inlineStr">
         <is>
           <t>Entra ID</t>
         </is>
       </c>
-      <c r="B15" s="23" t="inlineStr">
+      <c r="B16" s="20" t="inlineStr">
         <is>
           <t>Brandon Balentine</t>
         </is>
       </c>
-      <c r="C15" s="23" t="inlineStr">
+      <c r="C16" s="20" t="inlineStr">
         <is>
           <t>brandon.balentine@performcb.com</t>
         </is>
       </c>
-      <c r="D15" s="24" t="inlineStr"/>
-[...27 lines deleted...]
-      <c r="E16" s="30" t="inlineStr">
+      <c r="D16" s="21" t="inlineStr"/>
+      <c r="E16" s="20" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="30" t="inlineStr">
         <is>
           <t>Entra ID</t>
         </is>
       </c>
       <c r="B17" s="30" t="inlineStr">
         <is>
+          <t>Brian Taylor</t>
+        </is>
+      </c>
+      <c r="C17" s="30" t="inlineStr">
+        <is>
+          <t>brian@performcb.com</t>
+        </is>
+      </c>
+      <c r="D17" s="23" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="E17" s="30" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="20" t="inlineStr">
+        <is>
+          <t>Entra ID</t>
+        </is>
+      </c>
+      <c r="B18" s="20" t="inlineStr">
+        <is>
+          <t>Cassandra Broadway</t>
+        </is>
+      </c>
+      <c r="C18" s="20" t="inlineStr">
+        <is>
+          <t>cassandra@performcb.com</t>
+        </is>
+      </c>
+      <c r="D18" s="21" t="inlineStr"/>
+      <c r="E18" s="20" t="inlineStr">
+        <is>
+          <t>True</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="30" t="inlineStr">
+        <is>
+          <t>Entra ID</t>
+        </is>
+      </c>
+      <c r="B19" s="30" t="inlineStr">
+        <is>
           <t>Christina Niedermeyer</t>
         </is>
       </c>
-      <c r="C17" s="30" t="inlineStr">
+      <c r="C19" s="30" t="inlineStr">
         <is>
           <t>christina@performcb.com</t>
         </is>
       </c>
-      <c r="D17" s="25" t="inlineStr">
+      <c r="D19" s="23" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
-      <c r="E17" s="30" t="inlineStr">
-[...49 lines deleted...]
-      <c r="E19" s="23" t="inlineStr">
+      <c r="E19" s="30" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="20" t="inlineStr">
         <is>
           <t>Entra ID</t>
         </is>
       </c>
       <c r="B20" s="20" t="inlineStr">
         <is>
-          <t>Dan Dombrowski</t>
+          <t>CIO Admin</t>
         </is>
       </c>
       <c r="C20" s="20" t="inlineStr">
         <is>
-          <t>dan@performcb.com</t>
+          <t>cioadmin@performcb.com</t>
         </is>
       </c>
       <c r="D20" s="21" t="inlineStr"/>
       <c r="E20" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="21">
-      <c r="A21" s="23" t="inlineStr">
+      <c r="A21" s="30" t="inlineStr">
         <is>
           <t>Entra ID</t>
         </is>
       </c>
-      <c r="B21" s="23" t="inlineStr">
-[...12 lines deleted...]
-          <t>True</t>
+      <c r="B21" s="30" t="inlineStr">
+        <is>
+          <t>Craig McGlynn</t>
+        </is>
+      </c>
+      <c r="C21" s="30" t="inlineStr">
+        <is>
+          <t>craig@performcb.com</t>
+        </is>
+      </c>
+      <c r="D21" s="23" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="E21" s="30" t="inlineStr">
+        <is>
+          <t>False</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="20" t="inlineStr">
         <is>
           <t>Entra ID</t>
         </is>
       </c>
       <c r="B22" s="20" t="inlineStr">
         <is>
-          <t>Dig Dug</t>
+          <t>Dan Fink</t>
         </is>
       </c>
       <c r="C22" s="20" t="inlineStr">
         <is>
-          <t>digdug@performcb.com</t>
+          <t>dan.fink@performcb.com</t>
         </is>
       </c>
       <c r="D22" s="21" t="inlineStr"/>
       <c r="E22" s="20" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
     </row>
     <row r="23">
-      <c r="A23" s="23" t="inlineStr">
+      <c r="A23" s="24" t="inlineStr">
         <is>
           <t>Entra ID</t>
         </is>
       </c>
-      <c r="B23" s="23" t="inlineStr">
-[...10 lines deleted...]
-      <c r="E23" s="23" t="inlineStr">
+      <c r="B23" s="24" t="inlineStr">
+        <is>
+          <t>Dan Dombrowski</t>
+        </is>
+      </c>
+      <c r="C23" s="24" t="inlineStr">
+        <is>
+          <t>dan@performcb.com</t>
+        </is>
+      </c>
+      <c r="D23" s="25" t="inlineStr"/>
+      <c r="E23" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="20" t="inlineStr">
         <is>
           <t>Entra ID</t>
         </is>
       </c>
       <c r="B24" s="20" t="inlineStr">
         <is>
-          <t>Dzenis Claw</t>
+          <t>David Haverly</t>
         </is>
       </c>
       <c r="C24" s="20" t="inlineStr">
         <is>
-          <t>dzenis.claw@performcb.com</t>
+          <t>david.haverly@performcb.com</t>
         </is>
       </c>
       <c r="D24" s="21" t="inlineStr"/>
       <c r="E24" s="20" t="inlineStr">
         <is>
+          <t>True</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="24" t="inlineStr">
+        <is>
+          <t>Entra ID</t>
+        </is>
+      </c>
+      <c r="B25" s="24" t="inlineStr">
+        <is>
+          <t>David Owens</t>
+        </is>
+      </c>
+      <c r="C25" s="24" t="inlineStr">
+        <is>
+          <t>david.owens@performcb.com</t>
+        </is>
+      </c>
+      <c r="D25" s="25" t="inlineStr"/>
+      <c r="E25" s="24" t="inlineStr">
+        <is>
+          <t>True</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="20" t="inlineStr">
+        <is>
+          <t>Entra ID</t>
+        </is>
+      </c>
+      <c r="B26" s="20" t="inlineStr">
+        <is>
+          <t>Dig Dug</t>
+        </is>
+      </c>
+      <c r="C26" s="20" t="inlineStr">
+        <is>
+          <t>digdug@performcb.com</t>
+        </is>
+      </c>
+      <c r="D26" s="21" t="inlineStr"/>
+      <c r="E26" s="20" t="inlineStr">
+        <is>
+          <t>True</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="30" t="inlineStr">
+        <is>
+          <t>Entra ID</t>
+        </is>
+      </c>
+      <c r="B27" s="30" t="inlineStr">
+        <is>
+          <t>Drew Rosier</t>
+        </is>
+      </c>
+      <c r="C27" s="30" t="inlineStr">
+        <is>
+          <t>drew@performcb.com</t>
+        </is>
+      </c>
+      <c r="D27" s="23" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="E27" s="30" t="inlineStr">
+        <is>
           <t>False</t>
         </is>
       </c>
     </row>
-    <row r="25">
-      <c r="A25" s="23" t="inlineStr">
+    <row r="28">
+      <c r="A28" s="20" t="inlineStr">
         <is>
           <t>Entra ID</t>
         </is>
       </c>
-      <c r="B25" s="23" t="inlineStr">
+      <c r="B28" s="20" t="inlineStr">
+        <is>
+          <t>David Saunders</t>
+        </is>
+      </c>
+      <c r="C28" s="20" t="inlineStr">
+        <is>
+          <t>dsaunders_beringercapital.com#EXT#@ClickBooth01.onmicrosoft.com</t>
+        </is>
+      </c>
+      <c r="D28" s="21" t="inlineStr"/>
+      <c r="E28" s="20" t="inlineStr">
+        <is>
+          <t>True</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="24" t="inlineStr">
+        <is>
+          <t>Entra ID</t>
+        </is>
+      </c>
+      <c r="B29" s="24" t="inlineStr">
+        <is>
+          <t>Dzenis Claw</t>
+        </is>
+      </c>
+      <c r="C29" s="24" t="inlineStr">
+        <is>
+          <t>dzenis.claw@performcb.com</t>
+        </is>
+      </c>
+      <c r="D29" s="25" t="inlineStr"/>
+      <c r="E29" s="24" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="20" t="inlineStr">
+        <is>
+          <t>Entra ID</t>
+        </is>
+      </c>
+      <c r="B30" s="20" t="inlineStr">
         <is>
           <t>Elizabeth Hazeltine</t>
         </is>
       </c>
-      <c r="C25" s="23" t="inlineStr">
+      <c r="C30" s="20" t="inlineStr">
         <is>
           <t>elizabeth@performcb.com</t>
         </is>
       </c>
-      <c r="D25" s="24" t="inlineStr"/>
-      <c r="E25" s="23" t="inlineStr">
+      <c r="D30" s="21" t="inlineStr"/>
+      <c r="E30" s="20" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
     </row>
-    <row r="26">
-      <c r="A26" s="30" t="inlineStr">
+    <row r="31">
+      <c r="A31" s="24" t="inlineStr">
         <is>
           <t>Entra ID</t>
         </is>
       </c>
-      <c r="B26" s="30" t="inlineStr">
-[...147 lines deleted...]
-          <t>False</t>
+      <c r="B31" s="24" t="inlineStr">
+        <is>
+          <t>Erez Yerushalmi</t>
+        </is>
+      </c>
+      <c r="C31" s="24" t="inlineStr">
+        <is>
+          <t>erez@performcb.com</t>
+        </is>
+      </c>
+      <c r="D31" s="25" t="inlineStr"/>
+      <c r="E31" s="24" t="inlineStr">
+        <is>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="30" t="inlineStr">
         <is>
           <t>Entra ID</t>
         </is>
       </c>
       <c r="B32" s="30" t="inlineStr">
         <is>
-          <t>Jonathan King</t>
+          <t>Garrett Neta</t>
         </is>
       </c>
       <c r="C32" s="30" t="inlineStr">
         <is>
-          <t>Jonathan@performcb.com</t>
-[...2 lines deleted...]
-      <c r="D32" s="25" t="inlineStr">
+          <t>garrett@performcb.com</t>
+        </is>
+      </c>
+      <c r="D32" s="23" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E32" s="30" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
     </row>
     <row r="33">
-      <c r="A33" s="23" t="inlineStr">
+      <c r="A33" s="24" t="inlineStr">
         <is>
           <t>Entra ID</t>
         </is>
       </c>
-      <c r="B33" s="23" t="inlineStr">
-[...12 lines deleted...]
-          <t>True</t>
+      <c r="B33" s="24" t="inlineStr">
+        <is>
+          <t>George Alolod</t>
+        </is>
+      </c>
+      <c r="C33" s="24" t="inlineStr">
+        <is>
+          <t>geo@performcb.com</t>
+        </is>
+      </c>
+      <c r="D33" s="25" t="inlineStr"/>
+      <c r="E33" s="24" t="inlineStr">
+        <is>
+          <t>False</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="30" t="inlineStr">
         <is>
           <t>Entra ID</t>
         </is>
       </c>
       <c r="B34" s="30" t="inlineStr">
         <is>
-          <t>Lexi Sullivan</t>
+          <t>Hana Gilbert</t>
         </is>
       </c>
       <c r="C34" s="30" t="inlineStr">
         <is>
-          <t>lexi@performcb.com</t>
-[...2 lines deleted...]
-      <c r="D34" s="25" t="inlineStr">
+          <t>hana@performcb.com</t>
+        </is>
+      </c>
+      <c r="D34" s="23" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E34" s="30" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
     </row>
     <row r="35">
-      <c r="A35" s="23" t="inlineStr">
+      <c r="A35" s="30" t="inlineStr">
         <is>
           <t>Entra ID</t>
         </is>
       </c>
-      <c r="B35" s="23" t="inlineStr">
-[...12 lines deleted...]
-          <t>True</t>
+      <c r="B35" s="30" t="inlineStr">
+        <is>
+          <t>Jae Johnson</t>
+        </is>
+      </c>
+      <c r="C35" s="30" t="inlineStr">
+        <is>
+          <t>jae@performcb.com</t>
+        </is>
+      </c>
+      <c r="D35" s="23" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="E35" s="30" t="inlineStr">
+        <is>
+          <t>False</t>
         </is>
       </c>
     </row>
     <row r="36">
-      <c r="A36" s="30" t="inlineStr">
+      <c r="A36" s="20" t="inlineStr">
         <is>
           <t>Entra ID</t>
         </is>
       </c>
-      <c r="B36" s="30" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D36" s="25" t="inlineStr">
+      <c r="B36" s="20" t="inlineStr">
+        <is>
+          <t>Jennifer Leslie</t>
+        </is>
+      </c>
+      <c r="C36" s="20" t="inlineStr">
+        <is>
+          <t>Jennifer.Leslie@performcb.com</t>
+        </is>
+      </c>
+      <c r="D36" s="21" t="inlineStr"/>
+      <c r="E36" s="20" t="inlineStr">
+        <is>
+          <t>True</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="30" t="inlineStr">
+        <is>
+          <t>Entra ID</t>
+        </is>
+      </c>
+      <c r="B37" s="30" t="inlineStr">
+        <is>
+          <t>John Sluty</t>
+        </is>
+      </c>
+      <c r="C37" s="30" t="inlineStr">
+        <is>
+          <t>john@performcb.com</t>
+        </is>
+      </c>
+      <c r="D37" s="23" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
-      <c r="E36" s="30" t="inlineStr">
+      <c r="E37" s="30" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
     </row>
-    <row r="37">
-      <c r="A37" s="23" t="inlineStr">
+    <row r="38">
+      <c r="A38" s="30" t="inlineStr">
         <is>
           <t>Entra ID</t>
         </is>
       </c>
-      <c r="B37" s="23" t="inlineStr">
-[...10 lines deleted...]
-      <c r="E37" s="23" t="inlineStr">
+      <c r="B38" s="30" t="inlineStr">
+        <is>
+          <t>Jon Cable</t>
+        </is>
+      </c>
+      <c r="C38" s="30" t="inlineStr">
+        <is>
+          <t>jon@performcb.com</t>
+        </is>
+      </c>
+      <c r="D38" s="23" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="E38" s="30" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
     </row>
-    <row r="38">
-      <c r="A38" s="20" t="inlineStr">
+    <row r="39">
+      <c r="A39" s="30" t="inlineStr">
         <is>
           <t>Entra ID</t>
         </is>
       </c>
-      <c r="B38" s="20" t="inlineStr">
-[...33 lines deleted...]
-      <c r="E39" s="23" t="inlineStr">
+      <c r="B39" s="30" t="inlineStr">
+        <is>
+          <t>Jonathan King</t>
+        </is>
+      </c>
+      <c r="C39" s="30" t="inlineStr">
+        <is>
+          <t>Jonathan@performcb.com</t>
+        </is>
+      </c>
+      <c r="D39" s="23" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="E39" s="30" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="20" t="inlineStr">
         <is>
           <t>Entra ID</t>
         </is>
       </c>
       <c r="B40" s="20" t="inlineStr">
         <is>
-          <t>Rob Herb</t>
+          <t>John Panousopoulos</t>
         </is>
       </c>
       <c r="C40" s="20" t="inlineStr">
         <is>
-          <t>rob@performcb.com</t>
+          <t>jpanousopoulos_beringercapital.com#EXT#@ClickBooth01.onmicrosoft.com</t>
         </is>
       </c>
       <c r="D40" s="21" t="inlineStr"/>
       <c r="E40" s="20" t="inlineStr">
         <is>
+          <t>True</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="30" t="inlineStr">
+        <is>
+          <t>Entra ID</t>
+        </is>
+      </c>
+      <c r="B41" s="30" t="inlineStr">
+        <is>
+          <t>Lexi Sullivan</t>
+        </is>
+      </c>
+      <c r="C41" s="30" t="inlineStr">
+        <is>
+          <t>lexi@performcb.com</t>
+        </is>
+      </c>
+      <c r="D41" s="23" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="E41" s="30" t="inlineStr">
+        <is>
           <t>False</t>
-        </is>
-[...21 lines deleted...]
-          <t>True</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="20" t="inlineStr">
         <is>
           <t>Entra ID</t>
         </is>
       </c>
       <c r="B42" s="20" t="inlineStr">
         <is>
-          <t>service_ai_automation</t>
+          <t>Mark Kirschner</t>
         </is>
       </c>
       <c r="C42" s="20" t="inlineStr">
         <is>
-          <t>service_ai_automation@performcb.com</t>
+          <t>mark.kirschner@performcb.com</t>
         </is>
       </c>
       <c r="D42" s="21" t="inlineStr"/>
       <c r="E42" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="43">
-      <c r="A43" s="23" t="inlineStr">
+      <c r="A43" s="30" t="inlineStr">
         <is>
           <t>Entra ID</t>
         </is>
       </c>
-      <c r="B43" s="23" t="inlineStr">
-[...12 lines deleted...]
-          <t>True</t>
+      <c r="B43" s="30" t="inlineStr">
+        <is>
+          <t>Matt Stanley</t>
+        </is>
+      </c>
+      <c r="C43" s="30" t="inlineStr">
+        <is>
+          <t>matt.stanley@performcb.com</t>
+        </is>
+      </c>
+      <c r="D43" s="23" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="E43" s="30" t="inlineStr">
+        <is>
+          <t>False</t>
         </is>
       </c>
     </row>
     <row r="44">
-      <c r="A44" s="20" t="inlineStr">
+      <c r="A44" s="30" t="inlineStr">
         <is>
           <t>Entra ID</t>
         </is>
       </c>
-      <c r="B44" s="20" t="inlineStr">
-[...10 lines deleted...]
-      <c r="E44" s="20" t="inlineStr">
+      <c r="B44" s="30" t="inlineStr">
+        <is>
+          <t>McClain Sherman</t>
+        </is>
+      </c>
+      <c r="C44" s="30" t="inlineStr">
+        <is>
+          <t>mcclain@performcb.com</t>
+        </is>
+      </c>
+      <c r="D44" s="23" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="E44" s="30" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
     </row>
     <row r="45">
-      <c r="A45" s="30" t="inlineStr">
+      <c r="A45" s="24" t="inlineStr">
         <is>
           <t>Entra ID</t>
         </is>
       </c>
-      <c r="B45" s="30" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E45" s="30" t="inlineStr">
+      <c r="B45" s="24" t="inlineStr">
+        <is>
+          <t>Melanie Cuppage</t>
+        </is>
+      </c>
+      <c r="C45" s="24" t="inlineStr">
+        <is>
+          <t>melanie@performcb.com</t>
+        </is>
+      </c>
+      <c r="D45" s="25" t="inlineStr"/>
+      <c r="E45" s="24" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="20" t="inlineStr">
         <is>
           <t>Entra ID</t>
         </is>
       </c>
       <c r="B46" s="20" t="inlineStr">
         <is>
-          <t>Stephen Claw</t>
+          <t>Michael Flaherty</t>
         </is>
       </c>
       <c r="C46" s="20" t="inlineStr">
         <is>
-          <t>stephen.claw@performcb.com</t>
+          <t>Michael.Flaherty@performcb.com</t>
         </is>
       </c>
       <c r="D46" s="21" t="inlineStr"/>
       <c r="E46" s="20" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="30" t="inlineStr">
         <is>
           <t>Entra ID</t>
         </is>
       </c>
       <c r="B47" s="30" t="inlineStr">
         <is>
-          <t>Stephen Brown</t>
+          <t>Michael Purcell</t>
         </is>
       </c>
       <c r="C47" s="30" t="inlineStr">
         <is>
-          <t>stephen@performcb.com</t>
-[...2 lines deleted...]
-      <c r="D47" s="25" t="inlineStr">
+          <t>michael.purcell@performcb.com</t>
+        </is>
+      </c>
+      <c r="D47" s="23" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E47" s="30" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
     </row>
     <row r="48">
-      <c r="A48" s="30" t="inlineStr">
+      <c r="A48" s="20" t="inlineStr">
         <is>
           <t>Entra ID</t>
         </is>
       </c>
-      <c r="B48" s="30" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E48" s="30" t="inlineStr">
+      <c r="B48" s="20" t="inlineStr">
+        <is>
+          <t>Neil Raj</t>
+        </is>
+      </c>
+      <c r="C48" s="20" t="inlineStr">
+        <is>
+          <t>neil@performcb.com</t>
+        </is>
+      </c>
+      <c r="D48" s="21" t="inlineStr"/>
+      <c r="E48" s="20" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
     </row>
     <row r="49">
-      <c r="A49" s="23" t="inlineStr">
+      <c r="A49" s="24" t="inlineStr">
         <is>
           <t>Entra ID</t>
         </is>
       </c>
-      <c r="B49" s="23" t="inlineStr">
-[...10 lines deleted...]
-      <c r="E49" s="23" t="inlineStr">
+      <c r="B49" s="24" t="inlineStr">
+        <is>
+          <t>Raphi Green</t>
+        </is>
+      </c>
+      <c r="C49" s="24" t="inlineStr">
+        <is>
+          <t>raphi@performcb.com</t>
+        </is>
+      </c>
+      <c r="D49" s="25" t="inlineStr"/>
+      <c r="E49" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="20" t="inlineStr">
         <is>
           <t>Entra ID</t>
         </is>
       </c>
       <c r="B50" s="20" t="inlineStr">
         <is>
-          <t>Sec Admin</t>
+          <t>Rob Herb</t>
         </is>
       </c>
       <c r="C50" s="20" t="inlineStr">
         <is>
-          <t>tempadmin@ClickBooth01.onmicrosoft.com</t>
+          <t>rob@performcb.com</t>
         </is>
       </c>
       <c r="D50" s="21" t="inlineStr"/>
       <c r="E50" s="20" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
     </row>
     <row r="51">
-      <c r="A51" s="23" t="inlineStr">
+      <c r="A51" s="24" t="inlineStr">
         <is>
           <t>Entra ID</t>
         </is>
       </c>
-      <c r="B51" s="23" t="inlineStr">
-[...10 lines deleted...]
-      <c r="E51" s="23" t="inlineStr">
+      <c r="B51" s="24" t="inlineStr">
+        <is>
+          <t>Ryu Hoshi</t>
+        </is>
+      </c>
+      <c r="C51" s="24" t="inlineStr">
+        <is>
+          <t>ryu@performcb.com</t>
+        </is>
+      </c>
+      <c r="D51" s="25" t="inlineStr"/>
+      <c r="E51" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="20" t="inlineStr">
         <is>
           <t>Entra ID</t>
         </is>
       </c>
       <c r="B52" s="20" t="inlineStr">
         <is>
-          <t>Test IT</t>
+          <t>service_ai_automation</t>
         </is>
       </c>
       <c r="C52" s="20" t="inlineStr">
         <is>
-          <t>testit@performcb.com</t>
+          <t>service_ai_automation@performcb.com</t>
         </is>
       </c>
       <c r="D52" s="21" t="inlineStr"/>
       <c r="E52" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="53">
-      <c r="A53" s="23" t="inlineStr">
+      <c r="A53" s="24" t="inlineStr">
         <is>
           <t>Entra ID</t>
         </is>
       </c>
-      <c r="B53" s="23" t="inlineStr">
-[...10 lines deleted...]
-      <c r="E53" s="23" t="inlineStr">
+      <c r="B53" s="24" t="inlineStr">
+        <is>
+          <t>Service BetterCloud</t>
+        </is>
+      </c>
+      <c r="C53" s="24" t="inlineStr">
+        <is>
+          <t>service_bettercloud@performcb.com</t>
+        </is>
+      </c>
+      <c r="D53" s="25" t="inlineStr"/>
+      <c r="E53" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="20" t="inlineStr">
         <is>
           <t>Entra ID</t>
         </is>
       </c>
       <c r="B54" s="20" t="inlineStr">
         <is>
-          <t>Yuriy Boykiv</t>
+          <t>Workstations Service Account</t>
         </is>
       </c>
       <c r="C54" s="20" t="inlineStr">
         <is>
-          <t>yuriy@performcb.com</t>
+          <t>service_workstations@performcb.com</t>
         </is>
       </c>
       <c r="D54" s="21" t="inlineStr"/>
       <c r="E54" s="20" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="30" t="inlineStr">
+        <is>
+          <t>Entra ID</t>
+        </is>
+      </c>
+      <c r="B55" s="30" t="inlineStr">
+        <is>
+          <t>Shayne Rajadurai</t>
+        </is>
+      </c>
+      <c r="C55" s="30" t="inlineStr">
+        <is>
+          <t>shayne@performcb.com</t>
+        </is>
+      </c>
+      <c r="D55" s="23" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="E55" s="30" t="inlineStr">
+        <is>
+          <t>False</t>
         </is>
       </c>
     </row>
     <row r="56">
-      <c r="A56" s="28" t="inlineStr">
-[...7 lines deleted...]
-      <c r="E56" s="29" t="n"/>
+      <c r="A56" s="30" t="inlineStr">
+        <is>
+          <t>Entra ID</t>
+        </is>
+      </c>
+      <c r="B56" s="30" t="inlineStr">
+        <is>
+          <t>Srđan Mitrović</t>
+        </is>
+      </c>
+      <c r="C56" s="30" t="inlineStr">
+        <is>
+          <t>srdjan@performcb.com</t>
+        </is>
+      </c>
+      <c r="D56" s="23" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="E56" s="30" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
     </row>
     <row r="57">
-      <c r="A57" s="30" t="inlineStr">
-[...14 lines deleted...]
-      <c r="D57" s="25" t="inlineStr">
+      <c r="A57" s="24" t="inlineStr">
+        <is>
+          <t>Entra ID</t>
+        </is>
+      </c>
+      <c r="B57" s="24" t="inlineStr">
+        <is>
+          <t>Stephen Claw</t>
+        </is>
+      </c>
+      <c r="C57" s="24" t="inlineStr">
+        <is>
+          <t>stephen.claw@performcb.com</t>
+        </is>
+      </c>
+      <c r="D57" s="25" t="inlineStr"/>
+      <c r="E57" s="24" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="30" t="inlineStr">
+        <is>
+          <t>Entra ID</t>
+        </is>
+      </c>
+      <c r="B58" s="30" t="inlineStr">
+        <is>
+          <t>Stephen Brown</t>
+        </is>
+      </c>
+      <c r="C58" s="30" t="inlineStr">
+        <is>
+          <t>stephen@performcb.com</t>
+        </is>
+      </c>
+      <c r="D58" s="23" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
-      <c r="E57" s="30" t="inlineStr"/>
-[...18 lines deleted...]
-      <c r="E58" s="20" t="inlineStr"/>
+      <c r="E58" s="30" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
     </row>
     <row r="59">
-      <c r="A59" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E59" s="23" t="inlineStr"/>
+      <c r="A59" s="30" t="inlineStr">
+        <is>
+          <t>Entra ID</t>
+        </is>
+      </c>
+      <c r="B59" s="30" t="inlineStr">
+        <is>
+          <t>Sydney Bryan</t>
+        </is>
+      </c>
+      <c r="C59" s="30" t="inlineStr">
+        <is>
+          <t>sydney.bryan@performcb.com</t>
+        </is>
+      </c>
+      <c r="D59" s="23" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="E59" s="30" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
     </row>
     <row r="60">
-      <c r="A60" s="30" t="inlineStr">
-[...14 lines deleted...]
-      <c r="D60" s="25" t="inlineStr">
+      <c r="A60" s="20" t="inlineStr">
+        <is>
+          <t>Entra ID</t>
+        </is>
+      </c>
+      <c r="B60" s="20" t="inlineStr">
+        <is>
+          <t>On-Premises Directory Synchronization Service Account</t>
+        </is>
+      </c>
+      <c r="C60" s="20" t="inlineStr">
+        <is>
+          <t>Sync_CB_FS1_8ce1e58282fe@ClickBooth01.onmicrosoft.com</t>
+        </is>
+      </c>
+      <c r="D60" s="21" t="inlineStr"/>
+      <c r="E60" s="20" t="inlineStr">
+        <is>
+          <t>True</t>
+        </is>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" s="24" t="inlineStr">
+        <is>
+          <t>Entra ID</t>
+        </is>
+      </c>
+      <c r="B61" s="24" t="inlineStr">
+        <is>
+          <t>Sec Admin</t>
+        </is>
+      </c>
+      <c r="C61" s="24" t="inlineStr">
+        <is>
+          <t>tempadmin@ClickBooth01.onmicrosoft.com</t>
+        </is>
+      </c>
+      <c r="D61" s="25" t="inlineStr"/>
+      <c r="E61" s="24" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="20" t="inlineStr">
+        <is>
+          <t>Entra ID</t>
+        </is>
+      </c>
+      <c r="B62" s="20" t="inlineStr">
+        <is>
+          <t>test Azure</t>
+        </is>
+      </c>
+      <c r="C62" s="20" t="inlineStr">
+        <is>
+          <t>testazure@performcb.com</t>
+        </is>
+      </c>
+      <c r="D62" s="21" t="inlineStr"/>
+      <c r="E62" s="20" t="inlineStr">
+        <is>
+          <t>True</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="24" t="inlineStr">
+        <is>
+          <t>Entra ID</t>
+        </is>
+      </c>
+      <c r="B63" s="24" t="inlineStr">
+        <is>
+          <t>Test IT</t>
+        </is>
+      </c>
+      <c r="C63" s="24" t="inlineStr">
+        <is>
+          <t>testit@performcb.com</t>
+        </is>
+      </c>
+      <c r="D63" s="25" t="inlineStr"/>
+      <c r="E63" s="24" t="inlineStr">
+        <is>
+          <t>True</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="20" t="inlineStr">
+        <is>
+          <t>Entra ID</t>
+        </is>
+      </c>
+      <c r="B64" s="20" t="inlineStr">
+        <is>
+          <t>Tetris</t>
+        </is>
+      </c>
+      <c r="C64" s="20" t="inlineStr">
+        <is>
+          <t>tetris@performcb.com</t>
+        </is>
+      </c>
+      <c r="D64" s="21" t="inlineStr"/>
+      <c r="E64" s="20" t="inlineStr">
+        <is>
+          <t>True</t>
+        </is>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" s="30" t="inlineStr">
+        <is>
+          <t>Entra ID</t>
+        </is>
+      </c>
+      <c r="B65" s="30" t="inlineStr">
+        <is>
+          <t>Tracey Peters</t>
+        </is>
+      </c>
+      <c r="C65" s="30" t="inlineStr">
+        <is>
+          <t>tracey@performcb.com</t>
+        </is>
+      </c>
+      <c r="D65" s="23" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
-      <c r="E60" s="30" t="inlineStr"/>
-[...79 lines deleted...]
-      <c r="E65" s="23" t="inlineStr">
+      <c r="E65" s="30" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="20" t="inlineStr">
         <is>
-          <t>Google</t>
+          <t>Entra ID</t>
         </is>
       </c>
       <c r="B66" s="20" t="inlineStr">
         <is>
-          <t>Admin Stephen</t>
+          <t>Yuriy Boykiv</t>
         </is>
       </c>
       <c r="C66" s="20" t="inlineStr">
         <is>
-          <t>admin.stephen@performcb.com</t>
+          <t>yuriy@performcb.com</t>
         </is>
       </c>
       <c r="D66" s="21" t="inlineStr"/>
       <c r="E66" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
-    <row r="67">
-[...21 lines deleted...]
-    </row>
     <row r="68">
-      <c r="A68" s="20" t="inlineStr">
-[...19 lines deleted...]
-      </c>
+      <c r="A68" s="28" t="inlineStr">
+        <is>
+          <t>Intune  —  4 extra account(s)</t>
+        </is>
+      </c>
+      <c r="B68" s="29" t="n"/>
+      <c r="C68" s="29" t="n"/>
+      <c r="D68" s="29" t="n"/>
+      <c r="E68" s="29" t="n"/>
     </row>
     <row r="69">
-      <c r="A69" s="30" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="A69" s="24" t="inlineStr">
+        <is>
+          <t>Intune</t>
+        </is>
+      </c>
+      <c r="B69" s="24" t="inlineStr">
+        <is>
+          <t>anas@performcb.com</t>
+        </is>
+      </c>
+      <c r="C69" s="24" t="inlineStr">
+        <is>
+          <t>anas@performcb.com</t>
+        </is>
+      </c>
+      <c r="D69" s="25" t="inlineStr"/>
+      <c r="E69" s="24" t="inlineStr"/>
     </row>
     <row r="70">
       <c r="A70" s="20" t="inlineStr">
         <is>
-          <t>Google</t>
+          <t>Intune</t>
         </is>
       </c>
       <c r="B70" s="20" t="inlineStr">
         <is>
-          <t>Babbel Rankings</t>
+          <t>dan@performcb.com</t>
         </is>
       </c>
       <c r="C70" s="20" t="inlineStr">
         <is>
-          <t>babbel-noreply@performcb.com</t>
+          <t>dan@performcb.com</t>
         </is>
       </c>
       <c r="D70" s="21" t="inlineStr"/>
-      <c r="E70" s="20" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E70" s="20" t="inlineStr"/>
     </row>
     <row r="71">
-      <c r="A71" s="30" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="A71" s="24" t="inlineStr">
+        <is>
+          <t>Intune</t>
+        </is>
+      </c>
+      <c r="B71" s="24" t="inlineStr">
+        <is>
+          <t>david.owens@performcb.com</t>
+        </is>
+      </c>
+      <c r="C71" s="24" t="inlineStr">
+        <is>
+          <t>david.owens@performcb.com</t>
+        </is>
+      </c>
+      <c r="D71" s="25" t="inlineStr"/>
+      <c r="E71" s="24" t="inlineStr"/>
     </row>
     <row r="72">
       <c r="A72" s="30" t="inlineStr">
         <is>
+          <t>Intune</t>
+        </is>
+      </c>
+      <c r="B72" s="30" t="inlineStr">
+        <is>
+          <t>drew@performcb.com</t>
+        </is>
+      </c>
+      <c r="C72" s="30" t="inlineStr">
+        <is>
+          <t>drew@performcb.com</t>
+        </is>
+      </c>
+      <c r="D72" s="23" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="E72" s="30" t="inlineStr"/>
+    </row>
+    <row r="74">
+      <c r="A74" s="28" t="inlineStr">
+        <is>
+          <t>Google  —  74 extra account(s)</t>
+        </is>
+      </c>
+      <c r="B74" s="29" t="n"/>
+      <c r="C74" s="29" t="n"/>
+      <c r="D74" s="29" t="n"/>
+      <c r="E74" s="29" t="n"/>
+    </row>
+    <row r="75">
+      <c r="A75" s="30" t="inlineStr">
+        <is>
           <t>Google</t>
         </is>
       </c>
-      <c r="B72" s="30" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D72" s="25" t="inlineStr">
+      <c r="B75" s="30" t="inlineStr">
+        <is>
+          <t>Adam Koncz</t>
+        </is>
+      </c>
+      <c r="C75" s="30" t="inlineStr">
+        <is>
+          <t>adam.koncz@performcb.com</t>
+        </is>
+      </c>
+      <c r="D75" s="23" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
-      <c r="E72" s="30" t="inlineStr">
+      <c r="E75" s="30" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
     </row>
-    <row r="73">
-      <c r="A73" s="23" t="inlineStr">
+    <row r="76">
+      <c r="A76" s="30" t="inlineStr">
         <is>
           <t>Google</t>
         </is>
       </c>
-      <c r="B73" s="23" t="inlineStr">
-[...10 lines deleted...]
-      <c r="E73" s="23" t="inlineStr">
+      <c r="B76" s="30" t="inlineStr">
+        <is>
+          <t>Adam Soltani</t>
+        </is>
+      </c>
+      <c r="C76" s="30" t="inlineStr">
+        <is>
+          <t>adam@performcb.com</t>
+        </is>
+      </c>
+      <c r="D76" s="23" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="E76" s="30" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
     </row>
-    <row r="74">
-      <c r="A74" s="20" t="inlineStr">
+    <row r="77">
+      <c r="A77" s="24" t="inlineStr">
         <is>
           <t>Google</t>
         </is>
       </c>
-      <c r="B74" s="20" t="inlineStr">
-[...81 lines deleted...]
-          <t>False</t>
+      <c r="B77" s="24" t="inlineStr">
+        <is>
+          <t>Admin Stephen</t>
+        </is>
+      </c>
+      <c r="C77" s="24" t="inlineStr">
+        <is>
+          <t>admin.stephen@performcb.com</t>
+        </is>
+      </c>
+      <c r="D77" s="25" t="inlineStr"/>
+      <c r="E77" s="24" t="inlineStr">
+        <is>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="20" t="inlineStr">
         <is>
           <t>Google</t>
         </is>
       </c>
       <c r="B78" s="20" t="inlineStr">
         <is>
-          <t>David Owens</t>
+          <t>Agency Outreach</t>
         </is>
       </c>
       <c r="C78" s="20" t="inlineStr">
         <is>
-          <t>david.owens@performcb.com</t>
+          <t>agencyoutreach@performcb.com</t>
         </is>
       </c>
       <c r="D78" s="21" t="inlineStr"/>
       <c r="E78" s="20" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
     </row>
     <row r="79">
-      <c r="A79" s="23" t="inlineStr">
+      <c r="A79" s="24" t="inlineStr">
         <is>
           <t>Google</t>
         </is>
       </c>
-      <c r="B79" s="23" t="inlineStr">
-[...10 lines deleted...]
-      <c r="E79" s="23" t="inlineStr">
+      <c r="B79" s="24" t="inlineStr">
+        <is>
+          <t>Alex Aanicca</t>
+        </is>
+      </c>
+      <c r="C79" s="24" t="inlineStr">
+        <is>
+          <t>alex@performcb.com</t>
+        </is>
+      </c>
+      <c r="D79" s="25" t="inlineStr"/>
+      <c r="E79" s="24" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="20" t="inlineStr">
         <is>
           <t>Google</t>
         </is>
       </c>
       <c r="B80" s="20" t="inlineStr">
         <is>
-          <t>Drive Files Service Account</t>
+          <t>Anas Qureshi</t>
         </is>
       </c>
       <c r="C80" s="20" t="inlineStr">
         <is>
-          <t>drivefiles.sa@performcb.com</t>
+          <t>anas@performcb.com</t>
         </is>
       </c>
       <c r="D80" s="21" t="inlineStr"/>
       <c r="E80" s="20" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="30" t="inlineStr">
         <is>
           <t>Google</t>
         </is>
       </c>
       <c r="B81" s="30" t="inlineStr">
         <is>
-          <t>Eloise Hansen</t>
+          <t>Ashley Sharum</t>
         </is>
       </c>
       <c r="C81" s="30" t="inlineStr">
         <is>
-          <t>eloise@performcb.com</t>
-[...2 lines deleted...]
-      <c r="D81" s="25" t="inlineStr">
+          <t>ashley.sharum@performcb.com</t>
+        </is>
+      </c>
+      <c r="D81" s="23" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E81" s="30" t="inlineStr">
         <is>
+          <t>True</t>
+        </is>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" s="20" t="inlineStr">
+        <is>
+          <t>Google</t>
+        </is>
+      </c>
+      <c r="B82" s="20" t="inlineStr">
+        <is>
+          <t>Babbel Rankings</t>
+        </is>
+      </c>
+      <c r="C82" s="20" t="inlineStr">
+        <is>
+          <t>babbel-noreply@performcb.com</t>
+        </is>
+      </c>
+      <c r="D82" s="21" t="inlineStr"/>
+      <c r="E82" s="20" t="inlineStr">
+        <is>
           <t>False</t>
         </is>
       </c>
     </row>
-    <row r="82">
-      <c r="A82" s="30" t="inlineStr">
+    <row r="83">
+      <c r="A83" s="24" t="inlineStr">
         <is>
           <t>Google</t>
         </is>
       </c>
-      <c r="B82" s="30" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D82" s="25" t="inlineStr">
+      <c r="B83" s="24" t="inlineStr">
+        <is>
+          <t>Becca Abdul Aal</t>
+        </is>
+      </c>
+      <c r="C83" s="24" t="inlineStr">
+        <is>
+          <t>becca@performcb.com</t>
+        </is>
+      </c>
+      <c r="D83" s="25" t="inlineStr"/>
+      <c r="E83" s="24" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" s="30" t="inlineStr">
+        <is>
+          <t>Google</t>
+        </is>
+      </c>
+      <c r="B84" s="30" t="inlineStr">
+        <is>
+          <t>Bill Greer</t>
+        </is>
+      </c>
+      <c r="C84" s="30" t="inlineStr">
+        <is>
+          <t>bill.greer@performcb.com</t>
+        </is>
+      </c>
+      <c r="D84" s="23" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
-      <c r="E82" s="30" t="inlineStr">
-[...45 lines deleted...]
-      <c r="E84" s="20" t="inlineStr">
+      <c r="E84" s="30" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="30" t="inlineStr">
         <is>
           <t>Google</t>
         </is>
       </c>
       <c r="B85" s="30" t="inlineStr">
         <is>
-          <t>Hana Gilbert</t>
+          <t>Brian Taylor</t>
         </is>
       </c>
       <c r="C85" s="30" t="inlineStr">
         <is>
-          <t>hana@performcb.com</t>
-[...2 lines deleted...]
-      <c r="D85" s="25" t="inlineStr">
+          <t>brian@performcb.com</t>
+        </is>
+      </c>
+      <c r="D85" s="23" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E85" s="30" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="20" t="inlineStr">
         <is>
           <t>Google</t>
         </is>
       </c>
       <c r="B86" s="20" t="inlineStr">
         <is>
-          <t>Ingest Email</t>
+          <t>Cassandra Broadway</t>
         </is>
       </c>
       <c r="C86" s="20" t="inlineStr">
         <is>
-          <t>ingest@performcb.com</t>
+          <t>cassandra@performcb.com</t>
         </is>
       </c>
       <c r="D86" s="21" t="inlineStr"/>
       <c r="E86" s="20" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
     </row>
     <row r="87">
-      <c r="A87" s="23" t="inlineStr">
+      <c r="A87" s="24" t="inlineStr">
         <is>
           <t>Google</t>
         </is>
       </c>
-      <c r="B87" s="23" t="inlineStr">
-[...10 lines deleted...]
-      <c r="E87" s="23" t="inlineStr">
+      <c r="B87" s="24" t="inlineStr">
+        <is>
+          <t>Caylent Caylent</t>
+        </is>
+      </c>
+      <c r="C87" s="24" t="inlineStr">
+        <is>
+          <t>caylent@performcb.com</t>
+        </is>
+      </c>
+      <c r="D87" s="25" t="inlineStr"/>
+      <c r="E87" s="24" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="20" t="inlineStr">
         <is>
           <t>Google</t>
         </is>
       </c>
       <c r="B88" s="20" t="inlineStr">
         <is>
-          <t>Perform[cb] Insights</t>
+          <t>client analytics</t>
         </is>
       </c>
       <c r="C88" s="20" t="inlineStr">
         <is>
-          <t>insights@performcb.com</t>
+          <t>clientanalytics@performcb.com</t>
         </is>
       </c>
       <c r="D88" s="21" t="inlineStr"/>
       <c r="E88" s="20" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
     </row>
     <row r="89">
-      <c r="A89" s="23" t="inlineStr">
+      <c r="A89" s="24" t="inlineStr">
         <is>
           <t>Google</t>
         </is>
       </c>
-      <c r="B89" s="23" t="inlineStr">
-[...10 lines deleted...]
-      <c r="E89" s="23" t="inlineStr">
+      <c r="B89" s="24" t="inlineStr">
+        <is>
+          <t>contact bay42</t>
+        </is>
+      </c>
+      <c r="C89" s="24" t="inlineStr">
+        <is>
+          <t>contactbay42@performcb.com</t>
+        </is>
+      </c>
+      <c r="D89" s="25" t="inlineStr"/>
+      <c r="E89" s="24" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
     </row>
     <row r="90">
-      <c r="A90" s="30" t="inlineStr">
+      <c r="A90" s="20" t="inlineStr">
         <is>
           <t>Google</t>
         </is>
       </c>
-      <c r="B90" s="30" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E90" s="30" t="inlineStr">
+      <c r="B90" s="20" t="inlineStr">
+        <is>
+          <t>Dan Dombrowski</t>
+        </is>
+      </c>
+      <c r="C90" s="20" t="inlineStr">
+        <is>
+          <t>dan@performcb.com</t>
+        </is>
+      </c>
+      <c r="D90" s="21" t="inlineStr"/>
+      <c r="E90" s="20" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
     </row>
     <row r="91">
-      <c r="A91" s="23" t="inlineStr">
+      <c r="A91" s="24" t="inlineStr">
         <is>
           <t>Google</t>
         </is>
       </c>
-      <c r="B91" s="23" t="inlineStr">
-[...10 lines deleted...]
-      <c r="E91" s="23" t="inlineStr">
+      <c r="B91" s="24" t="inlineStr">
+        <is>
+          <t>Dave Hinton</t>
+        </is>
+      </c>
+      <c r="C91" s="24" t="inlineStr">
+        <is>
+          <t>dave.hinton@performcb.com</t>
+        </is>
+      </c>
+      <c r="D91" s="25" t="inlineStr"/>
+      <c r="E91" s="24" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="20" t="inlineStr">
         <is>
           <t>Google</t>
         </is>
       </c>
       <c r="B92" s="20" t="inlineStr">
         <is>
-          <t>Jim Duthersby</t>
+          <t>David Haverly</t>
         </is>
       </c>
       <c r="C92" s="20" t="inlineStr">
         <is>
-          <t>jim.duthersby@performcb.com</t>
+          <t>david.haverly@performcb.com</t>
         </is>
       </c>
       <c r="D92" s="21" t="inlineStr"/>
       <c r="E92" s="20" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
     </row>
     <row r="93">
-      <c r="A93" s="30" t="inlineStr">
+      <c r="A93" s="24" t="inlineStr">
         <is>
           <t>Google</t>
         </is>
       </c>
-      <c r="B93" s="30" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E93" s="30" t="inlineStr">
+      <c r="B93" s="24" t="inlineStr">
+        <is>
+          <t>David Owens</t>
+        </is>
+      </c>
+      <c r="C93" s="24" t="inlineStr">
+        <is>
+          <t>david.owens@performcb.com</t>
+        </is>
+      </c>
+      <c r="D93" s="25" t="inlineStr"/>
+      <c r="E93" s="24" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
     </row>
     <row r="94">
-      <c r="A94" s="30" t="inlineStr">
+      <c r="A94" s="20" t="inlineStr">
         <is>
           <t>Google</t>
         </is>
       </c>
-      <c r="B94" s="30" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E94" s="30" t="inlineStr">
+      <c r="B94" s="20" t="inlineStr">
+        <is>
+          <t>Dig Dug</t>
+        </is>
+      </c>
+      <c r="C94" s="20" t="inlineStr">
+        <is>
+          <t>digdug@performcb.com</t>
+        </is>
+      </c>
+      <c r="D94" s="21" t="inlineStr"/>
+      <c r="E94" s="20" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="30" t="inlineStr">
         <is>
           <t>Google</t>
         </is>
       </c>
       <c r="B95" s="30" t="inlineStr">
         <is>
-          <t>Jonathan King</t>
+          <t>Drew Rosier</t>
         </is>
       </c>
       <c r="C95" s="30" t="inlineStr">
         <is>
-          <t>jonathan@performcb.com</t>
-[...2 lines deleted...]
-      <c r="D95" s="25" t="inlineStr">
+          <t>drew@performcb.com</t>
+        </is>
+      </c>
+      <c r="D95" s="23" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E95" s="30" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="20" t="inlineStr">
         <is>
           <t>Google</t>
         </is>
       </c>
       <c r="B96" s="20" t="inlineStr">
         <is>
-          <t>Leap Support</t>
+          <t>Drive Files Service Account</t>
         </is>
       </c>
       <c r="C96" s="20" t="inlineStr">
         <is>
-          <t>leapsupport@performcb.com</t>
+          <t>drivefiles.sa@performcb.com</t>
         </is>
       </c>
       <c r="D96" s="21" t="inlineStr"/>
       <c r="E96" s="20" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="30" t="inlineStr">
         <is>
           <t>Google</t>
         </is>
       </c>
       <c r="B97" s="30" t="inlineStr">
         <is>
-          <t>Lexi Sullivan</t>
+          <t>Eloise Hansen</t>
         </is>
       </c>
       <c r="C97" s="30" t="inlineStr">
         <is>
-          <t>lexi@performcb.com</t>
-[...2 lines deleted...]
-      <c r="D97" s="25" t="inlineStr">
+          <t>eloise@performcb.com</t>
+        </is>
+      </c>
+      <c r="D97" s="23" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E97" s="30" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="20" t="inlineStr">
         <is>
           <t>Google</t>
         </is>
       </c>
       <c r="B98" s="20" t="inlineStr">
         <is>
-          <t>logstash logstash</t>
+          <t>Erez Yerushalmi</t>
         </is>
       </c>
       <c r="C98" s="20" t="inlineStr">
         <is>
-          <t>logstash@performcb.com</t>
+          <t>erez@performcb.com</t>
         </is>
       </c>
       <c r="D98" s="21" t="inlineStr"/>
       <c r="E98" s="20" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
     </row>
     <row r="99">
-      <c r="A99" s="23" t="inlineStr">
+      <c r="A99" s="30" t="inlineStr">
         <is>
           <t>Google</t>
         </is>
       </c>
-      <c r="B99" s="23" t="inlineStr">
-[...12 lines deleted...]
-          <t>False</t>
+      <c r="B99" s="30" t="inlineStr">
+        <is>
+          <t>Garrett Neta</t>
+        </is>
+      </c>
+      <c r="C99" s="30" t="inlineStr">
+        <is>
+          <t>garrett@performcb.com</t>
+        </is>
+      </c>
+      <c r="D99" s="23" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="E99" s="30" t="inlineStr">
+        <is>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="20" t="inlineStr">
         <is>
           <t>Google</t>
         </is>
       </c>
       <c r="B100" s="20" t="inlineStr">
         <is>
-          <t>master ignite</t>
+          <t>Git Lab</t>
         </is>
       </c>
       <c r="C100" s="20" t="inlineStr">
         <is>
-          <t>master@performcb.com</t>
+          <t>git@performcb.com</t>
         </is>
       </c>
       <c r="D100" s="21" t="inlineStr"/>
       <c r="E100" s="20" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
     </row>
     <row r="101">
-      <c r="A101" s="23" t="inlineStr">
+      <c r="A101" s="24" t="inlineStr">
         <is>
           <t>Google</t>
         </is>
       </c>
-      <c r="B101" s="23" t="inlineStr">
-[...10 lines deleted...]
-      <c r="E101" s="23" t="inlineStr">
+      <c r="B101" s="24" t="inlineStr">
+        <is>
+          <t>Github Github</t>
+        </is>
+      </c>
+      <c r="C101" s="24" t="inlineStr">
+        <is>
+          <t>github@performcb.com</t>
+        </is>
+      </c>
+      <c r="D101" s="25" t="inlineStr"/>
+      <c r="E101" s="24" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
     </row>
     <row r="102">
-      <c r="A102" s="20" t="inlineStr">
+      <c r="A102" s="30" t="inlineStr">
         <is>
           <t>Google</t>
         </is>
       </c>
-      <c r="B102" s="20" t="inlineStr">
-[...10 lines deleted...]
-      <c r="E102" s="20" t="inlineStr">
+      <c r="B102" s="30" t="inlineStr">
+        <is>
+          <t>Hana Gilbert</t>
+        </is>
+      </c>
+      <c r="C102" s="30" t="inlineStr">
+        <is>
+          <t>hana@performcb.com</t>
+        </is>
+      </c>
+      <c r="D102" s="23" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="E102" s="30" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
     </row>
     <row r="103">
-      <c r="A103" s="23" t="inlineStr">
+      <c r="A103" s="24" t="inlineStr">
         <is>
           <t>Google</t>
         </is>
       </c>
-      <c r="B103" s="23" t="inlineStr">
-[...10 lines deleted...]
-      <c r="E103" s="23" t="inlineStr">
+      <c r="B103" s="24" t="inlineStr">
+        <is>
+          <t>Ingest Email</t>
+        </is>
+      </c>
+      <c r="C103" s="24" t="inlineStr">
+        <is>
+          <t>ingest@performcb.com</t>
+        </is>
+      </c>
+      <c r="D103" s="25" t="inlineStr"/>
+      <c r="E103" s="24" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="20" t="inlineStr">
         <is>
           <t>Google</t>
         </is>
       </c>
       <c r="B104" s="20" t="inlineStr">
         <is>
-          <t>Mike Hickman</t>
+          <t>ingest staging</t>
         </is>
       </c>
       <c r="C104" s="20" t="inlineStr">
         <is>
-          <t>mike.hickman@performcb.com</t>
+          <t>ingeststaging@performcb.com</t>
         </is>
       </c>
       <c r="D104" s="21" t="inlineStr"/>
       <c r="E104" s="20" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
     </row>
     <row r="105">
-      <c r="A105" s="23" t="inlineStr">
+      <c r="A105" s="24" t="inlineStr">
         <is>
           <t>Google</t>
         </is>
       </c>
-      <c r="B105" s="23" t="inlineStr">
-[...10 lines deleted...]
-      <c r="E105" s="23" t="inlineStr">
+      <c r="B105" s="24" t="inlineStr">
+        <is>
+          <t>Perform[cb] Insights</t>
+        </is>
+      </c>
+      <c r="C105" s="24" t="inlineStr">
+        <is>
+          <t>insights@performcb.com</t>
+        </is>
+      </c>
+      <c r="D105" s="25" t="inlineStr"/>
+      <c r="E105" s="24" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="20" t="inlineStr">
         <is>
           <t>Google</t>
         </is>
       </c>
       <c r="B106" s="20" t="inlineStr">
         <is>
-          <t>Partner Palstag</t>
+          <t>IT Admin</t>
         </is>
       </c>
       <c r="C106" s="20" t="inlineStr">
         <is>
-          <t>partnerpal-staging@performcb.com</t>
+          <t>itadmin@performcb.com</t>
         </is>
       </c>
       <c r="D106" s="21" t="inlineStr"/>
       <c r="E106" s="20" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
     </row>
     <row r="107">
-      <c r="A107" s="23" t="inlineStr">
+      <c r="A107" s="30" t="inlineStr">
         <is>
           <t>Google</t>
         </is>
       </c>
-      <c r="B107" s="23" t="inlineStr">
-[...10 lines deleted...]
-      <c r="E107" s="23" t="inlineStr">
+      <c r="B107" s="30" t="inlineStr">
+        <is>
+          <t>Jae Johnson</t>
+        </is>
+      </c>
+      <c r="C107" s="30" t="inlineStr">
+        <is>
+          <t>jae@performcb.com</t>
+        </is>
+      </c>
+      <c r="D107" s="23" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="E107" s="30" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="20" t="inlineStr">
         <is>
           <t>Google</t>
         </is>
       </c>
       <c r="B108" s="20" t="inlineStr">
         <is>
-          <t>Perform E-mail Verication</t>
+          <t>James Epstein</t>
         </is>
       </c>
       <c r="C108" s="20" t="inlineStr">
         <is>
-          <t>perform.verification@performcb.com</t>
+          <t>james.epstein@performcb.com</t>
         </is>
       </c>
       <c r="D108" s="21" t="inlineStr"/>
       <c r="E108" s="20" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
     </row>
     <row r="109">
-      <c r="A109" s="23" t="inlineStr">
+      <c r="A109" s="24" t="inlineStr">
         <is>
           <t>Google</t>
         </is>
       </c>
-      <c r="B109" s="23" t="inlineStr">
-[...12 lines deleted...]
-          <t>True</t>
+      <c r="B109" s="24" t="inlineStr">
+        <is>
+          <t>Jennifer Leslie</t>
+        </is>
+      </c>
+      <c r="C109" s="24" t="inlineStr">
+        <is>
+          <t>jennifer.leslie@performcb.com</t>
+        </is>
+      </c>
+      <c r="D109" s="25" t="inlineStr"/>
+      <c r="E109" s="24" t="inlineStr">
+        <is>
+          <t>False</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="20" t="inlineStr">
         <is>
           <t>Google</t>
         </is>
       </c>
       <c r="B110" s="20" t="inlineStr">
         <is>
-          <t>Ryu Hoshi</t>
+          <t>Jim Duthersby</t>
         </is>
       </c>
       <c r="C110" s="20" t="inlineStr">
         <is>
-          <t>ryu@performcb.com</t>
+          <t>jim.duthersby@performcb.com</t>
         </is>
       </c>
       <c r="D110" s="21" t="inlineStr"/>
       <c r="E110" s="20" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
     </row>
     <row r="111">
-      <c r="A111" s="23" t="inlineStr">
+      <c r="A111" s="30" t="inlineStr">
         <is>
           <t>Google</t>
         </is>
       </c>
-      <c r="B111" s="23" t="inlineStr">
-[...10 lines deleted...]
-      <c r="E111" s="23" t="inlineStr">
+      <c r="B111" s="30" t="inlineStr">
+        <is>
+          <t>John Sluty</t>
+        </is>
+      </c>
+      <c r="C111" s="30" t="inlineStr">
+        <is>
+          <t>john@performcb.com</t>
+        </is>
+      </c>
+      <c r="D111" s="23" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="E111" s="30" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
     </row>
     <row r="112">
-      <c r="A112" s="20" t="inlineStr">
+      <c r="A112" s="30" t="inlineStr">
         <is>
           <t>Google</t>
         </is>
       </c>
-      <c r="B112" s="20" t="inlineStr">
-[...12 lines deleted...]
-          <t>False</t>
+      <c r="B112" s="30" t="inlineStr">
+        <is>
+          <t>Jon Cable</t>
+        </is>
+      </c>
+      <c r="C112" s="30" t="inlineStr">
+        <is>
+          <t>jon@performcb.com</t>
+        </is>
+      </c>
+      <c r="D112" s="23" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="E112" s="30" t="inlineStr">
+        <is>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="113">
-      <c r="A113" s="23" t="inlineStr">
+      <c r="A113" s="30" t="inlineStr">
         <is>
           <t>Google</t>
         </is>
       </c>
-      <c r="B113" s="23" t="inlineStr">
-[...10 lines deleted...]
-      <c r="E113" s="23" t="inlineStr">
+      <c r="B113" s="30" t="inlineStr">
+        <is>
+          <t>Jonathan King</t>
+        </is>
+      </c>
+      <c r="C113" s="30" t="inlineStr">
+        <is>
+          <t>jonathan@performcb.com</t>
+        </is>
+      </c>
+      <c r="D113" s="23" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="E113" s="30" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="20" t="inlineStr">
         <is>
           <t>Google</t>
         </is>
       </c>
       <c r="B114" s="20" t="inlineStr">
         <is>
-          <t>Signature Design</t>
+          <t>Leap Support</t>
         </is>
       </c>
       <c r="C114" s="20" t="inlineStr">
         <is>
-          <t>signaturedesign@performcb.com</t>
+          <t>leapsupport@performcb.com</t>
         </is>
       </c>
       <c r="D114" s="21" t="inlineStr"/>
       <c r="E114" s="20" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="30" t="inlineStr">
         <is>
           <t>Google</t>
         </is>
       </c>
       <c r="B115" s="30" t="inlineStr">
         <is>
-          <t>Srđan Mitrović</t>
+          <t>Lexi Sullivan</t>
         </is>
       </c>
       <c r="C115" s="30" t="inlineStr">
         <is>
-          <t>srdjan@performcb.com</t>
-[...2 lines deleted...]
-      <c r="D115" s="25" t="inlineStr">
+          <t>lexi@performcb.com</t>
+        </is>
+      </c>
+      <c r="D115" s="23" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E115" s="30" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="20" t="inlineStr">
         <is>
           <t>Google</t>
         </is>
       </c>
       <c r="B116" s="20" t="inlineStr">
         <is>
-          <t>Steegle Admin</t>
+          <t>logstash logstash</t>
         </is>
       </c>
       <c r="C116" s="20" t="inlineStr">
         <is>
-          <t>steegleadmin@performcb.com</t>
+          <t>logstash@performcb.com</t>
         </is>
       </c>
       <c r="D116" s="21" t="inlineStr"/>
       <c r="E116" s="20" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
     </row>
     <row r="117">
-      <c r="A117" s="30" t="inlineStr">
+      <c r="A117" s="24" t="inlineStr">
         <is>
           <t>Google</t>
         </is>
       </c>
-      <c r="B117" s="30" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D117" s="25" t="inlineStr">
+      <c r="B117" s="24" t="inlineStr">
+        <is>
+          <t>Mark Kirschner</t>
+        </is>
+      </c>
+      <c r="C117" s="24" t="inlineStr">
+        <is>
+          <t>mark.kirschner@performcb.com</t>
+        </is>
+      </c>
+      <c r="D117" s="25" t="inlineStr"/>
+      <c r="E117" s="24" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" s="20" t="inlineStr">
+        <is>
+          <t>Google</t>
+        </is>
+      </c>
+      <c r="B118" s="20" t="inlineStr">
+        <is>
+          <t>master ignite</t>
+        </is>
+      </c>
+      <c r="C118" s="20" t="inlineStr">
+        <is>
+          <t>master@performcb.com</t>
+        </is>
+      </c>
+      <c r="D118" s="21" t="inlineStr"/>
+      <c r="E118" s="20" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" s="30" t="inlineStr">
+        <is>
+          <t>Google</t>
+        </is>
+      </c>
+      <c r="B119" s="30" t="inlineStr">
+        <is>
+          <t>McClain Sherman</t>
+        </is>
+      </c>
+      <c r="C119" s="30" t="inlineStr">
+        <is>
+          <t>mcclain@performcb.com</t>
+        </is>
+      </c>
+      <c r="D119" s="23" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
-      <c r="E117" s="30" t="inlineStr">
-[...49 lines deleted...]
-      <c r="E119" s="23" t="inlineStr">
+      <c r="E119" s="30" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="20" t="inlineStr">
         <is>
           <t>Google</t>
         </is>
       </c>
       <c r="B120" s="20" t="inlineStr">
         <is>
-          <t>TestMike TestSwann</t>
+          <t>Media Account</t>
         </is>
       </c>
       <c r="C120" s="20" t="inlineStr">
         <is>
-          <t>testmike@performcb.com</t>
+          <t>media@performcb.com</t>
         </is>
       </c>
       <c r="D120" s="21" t="inlineStr"/>
       <c r="E120" s="20" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
     </row>
     <row r="121">
-      <c r="A121" s="23" t="inlineStr">
+      <c r="A121" s="24" t="inlineStr">
         <is>
           <t>Google</t>
         </is>
       </c>
-      <c r="B121" s="23" t="inlineStr">
-[...10 lines deleted...]
-      <c r="E121" s="23" t="inlineStr">
+      <c r="B121" s="24" t="inlineStr">
+        <is>
+          <t>Microsoft Entra Sync Service Account</t>
+        </is>
+      </c>
+      <c r="C121" s="24" t="inlineStr">
+        <is>
+          <t>messa@performcb.com</t>
+        </is>
+      </c>
+      <c r="D121" s="25" t="inlineStr"/>
+      <c r="E121" s="24" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="20" t="inlineStr">
         <is>
           <t>Google</t>
         </is>
       </c>
       <c r="B122" s="20" t="inlineStr">
         <is>
-          <t>Timelogger BAY42</t>
+          <t>Michael Flaherty</t>
         </is>
       </c>
       <c r="C122" s="20" t="inlineStr">
         <is>
-          <t>timelogger@performcb.com</t>
+          <t>michael.flaherty@performcb.com</t>
         </is>
       </c>
       <c r="D122" s="21" t="inlineStr"/>
       <c r="E122" s="20" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
     </row>
     <row r="123">
-      <c r="A123" s="23" t="inlineStr">
+      <c r="A123" s="30" t="inlineStr">
         <is>
           <t>Google</t>
         </is>
       </c>
-      <c r="B123" s="23" t="inlineStr">
-[...10 lines deleted...]
-      <c r="E123" s="23" t="inlineStr">
+      <c r="B123" s="30" t="inlineStr">
+        <is>
+          <t>Michael Purcell</t>
+        </is>
+      </c>
+      <c r="C123" s="30" t="inlineStr">
+        <is>
+          <t>michael.purcell@performcb.com</t>
+        </is>
+      </c>
+      <c r="D123" s="23" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="E123" s="30" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
     </row>
+    <row r="124">
+      <c r="A124" s="20" t="inlineStr">
+        <is>
+          <t>Google</t>
+        </is>
+      </c>
+      <c r="B124" s="20" t="inlineStr">
+        <is>
+          <t>Mike Hickman</t>
+        </is>
+      </c>
+      <c r="C124" s="20" t="inlineStr">
+        <is>
+          <t>mike.hickman@performcb.com</t>
+        </is>
+      </c>
+      <c r="D124" s="21" t="inlineStr"/>
+      <c r="E124" s="20" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+    </row>
     <row r="125">
-      <c r="A125" s="28" t="inlineStr">
-[...7 lines deleted...]
-      <c r="E125" s="29" t="n"/>
+      <c r="A125" s="24" t="inlineStr">
+        <is>
+          <t>Google</t>
+        </is>
+      </c>
+      <c r="B125" s="24" t="inlineStr">
+        <is>
+          <t>Mixbook Automation</t>
+        </is>
+      </c>
+      <c r="C125" s="24" t="inlineStr">
+        <is>
+          <t>mixbook-noreply@performcb.com</t>
+        </is>
+      </c>
+      <c r="D125" s="25" t="inlineStr"/>
+      <c r="E125" s="24" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
     </row>
     <row r="126">
       <c r="A126" s="20" t="inlineStr">
         <is>
-          <t>Slack</t>
+          <t>Google</t>
         </is>
       </c>
       <c r="B126" s="20" t="inlineStr">
         <is>
-          <t>Milos Ozegovic</t>
+          <t>PCB Outcome Engine Team</t>
         </is>
       </c>
       <c r="C126" s="20" t="inlineStr">
         <is>
-          <t>a.basic@performcb.com</t>
+          <t>outcome.engine@performcb.com</t>
         </is>
       </c>
       <c r="D126" s="21" t="inlineStr"/>
       <c r="E126" s="20" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
     </row>
     <row r="127">
-      <c r="A127" s="23" t="inlineStr">
-[...17 lines deleted...]
-          <t>True</t>
+      <c r="A127" s="24" t="inlineStr">
+        <is>
+          <t>Google</t>
+        </is>
+      </c>
+      <c r="B127" s="24" t="inlineStr">
+        <is>
+          <t>Partner Palstag</t>
+        </is>
+      </c>
+      <c r="C127" s="24" t="inlineStr">
+        <is>
+          <t>partnerpal-staging@performcb.com</t>
+        </is>
+      </c>
+      <c r="D127" s="25" t="inlineStr"/>
+      <c r="E127" s="24" t="inlineStr">
+        <is>
+          <t>False</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="20" t="inlineStr">
         <is>
-          <t>Slack</t>
+          <t>Google</t>
         </is>
       </c>
       <c r="B128" s="20" t="inlineStr">
         <is>
-          <t>Aleksandar Stjepanovic</t>
+          <t>Partner Pal</t>
         </is>
       </c>
       <c r="C128" s="20" t="inlineStr">
         <is>
-          <t>a.stjepanovic@thrivetracker.com</t>
+          <t>partnerpal@performcb.com</t>
         </is>
       </c>
       <c r="D128" s="21" t="inlineStr"/>
       <c r="E128" s="20" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
     </row>
     <row r="129">
-      <c r="A129" s="23" t="inlineStr">
-[...17 lines deleted...]
-          <t>True</t>
+      <c r="A129" s="24" t="inlineStr">
+        <is>
+          <t>Google</t>
+        </is>
+      </c>
+      <c r="B129" s="24" t="inlineStr">
+        <is>
+          <t>Perform E-mail Verication</t>
+        </is>
+      </c>
+      <c r="C129" s="24" t="inlineStr">
+        <is>
+          <t>perform.verification@performcb.com</t>
+        </is>
+      </c>
+      <c r="D129" s="25" t="inlineStr"/>
+      <c r="E129" s="24" t="inlineStr">
+        <is>
+          <t>False</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="20" t="inlineStr">
         <is>
-          <t>Slack</t>
+          <t>Google</t>
         </is>
       </c>
       <c r="B130" s="20" t="inlineStr">
         <is>
-          <t>Abby Campbell</t>
+          <t>Publisher Prospects Reports</t>
         </is>
       </c>
       <c r="C130" s="20" t="inlineStr">
         <is>
-          <t>abby@performcb.com</t>
+          <t>prospects-noreply@performcb.com</t>
         </is>
       </c>
       <c r="D130" s="21" t="inlineStr"/>
       <c r="E130" s="20" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
     </row>
     <row r="131">
-      <c r="A131" s="30" t="inlineStr">
-[...21 lines deleted...]
-          <t>True</t>
+      <c r="A131" s="24" t="inlineStr">
+        <is>
+          <t>Google</t>
+        </is>
+      </c>
+      <c r="B131" s="24" t="inlineStr">
+        <is>
+          <t>Raphi Green</t>
+        </is>
+      </c>
+      <c r="C131" s="24" t="inlineStr">
+        <is>
+          <t>raphi@performcb.com</t>
+        </is>
+      </c>
+      <c r="D131" s="25" t="inlineStr"/>
+      <c r="E131" s="24" t="inlineStr">
+        <is>
+          <t>False</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="20" t="inlineStr">
         <is>
-          <t>Slack</t>
+          <t>Google</t>
         </is>
       </c>
       <c r="B132" s="20" t="inlineStr">
         <is>
-          <t>adam</t>
+          <t>Rob Herb</t>
         </is>
       </c>
       <c r="C132" s="20" t="inlineStr">
         <is>
-          <t>adam@revcontent.com</t>
+          <t>rob@performcb.com</t>
         </is>
       </c>
       <c r="D132" s="21" t="inlineStr"/>
       <c r="E132" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="133">
-      <c r="A133" s="30" t="inlineStr">
-[...21 lines deleted...]
-          <t>True</t>
+      <c r="A133" s="24" t="inlineStr">
+        <is>
+          <t>Google</t>
+        </is>
+      </c>
+      <c r="B133" s="24" t="inlineStr">
+        <is>
+          <t>Ryu Hoshi</t>
+        </is>
+      </c>
+      <c r="C133" s="24" t="inlineStr">
+        <is>
+          <t>ryu@performcb.com</t>
+        </is>
+      </c>
+      <c r="D133" s="25" t="inlineStr"/>
+      <c r="E133" s="24" t="inlineStr">
+        <is>
+          <t>False</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="20" t="inlineStr">
         <is>
-          <t>Slack</t>
+          <t>Google</t>
         </is>
       </c>
       <c r="B134" s="20" t="inlineStr">
         <is>
-          <t>Rajesh Gowda</t>
+          <t>Service AI Automation</t>
         </is>
       </c>
       <c r="C134" s="20" t="inlineStr">
         <is>
-          <t>agencyoutreach@performcb.com</t>
+          <t>service_ai_automation@performcb.com</t>
         </is>
       </c>
       <c r="D134" s="21" t="inlineStr"/>
       <c r="E134" s="20" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
     </row>
     <row r="135">
-      <c r="A135" s="23" t="inlineStr">
-[...17 lines deleted...]
-          <t>True</t>
+      <c r="A135" s="24" t="inlineStr">
+        <is>
+          <t>Google</t>
+        </is>
+      </c>
+      <c r="B135" s="24" t="inlineStr">
+        <is>
+          <t>Archive Vault</t>
+        </is>
+      </c>
+      <c r="C135" s="24" t="inlineStr">
+        <is>
+          <t>service_archivevault@performcb.com</t>
+        </is>
+      </c>
+      <c r="D135" s="25" t="inlineStr"/>
+      <c r="E135" s="24" t="inlineStr">
+        <is>
+          <t>False</t>
         </is>
       </c>
     </row>
     <row r="136">
-      <c r="A136" s="30" t="inlineStr">
-[...14 lines deleted...]
-      <c r="D136" s="25" t="inlineStr">
+      <c r="A136" s="20" t="inlineStr">
+        <is>
+          <t>Google</t>
+        </is>
+      </c>
+      <c r="B136" s="20" t="inlineStr">
+        <is>
+          <t>Service BetterCloud</t>
+        </is>
+      </c>
+      <c r="C136" s="20" t="inlineStr">
+        <is>
+          <t>service_bettercloud@performcb.com</t>
+        </is>
+      </c>
+      <c r="D136" s="21" t="inlineStr"/>
+      <c r="E136" s="20" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" s="30" t="inlineStr">
+        <is>
+          <t>Google</t>
+        </is>
+      </c>
+      <c r="B137" s="30" t="inlineStr">
+        <is>
+          <t>Shayne Rajadurai</t>
+        </is>
+      </c>
+      <c r="C137" s="30" t="inlineStr">
+        <is>
+          <t>shayne@performcb.com</t>
+        </is>
+      </c>
+      <c r="D137" s="23" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
-      <c r="E136" s="30" t="inlineStr">
-[...22 lines deleted...]
-      <c r="E137" s="23" t="inlineStr">
+      <c r="E137" s="30" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
     </row>
     <row r="138">
-      <c r="A138" s="30" t="inlineStr">
-[...21 lines deleted...]
-          <t>True</t>
+      <c r="A138" s="20" t="inlineStr">
+        <is>
+          <t>Google</t>
+        </is>
+      </c>
+      <c r="B138" s="20" t="inlineStr">
+        <is>
+          <t>Signature Design</t>
+        </is>
+      </c>
+      <c r="C138" s="20" t="inlineStr">
+        <is>
+          <t>signaturedesign@performcb.com</t>
+        </is>
+      </c>
+      <c r="D138" s="21" t="inlineStr"/>
+      <c r="E138" s="20" t="inlineStr">
+        <is>
+          <t>False</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="30" t="inlineStr">
         <is>
-          <t>Slack</t>
+          <t>Google</t>
         </is>
       </c>
       <c r="B139" s="30" t="inlineStr">
         <is>
-          <t>Aly Itwaru</t>
+          <t>Srđan Mitrović</t>
         </is>
       </c>
       <c r="C139" s="30" t="inlineStr">
         <is>
-          <t>aly@performcb.com</t>
-[...2 lines deleted...]
-      <c r="D139" s="25" t="inlineStr">
+          <t>srdjan@performcb.com</t>
+        </is>
+      </c>
+      <c r="D139" s="23" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E139" s="30" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="20" t="inlineStr">
         <is>
-          <t>Slack</t>
+          <t>Google</t>
         </is>
       </c>
       <c r="B140" s="20" t="inlineStr">
         <is>
-          <t>Aneshia Saunders</t>
+          <t>Steegle Admin</t>
         </is>
       </c>
       <c r="C140" s="20" t="inlineStr">
         <is>
-          <t>aneshia@performcb.com</t>
+          <t>steegleadmin@performcb.com</t>
         </is>
       </c>
       <c r="D140" s="21" t="inlineStr"/>
       <c r="E140" s="20" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
     </row>
     <row r="141">
-      <c r="A141" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E141" s="23" t="inlineStr">
+      <c r="A141" s="30" t="inlineStr">
+        <is>
+          <t>Google</t>
+        </is>
+      </c>
+      <c r="B141" s="30" t="inlineStr">
+        <is>
+          <t>Stephen Brown</t>
+        </is>
+      </c>
+      <c r="C141" s="30" t="inlineStr">
+        <is>
+          <t>stephen@performcb.com</t>
+        </is>
+      </c>
+      <c r="D141" s="23" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="E141" s="30" t="inlineStr">
+        <is>
+          <t>True</t>
+        </is>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" s="30" t="inlineStr">
+        <is>
+          <t>Google</t>
+        </is>
+      </c>
+      <c r="B142" s="30" t="inlineStr">
+        <is>
+          <t>Sydney Bryan</t>
+        </is>
+      </c>
+      <c r="C142" s="30" t="inlineStr">
+        <is>
+          <t>sydney.bryan@performcb.com</t>
+        </is>
+      </c>
+      <c r="D142" s="23" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="E142" s="30" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
     </row>
-    <row r="142">
-[...16 lines deleted...]
-      <c r="E142" s="20" t="inlineStr">
+    <row r="143">
+      <c r="A143" s="24" t="inlineStr">
+        <is>
+          <t>Google</t>
+        </is>
+      </c>
+      <c r="B143" s="24" t="inlineStr">
+        <is>
+          <t>Test IT</t>
+        </is>
+      </c>
+      <c r="C143" s="24" t="inlineStr">
+        <is>
+          <t>testit@performcb.com</t>
+        </is>
+      </c>
+      <c r="D143" s="25" t="inlineStr"/>
+      <c r="E143" s="24" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
     </row>
-    <row r="143">
-[...25 lines deleted...]
-    </row>
     <row r="144">
-      <c r="A144" s="30" t="inlineStr">
-[...21 lines deleted...]
-          <t>True</t>
+      <c r="A144" s="20" t="inlineStr">
+        <is>
+          <t>Google</t>
+        </is>
+      </c>
+      <c r="B144" s="20" t="inlineStr">
+        <is>
+          <t>TestMike TestSwann</t>
+        </is>
+      </c>
+      <c r="C144" s="20" t="inlineStr">
+        <is>
+          <t>testmike@performcb.com</t>
+        </is>
+      </c>
+      <c r="D144" s="21" t="inlineStr"/>
+      <c r="E144" s="20" t="inlineStr">
+        <is>
+          <t>False</t>
         </is>
       </c>
     </row>
     <row r="145">
-      <c r="A145" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E145" s="23" t="inlineStr">
+      <c r="A145" s="24" t="inlineStr">
+        <is>
+          <t>Google</t>
+        </is>
+      </c>
+      <c r="B145" s="24" t="inlineStr">
+        <is>
+          <t>Tetris Arcade</t>
+        </is>
+      </c>
+      <c r="C145" s="24" t="inlineStr">
+        <is>
+          <t>tetris@performcb.com</t>
+        </is>
+      </c>
+      <c r="D145" s="25" t="inlineStr"/>
+      <c r="E145" s="24" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="20" t="inlineStr">
         <is>
-          <t>Slack</t>
+          <t>Google</t>
         </is>
       </c>
       <c r="B146" s="20" t="inlineStr">
         <is>
-          <t>Alexandra Weeks</t>
+          <t>Timelogger BAY42</t>
         </is>
       </c>
       <c r="C146" s="20" t="inlineStr">
         <is>
-          <t>aweeks@adperio.com</t>
+          <t>timelogger@performcb.com</t>
         </is>
       </c>
       <c r="D146" s="21" t="inlineStr"/>
       <c r="E146" s="20" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
     </row>
     <row r="147">
-      <c r="A147" s="23" t="inlineStr">
-[...17 lines deleted...]
-          <t>True</t>
+      <c r="A147" s="30" t="inlineStr">
+        <is>
+          <t>Google</t>
+        </is>
+      </c>
+      <c r="B147" s="30" t="inlineStr">
+        <is>
+          <t>Tracey Peters</t>
+        </is>
+      </c>
+      <c r="C147" s="30" t="inlineStr">
+        <is>
+          <t>tracey@performcb.com</t>
+        </is>
+      </c>
+      <c r="D147" s="23" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="E147" s="30" t="inlineStr">
+        <is>
+          <t>False</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="20" t="inlineStr">
         <is>
-          <t>Slack</t>
+          <t>Google</t>
         </is>
       </c>
       <c r="B148" s="20" t="inlineStr">
         <is>
-          <t>Becca Abdul-Aal</t>
+          <t>Yuriy Boykiv</t>
         </is>
       </c>
       <c r="C148" s="20" t="inlineStr">
         <is>
-          <t>becca@performcb.com</t>
+          <t>yuriy@performcb.com</t>
         </is>
       </c>
       <c r="D148" s="21" t="inlineStr"/>
       <c r="E148" s="20" t="inlineStr">
         <is>
-          <t>True</t>
-[...22 lines deleted...]
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
     </row>
     <row r="150">
-      <c r="A150" s="20" t="inlineStr">
-[...19 lines deleted...]
-      </c>
+      <c r="A150" s="28" t="inlineStr">
+        <is>
+          <t>Slack  —  423 extra account(s)</t>
+        </is>
+      </c>
+      <c r="B150" s="29" t="n"/>
+      <c r="C150" s="29" t="n"/>
+      <c r="D150" s="29" t="n"/>
+      <c r="E150" s="29" t="n"/>
     </row>
     <row r="151">
-      <c r="A151" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E151" s="23" t="inlineStr">
+      <c r="A151" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B151" s="24" t="inlineStr">
+        <is>
+          <t>Milos Ozegovic</t>
+        </is>
+      </c>
+      <c r="C151" s="24" t="inlineStr">
+        <is>
+          <t>a.basic@performcb.com</t>
+        </is>
+      </c>
+      <c r="D151" s="25" t="inlineStr"/>
+      <c r="E151" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="152">
-      <c r="A152" s="30" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E152" s="30" t="inlineStr">
+      <c r="A152" s="20" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B152" s="20" t="inlineStr">
+        <is>
+          <t>Aleksandar Bjelobrk</t>
+        </is>
+      </c>
+      <c r="C152" s="20" t="inlineStr">
+        <is>
+          <t>a.bjelobrk@thrivetracker.com</t>
+        </is>
+      </c>
+      <c r="D152" s="21" t="inlineStr"/>
+      <c r="E152" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="153">
-      <c r="A153" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E153" s="23" t="inlineStr">
+      <c r="A153" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B153" s="24" t="inlineStr">
+        <is>
+          <t>Aleksandar Stjepanovic</t>
+        </is>
+      </c>
+      <c r="C153" s="24" t="inlineStr">
+        <is>
+          <t>a.stjepanovic@thrivetracker.com</t>
+        </is>
+      </c>
+      <c r="D153" s="25" t="inlineStr"/>
+      <c r="E153" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B154" s="20" t="inlineStr">
         <is>
-          <t>Blaire Tiernan</t>
+          <t>Ahmed Ahmed</t>
         </is>
       </c>
       <c r="C154" s="20" t="inlineStr">
         <is>
-          <t>blaire@performcb.com</t>
+          <t>aahmed@adperio.com</t>
         </is>
       </c>
       <c r="D154" s="21" t="inlineStr"/>
       <c r="E154" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="155">
-      <c r="A155" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E155" s="23" t="inlineStr">
+      <c r="A155" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B155" s="24" t="inlineStr">
+        <is>
+          <t>Abby Campbell</t>
+        </is>
+      </c>
+      <c r="C155" s="24" t="inlineStr">
+        <is>
+          <t>abby@performcb.com</t>
+        </is>
+      </c>
+      <c r="D155" s="25" t="inlineStr"/>
+      <c r="E155" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="156">
-      <c r="A156" s="20" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E156" s="20" t="inlineStr">
+      <c r="A156" s="30" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B156" s="30" t="inlineStr">
+        <is>
+          <t>Adam Koncz</t>
+        </is>
+      </c>
+      <c r="C156" s="30" t="inlineStr">
+        <is>
+          <t>Adam.Koncz@performcb.com</t>
+        </is>
+      </c>
+      <c r="D156" s="23" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="E156" s="30" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="157">
-      <c r="A157" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E157" s="23" t="inlineStr">
+      <c r="A157" s="30" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B157" s="30" t="inlineStr">
+        <is>
+          <t>Adam Soltani</t>
+        </is>
+      </c>
+      <c r="C157" s="30" t="inlineStr">
+        <is>
+          <t>adam@performcb.com</t>
+        </is>
+      </c>
+      <c r="D157" s="23" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="E157" s="30" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B158" s="20" t="inlineStr">
         <is>
-          <t>Brandon</t>
+          <t>adam</t>
         </is>
       </c>
       <c r="C158" s="20" t="inlineStr">
         <is>
-          <t>brandon+old@performcb.com</t>
+          <t>adam@revcontent.com</t>
         </is>
       </c>
       <c r="D158" s="21" t="inlineStr"/>
       <c r="E158" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="159">
-      <c r="A159" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E159" s="23" t="inlineStr">
+      <c r="A159" s="30" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B159" s="30" t="inlineStr">
+        <is>
+          <t>Adrianne Castle</t>
+        </is>
+      </c>
+      <c r="C159" s="30" t="inlineStr">
+        <is>
+          <t>adrianne@performcb.com</t>
+        </is>
+      </c>
+      <c r="D159" s="23" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="E159" s="30" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B160" s="20" t="inlineStr">
         <is>
-          <t>brandon</t>
+          <t>Rajesh Gowda</t>
         </is>
       </c>
       <c r="C160" s="20" t="inlineStr">
         <is>
-          <t>brandon@performcb.com</t>
+          <t>agencyoutreach@performcb.com</t>
         </is>
       </c>
       <c r="D160" s="21" t="inlineStr"/>
       <c r="E160" s="20" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
     </row>
     <row r="161">
-      <c r="A161" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E161" s="23" t="inlineStr">
+      <c r="A161" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B161" s="24" t="inlineStr">
+        <is>
+          <t>alanna</t>
+        </is>
+      </c>
+      <c r="C161" s="24" t="inlineStr">
+        <is>
+          <t>alanna@ignite.com</t>
+        </is>
+      </c>
+      <c r="D161" s="25" t="inlineStr"/>
+      <c r="E161" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="162">
-      <c r="A162" s="20" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E162" s="20" t="inlineStr">
+      <c r="A162" s="30" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B162" s="30" t="inlineStr">
+        <is>
+          <t>Alanna Jones</t>
+        </is>
+      </c>
+      <c r="C162" s="30" t="inlineStr">
+        <is>
+          <t>alanna@performcb.com</t>
+        </is>
+      </c>
+      <c r="D162" s="23" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="E162" s="30" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="163">
-      <c r="A163" s="30" t="inlineStr">
-[...14 lines deleted...]
-      <c r="D163" s="25" t="inlineStr">
+      <c r="A163" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B163" s="24" t="inlineStr">
+        <is>
+          <t>Alex Mugo</t>
+        </is>
+      </c>
+      <c r="C163" s="24" t="inlineStr">
+        <is>
+          <t>alex@performcb.com</t>
+        </is>
+      </c>
+      <c r="D163" s="25" t="inlineStr"/>
+      <c r="E163" s="24" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" s="30" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B164" s="30" t="inlineStr">
+        <is>
+          <t>Alex Del Valle</t>
+        </is>
+      </c>
+      <c r="C164" s="30" t="inlineStr">
+        <is>
+          <t>alexandra@performcb.com</t>
+        </is>
+      </c>
+      <c r="D164" s="23" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
-      <c r="E163" s="30" t="inlineStr">
-[...22 lines deleted...]
-      <c r="E164" s="20" t="inlineStr">
+      <c r="E164" s="30" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="165">
-      <c r="A165" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E165" s="23" t="inlineStr">
+      <c r="A165" s="30" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B165" s="30" t="inlineStr">
+        <is>
+          <t>Aly Itwaru</t>
+        </is>
+      </c>
+      <c r="C165" s="30" t="inlineStr">
+        <is>
+          <t>aly@performcb.com</t>
+        </is>
+      </c>
+      <c r="D165" s="23" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="E165" s="30" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B166" s="20" t="inlineStr">
         <is>
-          <t>Brody Curtis</t>
+          <t>Anas Qureshi</t>
         </is>
       </c>
       <c r="C166" s="20" t="inlineStr">
         <is>
-          <t>brody@performcb.com</t>
+          <t>anas@performcb.com</t>
         </is>
       </c>
       <c r="D166" s="21" t="inlineStr"/>
       <c r="E166" s="20" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
     </row>
     <row r="167">
-      <c r="A167" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E167" s="23" t="inlineStr">
+      <c r="A167" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B167" s="24" t="inlineStr">
+        <is>
+          <t>Aneshia Saunders</t>
+        </is>
+      </c>
+      <c r="C167" s="24" t="inlineStr">
+        <is>
+          <t>aneshia@performcb.com</t>
+        </is>
+      </c>
+      <c r="D167" s="25" t="inlineStr"/>
+      <c r="E167" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B168" s="20" t="inlineStr">
         <is>
-          <t>Brian York</t>
+          <t>Appu Gowda</t>
         </is>
       </c>
       <c r="C168" s="20" t="inlineStr">
         <is>
-          <t>byork@adperio.com</t>
+          <t>appugowda@iganatech.com</t>
         </is>
       </c>
       <c r="D168" s="21" t="inlineStr"/>
       <c r="E168" s="20" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
     </row>
     <row r="169">
-      <c r="A169" s="23" t="inlineStr">
-[...17 lines deleted...]
-          <t>True</t>
+      <c r="A169" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B169" s="24" t="inlineStr">
+        <is>
+          <t>arin schultz</t>
+        </is>
+      </c>
+      <c r="C169" s="24" t="inlineStr">
+        <is>
+          <t>arin@naturepedic.com</t>
+        </is>
+      </c>
+      <c r="D169" s="25" t="inlineStr"/>
+      <c r="E169" s="24" t="inlineStr">
+        <is>
+          <t>False</t>
         </is>
       </c>
     </row>
     <row r="170">
-      <c r="A170" s="20" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E170" s="20" t="inlineStr">
+      <c r="A170" s="30" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B170" s="30" t="inlineStr">
+        <is>
+          <t>Ashley Sharum</t>
+        </is>
+      </c>
+      <c r="C170" s="30" t="inlineStr">
+        <is>
+          <t>ashley.sharum@performcb.com</t>
+        </is>
+      </c>
+      <c r="D170" s="23" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="E170" s="30" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="171">
-      <c r="A171" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E171" s="23" t="inlineStr">
+      <c r="A171" s="30" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B171" s="30" t="inlineStr">
+        <is>
+          <t>Audrey Eng</t>
+        </is>
+      </c>
+      <c r="C171" s="30" t="inlineStr">
+        <is>
+          <t>Audrey@performcb.com</t>
+        </is>
+      </c>
+      <c r="D171" s="23" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="E171" s="30" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B172" s="20" t="inlineStr">
         <is>
-          <t>Connor Gardner</t>
+          <t>alexandra verni</t>
         </is>
       </c>
       <c r="C172" s="20" t="inlineStr">
         <is>
-          <t>cgardner@igniteopm.com</t>
+          <t>averni@peterthomasroth.com</t>
         </is>
       </c>
       <c r="D172" s="21" t="inlineStr"/>
       <c r="E172" s="20" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
     </row>
     <row r="173">
-      <c r="A173" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E173" s="23" t="inlineStr">
+      <c r="A173" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B173" s="24" t="inlineStr">
+        <is>
+          <t>Alexandra Weeks</t>
+        </is>
+      </c>
+      <c r="C173" s="24" t="inlineStr">
+        <is>
+          <t>aweeks@adperio.com</t>
+        </is>
+      </c>
+      <c r="D173" s="25" t="inlineStr"/>
+      <c r="E173" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B174" s="20" t="inlineStr">
         <is>
-          <t>Chelcie Marshman</t>
+          <t>Bayleigh Perry</t>
         </is>
       </c>
       <c r="C174" s="20" t="inlineStr">
         <is>
-          <t>chelcie@performcb.com</t>
+          <t>bayleigh@realeats.com</t>
         </is>
       </c>
       <c r="D174" s="21" t="inlineStr"/>
       <c r="E174" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="175">
-      <c r="A175" s="30" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E175" s="30" t="inlineStr">
+      <c r="A175" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B175" s="24" t="inlineStr">
+        <is>
+          <t>Becca Abdul-Aal</t>
+        </is>
+      </c>
+      <c r="C175" s="24" t="inlineStr">
+        <is>
+          <t>becca@performcb.com</t>
+        </is>
+      </c>
+      <c r="D175" s="25" t="inlineStr"/>
+      <c r="E175" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B176" s="20" t="inlineStr">
         <is>
-          <t>Christina Clarke</t>
+          <t>Ben Azubuike</t>
         </is>
       </c>
       <c r="C176" s="20" t="inlineStr">
         <is>
-          <t>chrissie@performcb.com</t>
+          <t>ben@performcb.com</t>
         </is>
       </c>
       <c r="D176" s="21" t="inlineStr"/>
       <c r="E176" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="177">
-      <c r="A177" s="30" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E177" s="30" t="inlineStr">
+      <c r="A177" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B177" s="24" t="inlineStr">
+        <is>
+          <t>Bethany Miglorie</t>
+        </is>
+      </c>
+      <c r="C177" s="24" t="inlineStr">
+        <is>
+          <t>bethany@clickbooth.com</t>
+        </is>
+      </c>
+      <c r="D177" s="25" t="inlineStr"/>
+      <c r="E177" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B178" s="20" t="inlineStr">
         <is>
-          <t>Carrol Lee</t>
+          <t>Billy Hulbert</t>
         </is>
       </c>
       <c r="C178" s="20" t="inlineStr">
         <is>
-          <t>clee@igniteopm.com</t>
+          <t>bhulbert@igniteopm.com</t>
         </is>
       </c>
       <c r="D178" s="21" t="inlineStr"/>
       <c r="E178" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="179">
-      <c r="A179" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E179" s="23" t="inlineStr">
+      <c r="A179" s="30" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B179" s="30" t="inlineStr">
+        <is>
+          <t>Bill Greer</t>
+        </is>
+      </c>
+      <c r="C179" s="30" t="inlineStr">
+        <is>
+          <t>bill.greer@performcb.com</t>
+        </is>
+      </c>
+      <c r="D179" s="23" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="E179" s="30" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B180" s="20" t="inlineStr">
         <is>
-          <t>Colin Snowball</t>
+          <t>BJ Fagan</t>
         </is>
       </c>
       <c r="C180" s="20" t="inlineStr">
         <is>
-          <t>colin@clickbooth.com</t>
+          <t>bj@performcb.com</t>
         </is>
       </c>
       <c r="D180" s="21" t="inlineStr"/>
       <c r="E180" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="181">
-      <c r="A181" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E181" s="23" t="inlineStr">
+      <c r="A181" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B181" s="24" t="inlineStr">
+        <is>
+          <t>Blaire Tiernan</t>
+        </is>
+      </c>
+      <c r="C181" s="24" t="inlineStr">
+        <is>
+          <t>blaire@performcb.com</t>
+        </is>
+      </c>
+      <c r="D181" s="25" t="inlineStr"/>
+      <c r="E181" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B182" s="20" t="inlineStr">
         <is>
-          <t>Casey Poeschl</t>
+          <t>Blake Bidar</t>
         </is>
       </c>
       <c r="C182" s="20" t="inlineStr">
         <is>
-          <t>cpoeschl@igniteopm.com</t>
+          <t>blake@clickbooth.com</t>
         </is>
       </c>
       <c r="D182" s="21" t="inlineStr"/>
       <c r="E182" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="183">
-      <c r="A183" s="30" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E183" s="30" t="inlineStr">
+      <c r="A183" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B183" s="24" t="inlineStr">
+        <is>
+          <t>Becky Morang</t>
+        </is>
+      </c>
+      <c r="C183" s="24" t="inlineStr">
+        <is>
+          <t>bmorang@adperio.com</t>
+        </is>
+      </c>
+      <c r="D183" s="25" t="inlineStr"/>
+      <c r="E183" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B184" s="20" t="inlineStr">
         <is>
-          <t>Dragan Gajic</t>
+          <t>Bobby Nunn</t>
         </is>
       </c>
       <c r="C184" s="20" t="inlineStr">
         <is>
-          <t>d.gajic@clickbooth.com</t>
+          <t>bobby@performcb.com</t>
         </is>
       </c>
       <c r="D184" s="21" t="inlineStr"/>
       <c r="E184" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="185">
-      <c r="A185" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E185" s="23" t="inlineStr">
+      <c r="A185" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B185" s="24" t="inlineStr">
+        <is>
+          <t>Brandon</t>
+        </is>
+      </c>
+      <c r="C185" s="24" t="inlineStr">
+        <is>
+          <t>brandon+old@performcb.com</t>
+        </is>
+      </c>
+      <c r="D185" s="25" t="inlineStr"/>
+      <c r="E185" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B186" s="20" t="inlineStr">
         <is>
-          <t>Dan Fink</t>
+          <t>Brandon Balentine</t>
         </is>
       </c>
       <c r="C186" s="20" t="inlineStr">
         <is>
-          <t>dan.fink@performcb.com</t>
+          <t>brandon.balentine@performcb.com</t>
         </is>
       </c>
       <c r="D186" s="21" t="inlineStr"/>
       <c r="E186" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="187">
-      <c r="A187" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E187" s="23" t="inlineStr">
+      <c r="A187" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B187" s="24" t="inlineStr">
+        <is>
+          <t>brandon</t>
+        </is>
+      </c>
+      <c r="C187" s="24" t="inlineStr">
+        <is>
+          <t>brandon@performcb.com</t>
+        </is>
+      </c>
+      <c r="D187" s="25" t="inlineStr"/>
+      <c r="E187" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B188" s="20" t="inlineStr">
         <is>
-          <t>Danielle-Rae Lyon</t>
+          <t>breamon</t>
         </is>
       </c>
       <c r="C188" s="20" t="inlineStr">
         <is>
-          <t>danielle@performcb.com</t>
+          <t>breamon@performcb.com</t>
         </is>
       </c>
       <c r="D188" s="21" t="inlineStr"/>
       <c r="E188" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="189">
-      <c r="A189" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E189" s="23" t="inlineStr">
+      <c r="A189" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B189" s="24" t="inlineStr">
+        <is>
+          <t>Brian Fernandez</t>
+        </is>
+      </c>
+      <c r="C189" s="24" t="inlineStr">
+        <is>
+          <t>brian.fernandez@performcb.com</t>
+        </is>
+      </c>
+      <c r="D189" s="25" t="inlineStr"/>
+      <c r="E189" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="190">
-      <c r="A190" s="20" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E190" s="20" t="inlineStr">
+      <c r="A190" s="30" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B190" s="30" t="inlineStr">
+        <is>
+          <t>Brian Taylor</t>
+        </is>
+      </c>
+      <c r="C190" s="30" t="inlineStr">
+        <is>
+          <t>brian@performcb.com</t>
+        </is>
+      </c>
+      <c r="D190" s="23" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="E190" s="30" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="191">
-      <c r="A191" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E191" s="23" t="inlineStr">
+      <c r="A191" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B191" s="24" t="inlineStr">
+        <is>
+          <t>brittany</t>
+        </is>
+      </c>
+      <c r="C191" s="24" t="inlineStr">
+        <is>
+          <t>brittany@peformcb.com</t>
+        </is>
+      </c>
+      <c r="D191" s="25" t="inlineStr"/>
+      <c r="E191" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B192" s="20" t="inlineStr">
         <is>
-          <t>Darko Ivanovic</t>
+          <t>brody</t>
         </is>
       </c>
       <c r="C192" s="20" t="inlineStr">
         <is>
-          <t>darko@thrivetracker.com</t>
+          <t>brody@perform.cb</t>
         </is>
       </c>
       <c r="D192" s="21" t="inlineStr"/>
       <c r="E192" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="193">
-      <c r="A193" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E193" s="23" t="inlineStr">
+      <c r="A193" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B193" s="24" t="inlineStr">
+        <is>
+          <t>Brody Curtis</t>
+        </is>
+      </c>
+      <c r="C193" s="24" t="inlineStr">
+        <is>
+          <t>brody@performcb.com</t>
+        </is>
+      </c>
+      <c r="D193" s="25" t="inlineStr"/>
+      <c r="E193" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B194" s="20" t="inlineStr">
         <is>
-          <t>Dave Hinton</t>
+          <t>Bryan Locke</t>
         </is>
       </c>
       <c r="C194" s="20" t="inlineStr">
         <is>
-          <t>dave.hinton@performcb.com</t>
+          <t>bryan@performcb.com</t>
         </is>
       </c>
       <c r="D194" s="21" t="inlineStr"/>
       <c r="E194" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="195">
-      <c r="A195" s="23" t="inlineStr">
-[...17 lines deleted...]
-          <t>False</t>
+      <c r="A195" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B195" s="24" t="inlineStr">
+        <is>
+          <t>Brian York</t>
+        </is>
+      </c>
+      <c r="C195" s="24" t="inlineStr">
+        <is>
+          <t>byork@adperio.com</t>
+        </is>
+      </c>
+      <c r="D195" s="25" t="inlineStr"/>
+      <c r="E195" s="24" t="inlineStr">
+        <is>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B196" s="20" t="inlineStr">
         <is>
-          <t>David Owens</t>
+          <t>Jon C</t>
         </is>
       </c>
       <c r="C196" s="20" t="inlineStr">
         <is>
-          <t>david.owens@performcb.com</t>
+          <t>cableation@gmail.com</t>
         </is>
       </c>
       <c r="D196" s="21" t="inlineStr"/>
       <c r="E196" s="20" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="197">
-      <c r="A197" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E197" s="23" t="inlineStr">
+      <c r="A197" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B197" s="24" t="inlineStr">
+        <is>
+          <t>Carina Powers</t>
+        </is>
+      </c>
+      <c r="C197" s="24" t="inlineStr">
+        <is>
+          <t>carina@performcb.com</t>
+        </is>
+      </c>
+      <c r="D197" s="25" t="inlineStr"/>
+      <c r="E197" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B198" s="20" t="inlineStr">
         <is>
-          <t>Demi Campbell</t>
+          <t>Carolina Boyes</t>
         </is>
       </c>
       <c r="C198" s="20" t="inlineStr">
         <is>
-          <t>demi@performcb.com</t>
+          <t>carolina@performcb.com</t>
         </is>
       </c>
       <c r="D198" s="21" t="inlineStr"/>
       <c r="E198" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="199">
-      <c r="A199" s="23" t="inlineStr">
-[...17 lines deleted...]
-          <t>True</t>
+      <c r="A199" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B199" s="24" t="inlineStr">
+        <is>
+          <t>Cassandra Broadway</t>
+        </is>
+      </c>
+      <c r="C199" s="24" t="inlineStr">
+        <is>
+          <t>cassandra@performcb.com</t>
+        </is>
+      </c>
+      <c r="D199" s="25" t="inlineStr"/>
+      <c r="E199" s="24" t="inlineStr">
+        <is>
+          <t>False</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B200" s="20" t="inlineStr">
         <is>
-          <t>derektest</t>
+          <t>Connor Gardner</t>
         </is>
       </c>
       <c r="C200" s="20" t="inlineStr">
         <is>
-          <t>derektest@thrivetracker.com</t>
+          <t>cgardner@igniteopm.com</t>
         </is>
       </c>
       <c r="D200" s="21" t="inlineStr"/>
       <c r="E200" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="201">
-      <c r="A201" s="23" t="inlineStr">
-[...17 lines deleted...]
-          <t>False</t>
+      <c r="A201" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B201" s="24" t="inlineStr">
+        <is>
+          <t>Charu Mathur</t>
+        </is>
+      </c>
+      <c r="C201" s="24" t="inlineStr">
+        <is>
+          <t>charu@clickbooth.com</t>
+        </is>
+      </c>
+      <c r="D201" s="25" t="inlineStr"/>
+      <c r="E201" s="24" t="inlineStr">
+        <is>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B202" s="20" t="inlineStr">
         <is>
-          <t>Dilitha MT</t>
+          <t>Chelcie Marshman</t>
         </is>
       </c>
       <c r="C202" s="20" t="inlineStr">
         <is>
-          <t>dilitha@iganatech.com</t>
+          <t>chelcie@performcb.com</t>
         </is>
       </c>
       <c r="D202" s="21" t="inlineStr"/>
       <c r="E202" s="20" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="203">
-      <c r="A203" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E203" s="23" t="inlineStr">
+      <c r="A203" s="30" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B203" s="30" t="inlineStr">
+        <is>
+          <t>Chris Donovan</t>
+        </is>
+      </c>
+      <c r="C203" s="30" t="inlineStr">
+        <is>
+          <t>chris@performcb.com</t>
+        </is>
+      </c>
+      <c r="D203" s="23" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="E203" s="30" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B204" s="20" t="inlineStr">
         <is>
-          <t>Djordje Petrovic</t>
+          <t>Christina Clarke</t>
         </is>
       </c>
       <c r="C204" s="20" t="inlineStr">
         <is>
-          <t>djordje.petrovic@performcb.com</t>
+          <t>chrissie@performcb.com</t>
         </is>
       </c>
       <c r="D204" s="21" t="inlineStr"/>
       <c r="E204" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="205">
-      <c r="A205" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E205" s="23" t="inlineStr">
+      <c r="A205" s="30" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B205" s="30" t="inlineStr">
+        <is>
+          <t>Christina Niedermeyer</t>
+        </is>
+      </c>
+      <c r="C205" s="30" t="inlineStr">
+        <is>
+          <t>christina@performcb.com</t>
+        </is>
+      </c>
+      <c r="D205" s="23" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="E205" s="30" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B206" s="20" t="inlineStr">
         <is>
-          <t>Dakota Neel</t>
+          <t>Carrol Lee</t>
         </is>
       </c>
       <c r="C206" s="20" t="inlineStr">
         <is>
-          <t>dneel@adperio.com</t>
+          <t>clee@igniteopm.com</t>
         </is>
       </c>
       <c r="D206" s="21" t="inlineStr"/>
       <c r="E206" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="207">
-      <c r="A207" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E207" s="23" t="inlineStr">
+      <c r="A207" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B207" s="24" t="inlineStr">
+        <is>
+          <t>Cody Greenstein</t>
+        </is>
+      </c>
+      <c r="C207" s="24" t="inlineStr">
+        <is>
+          <t>cody@performcb.com</t>
+        </is>
+      </c>
+      <c r="D207" s="25" t="inlineStr"/>
+      <c r="E207" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B208" s="20" t="inlineStr">
         <is>
-          <t>Dragana Softic</t>
+          <t>Colin Snowball</t>
         </is>
       </c>
       <c r="C208" s="20" t="inlineStr">
         <is>
-          <t>dragana@performcb.com</t>
+          <t>colin@clickbooth.com</t>
         </is>
       </c>
       <c r="D208" s="21" t="inlineStr"/>
       <c r="E208" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="209">
-      <c r="A209" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E209" s="23" t="inlineStr">
+      <c r="A209" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B209" s="24" t="inlineStr">
+        <is>
+          <t>Courtney Kreiling</t>
+        </is>
+      </c>
+      <c r="C209" s="24" t="inlineStr">
+        <is>
+          <t>courtney@clickbooth.com</t>
+        </is>
+      </c>
+      <c r="D209" s="25" t="inlineStr"/>
+      <c r="E209" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B210" s="20" t="inlineStr">
         <is>
-          <t>Dzenis Claw</t>
+          <t>Casey Poeschl</t>
         </is>
       </c>
       <c r="C210" s="20" t="inlineStr">
         <is>
-          <t>dzenis.claw@performcb.com</t>
+          <t>cpoeschl@igniteopm.com</t>
         </is>
       </c>
       <c r="D210" s="21" t="inlineStr"/>
       <c r="E210" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="211">
-      <c r="A211" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E211" s="23" t="inlineStr">
+      <c r="A211" s="30" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B211" s="30" t="inlineStr">
+        <is>
+          <t>Craig McGlynn</t>
+        </is>
+      </c>
+      <c r="C211" s="30" t="inlineStr">
+        <is>
+          <t>craig@performcb.com</t>
+        </is>
+      </c>
+      <c r="D211" s="23" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="E211" s="30" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B212" s="20" t="inlineStr">
         <is>
-          <t>Liz Bureman</t>
+          <t>Dragan Gajic</t>
         </is>
       </c>
       <c r="C212" s="20" t="inlineStr">
         <is>
-          <t>ebureman@adperio.com</t>
+          <t>d.gajic@clickbooth.com</t>
         </is>
       </c>
       <c r="D212" s="21" t="inlineStr"/>
       <c r="E212" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="213">
-      <c r="A213" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E213" s="23" t="inlineStr">
+      <c r="A213" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B213" s="24" t="inlineStr">
+        <is>
+          <t>Daniel Ramirez</t>
+        </is>
+      </c>
+      <c r="C213" s="24" t="inlineStr">
+        <is>
+          <t>d.ramirez@clickbooth.com</t>
+        </is>
+      </c>
+      <c r="D213" s="25" t="inlineStr"/>
+      <c r="E213" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B214" s="20" t="inlineStr">
         <is>
-          <t>Eddie Klinker</t>
+          <t>Dan Fink</t>
         </is>
       </c>
       <c r="C214" s="20" t="inlineStr">
         <is>
-          <t>eddie@performcb.com</t>
+          <t>dan.fink@performcb.com</t>
         </is>
       </c>
       <c r="D214" s="21" t="inlineStr"/>
       <c r="E214" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="215">
-      <c r="A215" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E215" s="23" t="inlineStr">
+      <c r="A215" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B215" s="24" t="inlineStr">
+        <is>
+          <t>Dan Dombrowski</t>
+        </is>
+      </c>
+      <c r="C215" s="24" t="inlineStr">
+        <is>
+          <t>dan@performcb.com</t>
+        </is>
+      </c>
+      <c r="D215" s="25" t="inlineStr"/>
+      <c r="E215" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B216" s="20" t="inlineStr">
         <is>
-          <t>Elizabeth Hazeltine</t>
+          <t>Danielle-Rae Lyon</t>
         </is>
       </c>
       <c r="C216" s="20" t="inlineStr">
         <is>
-          <t>elizabeth@performcb.com</t>
+          <t>danielle@performcb.com</t>
         </is>
       </c>
       <c r="D216" s="21" t="inlineStr"/>
       <c r="E216" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="217">
-      <c r="A217" s="30" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E217" s="30" t="inlineStr">
+      <c r="A217" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B217" s="24" t="inlineStr">
+        <is>
+          <t>Danijel Djuric (Zoka)</t>
+        </is>
+      </c>
+      <c r="C217" s="24" t="inlineStr">
+        <is>
+          <t>danijel@performcb.com</t>
+        </is>
+      </c>
+      <c r="D217" s="25" t="inlineStr"/>
+      <c r="E217" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B218" s="20" t="inlineStr">
         <is>
-          <t>Emily Okrzesik</t>
+          <t>Danny Callaway</t>
         </is>
       </c>
       <c r="C218" s="20" t="inlineStr">
         <is>
-          <t>Emily.old@performcb.com</t>
+          <t>danny@performcb.com</t>
         </is>
       </c>
       <c r="D218" s="21" t="inlineStr"/>
       <c r="E218" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="219">
-      <c r="A219" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E219" s="23" t="inlineStr">
+      <c r="A219" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B219" s="24" t="inlineStr">
+        <is>
+          <t>dan</t>
+        </is>
+      </c>
+      <c r="C219" s="24" t="inlineStr">
+        <is>
+          <t>danxx@performcb.com</t>
+        </is>
+      </c>
+      <c r="D219" s="25" t="inlineStr"/>
+      <c r="E219" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B220" s="20" t="inlineStr">
         <is>
-          <t>Franco Pagano</t>
+          <t>Darko Ivanovic</t>
         </is>
       </c>
       <c r="C220" s="20" t="inlineStr">
         <is>
-          <t>franco@performcb.com</t>
+          <t>darko@thrivetracker.com</t>
         </is>
       </c>
       <c r="D220" s="21" t="inlineStr"/>
       <c r="E220" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="221">
-      <c r="A221" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E221" s="23" t="inlineStr">
+      <c r="A221" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B221" s="24" t="inlineStr">
+        <is>
+          <t>David Asseoff</t>
+        </is>
+      </c>
+      <c r="C221" s="24" t="inlineStr">
+        <is>
+          <t>dasseoff@adperio.com</t>
+        </is>
+      </c>
+      <c r="D221" s="25" t="inlineStr"/>
+      <c r="E221" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B222" s="20" t="inlineStr">
         <is>
-          <t>Goran Stojanovic</t>
+          <t>Dave Hinton</t>
         </is>
       </c>
       <c r="C222" s="20" t="inlineStr">
         <is>
-          <t>g.stojanovic@clickbooth.com</t>
+          <t>dave.hinton@performcb.com</t>
         </is>
       </c>
       <c r="D222" s="21" t="inlineStr"/>
       <c r="E222" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="223">
-      <c r="A223" s="23" t="inlineStr">
-[...17 lines deleted...]
-          <t>True</t>
+      <c r="A223" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B223" s="24" t="inlineStr">
+        <is>
+          <t>dave</t>
+        </is>
+      </c>
+      <c r="C223" s="24" t="inlineStr">
+        <is>
+          <t>dave@seed.com</t>
+        </is>
+      </c>
+      <c r="D223" s="25" t="inlineStr"/>
+      <c r="E223" s="24" t="inlineStr">
+        <is>
+          <t>False</t>
         </is>
       </c>
     </row>
     <row r="224">
-      <c r="A224" s="30" t="inlineStr">
-[...21 lines deleted...]
-          <t>True</t>
+      <c r="A224" s="20" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B224" s="20" t="inlineStr">
+        <is>
+          <t>David Haverly</t>
+        </is>
+      </c>
+      <c r="C224" s="20" t="inlineStr">
+        <is>
+          <t>david.haverly@performcb.com</t>
+        </is>
+      </c>
+      <c r="D224" s="21" t="inlineStr"/>
+      <c r="E224" s="20" t="inlineStr">
+        <is>
+          <t>False</t>
         </is>
       </c>
     </row>
     <row r="225">
-      <c r="A225" s="23" t="inlineStr">
-[...17 lines deleted...]
-          <t>True</t>
+      <c r="A225" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B225" s="24" t="inlineStr">
+        <is>
+          <t>David Owens</t>
+        </is>
+      </c>
+      <c r="C225" s="24" t="inlineStr">
+        <is>
+          <t>david.owens@performcb.com</t>
+        </is>
+      </c>
+      <c r="D225" s="25" t="inlineStr"/>
+      <c r="E225" s="24" t="inlineStr">
+        <is>
+          <t>False</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B226" s="20" t="inlineStr">
         <is>
-          <t>Gersuanie Alolod</t>
+          <t>Dejan Djuricic</t>
         </is>
       </c>
       <c r="C226" s="20" t="inlineStr">
         <is>
-          <t>gers@performcb.com</t>
+          <t>dejan@performcb.com</t>
         </is>
       </c>
       <c r="D226" s="21" t="inlineStr"/>
       <c r="E226" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="227">
-      <c r="A227" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E227" s="23" t="inlineStr">
+      <c r="A227" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B227" s="24" t="inlineStr">
+        <is>
+          <t>Demi Campbell</t>
+        </is>
+      </c>
+      <c r="C227" s="24" t="inlineStr">
+        <is>
+          <t>demi@performcb.com</t>
+        </is>
+      </c>
+      <c r="D227" s="25" t="inlineStr"/>
+      <c r="E227" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B228" s="20" t="inlineStr">
         <is>
-          <t>Goran Soprenić</t>
+          <t>Derek Heffernan</t>
         </is>
       </c>
       <c r="C228" s="20" t="inlineStr">
         <is>
-          <t>goran@clickbooth.com</t>
+          <t>derek@clickbooth.com</t>
         </is>
       </c>
       <c r="D228" s="21" t="inlineStr"/>
       <c r="E228" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="229">
-      <c r="A229" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E229" s="23" t="inlineStr">
+      <c r="A229" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B229" s="24" t="inlineStr">
+        <is>
+          <t>derektest</t>
+        </is>
+      </c>
+      <c r="C229" s="24" t="inlineStr">
+        <is>
+          <t>derektest@thrivetracker.com</t>
+        </is>
+      </c>
+      <c r="D229" s="25" t="inlineStr"/>
+      <c r="E229" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B230" s="20" t="inlineStr">
         <is>
-          <t>gordon</t>
+          <t>deveshhh</t>
         </is>
       </c>
       <c r="C230" s="20" t="inlineStr">
         <is>
-          <t>gordon@performcb.com</t>
+          <t>devesh@santabrowser.com</t>
         </is>
       </c>
       <c r="D230" s="21" t="inlineStr"/>
       <c r="E230" s="20" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
     </row>
     <row r="231">
-      <c r="A231" s="23" t="inlineStr">
-[...17 lines deleted...]
-          <t>True</t>
+      <c r="A231" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B231" s="24" t="inlineStr">
+        <is>
+          <t>Dilitha MT</t>
+        </is>
+      </c>
+      <c r="C231" s="24" t="inlineStr">
+        <is>
+          <t>dilitha@iganatech.com</t>
+        </is>
+      </c>
+      <c r="D231" s="25" t="inlineStr"/>
+      <c r="E231" s="24" t="inlineStr">
+        <is>
+          <t>False</t>
         </is>
       </c>
     </row>
     <row r="232">
-      <c r="A232" s="30" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E232" s="30" t="inlineStr">
+      <c r="A232" s="20" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B232" s="20" t="inlineStr">
+        <is>
+          <t>Diversity Task Force</t>
+        </is>
+      </c>
+      <c r="C232" s="20" t="inlineStr">
+        <is>
+          <t>DiversityTaskForce@performcb.com</t>
+        </is>
+      </c>
+      <c r="D232" s="21" t="inlineStr"/>
+      <c r="E232" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="233">
-      <c r="A233" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E233" s="23" t="inlineStr">
+      <c r="A233" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B233" s="24" t="inlineStr">
+        <is>
+          <t>Djordje Petrovic</t>
+        </is>
+      </c>
+      <c r="C233" s="24" t="inlineStr">
+        <is>
+          <t>djordje.petrovic@performcb.com</t>
+        </is>
+      </c>
+      <c r="D233" s="25" t="inlineStr"/>
+      <c r="E233" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B234" s="20" t="inlineStr">
         <is>
-          <t>Heather Stauffer</t>
+          <t>Djordje Sladakovic</t>
         </is>
       </c>
       <c r="C234" s="20" t="inlineStr">
         <is>
-          <t>hstauffer@adperio.com</t>
+          <t>Djordje@performcb.com</t>
         </is>
       </c>
       <c r="D234" s="21" t="inlineStr"/>
       <c r="E234" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="235">
-      <c r="A235" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E235" s="23" t="inlineStr">
+      <c r="A235" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B235" s="24" t="inlineStr">
+        <is>
+          <t>Dakota Neel</t>
+        </is>
+      </c>
+      <c r="C235" s="24" t="inlineStr">
+        <is>
+          <t>dneel@adperio.com</t>
+        </is>
+      </c>
+      <c r="D235" s="25" t="inlineStr"/>
+      <c r="E235" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B236" s="20" t="inlineStr">
         <is>
-          <t>Ira Sampson</t>
+          <t>David Porteous</t>
         </is>
       </c>
       <c r="C236" s="20" t="inlineStr">
         <is>
-          <t>ira@performcb.com</t>
+          <t>dporteous@adperio.com</t>
         </is>
       </c>
       <c r="D236" s="21" t="inlineStr"/>
       <c r="E236" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="237">
-      <c r="A237" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E237" s="23" t="inlineStr">
+      <c r="A237" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B237" s="24" t="inlineStr">
+        <is>
+          <t>Dragana Softic</t>
+        </is>
+      </c>
+      <c r="C237" s="24" t="inlineStr">
+        <is>
+          <t>dragana@performcb.com</t>
+        </is>
+      </c>
+      <c r="D237" s="25" t="inlineStr"/>
+      <c r="E237" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="238">
-      <c r="A238" s="20" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E238" s="20" t="inlineStr">
+      <c r="A238" s="30" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B238" s="30" t="inlineStr">
+        <is>
+          <t>Drew Rosier</t>
+        </is>
+      </c>
+      <c r="C238" s="30" t="inlineStr">
+        <is>
+          <t>drew@performcb.com</t>
+        </is>
+      </c>
+      <c r="D238" s="23" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="E238" s="30" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="239">
-      <c r="A239" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E239" s="23" t="inlineStr">
+      <c r="A239" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B239" s="24" t="inlineStr">
+        <is>
+          <t>Taylor Violette</t>
+        </is>
+      </c>
+      <c r="C239" s="24" t="inlineStr">
+        <is>
+          <t>duplicate_02@performcb.com</t>
+        </is>
+      </c>
+      <c r="D239" s="25" t="inlineStr"/>
+      <c r="E239" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B240" s="20" t="inlineStr">
         <is>
-          <t>Jade Kent</t>
+          <t>Dzenis Claw</t>
         </is>
       </c>
       <c r="C240" s="20" t="inlineStr">
         <is>
-          <t>jade@performcb.com</t>
+          <t>dzenis.claw@performcb.com</t>
         </is>
       </c>
       <c r="D240" s="21" t="inlineStr"/>
       <c r="E240" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="241">
-      <c r="A241" s="30" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E241" s="30" t="inlineStr">
+      <c r="A241" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B241" s="24" t="inlineStr">
+        <is>
+          <t>Erin Jones</t>
+        </is>
+      </c>
+      <c r="C241" s="24" t="inlineStr">
+        <is>
+          <t>e.jones@clickbooth.com</t>
+        </is>
+      </c>
+      <c r="D241" s="25" t="inlineStr"/>
+      <c r="E241" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B242" s="20" t="inlineStr">
         <is>
-          <t>James Epstein</t>
+          <t>Liz Bureman</t>
         </is>
       </c>
       <c r="C242" s="20" t="inlineStr">
         <is>
-          <t>james.epstein@performcb.com</t>
+          <t>ebureman@adperio.com</t>
         </is>
       </c>
       <c r="D242" s="21" t="inlineStr"/>
       <c r="E242" s="20" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="243">
-      <c r="A243" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E243" s="23" t="inlineStr">
+      <c r="A243" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B243" s="24" t="inlineStr">
+        <is>
+          <t>Elle Cahalan</t>
+        </is>
+      </c>
+      <c r="C243" s="24" t="inlineStr">
+        <is>
+          <t>ecahalan@adperio.com</t>
+        </is>
+      </c>
+      <c r="D243" s="25" t="inlineStr"/>
+      <c r="E243" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B244" s="20" t="inlineStr">
         <is>
-          <t>Jasmin Pjanic</t>
+          <t>Eddie Klinker</t>
         </is>
       </c>
       <c r="C244" s="20" t="inlineStr">
         <is>
-          <t>jasmin@clickbooth.com</t>
+          <t>eddie@performcb.com</t>
         </is>
       </c>
       <c r="D244" s="21" t="inlineStr"/>
       <c r="E244" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="245">
-      <c r="A245" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E245" s="23" t="inlineStr">
+      <c r="A245" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B245" s="24" t="inlineStr">
+        <is>
+          <t>Erin Hays</t>
+        </is>
+      </c>
+      <c r="C245" s="24" t="inlineStr">
+        <is>
+          <t>ehays@adperio.com</t>
+        </is>
+      </c>
+      <c r="D245" s="25" t="inlineStr"/>
+      <c r="E245" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B246" s="20" t="inlineStr">
         <is>
-          <t>Jean-Karim Traore</t>
+          <t>Elizabeth Hazeltine</t>
         </is>
       </c>
       <c r="C246" s="20" t="inlineStr">
         <is>
-          <t>jean@performcb.com</t>
+          <t>elizabeth@performcb.com</t>
         </is>
       </c>
       <c r="D246" s="21" t="inlineStr"/>
       <c r="E246" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="247">
-      <c r="A247" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E247" s="23" t="inlineStr">
+      <c r="A247" s="30" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B247" s="30" t="inlineStr">
+        <is>
+          <t>Eloise Hansen</t>
+        </is>
+      </c>
+      <c r="C247" s="30" t="inlineStr">
+        <is>
+          <t>eloise@performcb.com</t>
+        </is>
+      </c>
+      <c r="D247" s="23" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="E247" s="30" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B248" s="20" t="inlineStr">
         <is>
-          <t>Jelena Sipka</t>
+          <t>Emily Okrzesik</t>
         </is>
       </c>
       <c r="C248" s="20" t="inlineStr">
         <is>
-          <t>jelena@thrivetracker.com</t>
+          <t>Emily.old@performcb.com</t>
         </is>
       </c>
       <c r="D248" s="21" t="inlineStr"/>
       <c r="E248" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="249">
-      <c r="A249" s="23" t="inlineStr">
-[...17 lines deleted...]
-          <t>True</t>
+      <c r="A249" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B249" s="24" t="inlineStr">
+        <is>
+          <t>erez</t>
+        </is>
+      </c>
+      <c r="C249" s="24" t="inlineStr">
+        <is>
+          <t>erez@performcb.com</t>
+        </is>
+      </c>
+      <c r="D249" s="25" t="inlineStr"/>
+      <c r="E249" s="24" t="inlineStr">
+        <is>
+          <t>False</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B250" s="20" t="inlineStr">
         <is>
-          <t>Jennifer Miller</t>
+          <t>Erin Geis</t>
         </is>
       </c>
       <c r="C250" s="20" t="inlineStr">
         <is>
-          <t>jennifer.miller@performcb.com</t>
+          <t>erin.geis@performcb.com</t>
         </is>
       </c>
       <c r="D250" s="21" t="inlineStr"/>
       <c r="E250" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="251">
-      <c r="A251" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E251" s="23" t="inlineStr">
+      <c r="A251" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B251" s="24" t="inlineStr">
+        <is>
+          <t>Franco Pagano</t>
+        </is>
+      </c>
+      <c r="C251" s="24" t="inlineStr">
+        <is>
+          <t>franco@performcb.com</t>
+        </is>
+      </c>
+      <c r="D251" s="25" t="inlineStr"/>
+      <c r="E251" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B252" s="20" t="inlineStr">
         <is>
-          <t>Jesse DeLoatch</t>
+          <t>Frank Ciuffo</t>
         </is>
       </c>
       <c r="C252" s="20" t="inlineStr">
         <is>
-          <t>jesse.deloatch@performcb.com</t>
+          <t>frank@performcb.com</t>
         </is>
       </c>
       <c r="D252" s="21" t="inlineStr"/>
       <c r="E252" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="253">
-      <c r="A253" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E253" s="23" t="inlineStr">
+      <c r="A253" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B253" s="24" t="inlineStr">
+        <is>
+          <t>Goran Stojanovic</t>
+        </is>
+      </c>
+      <c r="C253" s="24" t="inlineStr">
+        <is>
+          <t>g.stojanovic@clickbooth.com</t>
+        </is>
+      </c>
+      <c r="D253" s="25" t="inlineStr"/>
+      <c r="E253" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B254" s="20" t="inlineStr">
         <is>
-          <t>Jill Fletcher</t>
+          <t>Gabbi Steele</t>
         </is>
       </c>
       <c r="C254" s="20" t="inlineStr">
         <is>
-          <t>jfletcher@adperio.com</t>
+          <t>gabbi@performcb.com</t>
         </is>
       </c>
       <c r="D254" s="21" t="inlineStr"/>
       <c r="E254" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="255">
-      <c r="A255" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E255" s="23" t="inlineStr">
+      <c r="A255" s="30" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B255" s="30" t="inlineStr">
+        <is>
+          <t>Garrett Neta</t>
+        </is>
+      </c>
+      <c r="C255" s="30" t="inlineStr">
+        <is>
+          <t>garrett@performcb.com</t>
+        </is>
+      </c>
+      <c r="D255" s="23" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="E255" s="30" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B256" s="20" t="inlineStr">
         <is>
-          <t>John Villa</t>
+          <t>Geo Alolod</t>
         </is>
       </c>
       <c r="C256" s="20" t="inlineStr">
         <is>
-          <t>john.villa@performcb.com</t>
+          <t>geo@performcb.com</t>
         </is>
       </c>
       <c r="D256" s="21" t="inlineStr"/>
       <c r="E256" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="257">
-      <c r="A257" s="30" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E257" s="30" t="inlineStr">
+      <c r="A257" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B257" s="24" t="inlineStr">
+        <is>
+          <t>Gersuanie Alolod</t>
+        </is>
+      </c>
+      <c r="C257" s="24" t="inlineStr">
+        <is>
+          <t>gers@performcb.com</t>
+        </is>
+      </c>
+      <c r="D257" s="25" t="inlineStr"/>
+      <c r="E257" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B258" s="20" t="inlineStr">
         <is>
-          <t>Jon Delrusso</t>
+          <t>Goran Soprenic</t>
         </is>
       </c>
       <c r="C258" s="20" t="inlineStr">
         <is>
-          <t>jon.delrusso@performcb.com</t>
+          <t>Goran.Soprenic@performcb.com</t>
         </is>
       </c>
       <c r="D258" s="21" t="inlineStr"/>
       <c r="E258" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="259">
-      <c r="A259" s="30" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E259" s="30" t="inlineStr">
+      <c r="A259" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B259" s="24" t="inlineStr">
+        <is>
+          <t>Goran Soprenić</t>
+        </is>
+      </c>
+      <c r="C259" s="24" t="inlineStr">
+        <is>
+          <t>goran@clickbooth.com</t>
+        </is>
+      </c>
+      <c r="D259" s="25" t="inlineStr"/>
+      <c r="E259" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="260">
-      <c r="A260" s="30" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E260" s="30" t="inlineStr">
+      <c r="A260" s="20" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B260" s="20" t="inlineStr">
+        <is>
+          <t>Gordon Rector</t>
+        </is>
+      </c>
+      <c r="C260" s="20" t="inlineStr">
+        <is>
+          <t>gordon.rector@performcb.com</t>
+        </is>
+      </c>
+      <c r="D260" s="21" t="inlineStr"/>
+      <c r="E260" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="261">
-      <c r="A261" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E261" s="23" t="inlineStr">
+      <c r="A261" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B261" s="24" t="inlineStr">
+        <is>
+          <t>gordon</t>
+        </is>
+      </c>
+      <c r="C261" s="24" t="inlineStr">
+        <is>
+          <t>gordon@performcb.com</t>
+        </is>
+      </c>
+      <c r="D261" s="25" t="inlineStr"/>
+      <c r="E261" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B262" s="20" t="inlineStr">
         <is>
-          <t>Jordon Weissman</t>
+          <t>Haley Malloy</t>
         </is>
       </c>
       <c r="C262" s="20" t="inlineStr">
         <is>
-          <t>jordon@performcb.com</t>
+          <t>haleyxx@performcb.com</t>
         </is>
       </c>
       <c r="D262" s="21" t="inlineStr"/>
       <c r="E262" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="263">
-      <c r="A263" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E263" s="23" t="inlineStr">
+      <c r="A263" s="30" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B263" s="30" t="inlineStr">
+        <is>
+          <t>Hana Gilbert</t>
+        </is>
+      </c>
+      <c r="C263" s="30" t="inlineStr">
+        <is>
+          <t>hana@performcb.com</t>
+        </is>
+      </c>
+      <c r="D263" s="23" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="E263" s="30" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B264" s="20" t="inlineStr">
         <is>
-          <t>Jovana Trbic</t>
+          <t>Hannah Ervin</t>
         </is>
       </c>
       <c r="C264" s="20" t="inlineStr">
         <is>
-          <t>jovana@performcb.com</t>
+          <t>hannah@performcb.com</t>
         </is>
       </c>
       <c r="D264" s="21" t="inlineStr"/>
       <c r="E264" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="265">
-      <c r="A265" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E265" s="23" t="inlineStr">
+      <c r="A265" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B265" s="24" t="inlineStr">
+        <is>
+          <t>Heather Stauffer</t>
+        </is>
+      </c>
+      <c r="C265" s="24" t="inlineStr">
+        <is>
+          <t>hstauffer@adperio.com</t>
+        </is>
+      </c>
+      <c r="D265" s="25" t="inlineStr"/>
+      <c r="E265" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B266" s="20" t="inlineStr">
         <is>
-          <t>Kate Almog</t>
+          <t>Hunter Fowler</t>
         </is>
       </c>
       <c r="C266" s="20" t="inlineStr">
         <is>
-          <t>k.almog@clickbooth.com</t>
+          <t>hunter@performcb.com</t>
         </is>
       </c>
       <c r="D266" s="21" t="inlineStr"/>
       <c r="E266" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="267">
-      <c r="A267" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E267" s="23" t="inlineStr">
+      <c r="A267" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B267" s="24" t="inlineStr">
+        <is>
+          <t>Ira Sampson</t>
+        </is>
+      </c>
+      <c r="C267" s="24" t="inlineStr">
+        <is>
+          <t>ira@performcb.com</t>
+        </is>
+      </c>
+      <c r="D267" s="25" t="inlineStr"/>
+      <c r="E267" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B268" s="20" t="inlineStr">
         <is>
-          <t>Karla Davidson</t>
+          <t>Isabella Blochtein</t>
         </is>
       </c>
       <c r="C268" s="20" t="inlineStr">
         <is>
-          <t>karla@clickbooth.com</t>
+          <t>isabella@performcb.com</t>
         </is>
       </c>
       <c r="D268" s="21" t="inlineStr"/>
       <c r="E268" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="269">
-      <c r="A269" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E269" s="23" t="inlineStr">
+      <c r="A269" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B269" s="24" t="inlineStr">
+        <is>
+          <t>John Birks</t>
+        </is>
+      </c>
+      <c r="C269" s="24" t="inlineStr">
+        <is>
+          <t>j.birks@clickbooth.com</t>
+        </is>
+      </c>
+      <c r="D269" s="25" t="inlineStr"/>
+      <c r="E269" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B270" s="20" t="inlineStr">
         <is>
-          <t>Katherine Albin</t>
+          <t>Jelena Malinovic</t>
         </is>
       </c>
       <c r="C270" s="20" t="inlineStr">
         <is>
-          <t>katherine@performcb.com</t>
+          <t>j.malinovic@clickbooth.com</t>
         </is>
       </c>
       <c r="D270" s="21" t="inlineStr"/>
       <c r="E270" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="271">
-      <c r="A271" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E271" s="23" t="inlineStr">
+      <c r="A271" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B271" s="24" t="inlineStr">
+        <is>
+          <t>Jade Kent</t>
+        </is>
+      </c>
+      <c r="C271" s="24" t="inlineStr">
+        <is>
+          <t>jade@performcb.com</t>
+        </is>
+      </c>
+      <c r="D271" s="25" t="inlineStr"/>
+      <c r="E271" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="272">
-      <c r="A272" s="20" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E272" s="20" t="inlineStr">
+      <c r="A272" s="30" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B272" s="30" t="inlineStr">
+        <is>
+          <t>Jae Johnson</t>
+        </is>
+      </c>
+      <c r="C272" s="30" t="inlineStr">
+        <is>
+          <t>jae@performcb.com</t>
+        </is>
+      </c>
+      <c r="D272" s="23" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="E272" s="30" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="273">
-      <c r="A273" s="23" t="inlineStr">
-[...17 lines deleted...]
-          <t>True</t>
+      <c r="A273" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B273" s="24" t="inlineStr">
+        <is>
+          <t>James Epstein</t>
+        </is>
+      </c>
+      <c r="C273" s="24" t="inlineStr">
+        <is>
+          <t>james.epstein@performcb.com</t>
+        </is>
+      </c>
+      <c r="D273" s="25" t="inlineStr"/>
+      <c r="E273" s="24" t="inlineStr">
+        <is>
+          <t>False</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B274" s="20" t="inlineStr">
         <is>
-          <t>Kiley Billiet</t>
+          <t>Jane Pendergast</t>
         </is>
       </c>
       <c r="C274" s="20" t="inlineStr">
         <is>
-          <t>kbilliet@igniteopm.com</t>
+          <t>jane@performcb.com</t>
         </is>
       </c>
       <c r="D274" s="21" t="inlineStr"/>
       <c r="E274" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="275">
-      <c r="A275" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E275" s="23" t="inlineStr">
+      <c r="A275" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B275" s="24" t="inlineStr">
+        <is>
+          <t>Jasmin Pjanic</t>
+        </is>
+      </c>
+      <c r="C275" s="24" t="inlineStr">
+        <is>
+          <t>jasmin@clickbooth.com</t>
+        </is>
+      </c>
+      <c r="D275" s="25" t="inlineStr"/>
+      <c r="E275" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B276" s="20" t="inlineStr">
         <is>
-          <t>Kelly Escobar</t>
+          <t>Jason Atkinson</t>
         </is>
       </c>
       <c r="C276" s="20" t="inlineStr">
         <is>
-          <t>kelly.escobar@performcb.com</t>
+          <t>jason.atkinson@performcb.com</t>
         </is>
       </c>
       <c r="D276" s="21" t="inlineStr"/>
       <c r="E276" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="277">
-      <c r="A277" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E277" s="23" t="inlineStr">
+      <c r="A277" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B277" s="24" t="inlineStr">
+        <is>
+          <t>Jean-Karim Traore</t>
+        </is>
+      </c>
+      <c r="C277" s="24" t="inlineStr">
+        <is>
+          <t>jean@performcb.com</t>
+        </is>
+      </c>
+      <c r="D277" s="25" t="inlineStr"/>
+      <c r="E277" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B278" s="20" t="inlineStr">
         <is>
-          <t>kelly923</t>
+          <t>Jeff DeRuiter</t>
         </is>
       </c>
       <c r="C278" s="20" t="inlineStr">
         <is>
-          <t>kelly@performcb.com</t>
+          <t>jeff@performcb.com</t>
         </is>
       </c>
       <c r="D278" s="21" t="inlineStr"/>
       <c r="E278" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="279">
-      <c r="A279" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E279" s="23" t="inlineStr">
+      <c r="A279" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B279" s="24" t="inlineStr">
+        <is>
+          <t>Jelena Sipka</t>
+        </is>
+      </c>
+      <c r="C279" s="24" t="inlineStr">
+        <is>
+          <t>jelena@thrivetracker.com</t>
+        </is>
+      </c>
+      <c r="D279" s="25" t="inlineStr"/>
+      <c r="E279" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B280" s="20" t="inlineStr">
         <is>
-          <t>Kevin Che</t>
+          <t>Jenna Campo</t>
         </is>
       </c>
       <c r="C280" s="20" t="inlineStr">
         <is>
-          <t>kevin@thrivetracker.com</t>
+          <t>jenna@performcb.com</t>
         </is>
       </c>
       <c r="D280" s="21" t="inlineStr"/>
       <c r="E280" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="281">
-      <c r="A281" s="23" t="inlineStr">
-[...17 lines deleted...]
-          <t>True</t>
+      <c r="A281" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B281" s="24" t="inlineStr">
+        <is>
+          <t>Jennifer Leslie</t>
+        </is>
+      </c>
+      <c r="C281" s="24" t="inlineStr">
+        <is>
+          <t>Jennifer.Leslie@performcb.com</t>
+        </is>
+      </c>
+      <c r="D281" s="25" t="inlineStr"/>
+      <c r="E281" s="24" t="inlineStr">
+        <is>
+          <t>False</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B282" s="20" t="inlineStr">
         <is>
-          <t>Kiara Gitlin</t>
+          <t>Jennifer Miller</t>
         </is>
       </c>
       <c r="C282" s="20" t="inlineStr">
         <is>
-          <t>kgitlin@igniteopm.com</t>
+          <t>jennifer.miller@performcb.com</t>
         </is>
       </c>
       <c r="D282" s="21" t="inlineStr"/>
       <c r="E282" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="283">
-      <c r="A283" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E283" s="23" t="inlineStr">
+      <c r="A283" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B283" s="24" t="inlineStr">
+        <is>
+          <t>Jenn Ballard</t>
+        </is>
+      </c>
+      <c r="C283" s="24" t="inlineStr">
+        <is>
+          <t>jennifer@performcb.com</t>
+        </is>
+      </c>
+      <c r="D283" s="25" t="inlineStr"/>
+      <c r="E283" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B284" s="20" t="inlineStr">
         <is>
-          <t>Kirsten Schmitt</t>
+          <t>Jesse DeLoatch</t>
         </is>
       </c>
       <c r="C284" s="20" t="inlineStr">
         <is>
-          <t>kirsten@clickbooth.com</t>
+          <t>jesse.deloatch@performcb.com</t>
         </is>
       </c>
       <c r="D284" s="21" t="inlineStr"/>
       <c r="E284" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="285">
-      <c r="A285" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E285" s="23" t="inlineStr">
+      <c r="A285" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B285" s="24" t="inlineStr">
+        <is>
+          <t>Jesse Baldwin</t>
+        </is>
+      </c>
+      <c r="C285" s="24" t="inlineStr">
+        <is>
+          <t>jesse@performcb.com</t>
+        </is>
+      </c>
+      <c r="D285" s="25" t="inlineStr"/>
+      <c r="E285" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B286" s="20" t="inlineStr">
         <is>
-          <t>Kristin Clarke</t>
+          <t>Jill Fletcher</t>
         </is>
       </c>
       <c r="C286" s="20" t="inlineStr">
         <is>
-          <t>kristin@performcb.com</t>
+          <t>jfletcher@adperio.com</t>
         </is>
       </c>
       <c r="D286" s="21" t="inlineStr"/>
       <c r="E286" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="287">
-      <c r="A287" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E287" s="23" t="inlineStr">
+      <c r="A287" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B287" s="24" t="inlineStr">
+        <is>
+          <t>Jonathan David Katz</t>
+        </is>
+      </c>
+      <c r="C287" s="24" t="inlineStr">
+        <is>
+          <t>jkatz@igniteopm.com</t>
+        </is>
+      </c>
+      <c r="D287" s="25" t="inlineStr"/>
+      <c r="E287" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B288" s="20" t="inlineStr">
         <is>
-          <t>Kurt Braun</t>
+          <t>John Villa</t>
         </is>
       </c>
       <c r="C288" s="20" t="inlineStr">
         <is>
-          <t>kurt@performcb.com</t>
+          <t>john.villa@performcb.com</t>
         </is>
       </c>
       <c r="D288" s="21" t="inlineStr"/>
       <c r="E288" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="289">
-      <c r="A289" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E289" s="23" t="inlineStr">
+      <c r="A289" s="30" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B289" s="30" t="inlineStr">
+        <is>
+          <t>John Sluty</t>
+        </is>
+      </c>
+      <c r="C289" s="30" t="inlineStr">
+        <is>
+          <t>john@performcb.com</t>
+        </is>
+      </c>
+      <c r="D289" s="23" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="E289" s="30" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B290" s="20" t="inlineStr">
         <is>
-          <t>Laura Sierra</t>
+          <t>Jon Delrusso</t>
         </is>
       </c>
       <c r="C290" s="20" t="inlineStr">
         <is>
-          <t>laura.sierra@performcb.com</t>
+          <t>jon.delrusso@performcb.com</t>
         </is>
       </c>
       <c r="D290" s="21" t="inlineStr"/>
       <c r="E290" s="20" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="291">
-      <c r="A291" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E291" s="23" t="inlineStr">
+      <c r="A291" s="30" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B291" s="30" t="inlineStr">
+        <is>
+          <t>Jon Cable</t>
+        </is>
+      </c>
+      <c r="C291" s="30" t="inlineStr">
+        <is>
+          <t>jon@performcb.com</t>
+        </is>
+      </c>
+      <c r="D291" s="23" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="E291" s="30" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="292">
-      <c r="A292" s="20" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E292" s="20" t="inlineStr">
+      <c r="A292" s="30" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B292" s="30" t="inlineStr">
+        <is>
+          <t>Jonathan King</t>
+        </is>
+      </c>
+      <c r="C292" s="30" t="inlineStr">
+        <is>
+          <t>jonathan@performcb.com</t>
+        </is>
+      </c>
+      <c r="D292" s="23" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="E292" s="30" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="293">
-      <c r="A293" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E293" s="23" t="inlineStr">
+      <c r="A293" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B293" s="24" t="inlineStr">
+        <is>
+          <t>Jonathan Marmor</t>
+        </is>
+      </c>
+      <c r="C293" s="24" t="inlineStr">
+        <is>
+          <t>Jonathan_inactive@performcb.com</t>
+        </is>
+      </c>
+      <c r="D293" s="25" t="inlineStr"/>
+      <c r="E293" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="294">
-      <c r="A294" s="30" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E294" s="30" t="inlineStr">
+      <c r="A294" s="20" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B294" s="20" t="inlineStr">
+        <is>
+          <t>Jordon Weissman</t>
+        </is>
+      </c>
+      <c r="C294" s="20" t="inlineStr">
+        <is>
+          <t>jordon@performcb.com</t>
+        </is>
+      </c>
+      <c r="D294" s="21" t="inlineStr"/>
+      <c r="E294" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="295">
-      <c r="A295" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E295" s="23" t="inlineStr">
+      <c r="A295" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B295" s="24" t="inlineStr">
+        <is>
+          <t>Jovana Trkulja</t>
+        </is>
+      </c>
+      <c r="C295" s="24" t="inlineStr">
+        <is>
+          <t>jovana.trkulja@performcb.com</t>
+        </is>
+      </c>
+      <c r="D295" s="25" t="inlineStr"/>
+      <c r="E295" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B296" s="20" t="inlineStr">
         <is>
-          <t>Lindsay Hazlett</t>
+          <t>Jovana Trbic</t>
         </is>
       </c>
       <c r="C296" s="20" t="inlineStr">
         <is>
-          <t>lhazlett@igniteopm.com</t>
+          <t>jovana@performcb.com</t>
         </is>
       </c>
       <c r="D296" s="21" t="inlineStr"/>
       <c r="E296" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="297">
-      <c r="A297" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E297" s="23" t="inlineStr">
+      <c r="A297" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B297" s="24" t="inlineStr">
+        <is>
+          <t>Jen Sherman</t>
+        </is>
+      </c>
+      <c r="C297" s="24" t="inlineStr">
+        <is>
+          <t>jsherman@igniteopm.com</t>
+        </is>
+      </c>
+      <c r="D297" s="25" t="inlineStr"/>
+      <c r="E297" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B298" s="20" t="inlineStr">
         <is>
-          <t>Luisa Carneiro</t>
+          <t>Kate Almog</t>
         </is>
       </c>
       <c r="C298" s="20" t="inlineStr">
         <is>
-          <t>luisa@performcb.com</t>
+          <t>k.almog@clickbooth.com</t>
         </is>
       </c>
       <c r="D298" s="21" t="inlineStr"/>
       <c r="E298" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="299">
-      <c r="A299" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E299" s="23" t="inlineStr">
+      <c r="A299" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B299" s="24" t="inlineStr">
+        <is>
+          <t>Kaelyn Keane</t>
+        </is>
+      </c>
+      <c r="C299" s="24" t="inlineStr">
+        <is>
+          <t>Kaelyn@performcb.com</t>
+        </is>
+      </c>
+      <c r="D299" s="25" t="inlineStr"/>
+      <c r="E299" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B300" s="20" t="inlineStr">
         <is>
-          <t>Lyndsey Fish</t>
+          <t>Karla Davidson</t>
         </is>
       </c>
       <c r="C300" s="20" t="inlineStr">
         <is>
-          <t>lyndsey@joinyaw.com</t>
+          <t>karla@clickbooth.com</t>
         </is>
       </c>
       <c r="D300" s="21" t="inlineStr"/>
       <c r="E300" s="20" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="301">
-      <c r="A301" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E301" s="23" t="inlineStr">
+      <c r="A301" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B301" s="24" t="inlineStr">
+        <is>
+          <t>Kate Ritz</t>
+        </is>
+      </c>
+      <c r="C301" s="24" t="inlineStr">
+        <is>
+          <t>kate@clickbooth.com</t>
+        </is>
+      </c>
+      <c r="D301" s="25" t="inlineStr"/>
+      <c r="E301" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B302" s="20" t="inlineStr">
         <is>
-          <t>Maddy Valadie</t>
+          <t>Katherine Albin</t>
         </is>
       </c>
       <c r="C302" s="20" t="inlineStr">
         <is>
-          <t>maddy@performcb.com</t>
+          <t>katherine@performcb.com</t>
         </is>
       </c>
       <c r="D302" s="21" t="inlineStr"/>
       <c r="E302" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="303">
-      <c r="A303" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E303" s="23" t="inlineStr">
+      <c r="A303" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B303" s="24" t="inlineStr">
+        <is>
+          <t>Kathleen Fenske</t>
+        </is>
+      </c>
+      <c r="C303" s="24" t="inlineStr">
+        <is>
+          <t>kathleen@performcb.com</t>
+        </is>
+      </c>
+      <c r="D303" s="25" t="inlineStr"/>
+      <c r="E303" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B304" s="20" t="inlineStr">
         <is>
-          <t>Maham Qadri</t>
+          <t>kathryn</t>
         </is>
       </c>
       <c r="C304" s="20" t="inlineStr">
         <is>
-          <t>maham@performcb.com</t>
+          <t>kathryn@performcb.com</t>
         </is>
       </c>
       <c r="D304" s="21" t="inlineStr"/>
       <c r="E304" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="305">
-      <c r="A305" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E305" s="23" t="inlineStr">
+      <c r="A305" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B305" s="24" t="inlineStr">
+        <is>
+          <t>Kate Hagan</t>
+        </is>
+      </c>
+      <c r="C305" s="24" t="inlineStr">
+        <is>
+          <t>katlyn@clickbooth.com</t>
+        </is>
+      </c>
+      <c r="D305" s="25" t="inlineStr"/>
+      <c r="E305" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B306" s="20" t="inlineStr">
         <is>
-          <t>Malek</t>
+          <t>Kiley Billiet</t>
         </is>
       </c>
       <c r="C306" s="20" t="inlineStr">
         <is>
-          <t>malek@performcb.com</t>
+          <t>kbilliet@igniteopm.com</t>
         </is>
       </c>
       <c r="D306" s="21" t="inlineStr"/>
       <c r="E306" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="307">
-      <c r="A307" s="23" t="inlineStr">
-[...17 lines deleted...]
-          <t>False</t>
+      <c r="A307" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B307" s="24" t="inlineStr">
+        <is>
+          <t>Kathryn Cappelletti</t>
+        </is>
+      </c>
+      <c r="C307" s="24" t="inlineStr">
+        <is>
+          <t>kcappelletti@adperio.com</t>
+        </is>
+      </c>
+      <c r="D307" s="25" t="inlineStr"/>
+      <c r="E307" s="24" t="inlineStr">
+        <is>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B308" s="20" t="inlineStr">
         <is>
-          <t>Marijana Topic</t>
+          <t>Kelly Escobar</t>
         </is>
       </c>
       <c r="C308" s="20" t="inlineStr">
         <is>
-          <t>marijana@performcb.com</t>
+          <t>kelly.escobar@performcb.com</t>
         </is>
       </c>
       <c r="D308" s="21" t="inlineStr"/>
       <c r="E308" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="309">
-      <c r="A309" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E309" s="23" t="inlineStr">
+      <c r="A309" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B309" s="24" t="inlineStr">
+        <is>
+          <t>Kelly Holleran</t>
+        </is>
+      </c>
+      <c r="C309" s="24" t="inlineStr">
+        <is>
+          <t>kelly@clickbooth.com</t>
+        </is>
+      </c>
+      <c r="D309" s="25" t="inlineStr"/>
+      <c r="E309" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B310" s="20" t="inlineStr">
         <is>
-          <t>Mark Kirschner</t>
+          <t>kelly923</t>
         </is>
       </c>
       <c r="C310" s="20" t="inlineStr">
         <is>
-          <t>mark.kirschner@performcb.com</t>
+          <t>kelly@performcb.com</t>
         </is>
       </c>
       <c r="D310" s="21" t="inlineStr"/>
       <c r="E310" s="20" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="311">
-      <c r="A311" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E311" s="23" t="inlineStr">
+      <c r="A311" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B311" s="24" t="inlineStr">
+        <is>
+          <t>Kersees Charles</t>
+        </is>
+      </c>
+      <c r="C311" s="24" t="inlineStr">
+        <is>
+          <t>kersees@performcb.com</t>
+        </is>
+      </c>
+      <c r="D311" s="25" t="inlineStr"/>
+      <c r="E311" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B312" s="20" t="inlineStr">
         <is>
-          <t>Marko Ninkovic</t>
+          <t>Kevin Che</t>
         </is>
       </c>
       <c r="C312" s="20" t="inlineStr">
         <is>
-          <t>marko@thrivetracker.com</t>
+          <t>kevin@thrivetracker.com</t>
         </is>
       </c>
       <c r="D312" s="21" t="inlineStr"/>
       <c r="E312" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="313">
-      <c r="A313" s="30" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E313" s="30" t="inlineStr">
+      <c r="A313" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B313" s="24" t="inlineStr">
+        <is>
+          <t>Kevin Sullivan</t>
+        </is>
+      </c>
+      <c r="C313" s="24" t="inlineStr">
+        <is>
+          <t>kevin_inactive@performcb.com</t>
+        </is>
+      </c>
+      <c r="D313" s="25" t="inlineStr"/>
+      <c r="E313" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B314" s="20" t="inlineStr">
         <is>
-          <t>Matthew Virtue</t>
+          <t>Kiara Gitlin</t>
         </is>
       </c>
       <c r="C314" s="20" t="inlineStr">
         <is>
-          <t>matt.virtue@performcb.com</t>
+          <t>kgitlin@igniteopm.com</t>
         </is>
       </c>
       <c r="D314" s="21" t="inlineStr"/>
       <c r="E314" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="315">
-      <c r="A315" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E315" s="23" t="inlineStr">
+      <c r="A315" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B315" s="24" t="inlineStr">
+        <is>
+          <t>Kirsten Bruenning</t>
+        </is>
+      </c>
+      <c r="C315" s="24" t="inlineStr">
+        <is>
+          <t>kirsten.Bruenning@performcb.com</t>
+        </is>
+      </c>
+      <c r="D315" s="25" t="inlineStr"/>
+      <c r="E315" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B316" s="20" t="inlineStr">
         <is>
-          <t>Maximilian Andrews</t>
+          <t>Kirsten Schmitt</t>
         </is>
       </c>
       <c r="C316" s="20" t="inlineStr">
         <is>
-          <t>max.andrews@performcb.com</t>
+          <t>kirsten@clickbooth.com</t>
         </is>
       </c>
       <c r="D316" s="21" t="inlineStr"/>
       <c r="E316" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="317">
-      <c r="A317" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E317" s="23" t="inlineStr">
+      <c r="A317" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B317" s="24" t="inlineStr">
+        <is>
+          <t>Kirstin Holland</t>
+        </is>
+      </c>
+      <c r="C317" s="24" t="inlineStr">
+        <is>
+          <t>kirstin@performcb.com</t>
+        </is>
+      </c>
+      <c r="D317" s="25" t="inlineStr"/>
+      <c r="E317" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B318" s="20" t="inlineStr">
         <is>
-          <t>Matt Curtis</t>
+          <t>Kristin Clarke</t>
         </is>
       </c>
       <c r="C318" s="20" t="inlineStr">
         <is>
-          <t>mcurtis@adperio.com</t>
+          <t>kristin@performcb.com</t>
         </is>
       </c>
       <c r="D318" s="21" t="inlineStr"/>
       <c r="E318" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="319">
-      <c r="A319" s="30" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E319" s="30" t="inlineStr">
+      <c r="A319" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B319" s="24" t="inlineStr">
+        <is>
+          <t>krystal</t>
+        </is>
+      </c>
+      <c r="C319" s="24" t="inlineStr">
+        <is>
+          <t>krystal@performcb.com</t>
+        </is>
+      </c>
+      <c r="D319" s="25" t="inlineStr"/>
+      <c r="E319" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B320" s="20" t="inlineStr">
         <is>
-          <t>Melanie</t>
+          <t>Kurt Braun</t>
         </is>
       </c>
       <c r="C320" s="20" t="inlineStr">
         <is>
-          <t>melanie@performcb.com</t>
+          <t>kurt@performcb.com</t>
         </is>
       </c>
       <c r="D320" s="21" t="inlineStr"/>
       <c r="E320" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="321">
-      <c r="A321" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E321" s="23" t="inlineStr">
+      <c r="A321" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B321" s="24" t="inlineStr">
+        <is>
+          <t>Laura Miller</t>
+        </is>
+      </c>
+      <c r="C321" s="24" t="inlineStr">
+        <is>
+          <t>laura.old@performcb.com</t>
+        </is>
+      </c>
+      <c r="D321" s="25" t="inlineStr"/>
+      <c r="E321" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B322" s="20" t="inlineStr">
         <is>
-          <t>Michael Flaherty</t>
+          <t>Laura Sierra</t>
         </is>
       </c>
       <c r="C322" s="20" t="inlineStr">
         <is>
-          <t>Michael.Flaherty@performcb.com</t>
+          <t>laura.sierra@performcb.com</t>
         </is>
       </c>
       <c r="D322" s="21" t="inlineStr"/>
       <c r="E322" s="20" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
     </row>
     <row r="323">
-      <c r="A323" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E323" s="23" t="inlineStr">
+      <c r="A323" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B323" s="24" t="inlineStr">
+        <is>
+          <t>Laura Stewart</t>
+        </is>
+      </c>
+      <c r="C323" s="24" t="inlineStr">
+        <is>
+          <t>laura.stewart@performcb.com</t>
+        </is>
+      </c>
+      <c r="D323" s="25" t="inlineStr"/>
+      <c r="E323" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B324" s="20" t="inlineStr">
         <is>
-          <t>Michael Sinclair</t>
+          <t>Lauren Pfanmiller</t>
         </is>
       </c>
       <c r="C324" s="20" t="inlineStr">
         <is>
-          <t>michael.sinclair@clickbooth.com</t>
+          <t>lauren@igniteopm.com</t>
         </is>
       </c>
       <c r="D324" s="21" t="inlineStr"/>
       <c r="E324" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="325">
-      <c r="A325" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E325" s="23" t="inlineStr">
+      <c r="A325" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B325" s="24" t="inlineStr">
+        <is>
+          <t>Lauren Bell</t>
+        </is>
+      </c>
+      <c r="C325" s="24" t="inlineStr">
+        <is>
+          <t>lauren@performcb.com</t>
+        </is>
+      </c>
+      <c r="D325" s="25" t="inlineStr"/>
+      <c r="E325" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="326">
-      <c r="A326" s="20" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E326" s="20" t="inlineStr">
+      <c r="A326" s="30" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B326" s="30" t="inlineStr">
+        <is>
+          <t>Lexi Sullivan</t>
+        </is>
+      </c>
+      <c r="C326" s="30" t="inlineStr">
+        <is>
+          <t>lexi@performcb.com</t>
+        </is>
+      </c>
+      <c r="D326" s="23" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="E326" s="30" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="327">
-      <c r="A327" s="30" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E327" s="30" t="inlineStr">
+      <c r="A327" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B327" s="24" t="inlineStr">
+        <is>
+          <t>Lauren Hanzalik</t>
+        </is>
+      </c>
+      <c r="C327" s="24" t="inlineStr">
+        <is>
+          <t>lhanzalik@igniteopm.com</t>
+        </is>
+      </c>
+      <c r="D327" s="25" t="inlineStr"/>
+      <c r="E327" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B328" s="20" t="inlineStr">
         <is>
-          <t>Mike Hickman</t>
+          <t>Lindsay Hazlett</t>
         </is>
       </c>
       <c r="C328" s="20" t="inlineStr">
         <is>
-          <t>mike.hickman@performcb.com</t>
+          <t>lhazlett@igniteopm.com</t>
         </is>
       </c>
       <c r="D328" s="21" t="inlineStr"/>
       <c r="E328" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="329">
-      <c r="A329" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E329" s="23" t="inlineStr">
+      <c r="A329" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B329" s="24" t="inlineStr">
+        <is>
+          <t>Lisana De la Torre</t>
+        </is>
+      </c>
+      <c r="C329" s="24" t="inlineStr">
+        <is>
+          <t>lisana@performcb.com</t>
+        </is>
+      </c>
+      <c r="D329" s="25" t="inlineStr"/>
+      <c r="E329" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B330" s="20" t="inlineStr">
         <is>
-          <t>Misala</t>
+          <t>Luisa Carneiro</t>
         </is>
       </c>
       <c r="C330" s="20" t="inlineStr">
         <is>
-          <t>misala@performcb.com</t>
+          <t>luisa@performcb.com</t>
         </is>
       </c>
       <c r="D330" s="21" t="inlineStr"/>
       <c r="E330" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="331">
-      <c r="A331" s="23" t="inlineStr">
-[...17 lines deleted...]
-          <t>False</t>
+      <c r="A331" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B331" s="24" t="inlineStr">
+        <is>
+          <t>Lauren Wilsmann</t>
+        </is>
+      </c>
+      <c r="C331" s="24" t="inlineStr">
+        <is>
+          <t>lwilsmann@adperio.com</t>
+        </is>
+      </c>
+      <c r="D331" s="25" t="inlineStr"/>
+      <c r="E331" s="24" t="inlineStr">
+        <is>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B332" s="20" t="inlineStr">
         <is>
-          <t>Mike Martinez</t>
+          <t>Lyndsey Fish</t>
         </is>
       </c>
       <c r="C332" s="20" t="inlineStr">
         <is>
-          <t>mmartinez@igniteopm.com</t>
+          <t>lyndsey@joinyaw.com</t>
         </is>
       </c>
       <c r="D332" s="21" t="inlineStr"/>
       <c r="E332" s="20" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
     </row>
     <row r="333">
-      <c r="A333" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E333" s="23" t="inlineStr">
+      <c r="A333" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B333" s="24" t="inlineStr">
+        <is>
+          <t>Mackenzie Smith</t>
+        </is>
+      </c>
+      <c r="C333" s="24" t="inlineStr">
+        <is>
+          <t>mackenzie@performcb.com</t>
+        </is>
+      </c>
+      <c r="D333" s="25" t="inlineStr"/>
+      <c r="E333" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B334" s="20" t="inlineStr">
         <is>
-          <t>morgan</t>
+          <t>Maddy Valadie</t>
         </is>
       </c>
       <c r="C334" s="20" t="inlineStr">
         <is>
-          <t>morgan@igniteopm.com</t>
+          <t>maddy@performcb.com</t>
         </is>
       </c>
       <c r="D334" s="21" t="inlineStr"/>
       <c r="E334" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="335">
-      <c r="A335" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E335" s="23" t="inlineStr">
+      <c r="A335" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B335" s="24" t="inlineStr">
+        <is>
+          <t>Madison Varallo</t>
+        </is>
+      </c>
+      <c r="C335" s="24" t="inlineStr">
+        <is>
+          <t>madison@performcb.com</t>
+        </is>
+      </c>
+      <c r="D335" s="25" t="inlineStr"/>
+      <c r="E335" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B336" s="20" t="inlineStr">
         <is>
-          <t>Melissa Roesch</t>
+          <t>Maham Qadri</t>
         </is>
       </c>
       <c r="C336" s="20" t="inlineStr">
         <is>
-          <t>mroesch@naturepedic.com</t>
+          <t>maham@performcb.com</t>
         </is>
       </c>
       <c r="D336" s="21" t="inlineStr"/>
       <c r="E336" s="20" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="337">
-      <c r="A337" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E337" s="23" t="inlineStr">
+      <c r="A337" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B337" s="24" t="inlineStr">
+        <is>
+          <t>Maja Dragicevic</t>
+        </is>
+      </c>
+      <c r="C337" s="24" t="inlineStr">
+        <is>
+          <t>maja@performcb.com</t>
+        </is>
+      </c>
+      <c r="D337" s="25" t="inlineStr"/>
+      <c r="E337" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B338" s="20" t="inlineStr">
         <is>
-          <t>Nemanja Pokrajac</t>
+          <t>Malek</t>
         </is>
       </c>
       <c r="C338" s="20" t="inlineStr">
         <is>
-          <t>n.pokrajac@thrivetracker.com</t>
+          <t>malek@performcb.com</t>
         </is>
       </c>
       <c r="D338" s="21" t="inlineStr"/>
       <c r="E338" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="339">
-      <c r="A339" s="23" t="inlineStr">
-[...17 lines deleted...]
-          <t>True</t>
+      <c r="A339" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B339" s="24" t="inlineStr">
+        <is>
+          <t>Manu Gudipati</t>
+        </is>
+      </c>
+      <c r="C339" s="24" t="inlineStr">
+        <is>
+          <t>manu@santabrowser.com</t>
+        </is>
+      </c>
+      <c r="D339" s="25" t="inlineStr"/>
+      <c r="E339" s="24" t="inlineStr">
+        <is>
+          <t>False</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B340" s="20" t="inlineStr">
         <is>
-          <t>Natalie Allison</t>
+          <t>Marijana Topic</t>
         </is>
       </c>
       <c r="C340" s="20" t="inlineStr">
         <is>
-          <t>natalie@performcb.com</t>
+          <t>marijana@performcb.com</t>
         </is>
       </c>
       <c r="D340" s="21" t="inlineStr"/>
       <c r="E340" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="341">
-      <c r="A341" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E341" s="23" t="inlineStr">
+      <c r="A341" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B341" s="24" t="inlineStr">
+        <is>
+          <t>Mariloren Bell</t>
+        </is>
+      </c>
+      <c r="C341" s="24" t="inlineStr">
+        <is>
+          <t>mariloren@performcb.com</t>
+        </is>
+      </c>
+      <c r="D341" s="25" t="inlineStr"/>
+      <c r="E341" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B342" s="20" t="inlineStr">
         <is>
-          <t>Nebojsa Ristic</t>
+          <t>Mark Kirschner</t>
         </is>
       </c>
       <c r="C342" s="20" t="inlineStr">
         <is>
-          <t>nebojsa@performcb.com</t>
+          <t>mark.kirschner@performcb.com</t>
         </is>
       </c>
       <c r="D342" s="21" t="inlineStr"/>
       <c r="E342" s="20" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
     </row>
     <row r="343">
-      <c r="A343" s="23" t="inlineStr">
-[...17 lines deleted...]
-          <t>False</t>
+      <c r="A343" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B343" s="24" t="inlineStr">
+        <is>
+          <t>Marko Dragusic</t>
+        </is>
+      </c>
+      <c r="C343" s="24" t="inlineStr">
+        <is>
+          <t>marko.dragusic@performcb.com</t>
+        </is>
+      </c>
+      <c r="D343" s="25" t="inlineStr"/>
+      <c r="E343" s="24" t="inlineStr">
+        <is>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B344" s="20" t="inlineStr">
         <is>
-          <t>Nemanja Jerinic</t>
+          <t>Marko Ninkovic</t>
         </is>
       </c>
       <c r="C344" s="20" t="inlineStr">
         <is>
-          <t>nemanja.jerinic@performcb.com</t>
+          <t>marko@thrivetracker.com</t>
         </is>
       </c>
       <c r="D344" s="21" t="inlineStr"/>
       <c r="E344" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="345">
-      <c r="A345" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E345" s="23" t="inlineStr">
+      <c r="A345" s="30" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B345" s="30" t="inlineStr">
+        <is>
+          <t>Matt Stanley</t>
+        </is>
+      </c>
+      <c r="C345" s="30" t="inlineStr">
+        <is>
+          <t>matt.stanley@performcb.com</t>
+        </is>
+      </c>
+      <c r="D345" s="23" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="E345" s="30" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B346" s="20" t="inlineStr">
         <is>
-          <t>Nemanja Nisic</t>
+          <t>Matthew Virtue</t>
         </is>
       </c>
       <c r="C346" s="20" t="inlineStr">
         <is>
-          <t>nemanja@thrivetracker.com</t>
+          <t>matt.virtue@performcb.com</t>
         </is>
       </c>
       <c r="D346" s="21" t="inlineStr"/>
       <c r="E346" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="347">
-      <c r="A347" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E347" s="23" t="inlineStr">
+      <c r="A347" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B347" s="24" t="inlineStr">
+        <is>
+          <t>Matthew Drzewiecki</t>
+        </is>
+      </c>
+      <c r="C347" s="24" t="inlineStr">
+        <is>
+          <t>matthew.drzewiecki@performcb.com</t>
+        </is>
+      </c>
+      <c r="D347" s="25" t="inlineStr"/>
+      <c r="E347" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B348" s="20" t="inlineStr">
         <is>
-          <t>Nick</t>
+          <t>Maximilian Andrews</t>
         </is>
       </c>
       <c r="C348" s="20" t="inlineStr">
         <is>
-          <t>nick@performcb.com</t>
+          <t>max.andrews@performcb.com</t>
         </is>
       </c>
       <c r="D348" s="21" t="inlineStr"/>
       <c r="E348" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="349">
-      <c r="A349" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E349" s="23" t="inlineStr">
+      <c r="A349" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B349" s="24" t="inlineStr">
+        <is>
+          <t>Max Johnson</t>
+        </is>
+      </c>
+      <c r="C349" s="24" t="inlineStr">
+        <is>
+          <t>max@performcb.com</t>
+        </is>
+      </c>
+      <c r="D349" s="25" t="inlineStr"/>
+      <c r="E349" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="350">
-      <c r="A350" s="20" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E350" s="20" t="inlineStr">
+      <c r="A350" s="30" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B350" s="30" t="inlineStr">
+        <is>
+          <t>McClain Sherman</t>
+        </is>
+      </c>
+      <c r="C350" s="30" t="inlineStr">
+        <is>
+          <t>mcclain@performcb.com</t>
+        </is>
+      </c>
+      <c r="D350" s="23" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="E350" s="30" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="351">
-      <c r="A351" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E351" s="23" t="inlineStr">
+      <c r="A351" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B351" s="24" t="inlineStr">
+        <is>
+          <t>Matt Curtis</t>
+        </is>
+      </c>
+      <c r="C351" s="24" t="inlineStr">
+        <is>
+          <t>mcurtis@adperio.com</t>
+        </is>
+      </c>
+      <c r="D351" s="25" t="inlineStr"/>
+      <c r="E351" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="352">
-      <c r="A352" s="20" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E352" s="20" t="inlineStr">
+      <c r="A352" s="30" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B352" s="30" t="inlineStr">
+        <is>
+          <t>Megan Swaback</t>
+        </is>
+      </c>
+      <c r="C352" s="30" t="inlineStr">
+        <is>
+          <t>megan@performcb.com</t>
+        </is>
+      </c>
+      <c r="D352" s="23" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="E352" s="30" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="353">
-      <c r="A353" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E353" s="23" t="inlineStr">
+      <c r="A353" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B353" s="24" t="inlineStr">
+        <is>
+          <t>Melanie</t>
+        </is>
+      </c>
+      <c r="C353" s="24" t="inlineStr">
+        <is>
+          <t>melanie@performcb.com</t>
+        </is>
+      </c>
+      <c r="D353" s="25" t="inlineStr"/>
+      <c r="E353" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B354" s="20" t="inlineStr">
         <is>
-          <t>Natalie Staples</t>
+          <t>Melissa Fitzsimmons</t>
         </is>
       </c>
       <c r="C354" s="20" t="inlineStr">
         <is>
-          <t>nstaples@adperio.com</t>
+          <t>melissa@clickbooth.com</t>
         </is>
       </c>
       <c r="D354" s="21" t="inlineStr"/>
       <c r="E354" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="355">
-      <c r="A355" s="23" t="inlineStr">
-[...17 lines deleted...]
-          <t>True</t>
+      <c r="A355" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B355" s="24" t="inlineStr">
+        <is>
+          <t>Michael Flaherty</t>
+        </is>
+      </c>
+      <c r="C355" s="24" t="inlineStr">
+        <is>
+          <t>Michael.Flaherty@performcb.com</t>
+        </is>
+      </c>
+      <c r="D355" s="25" t="inlineStr"/>
+      <c r="E355" s="24" t="inlineStr">
+        <is>
+          <t>False</t>
         </is>
       </c>
     </row>
     <row r="356">
       <c r="A356" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B356" s="20" t="inlineStr">
         <is>
-          <t>Olivia Epstein</t>
+          <t>Mike Malaspina</t>
         </is>
       </c>
       <c r="C356" s="20" t="inlineStr">
         <is>
-          <t>olivia@clickbooth.com</t>
+          <t>michael.malaspina@performcb.com</t>
         </is>
       </c>
       <c r="D356" s="21" t="inlineStr"/>
       <c r="E356" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="357">
-      <c r="A357" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E357" s="23" t="inlineStr">
+      <c r="A357" s="30" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B357" s="30" t="inlineStr">
+        <is>
+          <t>Michael Purcell</t>
+        </is>
+      </c>
+      <c r="C357" s="30" t="inlineStr">
+        <is>
+          <t>michael.purcell@performcb.com</t>
+        </is>
+      </c>
+      <c r="D357" s="23" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="E357" s="30" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="A358" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B358" s="20" t="inlineStr">
         <is>
-          <t>openprospect</t>
+          <t>Michael Sinclair</t>
         </is>
       </c>
       <c r="C358" s="20" t="inlineStr">
         <is>
-          <t>openprospect@clickbooth.com</t>
+          <t>michael.sinclair@clickbooth.com</t>
         </is>
       </c>
       <c r="D358" s="21" t="inlineStr"/>
       <c r="E358" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="359">
-      <c r="A359" s="23" t="inlineStr">
-[...17 lines deleted...]
-          <t>False</t>
+      <c r="A359" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B359" s="24" t="inlineStr">
+        <is>
+          <t>Michelle McCready</t>
+        </is>
+      </c>
+      <c r="C359" s="24" t="inlineStr">
+        <is>
+          <t>michelle.mccready@performcb.com</t>
+        </is>
+      </c>
+      <c r="D359" s="25" t="inlineStr"/>
+      <c r="E359" s="24" t="inlineStr">
+        <is>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B360" s="20" t="inlineStr">
         <is>
-          <t>Patti Jones</t>
+          <t>Michelle Kemp</t>
         </is>
       </c>
       <c r="C360" s="20" t="inlineStr">
         <is>
-          <t>patti@performcb.com</t>
+          <t>michelle@performcb.com</t>
         </is>
       </c>
       <c r="D360" s="21" t="inlineStr"/>
       <c r="E360" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="361">
-      <c r="A361" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E361" s="23" t="inlineStr">
+      <c r="A361" s="30" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B361" s="30" t="inlineStr">
+        <is>
+          <t>Mike Heal</t>
+        </is>
+      </c>
+      <c r="C361" s="30" t="inlineStr">
+        <is>
+          <t>mike.heal@performcb.com</t>
+        </is>
+      </c>
+      <c r="D361" s="23" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="E361" s="30" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B362" s="20" t="inlineStr">
         <is>
-          <t>Quin Talaric</t>
+          <t>Mike Hickman</t>
         </is>
       </c>
       <c r="C362" s="20" t="inlineStr">
         <is>
-          <t>quin@performcb.com</t>
+          <t>mike.hickman@performcb.com</t>
         </is>
       </c>
       <c r="D362" s="21" t="inlineStr"/>
       <c r="E362" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="363">
-      <c r="A363" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E363" s="23" t="inlineStr">
+      <c r="A363" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B363" s="24" t="inlineStr">
+        <is>
+          <t>Mike Sametz</t>
+        </is>
+      </c>
+      <c r="C363" s="24" t="inlineStr">
+        <is>
+          <t>mike.sametz@performcb.com</t>
+        </is>
+      </c>
+      <c r="D363" s="25" t="inlineStr"/>
+      <c r="E363" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B364" s="20" t="inlineStr">
         <is>
-          <t>Ryan</t>
+          <t>Misala</t>
         </is>
       </c>
       <c r="C364" s="20" t="inlineStr">
         <is>
-          <t>r.hill@clickbooth.com</t>
+          <t>misala@performcb.com</t>
         </is>
       </c>
       <c r="D364" s="21" t="inlineStr"/>
       <c r="E364" s="20" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="365">
-      <c r="A365" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E365" s="23" t="inlineStr">
+      <c r="A365" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B365" s="24" t="inlineStr">
+        <is>
+          <t>Mark Kirschner</t>
+        </is>
+      </c>
+      <c r="C365" s="24" t="inlineStr">
+        <is>
+          <t>mkirschner@chiefoutsiders.com</t>
+        </is>
+      </c>
+      <c r="D365" s="25" t="inlineStr"/>
+      <c r="E365" s="24" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
     </row>
     <row r="366">
       <c r="A366" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B366" s="20" t="inlineStr">
         <is>
-          <t>Rajesh Gowda</t>
+          <t>Mike Martinez</t>
         </is>
       </c>
       <c r="C366" s="20" t="inlineStr">
         <is>
-          <t>rajesh@iganatech.com</t>
+          <t>mmartinez@igniteopm.com</t>
         </is>
       </c>
       <c r="D366" s="21" t="inlineStr"/>
       <c r="E366" s="20" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="367">
-      <c r="A367" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E367" s="23" t="inlineStr">
+      <c r="A367" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B367" s="24" t="inlineStr">
+        <is>
+          <t>Molly Dupont</t>
+        </is>
+      </c>
+      <c r="C367" s="24" t="inlineStr">
+        <is>
+          <t>molly@performcb.com</t>
+        </is>
+      </c>
+      <c r="D367" s="25" t="inlineStr"/>
+      <c r="E367" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="368">
-      <c r="A368" s="30" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E368" s="30" t="inlineStr">
+      <c r="A368" s="20" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B368" s="20" t="inlineStr">
+        <is>
+          <t>morgan</t>
+        </is>
+      </c>
+      <c r="C368" s="20" t="inlineStr">
+        <is>
+          <t>morgan@igniteopm.com</t>
+        </is>
+      </c>
+      <c r="D368" s="21" t="inlineStr"/>
+      <c r="E368" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="369">
-      <c r="A369" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E369" s="23" t="inlineStr">
+      <c r="A369" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B369" s="24" t="inlineStr">
+        <is>
+          <t>Morgan Reed</t>
+        </is>
+      </c>
+      <c r="C369" s="24" t="inlineStr">
+        <is>
+          <t>mreed@adperio.com</t>
+        </is>
+      </c>
+      <c r="D369" s="25" t="inlineStr"/>
+      <c r="E369" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="370">
       <c r="A370" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B370" s="20" t="inlineStr">
         <is>
-          <t>Ryan Graper</t>
+          <t>Melissa Roesch</t>
         </is>
       </c>
       <c r="C370" s="20" t="inlineStr">
         <is>
-          <t>rgraper@adperio.com</t>
+          <t>mroesch@naturepedic.com</t>
         </is>
       </c>
       <c r="D370" s="21" t="inlineStr"/>
       <c r="E370" s="20" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
     </row>
     <row r="371">
-      <c r="A371" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E371" s="23" t="inlineStr">
+      <c r="A371" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B371" s="24" t="inlineStr">
+        <is>
+          <t>Michael Sadwith</t>
+        </is>
+      </c>
+      <c r="C371" s="24" t="inlineStr">
+        <is>
+          <t>msadwith@adperio.com</t>
+        </is>
+      </c>
+      <c r="D371" s="25" t="inlineStr"/>
+      <c r="E371" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="372">
       <c r="A372" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B372" s="20" t="inlineStr">
         <is>
-          <t>rishi</t>
+          <t>Nemanja Pokrajac</t>
         </is>
       </c>
       <c r="C372" s="20" t="inlineStr">
         <is>
-          <t>rishi@santabrowser.com</t>
+          <t>n.pokrajac@thrivetracker.com</t>
         </is>
       </c>
       <c r="D372" s="21" t="inlineStr"/>
       <c r="E372" s="20" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="373">
-      <c r="A373" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E373" s="23" t="inlineStr">
+      <c r="A373" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B373" s="24" t="inlineStr">
+        <is>
+          <t>Naomi Erickson</t>
+        </is>
+      </c>
+      <c r="C373" s="24" t="inlineStr">
+        <is>
+          <t>naomi@performcb.com</t>
+        </is>
+      </c>
+      <c r="D373" s="25" t="inlineStr"/>
+      <c r="E373" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="374">
       <c r="A374" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B374" s="20" t="inlineStr">
         <is>
-          <t>Robert Gigliotti</t>
+          <t>Natalie Allison</t>
         </is>
       </c>
       <c r="C374" s="20" t="inlineStr">
         <is>
-          <t>robert@performcb.com</t>
+          <t>natalie@performcb.com</t>
         </is>
       </c>
       <c r="D374" s="21" t="inlineStr"/>
       <c r="E374" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="375">
-      <c r="A375" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E375" s="23" t="inlineStr">
+      <c r="A375" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B375" s="24" t="inlineStr">
+        <is>
+          <t>Neill Davis</t>
+        </is>
+      </c>
+      <c r="C375" s="24" t="inlineStr">
+        <is>
+          <t>ndavis@igniteopm.com</t>
+        </is>
+      </c>
+      <c r="D375" s="25" t="inlineStr"/>
+      <c r="E375" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="376">
       <c r="A376" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B376" s="20" t="inlineStr">
         <is>
-          <t>Rose Sumrall</t>
+          <t>Nebojsa Ristic</t>
         </is>
       </c>
       <c r="C376" s="20" t="inlineStr">
         <is>
-          <t>rose@clickbooth.com</t>
+          <t>nebojsa@performcb.com</t>
         </is>
       </c>
       <c r="D376" s="21" t="inlineStr"/>
       <c r="E376" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="377">
-      <c r="A377" s="23" t="inlineStr">
-[...17 lines deleted...]
-          <t>True</t>
+      <c r="A377" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B377" s="24" t="inlineStr">
+        <is>
+          <t>Neil Raj</t>
+        </is>
+      </c>
+      <c r="C377" s="24" t="inlineStr">
+        <is>
+          <t>neil@performcb.com</t>
+        </is>
+      </c>
+      <c r="D377" s="25" t="inlineStr"/>
+      <c r="E377" s="24" t="inlineStr">
+        <is>
+          <t>False</t>
         </is>
       </c>
     </row>
     <row r="378">
       <c r="A378" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B378" s="20" t="inlineStr">
         <is>
-          <t>Rosemary Hannah</t>
+          <t>Nemanja Jerinic</t>
         </is>
       </c>
       <c r="C378" s="20" t="inlineStr">
         <is>
-          <t>rosie@performcb.com</t>
+          <t>nemanja.jerinic@performcb.com</t>
         </is>
       </c>
       <c r="D378" s="21" t="inlineStr"/>
       <c r="E378" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="379">
-      <c r="A379" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E379" s="23" t="inlineStr">
+      <c r="A379" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B379" s="24" t="inlineStr">
+        <is>
+          <t>nemanja087</t>
+        </is>
+      </c>
+      <c r="C379" s="24" t="inlineStr">
+        <is>
+          <t>nemanja.old@performcb.com</t>
+        </is>
+      </c>
+      <c r="D379" s="25" t="inlineStr"/>
+      <c r="E379" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="380">
       <c r="A380" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B380" s="20" t="inlineStr">
         <is>
-          <t>Sasa Drekovic</t>
+          <t>Nemanja Nisic</t>
         </is>
       </c>
       <c r="C380" s="20" t="inlineStr">
         <is>
-          <t>s.drekovic@clickbooth.com</t>
+          <t>nemanja@thrivetracker.com</t>
         </is>
       </c>
       <c r="D380" s="21" t="inlineStr"/>
       <c r="E380" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="381">
-      <c r="A381" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E381" s="23" t="inlineStr">
+      <c r="A381" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B381" s="24" t="inlineStr">
+        <is>
+          <t>Nick Miranda</t>
+        </is>
+      </c>
+      <c r="C381" s="24" t="inlineStr">
+        <is>
+          <t>nick.miranda@performcb.com</t>
+        </is>
+      </c>
+      <c r="D381" s="25" t="inlineStr"/>
+      <c r="E381" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="382">
       <c r="A382" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B382" s="20" t="inlineStr">
         <is>
-          <t>Stephanie Grepling</t>
+          <t>Nick</t>
         </is>
       </c>
       <c r="C382" s="20" t="inlineStr">
         <is>
-          <t>s.grepling@clickbooth.com</t>
+          <t>nick@performcb.com</t>
         </is>
       </c>
       <c r="D382" s="21" t="inlineStr"/>
       <c r="E382" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="383">
-      <c r="A383" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E383" s="23" t="inlineStr">
+      <c r="A383" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B383" s="24" t="inlineStr">
+        <is>
+          <t>Nikola Grgic</t>
+        </is>
+      </c>
+      <c r="C383" s="24" t="inlineStr">
+        <is>
+          <t>nikola@clickbooth.com</t>
+        </is>
+      </c>
+      <c r="D383" s="25" t="inlineStr"/>
+      <c r="E383" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="384">
       <c r="A384" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B384" s="20" t="inlineStr">
         <is>
-          <t>Sabrina Tarr</t>
+          <t>Nikola Nedic</t>
         </is>
       </c>
       <c r="C384" s="20" t="inlineStr">
         <is>
-          <t>sabrina@clickbooth.com</t>
+          <t>nikola@thrivetracker.com</t>
         </is>
       </c>
       <c r="D384" s="21" t="inlineStr"/>
       <c r="E384" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="385">
-      <c r="A385" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E385" s="23" t="inlineStr">
+      <c r="A385" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B385" s="24" t="inlineStr">
+        <is>
+          <t>Nina Bulajic</t>
+        </is>
+      </c>
+      <c r="C385" s="24" t="inlineStr">
+        <is>
+          <t>nina@performcb.com</t>
+        </is>
+      </c>
+      <c r="D385" s="25" t="inlineStr"/>
+      <c r="E385" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="386">
       <c r="A386" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B386" s="20" t="inlineStr">
         <is>
-          <t>Samantha Searle</t>
+          <t>Noelle Robbins</t>
         </is>
       </c>
       <c r="C386" s="20" t="inlineStr">
         <is>
-          <t>samantha@performcb.com</t>
+          <t>noelle@performcb.com</t>
         </is>
       </c>
       <c r="D386" s="21" t="inlineStr"/>
       <c r="E386" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="387">
-      <c r="A387" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E387" s="23" t="inlineStr">
+      <c r="A387" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B387" s="24" t="inlineStr">
+        <is>
+          <t>Nick Rowcliffe</t>
+        </is>
+      </c>
+      <c r="C387" s="24" t="inlineStr">
+        <is>
+          <t>nrowcliffe@adperio.com</t>
+        </is>
+      </c>
+      <c r="D387" s="25" t="inlineStr"/>
+      <c r="E387" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="388">
       <c r="A388" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B388" s="20" t="inlineStr">
         <is>
-          <t>Samra Ahmed</t>
+          <t>Natalie Staples</t>
         </is>
       </c>
       <c r="C388" s="20" t="inlineStr">
         <is>
-          <t>samra.ahmed@performcb.com</t>
+          <t>nstaples@adperio.com</t>
         </is>
       </c>
       <c r="D388" s="21" t="inlineStr"/>
       <c r="E388" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="389">
-      <c r="A389" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E389" s="23" t="inlineStr">
+      <c r="A389" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B389" s="24" t="inlineStr">
+        <is>
+          <t>Ognjen Babic</t>
+        </is>
+      </c>
+      <c r="C389" s="24" t="inlineStr">
+        <is>
+          <t>ognjen@performcb.com</t>
+        </is>
+      </c>
+      <c r="D389" s="25" t="inlineStr"/>
+      <c r="E389" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="390">
       <c r="A390" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B390" s="20" t="inlineStr">
         <is>
-          <t>Sean Waple</t>
+          <t>Olivia Epstein</t>
         </is>
       </c>
       <c r="C390" s="20" t="inlineStr">
         <is>
-          <t>sean@clickbooth.com</t>
+          <t>olivia@clickbooth.com</t>
         </is>
       </c>
       <c r="D390" s="21" t="inlineStr"/>
       <c r="E390" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="391">
-      <c r="A391" s="23" t="inlineStr">
-[...17 lines deleted...]
-          <t>False</t>
+      <c r="A391" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B391" s="24" t="inlineStr">
+        <is>
+          <t>Olivia Haughey</t>
+        </is>
+      </c>
+      <c r="C391" s="24" t="inlineStr">
+        <is>
+          <t>olivia@performcb.com</t>
+        </is>
+      </c>
+      <c r="D391" s="25" t="inlineStr"/>
+      <c r="E391" s="24" t="inlineStr">
+        <is>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="392">
       <c r="A392" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B392" s="20" t="inlineStr">
         <is>
-          <t>Shivank Garg</t>
+          <t>openprospect</t>
         </is>
       </c>
       <c r="C392" s="20" t="inlineStr">
         <is>
-          <t>sgarg@adperio.com</t>
+          <t>openprospect@clickbooth.com</t>
         </is>
       </c>
       <c r="D392" s="21" t="inlineStr"/>
       <c r="E392" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="393">
-      <c r="A393" s="23" t="inlineStr">
-[...17 lines deleted...]
-          <t>True</t>
+      <c r="A393" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B393" s="24" t="inlineStr">
+        <is>
+          <t>Olivia Sakhai</t>
+        </is>
+      </c>
+      <c r="C393" s="24" t="inlineStr">
+        <is>
+          <t>osakhai@peterthomasroth.com</t>
+        </is>
+      </c>
+      <c r="D393" s="25" t="inlineStr"/>
+      <c r="E393" s="24" t="inlineStr">
+        <is>
+          <t>False</t>
         </is>
       </c>
     </row>
     <row r="394">
-      <c r="A394" s="30" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E394" s="30" t="inlineStr">
+      <c r="A394" s="20" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B394" s="20" t="inlineStr">
+        <is>
+          <t>Patti Jones</t>
+        </is>
+      </c>
+      <c r="C394" s="20" t="inlineStr">
+        <is>
+          <t>patti@performcb.com</t>
+        </is>
+      </c>
+      <c r="D394" s="21" t="inlineStr"/>
+      <c r="E394" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="395">
-      <c r="A395" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E395" s="23" t="inlineStr">
+      <c r="A395" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B395" s="24" t="inlineStr">
+        <is>
+          <t>Peter Varga Jr</t>
+        </is>
+      </c>
+      <c r="C395" s="24" t="inlineStr">
+        <is>
+          <t>peter@thrivetracker.com</t>
+        </is>
+      </c>
+      <c r="D395" s="25" t="inlineStr"/>
+      <c r="E395" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="396">
       <c r="A396" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B396" s="20" t="inlineStr">
         <is>
-          <t>CB_Conference_01</t>
+          <t>Quin Talaric</t>
         </is>
       </c>
       <c r="C396" s="20" t="inlineStr">
         <is>
-          <t>slackconf01@clickbooth.com</t>
+          <t>quin@performcb.com</t>
         </is>
       </c>
       <c r="D396" s="21" t="inlineStr"/>
       <c r="E396" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="397">
-      <c r="A397" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E397" s="23" t="inlineStr">
+      <c r="A397" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B397" s="24" t="inlineStr">
+        <is>
+          <t>Quinn DeShawn</t>
+        </is>
+      </c>
+      <c r="C397" s="24" t="inlineStr">
+        <is>
+          <t>quinn@performcb.com</t>
+        </is>
+      </c>
+      <c r="D397" s="25" t="inlineStr"/>
+      <c r="E397" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="398">
       <c r="A398" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B398" s="20" t="inlineStr">
         <is>
-          <t>Stephany Oparka</t>
+          <t>Ryan</t>
         </is>
       </c>
       <c r="C398" s="20" t="inlineStr">
         <is>
-          <t>soparka@igniteopm.com</t>
+          <t>r.hill@clickbooth.com</t>
         </is>
       </c>
       <c r="D398" s="21" t="inlineStr"/>
       <c r="E398" s="20" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
     </row>
     <row r="399">
-      <c r="A399" s="23" t="inlineStr">
-[...17 lines deleted...]
-          <t>True</t>
+      <c r="A399" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B399" s="24" t="inlineStr">
+        <is>
+          <t>Rachel Pavlovic</t>
+        </is>
+      </c>
+      <c r="C399" s="24" t="inlineStr">
+        <is>
+          <t>rachel@happsy.com</t>
+        </is>
+      </c>
+      <c r="D399" s="25" t="inlineStr"/>
+      <c r="E399" s="24" t="inlineStr">
+        <is>
+          <t>False</t>
         </is>
       </c>
     </row>
     <row r="400">
-      <c r="A400" s="30" t="inlineStr">
-[...21 lines deleted...]
-          <t>True</t>
+      <c r="A400" s="20" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B400" s="20" t="inlineStr">
+        <is>
+          <t>Rajesh Gowda</t>
+        </is>
+      </c>
+      <c r="C400" s="20" t="inlineStr">
+        <is>
+          <t>rajesh@iganatech.com</t>
+        </is>
+      </c>
+      <c r="D400" s="21" t="inlineStr"/>
+      <c r="E400" s="20" t="inlineStr">
+        <is>
+          <t>False</t>
         </is>
       </c>
     </row>
     <row r="401">
-      <c r="A401" s="23" t="inlineStr">
-[...17 lines deleted...]
-          <t>True</t>
+      <c r="A401" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B401" s="24" t="inlineStr">
+        <is>
+          <t>raphi</t>
+        </is>
+      </c>
+      <c r="C401" s="24" t="inlineStr">
+        <is>
+          <t>raphi@performcb.com</t>
+        </is>
+      </c>
+      <c r="D401" s="25" t="inlineStr"/>
+      <c r="E401" s="24" t="inlineStr">
+        <is>
+          <t>False</t>
         </is>
       </c>
     </row>
     <row r="402">
       <c r="A402" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B402" s="20" t="inlineStr">
         <is>
-          <t>stechentien</t>
+          <t>Raven Chapman</t>
         </is>
       </c>
       <c r="C402" s="20" t="inlineStr">
         <is>
-          <t>stechentien@adperio.com</t>
+          <t>raven@clickbooth.com</t>
         </is>
       </c>
       <c r="D402" s="21" t="inlineStr"/>
       <c r="E402" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="403">
-      <c r="A403" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E403" s="23" t="inlineStr">
+      <c r="A403" s="30" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B403" s="30" t="inlineStr">
+        <is>
+          <t>Rebecca Wu</t>
+        </is>
+      </c>
+      <c r="C403" s="30" t="inlineStr">
+        <is>
+          <t>rebecca@performcb.com</t>
+        </is>
+      </c>
+      <c r="D403" s="23" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="E403" s="30" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="404">
       <c r="A404" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B404" s="20" t="inlineStr">
         <is>
-          <t>Steph Sorensen</t>
+          <t>Robert Gelber</t>
         </is>
       </c>
       <c r="C404" s="20" t="inlineStr">
         <is>
-          <t>steph@performcb.com</t>
+          <t>rgelber@adperio.com</t>
         </is>
       </c>
       <c r="D404" s="21" t="inlineStr"/>
       <c r="E404" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="405">
-      <c r="A405" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E405" s="23" t="inlineStr">
+      <c r="A405" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B405" s="24" t="inlineStr">
+        <is>
+          <t>Ryan Graper</t>
+        </is>
+      </c>
+      <c r="C405" s="24" t="inlineStr">
+        <is>
+          <t>rgraper@adperio.com</t>
+        </is>
+      </c>
+      <c r="D405" s="25" t="inlineStr"/>
+      <c r="E405" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="406">
       <c r="A406" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B406" s="20" t="inlineStr">
         <is>
-          <t>Stephanie Laurin</t>
+          <t>Rich Molinaro</t>
         </is>
       </c>
       <c r="C406" s="20" t="inlineStr">
         <is>
-          <t>stephanie.laurin@performcb.com</t>
+          <t>rich@performcb.com</t>
         </is>
       </c>
       <c r="D406" s="21" t="inlineStr"/>
       <c r="E406" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="407">
-      <c r="A407" s="23" t="inlineStr">
-[...17 lines deleted...]
-          <t>True</t>
+      <c r="A407" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B407" s="24" t="inlineStr">
+        <is>
+          <t>rishi</t>
+        </is>
+      </c>
+      <c r="C407" s="24" t="inlineStr">
+        <is>
+          <t>rishi@santabrowser.com</t>
+        </is>
+      </c>
+      <c r="D407" s="25" t="inlineStr"/>
+      <c r="E407" s="24" t="inlineStr">
+        <is>
+          <t>False</t>
         </is>
       </c>
     </row>
     <row r="408">
       <c r="A408" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B408" s="20" t="inlineStr">
         <is>
-          <t>Stephen Claw</t>
+          <t>Rob Herb</t>
         </is>
       </c>
       <c r="C408" s="20" t="inlineStr">
         <is>
-          <t>stephen.claw@performcb.com</t>
+          <t>rob@performcb.com</t>
         </is>
       </c>
       <c r="D408" s="21" t="inlineStr"/>
       <c r="E408" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="409">
-      <c r="A409" s="30" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E409" s="30" t="inlineStr">
+      <c r="A409" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B409" s="24" t="inlineStr">
+        <is>
+          <t>Robert Gigliotti</t>
+        </is>
+      </c>
+      <c r="C409" s="24" t="inlineStr">
+        <is>
+          <t>robert@performcb.com</t>
+        </is>
+      </c>
+      <c r="D409" s="25" t="inlineStr"/>
+      <c r="E409" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="410">
       <c r="A410" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B410" s="20" t="inlineStr">
         <is>
-          <t>Stephen Ierardi</t>
+          <t>rochellesilpe</t>
         </is>
       </c>
       <c r="C410" s="20" t="inlineStr">
         <is>
-          <t>stephen@thrivetracker.com</t>
+          <t>rochellesilpe@gmail.com</t>
         </is>
       </c>
       <c r="D410" s="21" t="inlineStr"/>
       <c r="E410" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="411">
-      <c r="A411" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E411" s="23" t="inlineStr">
+      <c r="A411" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B411" s="24" t="inlineStr">
+        <is>
+          <t>Rose Sumrall</t>
+        </is>
+      </c>
+      <c r="C411" s="24" t="inlineStr">
+        <is>
+          <t>rose@clickbooth.com</t>
+        </is>
+      </c>
+      <c r="D411" s="25" t="inlineStr"/>
+      <c r="E411" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="412">
       <c r="A412" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B412" s="20" t="inlineStr">
         <is>
-          <t>Steve Klein</t>
+          <t>Rose Sumrall</t>
         </is>
       </c>
       <c r="C412" s="20" t="inlineStr">
         <is>
-          <t>steve@performcb.com</t>
+          <t>rose@performcb.com</t>
         </is>
       </c>
       <c r="D412" s="21" t="inlineStr"/>
       <c r="E412" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="413">
-      <c r="A413" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E413" s="23" t="inlineStr">
+      <c r="A413" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B413" s="24" t="inlineStr">
+        <is>
+          <t>Rosemary Hannah</t>
+        </is>
+      </c>
+      <c r="C413" s="24" t="inlineStr">
+        <is>
+          <t>rosie@performcb.com</t>
+        </is>
+      </c>
+      <c r="D413" s="25" t="inlineStr"/>
+      <c r="E413" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="414">
       <c r="A414" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B414" s="20" t="inlineStr">
         <is>
-          <t>Susie Horvath</t>
+          <t>Ryan West</t>
         </is>
       </c>
       <c r="C414" s="20" t="inlineStr">
         <is>
-          <t>susan@clickbooth.com</t>
+          <t>ryan.west@performcb.com</t>
         </is>
       </c>
       <c r="D414" s="21" t="inlineStr"/>
       <c r="E414" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="415">
-      <c r="A415" s="30" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E415" s="30" t="inlineStr">
+      <c r="A415" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B415" s="24" t="inlineStr">
+        <is>
+          <t>Sasa Drekovic</t>
+        </is>
+      </c>
+      <c r="C415" s="24" t="inlineStr">
+        <is>
+          <t>s.drekovic@clickbooth.com</t>
+        </is>
+      </c>
+      <c r="D415" s="25" t="inlineStr"/>
+      <c r="E415" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="416">
       <c r="A416" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B416" s="20" t="inlineStr">
         <is>
-          <t>terry783</t>
+          <t>Sabrina Geannopulos</t>
         </is>
       </c>
       <c r="C416" s="20" t="inlineStr">
         <is>
-          <t>terry@old.com</t>
+          <t>s.geannopulous@clickbooth.com</t>
         </is>
       </c>
       <c r="D416" s="21" t="inlineStr"/>
       <c r="E416" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="417">
-      <c r="A417" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E417" s="23" t="inlineStr">
+      <c r="A417" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B417" s="24" t="inlineStr">
+        <is>
+          <t>Stephanie Grepling</t>
+        </is>
+      </c>
+      <c r="C417" s="24" t="inlineStr">
+        <is>
+          <t>s.grepling@clickbooth.com</t>
+        </is>
+      </c>
+      <c r="D417" s="25" t="inlineStr"/>
+      <c r="E417" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="418">
       <c r="A418" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B418" s="20" t="inlineStr">
         <is>
-          <t>testit</t>
+          <t>Sasa Ivanovic</t>
         </is>
       </c>
       <c r="C418" s="20" t="inlineStr">
         <is>
-          <t>testit@performcb.com</t>
+          <t>s.ivanovic@clickbooth.com</t>
         </is>
       </c>
       <c r="D418" s="21" t="inlineStr"/>
       <c r="E418" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="419">
-      <c r="A419" s="23" t="inlineStr">
-[...17 lines deleted...]
-          <t>False</t>
+      <c r="A419" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B419" s="24" t="inlineStr">
+        <is>
+          <t>Sabrina Tarr</t>
+        </is>
+      </c>
+      <c r="C419" s="24" t="inlineStr">
+        <is>
+          <t>sabrina@clickbooth.com</t>
+        </is>
+      </c>
+      <c r="D419" s="25" t="inlineStr"/>
+      <c r="E419" s="24" t="inlineStr">
+        <is>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="420">
       <c r="A420" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B420" s="20" t="inlineStr">
         <is>
-          <t>Thomas Barber</t>
+          <t>Sam Bahlenhorst</t>
         </is>
       </c>
       <c r="C420" s="20" t="inlineStr">
         <is>
-          <t>thomas@performcb.com</t>
+          <t>sam@performcb.com</t>
         </is>
       </c>
       <c r="D420" s="21" t="inlineStr"/>
       <c r="E420" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="421">
-      <c r="A421" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E421" s="23" t="inlineStr">
+      <c r="A421" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B421" s="24" t="inlineStr">
+        <is>
+          <t>Samantha Searle</t>
+        </is>
+      </c>
+      <c r="C421" s="24" t="inlineStr">
+        <is>
+          <t>samantha@performcb.com</t>
+        </is>
+      </c>
+      <c r="D421" s="25" t="inlineStr"/>
+      <c r="E421" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="422">
       <c r="A422" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B422" s="20" t="inlineStr">
         <is>
-          <t>Tony Aldarondo</t>
+          <t>Samm Yen</t>
         </is>
       </c>
       <c r="C422" s="20" t="inlineStr">
         <is>
-          <t>tony@clickbooth.com</t>
+          <t>samm@clickbooth.com</t>
         </is>
       </c>
       <c r="D422" s="21" t="inlineStr"/>
       <c r="E422" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="423">
-      <c r="A423" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E423" s="23" t="inlineStr">
+      <c r="A423" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B423" s="24" t="inlineStr">
+        <is>
+          <t>Samra Ahmed</t>
+        </is>
+      </c>
+      <c r="C423" s="24" t="inlineStr">
+        <is>
+          <t>samra.ahmed@performcb.com</t>
+        </is>
+      </c>
+      <c r="D423" s="25" t="inlineStr"/>
+      <c r="E423" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="424">
       <c r="A424" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B424" s="20" t="inlineStr">
         <is>
-          <t>Tyler Morrow</t>
+          <t>Savo Debeljak</t>
         </is>
       </c>
       <c r="C424" s="20" t="inlineStr">
         <is>
-          <t>tyler@performcb.com</t>
+          <t>savo@performcb.com</t>
         </is>
       </c>
       <c r="D424" s="21" t="inlineStr"/>
       <c r="E424" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="425">
-      <c r="A425" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E425" s="23" t="inlineStr">
+      <c r="A425" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B425" s="24" t="inlineStr">
+        <is>
+          <t>Sean Waple</t>
+        </is>
+      </c>
+      <c r="C425" s="24" t="inlineStr">
+        <is>
+          <t>sean@clickbooth.com</t>
+        </is>
+      </c>
+      <c r="D425" s="25" t="inlineStr"/>
+      <c r="E425" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="426">
       <c r="A426" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B426" s="20" t="inlineStr">
         <is>
-          <t>Victor Carrasco</t>
+          <t>BetterCloud Service Account</t>
         </is>
       </c>
       <c r="C426" s="20" t="inlineStr">
         <is>
-          <t>victor@clickbooth.com</t>
+          <t>service_bettercloud@performcb.com</t>
         </is>
       </c>
       <c r="D426" s="21" t="inlineStr"/>
       <c r="E426" s="20" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
     </row>
     <row r="427">
-      <c r="A427" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E427" s="23" t="inlineStr">
+      <c r="A427" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B427" s="24" t="inlineStr">
+        <is>
+          <t>Shivank Garg</t>
+        </is>
+      </c>
+      <c r="C427" s="24" t="inlineStr">
+        <is>
+          <t>sgarg@adperio.com</t>
+        </is>
+      </c>
+      <c r="D427" s="25" t="inlineStr"/>
+      <c r="E427" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="428">
       <c r="A428" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B428" s="20" t="inlineStr">
         <is>
-          <t>Whitney Carney</t>
+          <t>Sam Haseltine</t>
         </is>
       </c>
       <c r="C428" s="20" t="inlineStr">
         <is>
-          <t>Whitney@clickbooth.com</t>
+          <t>shaseltine@igniteopm.com</t>
         </is>
       </c>
       <c r="D428" s="21" t="inlineStr"/>
       <c r="E428" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="429">
-      <c r="A429" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E429" s="23" t="inlineStr">
+      <c r="A429" s="30" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B429" s="30" t="inlineStr">
+        <is>
+          <t>Shayne Rajadurai</t>
+        </is>
+      </c>
+      <c r="C429" s="30" t="inlineStr">
+        <is>
+          <t>shayne@performcb.com</t>
+        </is>
+      </c>
+      <c r="D429" s="23" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="E429" s="30" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="430">
-      <c r="A430" s="20" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E430" s="20" t="inlineStr">
+      <c r="A430" s="30" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B430" s="30" t="inlineStr">
+        <is>
+          <t>Sierra Ellett</t>
+        </is>
+      </c>
+      <c r="C430" s="30" t="inlineStr">
+        <is>
+          <t>sierra@performcb.com</t>
+        </is>
+      </c>
+      <c r="D430" s="23" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="E430" s="30" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="431">
-      <c r="A431" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E431" s="23" t="inlineStr">
+      <c r="A431" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B431" s="24" t="inlineStr">
+        <is>
+          <t>Adperio_Conference_01</t>
+        </is>
+      </c>
+      <c r="C431" s="24" t="inlineStr">
+        <is>
+          <t>slackconf01@adperio.com</t>
+        </is>
+      </c>
+      <c r="D431" s="25" t="inlineStr"/>
+      <c r="E431" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="432">
       <c r="A432" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B432" s="20" t="inlineStr">
         <is>
-          <t>tyler860</t>
+          <t>CB_Conference_01</t>
         </is>
       </c>
       <c r="C432" s="20" t="inlineStr">
         <is>
-          <t>xtylerxx@performcb.com</t>
+          <t>slackconf01@clickbooth.com</t>
         </is>
       </c>
       <c r="D432" s="21" t="inlineStr"/>
       <c r="E432" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="433">
-      <c r="A433" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E433" s="23" t="inlineStr">
+      <c r="A433" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B433" s="24" t="inlineStr">
+        <is>
+          <t>Slavko Petrovic</t>
+        </is>
+      </c>
+      <c r="C433" s="24" t="inlineStr">
+        <is>
+          <t>slavko@performcb.com</t>
+        </is>
+      </c>
+      <c r="D433" s="25" t="inlineStr"/>
+      <c r="E433" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="434">
       <c r="A434" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B434" s="20" t="inlineStr">
         <is>
-          <t>Aleksandar Basic</t>
+          <t>Stephany Oparka</t>
         </is>
       </c>
       <c r="C434" s="20" t="inlineStr">
         <is>
-          <t>xx-aleksandar@performcb.com</t>
+          <t>soparka@igniteopm.com</t>
         </is>
       </c>
       <c r="D434" s="21" t="inlineStr"/>
       <c r="E434" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="435">
-      <c r="A435" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E435" s="23" t="inlineStr">
+      <c r="A435" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B435" s="24" t="inlineStr">
+        <is>
+          <t>Sarah Powley</t>
+        </is>
+      </c>
+      <c r="C435" s="24" t="inlineStr">
+        <is>
+          <t>spowley@igniteopm.com</t>
+        </is>
+      </c>
+      <c r="D435" s="25" t="inlineStr"/>
+      <c r="E435" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="436">
-      <c r="A436" s="20" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E436" s="20" t="inlineStr">
+      <c r="A436" s="30" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B436" s="30" t="inlineStr">
+        <is>
+          <t>srdjan130</t>
+        </is>
+      </c>
+      <c r="C436" s="30" t="inlineStr">
+        <is>
+          <t>srdjan@performcb.com</t>
+        </is>
+      </c>
+      <c r="D436" s="23" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="E436" s="30" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="437">
-      <c r="A437" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E437" s="23" t="inlineStr">
+      <c r="A437" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B437" s="24" t="inlineStr">
+        <is>
+          <t>Srdjan Mitrovic</t>
+        </is>
+      </c>
+      <c r="C437" s="24" t="inlineStr">
+        <is>
+          <t>srdjan@thrivetracker.com</t>
+        </is>
+      </c>
+      <c r="D437" s="25" t="inlineStr"/>
+      <c r="E437" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="438">
       <c r="A438" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B438" s="20" t="inlineStr">
         <is>
-          <t>Amanda Mount</t>
+          <t>stechentien</t>
         </is>
       </c>
       <c r="C438" s="20" t="inlineStr">
         <is>
-          <t>xx-amanda.mount@performcb.com</t>
+          <t>stechentien@adperio.com</t>
         </is>
       </c>
       <c r="D438" s="21" t="inlineStr"/>
       <c r="E438" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="439">
-      <c r="A439" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E439" s="23" t="inlineStr">
+      <c r="A439" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B439" s="24" t="inlineStr">
+        <is>
+          <t>Stefanie Brady</t>
+        </is>
+      </c>
+      <c r="C439" s="24" t="inlineStr">
+        <is>
+          <t>stefanieold@performcb.com</t>
+        </is>
+      </c>
+      <c r="D439" s="25" t="inlineStr"/>
+      <c r="E439" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="440">
       <c r="A440" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B440" s="20" t="inlineStr">
         <is>
-          <t>Ami DeWille</t>
+          <t>Steph Sorensen</t>
         </is>
       </c>
       <c r="C440" s="20" t="inlineStr">
         <is>
-          <t>xx-ami@performcb.com</t>
+          <t>steph@performcb.com</t>
         </is>
       </c>
       <c r="D440" s="21" t="inlineStr"/>
       <c r="E440" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="441">
-      <c r="A441" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E441" s="23" t="inlineStr">
+      <c r="A441" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B441" s="24" t="inlineStr">
+        <is>
+          <t>steph</t>
+        </is>
+      </c>
+      <c r="C441" s="24" t="inlineStr">
+        <is>
+          <t>steph@xxperformcb.com</t>
+        </is>
+      </c>
+      <c r="D441" s="25" t="inlineStr"/>
+      <c r="E441" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="442">
       <c r="A442" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B442" s="20" t="inlineStr">
         <is>
-          <t>Andrew Woods</t>
+          <t>Stephanie Laurin</t>
         </is>
       </c>
       <c r="C442" s="20" t="inlineStr">
         <is>
-          <t>xx-andrew.woods@performcb.com</t>
+          <t>stephanie.laurin@performcb.com</t>
         </is>
       </c>
       <c r="D442" s="21" t="inlineStr"/>
       <c r="E442" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="443">
-      <c r="A443" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E443" s="23" t="inlineStr">
+      <c r="A443" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B443" s="24" t="inlineStr">
+        <is>
+          <t>Stephanie Yodowitz</t>
+        </is>
+      </c>
+      <c r="C443" s="24" t="inlineStr">
+        <is>
+          <t>stephanie.yodowitz@performcb.com</t>
+        </is>
+      </c>
+      <c r="D443" s="25" t="inlineStr"/>
+      <c r="E443" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="444">
       <c r="A444" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B444" s="20" t="inlineStr">
         <is>
-          <t>Angie Stockman</t>
+          <t>Stephen Claw</t>
         </is>
       </c>
       <c r="C444" s="20" t="inlineStr">
         <is>
-          <t>xx-angie@performcb.com</t>
+          <t>stephen.claw@performcb.com</t>
         </is>
       </c>
       <c r="D444" s="21" t="inlineStr"/>
       <c r="E444" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="445">
-      <c r="A445" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E445" s="23" t="inlineStr">
+      <c r="A445" s="30" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B445" s="30" t="inlineStr">
+        <is>
+          <t>Stephen Brown</t>
+        </is>
+      </c>
+      <c r="C445" s="30" t="inlineStr">
+        <is>
+          <t>stephen@performcb.com</t>
+        </is>
+      </c>
+      <c r="D445" s="23" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="E445" s="30" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="446">
       <c r="A446" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B446" s="20" t="inlineStr">
         <is>
-          <t>Anthony Coleman</t>
+          <t>Stephen Ierardi</t>
         </is>
       </c>
       <c r="C446" s="20" t="inlineStr">
         <is>
-          <t>xx-anthony@performcb.com</t>
+          <t>stephen@thrivetracker.com</t>
         </is>
       </c>
       <c r="D446" s="21" t="inlineStr"/>
       <c r="E446" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="447">
-      <c r="A447" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E447" s="23" t="inlineStr">
+      <c r="A447" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B447" s="24" t="inlineStr">
+        <is>
+          <t>Stevan Saric</t>
+        </is>
+      </c>
+      <c r="C447" s="24" t="inlineStr">
+        <is>
+          <t>stevan@performcb.com</t>
+        </is>
+      </c>
+      <c r="D447" s="25" t="inlineStr"/>
+      <c r="E447" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="448">
       <c r="A448" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B448" s="20" t="inlineStr">
         <is>
-          <t>Ariel DeWitt</t>
+          <t>Steve Klein</t>
         </is>
       </c>
       <c r="C448" s="20" t="inlineStr">
         <is>
-          <t>xx-ariel@performcb.com</t>
+          <t>steve@performcb.com</t>
         </is>
       </c>
       <c r="D448" s="21" t="inlineStr"/>
       <c r="E448" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="449">
-      <c r="A449" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E449" s="23" t="inlineStr">
+      <c r="A449" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B449" s="24" t="inlineStr">
+        <is>
+          <t>Steven Goodman</t>
+        </is>
+      </c>
+      <c r="C449" s="24" t="inlineStr">
+        <is>
+          <t>steven@performcb.com</t>
+        </is>
+      </c>
+      <c r="D449" s="25" t="inlineStr"/>
+      <c r="E449" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="450">
       <c r="A450" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B450" s="20" t="inlineStr">
         <is>
-          <t>Annmarie Thorne</t>
+          <t>Susie Horvath</t>
         </is>
       </c>
       <c r="C450" s="20" t="inlineStr">
         <is>
-          <t>xx-athorne@igniteopm.com</t>
+          <t>susan@clickbooth.com</t>
         </is>
       </c>
       <c r="D450" s="21" t="inlineStr"/>
       <c r="E450" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="451">
-      <c r="A451" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E451" s="23" t="inlineStr">
+      <c r="A451" s="30" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B451" s="30" t="inlineStr">
+        <is>
+          <t>Sydney Bryan</t>
+        </is>
+      </c>
+      <c r="C451" s="30" t="inlineStr">
+        <is>
+          <t>sydney.bryan@performcb.com</t>
+        </is>
+      </c>
+      <c r="D451" s="23" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="E451" s="30" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="452">
       <c r="A452" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B452" s="20" t="inlineStr">
         <is>
-          <t>Aza Weyer</t>
+          <t>terry783</t>
         </is>
       </c>
       <c r="C452" s="20" t="inlineStr">
         <is>
-          <t>xx-aweyer@adperio.com</t>
+          <t>terry@old.com</t>
         </is>
       </c>
       <c r="D452" s="21" t="inlineStr"/>
       <c r="E452" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="453">
-      <c r="A453" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E453" s="23" t="inlineStr">
+      <c r="A453" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B453" s="24" t="inlineStr">
+        <is>
+          <t>Test001</t>
+        </is>
+      </c>
+      <c r="C453" s="24" t="inlineStr">
+        <is>
+          <t>Test001@clickbooth.com</t>
+        </is>
+      </c>
+      <c r="D453" s="25" t="inlineStr"/>
+      <c r="E453" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="454">
       <c r="A454" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B454" s="20" t="inlineStr">
         <is>
-          <t>Brenda Cortes</t>
+          <t>testit</t>
         </is>
       </c>
       <c r="C454" s="20" t="inlineStr">
         <is>
-          <t>xx-brenda@performcb.com</t>
+          <t>testit@performcb.com</t>
         </is>
       </c>
       <c r="D454" s="21" t="inlineStr"/>
       <c r="E454" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="455">
-      <c r="A455" s="23" t="inlineStr">
-[...17 lines deleted...]
-          <t>True</t>
+      <c r="A455" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B455" s="24" t="inlineStr">
+        <is>
+          <t>TestMike TestSwann</t>
+        </is>
+      </c>
+      <c r="C455" s="24" t="inlineStr">
+        <is>
+          <t>testmike@performcb.com</t>
+        </is>
+      </c>
+      <c r="D455" s="25" t="inlineStr"/>
+      <c r="E455" s="24" t="inlineStr">
+        <is>
+          <t>False</t>
         </is>
       </c>
     </row>
     <row r="456">
       <c r="A456" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B456" s="20" t="inlineStr">
         <is>
-          <t>Darryl Mason</t>
+          <t>tetris</t>
         </is>
       </c>
       <c r="C456" s="20" t="inlineStr">
         <is>
-          <t>xx-darryl@performcb.com</t>
+          <t>tetris@performcb.com</t>
         </is>
       </c>
       <c r="D456" s="21" t="inlineStr"/>
       <c r="E456" s="20" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
     </row>
     <row r="457">
-      <c r="A457" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E457" s="23" t="inlineStr">
+      <c r="A457" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B457" s="24" t="inlineStr">
+        <is>
+          <t>Thomas Barber</t>
+        </is>
+      </c>
+      <c r="C457" s="24" t="inlineStr">
+        <is>
+          <t>thomas@performcb.com</t>
+        </is>
+      </c>
+      <c r="D457" s="25" t="inlineStr"/>
+      <c r="E457" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="458">
       <c r="A458" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B458" s="20" t="inlineStr">
         <is>
-          <t>Jessie Singer</t>
+          <t>Tom Olsen</t>
         </is>
       </c>
       <c r="C458" s="20" t="inlineStr">
         <is>
-          <t>xx-jessie@performcb.com</t>
+          <t>tolsen@adperio.com</t>
         </is>
       </c>
       <c r="D458" s="21" t="inlineStr"/>
       <c r="E458" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="459">
-      <c r="A459" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E459" s="23" t="inlineStr">
+      <c r="A459" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B459" s="24" t="inlineStr">
+        <is>
+          <t>Tony Aldarondo</t>
+        </is>
+      </c>
+      <c r="C459" s="24" t="inlineStr">
+        <is>
+          <t>tony@clickbooth.com</t>
+        </is>
+      </c>
+      <c r="D459" s="25" t="inlineStr"/>
+      <c r="E459" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="460">
-      <c r="A460" s="20" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E460" s="20" t="inlineStr">
+      <c r="A460" s="30" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B460" s="30" t="inlineStr">
+        <is>
+          <t>Tracey Peters</t>
+        </is>
+      </c>
+      <c r="C460" s="30" t="inlineStr">
+        <is>
+          <t>tracey@performcb.com</t>
+        </is>
+      </c>
+      <c r="D460" s="23" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="E460" s="30" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="461">
-      <c r="A461" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E461" s="23" t="inlineStr">
+      <c r="A461" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B461" s="24" t="inlineStr">
+        <is>
+          <t>Travis McCain</t>
+        </is>
+      </c>
+      <c r="C461" s="24" t="inlineStr">
+        <is>
+          <t>travis@performcb.com</t>
+        </is>
+      </c>
+      <c r="D461" s="25" t="inlineStr"/>
+      <c r="E461" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="462">
       <c r="A462" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B462" s="20" t="inlineStr">
         <is>
-          <t>Megan Petta</t>
+          <t>Tyler Morrow</t>
         </is>
       </c>
       <c r="C462" s="20" t="inlineStr">
         <is>
-          <t>xx-megan@performcb.com</t>
+          <t>tyler@performcb.com</t>
         </is>
       </c>
       <c r="D462" s="21" t="inlineStr"/>
       <c r="E462" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="463">
-      <c r="A463" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E463" s="23" t="inlineStr">
+      <c r="A463" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B463" s="24" t="inlineStr">
+        <is>
+          <t>Vannesa Poole</t>
+        </is>
+      </c>
+      <c r="C463" s="24" t="inlineStr">
+        <is>
+          <t>vannesa@clickbooth.com</t>
+        </is>
+      </c>
+      <c r="D463" s="25" t="inlineStr"/>
+      <c r="E463" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="464">
       <c r="A464" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B464" s="20" t="inlineStr">
         <is>
-          <t>Omar Qarir</t>
+          <t>Victor Carrasco</t>
         </is>
       </c>
       <c r="C464" s="20" t="inlineStr">
         <is>
-          <t>xx-omar@performcb.com</t>
+          <t>victor@clickbooth.com</t>
         </is>
       </c>
       <c r="D464" s="21" t="inlineStr"/>
       <c r="E464" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="465">
-      <c r="A465" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E465" s="23" t="inlineStr">
+      <c r="A465" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B465" s="24" t="inlineStr">
+        <is>
+          <t>Vincent Faircloth</t>
+        </is>
+      </c>
+      <c r="C465" s="24" t="inlineStr">
+        <is>
+          <t>vincent@performcb.com</t>
+        </is>
+      </c>
+      <c r="D465" s="25" t="inlineStr"/>
+      <c r="E465" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="466">
       <c r="A466" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B466" s="20" t="inlineStr">
         <is>
-          <t>abby</t>
+          <t>Whitney Carney</t>
         </is>
       </c>
       <c r="C466" s="20" t="inlineStr">
         <is>
-          <t>xxabby@performcb.com</t>
+          <t>Whitney@clickbooth.com</t>
         </is>
       </c>
       <c r="D466" s="21" t="inlineStr"/>
       <c r="E466" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="467">
-      <c r="A467" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E467" s="23" t="inlineStr">
+      <c r="A467" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B467" s="24" t="inlineStr">
+        <is>
+          <t>Will Adams</t>
+        </is>
+      </c>
+      <c r="C467" s="24" t="inlineStr">
+        <is>
+          <t>will@performcb.com</t>
+        </is>
+      </c>
+      <c r="D467" s="25" t="inlineStr"/>
+      <c r="E467" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="468">
       <c r="A468" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B468" s="20" t="inlineStr">
         <is>
-          <t>alex</t>
+          <t>Wislande Ovilma</t>
         </is>
       </c>
       <c r="C468" s="20" t="inlineStr">
         <is>
-          <t>xxalex@performcb.com</t>
+          <t>wislande@performcb.com</t>
         </is>
       </c>
       <c r="D468" s="21" t="inlineStr"/>
       <c r="E468" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="469">
-      <c r="A469" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E469" s="23" t="inlineStr">
+      <c r="A469" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B469" s="24" t="inlineStr">
+        <is>
+          <t>tyler711</t>
+        </is>
+      </c>
+      <c r="C469" s="24" t="inlineStr">
+        <is>
+          <t>xtylerx@performcb.com</t>
+        </is>
+      </c>
+      <c r="D469" s="25" t="inlineStr"/>
+      <c r="E469" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="470">
       <c r="A470" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B470" s="20" t="inlineStr">
         <is>
-          <t>Amanda Mount</t>
+          <t>tyler860</t>
         </is>
       </c>
       <c r="C470" s="20" t="inlineStr">
         <is>
-          <t>xxamanda.mount@performcb.com</t>
+          <t>xtylerxx@performcb.com</t>
         </is>
       </c>
       <c r="D470" s="21" t="inlineStr"/>
       <c r="E470" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="471">
-      <c r="A471" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E471" s="23" t="inlineStr">
+      <c r="A471" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B471" s="24" t="inlineStr">
+        <is>
+          <t>Aaron Quinn</t>
+        </is>
+      </c>
+      <c r="C471" s="24" t="inlineStr">
+        <is>
+          <t>xx-aaron@performcb.com</t>
+        </is>
+      </c>
+      <c r="D471" s="25" t="inlineStr"/>
+      <c r="E471" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="472">
       <c r="A472" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B472" s="20" t="inlineStr">
         <is>
-          <t>ami455</t>
+          <t>Aleksandar Basic</t>
         </is>
       </c>
       <c r="C472" s="20" t="inlineStr">
         <is>
-          <t>xxami@performcb.com</t>
+          <t>xx-aleksandar@performcb.com</t>
         </is>
       </c>
       <c r="D472" s="21" t="inlineStr"/>
       <c r="E472" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="473">
-      <c r="A473" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E473" s="23" t="inlineStr">
+      <c r="A473" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B473" s="24" t="inlineStr">
+        <is>
+          <t>Alex Howell</t>
+        </is>
+      </c>
+      <c r="C473" s="24" t="inlineStr">
+        <is>
+          <t>xx-alex@performcb.com</t>
+        </is>
+      </c>
+      <c r="D473" s="25" t="inlineStr"/>
+      <c r="E473" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="474">
       <c r="A474" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B474" s="20" t="inlineStr">
         <is>
-          <t>angelica580</t>
+          <t>Alisa James</t>
         </is>
       </c>
       <c r="C474" s="20" t="inlineStr">
         <is>
-          <t>xxangelicaxx@performcb.com</t>
+          <t>xx-alisa@performcb.com</t>
         </is>
       </c>
       <c r="D474" s="21" t="inlineStr"/>
       <c r="E474" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="475">
-      <c r="A475" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E475" s="23" t="inlineStr">
+      <c r="A475" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B475" s="24" t="inlineStr">
+        <is>
+          <t>Alley Pappenberger</t>
+        </is>
+      </c>
+      <c r="C475" s="24" t="inlineStr">
+        <is>
+          <t>xx-alley@performcb.com</t>
+        </is>
+      </c>
+      <c r="D475" s="25" t="inlineStr"/>
+      <c r="E475" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="476">
       <c r="A476" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B476" s="20" t="inlineStr">
         <is>
-          <t>beth</t>
+          <t>Amanda Mount</t>
         </is>
       </c>
       <c r="C476" s="20" t="inlineStr">
         <is>
-          <t>xxbeth@performcb.com</t>
+          <t>xx-amanda.mount@performcb.com</t>
         </is>
       </c>
       <c r="D476" s="21" t="inlineStr"/>
       <c r="E476" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="477">
-      <c r="A477" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E477" s="23" t="inlineStr">
+      <c r="A477" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B477" s="24" t="inlineStr">
+        <is>
+          <t>Amber Criscione</t>
+        </is>
+      </c>
+      <c r="C477" s="24" t="inlineStr">
+        <is>
+          <t>xx-amber@performcb.com</t>
+        </is>
+      </c>
+      <c r="D477" s="25" t="inlineStr"/>
+      <c r="E477" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="478">
       <c r="A478" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B478" s="20" t="inlineStr">
         <is>
-          <t>blaire</t>
+          <t>Ami DeWille</t>
         </is>
       </c>
       <c r="C478" s="20" t="inlineStr">
         <is>
-          <t>xxblaire@performcb.com</t>
+          <t>xx-ami@performcb.com</t>
         </is>
       </c>
       <c r="D478" s="21" t="inlineStr"/>
       <c r="E478" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="479">
-      <c r="A479" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E479" s="23" t="inlineStr">
+      <c r="A479" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B479" s="24" t="inlineStr">
+        <is>
+          <t>Andrew Maya</t>
+        </is>
+      </c>
+      <c r="C479" s="24" t="inlineStr">
+        <is>
+          <t>xx-andrew.maya@performcb.com</t>
+        </is>
+      </c>
+      <c r="D479" s="25" t="inlineStr"/>
+      <c r="E479" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="480">
       <c r="A480" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B480" s="20" t="inlineStr">
         <is>
-          <t>brett</t>
+          <t>Andrew Woods</t>
         </is>
       </c>
       <c r="C480" s="20" t="inlineStr">
         <is>
-          <t>xxbrett@performcb.com</t>
+          <t>xx-andrew.woods@performcb.com</t>
         </is>
       </c>
       <c r="D480" s="21" t="inlineStr"/>
       <c r="E480" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="481">
-      <c r="A481" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E481" s="23" t="inlineStr">
+      <c r="A481" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B481" s="24" t="inlineStr">
+        <is>
+          <t>Andrew Clark</t>
+        </is>
+      </c>
+      <c r="C481" s="24" t="inlineStr">
+        <is>
+          <t>xx-andrew@performcb.com</t>
+        </is>
+      </c>
+      <c r="D481" s="25" t="inlineStr"/>
+      <c r="E481" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="482">
       <c r="A482" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B482" s="20" t="inlineStr">
         <is>
-          <t>chrissie092</t>
+          <t>Angie Stockman</t>
         </is>
       </c>
       <c r="C482" s="20" t="inlineStr">
         <is>
-          <t>xxchrissie@performcb.com</t>
+          <t>xx-angie@performcb.com</t>
         </is>
       </c>
       <c r="D482" s="21" t="inlineStr"/>
       <c r="E482" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="483">
-      <c r="A483" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E483" s="23" t="inlineStr">
+      <c r="A483" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B483" s="24" t="inlineStr">
+        <is>
+          <t>Anthony Conrad</t>
+        </is>
+      </c>
+      <c r="C483" s="24" t="inlineStr">
+        <is>
+          <t>xx-anthony.conrad@performcb.com</t>
+        </is>
+      </c>
+      <c r="D483" s="25" t="inlineStr"/>
+      <c r="E483" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="484">
       <c r="A484" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B484" s="20" t="inlineStr">
         <is>
-          <t>colleen588</t>
+          <t>Anthony Coleman</t>
         </is>
       </c>
       <c r="C484" s="20" t="inlineStr">
         <is>
-          <t>xxcolleen@performcb.com</t>
+          <t>xx-anthony@performcb.com</t>
         </is>
       </c>
       <c r="D484" s="21" t="inlineStr"/>
       <c r="E484" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="485">
-      <c r="A485" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E485" s="23" t="inlineStr">
+      <c r="A485" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B485" s="24" t="inlineStr">
+        <is>
+          <t>Antonio Jones</t>
+        </is>
+      </c>
+      <c r="C485" s="24" t="inlineStr">
+        <is>
+          <t>xx-antonio@performcb.com</t>
+        </is>
+      </c>
+      <c r="D485" s="25" t="inlineStr"/>
+      <c r="E485" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="486">
       <c r="A486" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B486" s="20" t="inlineStr">
         <is>
-          <t>danijel176</t>
+          <t>Ariel DeWitt</t>
         </is>
       </c>
       <c r="C486" s="20" t="inlineStr">
         <is>
-          <t>xxdanijel@performcb.com</t>
+          <t>xx-ariel@performcb.com</t>
         </is>
       </c>
       <c r="D486" s="21" t="inlineStr"/>
       <c r="E486" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="487">
-      <c r="A487" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E487" s="23" t="inlineStr">
+      <c r="A487" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B487" s="24" t="inlineStr">
+        <is>
+          <t>Arsen Sandic</t>
+        </is>
+      </c>
+      <c r="C487" s="24" t="inlineStr">
+        <is>
+          <t>xx-arsen@performcb.com</t>
+        </is>
+      </c>
+      <c r="D487" s="25" t="inlineStr"/>
+      <c r="E487" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="488">
       <c r="A488" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B488" s="20" t="inlineStr">
         <is>
-          <t>dragana</t>
+          <t>Annmarie Thorne</t>
         </is>
       </c>
       <c r="C488" s="20" t="inlineStr">
         <is>
-          <t>xxdragana@performcb.com</t>
+          <t>xx-athorne@igniteopm.com</t>
         </is>
       </c>
       <c r="D488" s="21" t="inlineStr"/>
       <c r="E488" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="489">
-      <c r="A489" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E489" s="23" t="inlineStr">
+      <c r="A489" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B489" s="24" t="inlineStr">
+        <is>
+          <t>Auguste Jepsen</t>
+        </is>
+      </c>
+      <c r="C489" s="24" t="inlineStr">
+        <is>
+          <t>xx-auguste@performcb.com</t>
+        </is>
+      </c>
+      <c r="D489" s="25" t="inlineStr"/>
+      <c r="E489" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="490">
       <c r="A490" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B490" s="20" t="inlineStr">
         <is>
-          <t>elyas</t>
+          <t>Aza Weyer</t>
         </is>
       </c>
       <c r="C490" s="20" t="inlineStr">
         <is>
-          <t>xxelyas@performcb.com</t>
+          <t>xx-aweyer@adperio.com</t>
         </is>
       </c>
       <c r="D490" s="21" t="inlineStr"/>
       <c r="E490" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="491">
-      <c r="A491" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E491" s="23" t="inlineStr">
+      <c r="A491" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B491" s="24" t="inlineStr">
+        <is>
+          <t>Benji</t>
+        </is>
+      </c>
+      <c r="C491" s="24" t="inlineStr">
+        <is>
+          <t>xx-Benji@performcb.com</t>
+        </is>
+      </c>
+      <c r="D491" s="25" t="inlineStr"/>
+      <c r="E491" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="492">
       <c r="A492" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B492" s="20" t="inlineStr">
         <is>
-          <t>Gabbi Steele</t>
+          <t>Brenda Cortes</t>
         </is>
       </c>
       <c r="C492" s="20" t="inlineStr">
         <is>
-          <t>xxgabbi@performcb.com</t>
+          <t>xx-brenda@performcb.com</t>
         </is>
       </c>
       <c r="D492" s="21" t="inlineStr"/>
       <c r="E492" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="493">
-      <c r="A493" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E493" s="23" t="inlineStr">
+      <c r="A493" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B493" s="24" t="inlineStr">
+        <is>
+          <t>Brendan Terbrock</t>
+        </is>
+      </c>
+      <c r="C493" s="24" t="inlineStr">
+        <is>
+          <t>xx-brendan@clickbooth.com</t>
+        </is>
+      </c>
+      <c r="D493" s="25" t="inlineStr"/>
+      <c r="E493" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="494">
       <c r="A494" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B494" s="20" t="inlineStr">
         <is>
-          <t>Gina Massaro</t>
+          <t>Darryl Mason</t>
         </is>
       </c>
       <c r="C494" s="20" t="inlineStr">
         <is>
-          <t>xxgina@performcb.com</t>
+          <t>xx-darryl@performcb.com</t>
         </is>
       </c>
       <c r="D494" s="21" t="inlineStr"/>
       <c r="E494" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="495">
-      <c r="A495" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E495" s="23" t="inlineStr">
+      <c r="A495" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B495" s="24" t="inlineStr">
+        <is>
+          <t>gaurav</t>
+        </is>
+      </c>
+      <c r="C495" s="24" t="inlineStr">
+        <is>
+          <t>xx-gaurav@performcb.com</t>
+        </is>
+      </c>
+      <c r="D495" s="25" t="inlineStr"/>
+      <c r="E495" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="496">
       <c r="A496" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B496" s="20" t="inlineStr">
         <is>
-          <t>Jason Sierra</t>
+          <t>Jessie Singer</t>
         </is>
       </c>
       <c r="C496" s="20" t="inlineStr">
         <is>
-          <t>xxjasonxx@performcb.com</t>
+          <t>xx-jessie@performcb.com</t>
         </is>
       </c>
       <c r="D496" s="21" t="inlineStr"/>
       <c r="E496" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="497">
-      <c r="A497" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E497" s="23" t="inlineStr">
+      <c r="A497" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B497" s="24" t="inlineStr">
+        <is>
+          <t>Kyle Shannon</t>
+        </is>
+      </c>
+      <c r="C497" s="24" t="inlineStr">
+        <is>
+          <t>xx-kyle@performcb.com</t>
+        </is>
+      </c>
+      <c r="D497" s="25" t="inlineStr"/>
+      <c r="E497" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="498">
       <c r="A498" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B498" s="20" t="inlineStr">
         <is>
-          <t>jeff</t>
+          <t>Lydia Shriver</t>
         </is>
       </c>
       <c r="C498" s="20" t="inlineStr">
         <is>
-          <t>xxjeff@performcb.com</t>
+          <t>xx-lydia@performcb.com</t>
         </is>
       </c>
       <c r="D498" s="21" t="inlineStr"/>
       <c r="E498" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="499">
-      <c r="A499" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E499" s="23" t="inlineStr">
+      <c r="A499" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B499" s="24" t="inlineStr">
+        <is>
+          <t>Mandi  Ennis</t>
+        </is>
+      </c>
+      <c r="C499" s="24" t="inlineStr">
+        <is>
+          <t>xx-mandi@performcb.com</t>
+        </is>
+      </c>
+      <c r="D499" s="25" t="inlineStr"/>
+      <c r="E499" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="500">
       <c r="A500" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B500" s="20" t="inlineStr">
         <is>
-          <t>jennifer229</t>
+          <t>Megan Petta</t>
         </is>
       </c>
       <c r="C500" s="20" t="inlineStr">
         <is>
-          <t>xxjennifer@performcb.com</t>
+          <t>xx-megan@performcb.com</t>
         </is>
       </c>
       <c r="D500" s="21" t="inlineStr"/>
       <c r="E500" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="501">
-      <c r="A501" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E501" s="23" t="inlineStr">
+      <c r="A501" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B501" s="24" t="inlineStr">
+        <is>
+          <t>Melanie Pawlak</t>
+        </is>
+      </c>
+      <c r="C501" s="24" t="inlineStr">
+        <is>
+          <t>xx-melanie@performcb.com</t>
+        </is>
+      </c>
+      <c r="D501" s="25" t="inlineStr"/>
+      <c r="E501" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="502">
       <c r="A502" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B502" s="20" t="inlineStr">
         <is>
-          <t>julie010</t>
+          <t>Omar Qarir</t>
         </is>
       </c>
       <c r="C502" s="20" t="inlineStr">
         <is>
-          <t>xxjulie@performcb.com</t>
+          <t>xx-omar@performcb.com</t>
         </is>
       </c>
       <c r="D502" s="21" t="inlineStr"/>
       <c r="E502" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="503">
-      <c r="A503" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E503" s="23" t="inlineStr">
+      <c r="A503" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B503" s="24" t="inlineStr">
+        <is>
+          <t>Stefan Surlan</t>
+        </is>
+      </c>
+      <c r="C503" s="24" t="inlineStr">
+        <is>
+          <t>xx-stefan@thrivetracker.com</t>
+        </is>
+      </c>
+      <c r="D503" s="25" t="inlineStr"/>
+      <c r="E503" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="504">
       <c r="A504" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B504" s="20" t="inlineStr">
         <is>
-          <t>kirstin</t>
+          <t>abby</t>
         </is>
       </c>
       <c r="C504" s="20" t="inlineStr">
         <is>
-          <t>xxkirstin@performcb.com</t>
+          <t>xxabby@performcb.com</t>
         </is>
       </c>
       <c r="D504" s="21" t="inlineStr"/>
       <c r="E504" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="505">
-      <c r="A505" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E505" s="23" t="inlineStr">
+      <c r="A505" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B505" s="24" t="inlineStr">
+        <is>
+          <t>alanna630</t>
+        </is>
+      </c>
+      <c r="C505" s="24" t="inlineStr">
+        <is>
+          <t>xxalanna@performcb.com</t>
+        </is>
+      </c>
+      <c r="D505" s="25" t="inlineStr"/>
+      <c r="E505" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="506">
       <c r="A506" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B506" s="20" t="inlineStr">
         <is>
-          <t>kristin213</t>
+          <t>alex</t>
         </is>
       </c>
       <c r="C506" s="20" t="inlineStr">
         <is>
-          <t>xxkristin@performcb.com</t>
+          <t>xxalex@performcb.com</t>
         </is>
       </c>
       <c r="D506" s="21" t="inlineStr"/>
       <c r="E506" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="507">
-      <c r="A507" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E507" s="23" t="inlineStr">
+      <c r="A507" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B507" s="24" t="inlineStr">
+        <is>
+          <t>alisa</t>
+        </is>
+      </c>
+      <c r="C507" s="24" t="inlineStr">
+        <is>
+          <t>xxalisa@performcb.com</t>
+        </is>
+      </c>
+      <c r="D507" s="25" t="inlineStr"/>
+      <c r="E507" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="508">
       <c r="A508" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B508" s="20" t="inlineStr">
         <is>
-          <t>lee963</t>
+          <t>Amanda Mount</t>
         </is>
       </c>
       <c r="C508" s="20" t="inlineStr">
         <is>
-          <t>xxlee@performcb.com</t>
+          <t>xxamanda.mount@performcb.com</t>
         </is>
       </c>
       <c r="D508" s="21" t="inlineStr"/>
       <c r="E508" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="509">
-      <c r="A509" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E509" s="23" t="inlineStr">
+      <c r="A509" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B509" s="24" t="inlineStr">
+        <is>
+          <t>amanda</t>
+        </is>
+      </c>
+      <c r="C509" s="24" t="inlineStr">
+        <is>
+          <t>xxamanda@performcb.com</t>
+        </is>
+      </c>
+      <c r="D509" s="25" t="inlineStr"/>
+      <c r="E509" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="510">
       <c r="A510" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B510" s="20" t="inlineStr">
         <is>
-          <t>Margo Saar</t>
+          <t>ami455</t>
         </is>
       </c>
       <c r="C510" s="20" t="inlineStr">
         <is>
-          <t>xxmargo@performcb.com</t>
+          <t>xxami@performcb.com</t>
         </is>
       </c>
       <c r="D510" s="21" t="inlineStr"/>
       <c r="E510" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="511">
-      <c r="A511" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E511" s="23" t="inlineStr">
+      <c r="A511" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B511" s="24" t="inlineStr">
+        <is>
+          <t>andrew</t>
+        </is>
+      </c>
+      <c r="C511" s="24" t="inlineStr">
+        <is>
+          <t>xxandrew@performcb.com</t>
+        </is>
+      </c>
+      <c r="D511" s="25" t="inlineStr"/>
+      <c r="E511" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="512">
       <c r="A512" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B512" s="20" t="inlineStr">
         <is>
-          <t>mary</t>
+          <t>angelica580</t>
         </is>
       </c>
       <c r="C512" s="20" t="inlineStr">
         <is>
-          <t>xxmary@performcb.com</t>
+          <t>xxangelicaxx@performcb.com</t>
         </is>
       </c>
       <c r="D512" s="21" t="inlineStr"/>
       <c r="E512" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="513">
-      <c r="A513" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E513" s="23" t="inlineStr">
+      <c r="A513" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B513" s="24" t="inlineStr">
+        <is>
+          <t>becca512</t>
+        </is>
+      </c>
+      <c r="C513" s="24" t="inlineStr">
+        <is>
+          <t>xxbeccaxx@performcb.com</t>
+        </is>
+      </c>
+      <c r="D513" s="25" t="inlineStr"/>
+      <c r="E513" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="514">
       <c r="A514" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B514" s="20" t="inlineStr">
         <is>
-          <t>Maximilian Andrews</t>
+          <t>beth</t>
         </is>
       </c>
       <c r="C514" s="20" t="inlineStr">
         <is>
-          <t>xxmax.andrews@performcb.com</t>
+          <t>xxbeth@performcb.com</t>
         </is>
       </c>
       <c r="D514" s="21" t="inlineStr"/>
       <c r="E514" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="515">
-      <c r="A515" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E515" s="23" t="inlineStr">
+      <c r="A515" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B515" s="24" t="inlineStr">
+        <is>
+          <t>BJ Fagan</t>
+        </is>
+      </c>
+      <c r="C515" s="24" t="inlineStr">
+        <is>
+          <t>xxbj@performcb.com</t>
+        </is>
+      </c>
+      <c r="D515" s="25" t="inlineStr"/>
+      <c r="E515" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="516">
       <c r="A516" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B516" s="20" t="inlineStr">
         <is>
-          <t>mcclain</t>
+          <t>blaire</t>
         </is>
       </c>
       <c r="C516" s="20" t="inlineStr">
         <is>
-          <t>xxmcclain@performcb.com</t>
+          <t>xxblaire@performcb.com</t>
         </is>
       </c>
       <c r="D516" s="21" t="inlineStr"/>
       <c r="E516" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="517">
-      <c r="A517" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E517" s="23" t="inlineStr">
+      <c r="A517" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B517" s="24" t="inlineStr">
+        <is>
+          <t>branislav690</t>
+        </is>
+      </c>
+      <c r="C517" s="24" t="inlineStr">
+        <is>
+          <t>xxbranislav@performcb.com</t>
+        </is>
+      </c>
+      <c r="D517" s="25" t="inlineStr"/>
+      <c r="E517" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="518">
       <c r="A518" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B518" s="20" t="inlineStr">
         <is>
-          <t>mike.martinez</t>
+          <t>brett</t>
         </is>
       </c>
       <c r="C518" s="20" t="inlineStr">
         <is>
-          <t>xxmike.martinez@performcb.com</t>
+          <t>xxbrett@performcb.com</t>
         </is>
       </c>
       <c r="D518" s="21" t="inlineStr"/>
       <c r="E518" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="519">
-      <c r="A519" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E519" s="23" t="inlineStr">
+      <c r="A519" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B519" s="24" t="inlineStr">
+        <is>
+          <t>Brian Taylor</t>
+        </is>
+      </c>
+      <c r="C519" s="24" t="inlineStr">
+        <is>
+          <t>xxbrian@performcb.com</t>
+        </is>
+      </c>
+      <c r="D519" s="25" t="inlineStr"/>
+      <c r="E519" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="520">
       <c r="A520" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B520" s="20" t="inlineStr">
         <is>
-          <t>milos</t>
+          <t>chrissie092</t>
         </is>
       </c>
       <c r="C520" s="20" t="inlineStr">
         <is>
-          <t>xxmilos@performcb.com</t>
+          <t>xxchrissie@performcb.com</t>
         </is>
       </c>
       <c r="D520" s="21" t="inlineStr"/>
       <c r="E520" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="521">
-      <c r="A521" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E521" s="23" t="inlineStr">
+      <c r="A521" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B521" s="24" t="inlineStr">
+        <is>
+          <t>colleen.skogen</t>
+        </is>
+      </c>
+      <c r="C521" s="24" t="inlineStr">
+        <is>
+          <t>xxcolleen.skogen@performcb.com</t>
+        </is>
+      </c>
+      <c r="D521" s="25" t="inlineStr"/>
+      <c r="E521" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="522">
       <c r="A522" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B522" s="20" t="inlineStr">
         <is>
-          <t>nebojsa901</t>
+          <t>colleen588</t>
         </is>
       </c>
       <c r="C522" s="20" t="inlineStr">
         <is>
-          <t>xxnebojsa@performcb.com</t>
+          <t>xxcolleen@performcb.com</t>
         </is>
       </c>
       <c r="D522" s="21" t="inlineStr"/>
       <c r="E522" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="523">
-      <c r="A523" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E523" s="23" t="inlineStr">
+      <c r="A523" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B523" s="24" t="inlineStr">
+        <is>
+          <t>courtney427</t>
+        </is>
+      </c>
+      <c r="C523" s="24" t="inlineStr">
+        <is>
+          <t>xxcourtney@performcb.com</t>
+        </is>
+      </c>
+      <c r="D523" s="25" t="inlineStr"/>
+      <c r="E523" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="524">
       <c r="A524" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B524" s="20" t="inlineStr">
         <is>
-          <t>ryan.hill</t>
+          <t>danijel176</t>
         </is>
       </c>
       <c r="C524" s="20" t="inlineStr">
         <is>
-          <t>xxryan.hill@performcb.com</t>
+          <t>xxdanijel@performcb.com</t>
         </is>
       </c>
       <c r="D524" s="21" t="inlineStr"/>
       <c r="E524" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="525">
-      <c r="A525" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E525" s="23" t="inlineStr">
+      <c r="A525" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B525" s="24" t="inlineStr">
+        <is>
+          <t>demi700</t>
+        </is>
+      </c>
+      <c r="C525" s="24" t="inlineStr">
+        <is>
+          <t>xxdemi@performcb.com</t>
+        </is>
+      </c>
+      <c r="D525" s="25" t="inlineStr"/>
+      <c r="E525" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="526">
       <c r="A526" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B526" s="20" t="inlineStr">
         <is>
-          <t>stefanie</t>
+          <t>dragana</t>
         </is>
       </c>
       <c r="C526" s="20" t="inlineStr">
         <is>
-          <t>xxstefanie@performcb.com</t>
+          <t>xxdragana@performcb.com</t>
         </is>
       </c>
       <c r="D526" s="21" t="inlineStr"/>
       <c r="E526" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="527">
-      <c r="A527" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E527" s="23" t="inlineStr">
+      <c r="A527" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B527" s="24" t="inlineStr">
+        <is>
+          <t>drazen531</t>
+        </is>
+      </c>
+      <c r="C527" s="24" t="inlineStr">
+        <is>
+          <t>xxdrazen@performcb.com</t>
+        </is>
+      </c>
+      <c r="D527" s="25" t="inlineStr"/>
+      <c r="E527" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="528">
       <c r="A528" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B528" s="20" t="inlineStr">
         <is>
-          <t>Tracey Duncan</t>
+          <t>elyas</t>
         </is>
       </c>
       <c r="C528" s="20" t="inlineStr">
         <is>
-          <t>xxtracey@performcb.com</t>
+          <t>xxelyas@performcb.com</t>
         </is>
       </c>
       <c r="D528" s="21" t="inlineStr"/>
       <c r="E528" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="529">
-      <c r="A529" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E529" s="23" t="inlineStr">
+      <c r="A529" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B529" s="24" t="inlineStr">
+        <is>
+          <t>erin</t>
+        </is>
+      </c>
+      <c r="C529" s="24" t="inlineStr">
+        <is>
+          <t>xxerin@performcb.com</t>
+        </is>
+      </c>
+      <c r="D529" s="25" t="inlineStr"/>
+      <c r="E529" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="530">
       <c r="A530" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B530" s="20" t="inlineStr">
         <is>
-          <t>zach316</t>
+          <t>Gabbi Steele</t>
         </is>
       </c>
       <c r="C530" s="20" t="inlineStr">
         <is>
-          <t>xxzach@performcb.com</t>
+          <t>xxgabbi@performcb.com</t>
         </is>
       </c>
       <c r="D530" s="21" t="inlineStr"/>
       <c r="E530" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="531">
-      <c r="A531" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E531" s="23" t="inlineStr">
+      <c r="A531" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B531" s="24" t="inlineStr">
+        <is>
+          <t>Geoff Bender</t>
+        </is>
+      </c>
+      <c r="C531" s="24" t="inlineStr">
+        <is>
+          <t>xxgeoff@performcb.com</t>
+        </is>
+      </c>
+      <c r="D531" s="25" t="inlineStr"/>
+      <c r="E531" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="532">
       <c r="A532" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B532" s="20" t="inlineStr">
         <is>
-          <t>Yolandè Ammon</t>
+          <t>Gina Massaro</t>
         </is>
       </c>
       <c r="C532" s="20" t="inlineStr">
         <is>
-          <t>yolande@performcb.com</t>
+          <t>xxgina@performcb.com</t>
         </is>
       </c>
       <c r="D532" s="21" t="inlineStr"/>
       <c r="E532" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="533">
-      <c r="A533" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E533" s="23" t="inlineStr">
+      <c r="A533" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B533" s="24" t="inlineStr">
+        <is>
+          <t>Hannah Ervin</t>
+        </is>
+      </c>
+      <c r="C533" s="24" t="inlineStr">
+        <is>
+          <t>xxhannah@performcb.com</t>
+        </is>
+      </c>
+      <c r="D533" s="25" t="inlineStr"/>
+      <c r="E533" s="24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="534">
       <c r="A534" s="20" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="B534" s="20" t="inlineStr">
         <is>
-          <t>Zach Dauth</t>
+          <t>Jason Sierra</t>
         </is>
       </c>
       <c r="C534" s="20" t="inlineStr">
         <is>
-          <t>z.dauth@clickbooth.com</t>
+          <t>xxjasonxx@performcb.com</t>
         </is>
       </c>
       <c r="D534" s="21" t="inlineStr"/>
       <c r="E534" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="535">
-      <c r="A535" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E535" s="23" t="inlineStr">
+      <c r="A535" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B535" s="24" t="inlineStr">
+        <is>
+          <t>Jean-Karim Traore</t>
+        </is>
+      </c>
+      <c r="C535" s="24" t="inlineStr">
+        <is>
+          <t>xxjean@performcb.com</t>
+        </is>
+      </c>
+      <c r="D535" s="25" t="inlineStr"/>
+      <c r="E535" s="24" t="inlineStr">
+        <is>
+          <t>True</t>
+        </is>
+      </c>
+    </row>
+    <row r="536">
+      <c r="A536" s="20" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B536" s="20" t="inlineStr">
+        <is>
+          <t>jeff</t>
+        </is>
+      </c>
+      <c r="C536" s="20" t="inlineStr">
+        <is>
+          <t>xxjeff@performcb.com</t>
+        </is>
+      </c>
+      <c r="D536" s="21" t="inlineStr"/>
+      <c r="E536" s="20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="537">
-      <c r="A537" s="28" t="inlineStr">
-[...7 lines deleted...]
-      <c r="E537" s="29" t="n"/>
+      <c r="A537" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B537" s="24" t="inlineStr">
+        <is>
+          <t>Jennifer Miller</t>
+        </is>
+      </c>
+      <c r="C537" s="24" t="inlineStr">
+        <is>
+          <t>xxjennifer.miller@performcb.com</t>
+        </is>
+      </c>
+      <c r="D537" s="25" t="inlineStr"/>
+      <c r="E537" s="24" t="inlineStr">
+        <is>
+          <t>True</t>
+        </is>
+      </c>
     </row>
     <row r="538">
-      <c r="A538" s="30" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E538" s="30" t="inlineStr"/>
+      <c r="A538" s="20" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B538" s="20" t="inlineStr">
+        <is>
+          <t>jennifer229</t>
+        </is>
+      </c>
+      <c r="C538" s="20" t="inlineStr">
+        <is>
+          <t>xxjennifer@performcb.com</t>
+        </is>
+      </c>
+      <c r="D538" s="21" t="inlineStr"/>
+      <c r="E538" s="20" t="inlineStr">
+        <is>
+          <t>True</t>
+        </is>
+      </c>
     </row>
     <row r="539">
-      <c r="A539" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E539" s="23" t="inlineStr"/>
+      <c r="A539" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B539" s="24" t="inlineStr">
+        <is>
+          <t>Jordon Weissman</t>
+        </is>
+      </c>
+      <c r="C539" s="24" t="inlineStr">
+        <is>
+          <t>xxjordon@performcb.com</t>
+        </is>
+      </c>
+      <c r="D539" s="25" t="inlineStr"/>
+      <c r="E539" s="24" t="inlineStr">
+        <is>
+          <t>True</t>
+        </is>
+      </c>
     </row>
     <row r="540">
-      <c r="A540" s="30" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E540" s="30" t="inlineStr"/>
+      <c r="A540" s="20" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B540" s="20" t="inlineStr">
+        <is>
+          <t>julie010</t>
+        </is>
+      </c>
+      <c r="C540" s="20" t="inlineStr">
+        <is>
+          <t>xxjulie@performcb.com</t>
+        </is>
+      </c>
+      <c r="D540" s="21" t="inlineStr"/>
+      <c r="E540" s="20" t="inlineStr">
+        <is>
+          <t>True</t>
+        </is>
+      </c>
+    </row>
+    <row r="541">
+      <c r="A541" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B541" s="24" t="inlineStr">
+        <is>
+          <t>kelsey838</t>
+        </is>
+      </c>
+      <c r="C541" s="24" t="inlineStr">
+        <is>
+          <t>xxkelsey@performcb.com</t>
+        </is>
+      </c>
+      <c r="D541" s="25" t="inlineStr"/>
+      <c r="E541" s="24" t="inlineStr">
+        <is>
+          <t>True</t>
+        </is>
+      </c>
     </row>
     <row r="542">
-      <c r="A542" s="28" t="inlineStr">
-[...7 lines deleted...]
-      <c r="E542" s="29" t="n"/>
+      <c r="A542" s="20" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B542" s="20" t="inlineStr">
+        <is>
+          <t>kirstin</t>
+        </is>
+      </c>
+      <c r="C542" s="20" t="inlineStr">
+        <is>
+          <t>xxkirstin@performcb.com</t>
+        </is>
+      </c>
+      <c r="D542" s="21" t="inlineStr"/>
+      <c r="E542" s="20" t="inlineStr">
+        <is>
+          <t>True</t>
+        </is>
+      </c>
     </row>
     <row r="543">
-      <c r="A543" s="23" t="inlineStr">
-[...17 lines deleted...]
-          <t>Active</t>
+      <c r="A543" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B543" s="24" t="inlineStr">
+        <is>
+          <t>kristen952</t>
+        </is>
+      </c>
+      <c r="C543" s="24" t="inlineStr">
+        <is>
+          <t>xxkristen@performcb.com</t>
+        </is>
+      </c>
+      <c r="D543" s="25" t="inlineStr"/>
+      <c r="E543" s="24" t="inlineStr">
+        <is>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="544">
       <c r="A544" s="20" t="inlineStr">
         <is>
-          <t>Zoom</t>
+          <t>Slack</t>
         </is>
       </c>
       <c r="B544" s="20" t="inlineStr">
         <is>
-          <t>Amanda</t>
+          <t>kristin213</t>
         </is>
       </c>
       <c r="C544" s="20" t="inlineStr">
         <is>
-          <t>a.irons@clickbooth.com</t>
+          <t>xxkristin@performcb.com</t>
         </is>
       </c>
       <c r="D544" s="21" t="inlineStr"/>
       <c r="E544" s="20" t="inlineStr">
         <is>
-          <t>Active</t>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="545">
-      <c r="A545" s="23" t="inlineStr">
-[...17 lines deleted...]
-          <t>Active</t>
+      <c r="A545" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B545" s="24" t="inlineStr">
+        <is>
+          <t>lauren087</t>
+        </is>
+      </c>
+      <c r="C545" s="24" t="inlineStr">
+        <is>
+          <t>xxlauren@performcb.com</t>
+        </is>
+      </c>
+      <c r="D545" s="25" t="inlineStr"/>
+      <c r="E545" s="24" t="inlineStr">
+        <is>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="546">
       <c r="A546" s="20" t="inlineStr">
         <is>
-          <t>Zoom</t>
+          <t>Slack</t>
         </is>
       </c>
       <c r="B546" s="20" t="inlineStr">
         <is>
-          <t>Admin</t>
+          <t>lee963</t>
         </is>
       </c>
       <c r="C546" s="20" t="inlineStr">
         <is>
-          <t>admin.mike@performcb.com</t>
+          <t>xxlee@performcb.com</t>
         </is>
       </c>
       <c r="D546" s="21" t="inlineStr"/>
       <c r="E546" s="20" t="inlineStr">
         <is>
-          <t>Active</t>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="547">
-      <c r="A547" s="30" t="inlineStr">
-[...21 lines deleted...]
-          <t>Inactive</t>
+      <c r="A547" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B547" s="24" t="inlineStr">
+        <is>
+          <t>luisa</t>
+        </is>
+      </c>
+      <c r="C547" s="24" t="inlineStr">
+        <is>
+          <t>xxluisa@performcb.com</t>
+        </is>
+      </c>
+      <c r="D547" s="25" t="inlineStr"/>
+      <c r="E547" s="24" t="inlineStr">
+        <is>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="548">
-      <c r="A548" s="30" t="inlineStr">
-[...21 lines deleted...]
-          <t>Inactive</t>
+      <c r="A548" s="20" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B548" s="20" t="inlineStr">
+        <is>
+          <t>Margo Saar</t>
+        </is>
+      </c>
+      <c r="C548" s="20" t="inlineStr">
+        <is>
+          <t>xxmargo@performcb.com</t>
+        </is>
+      </c>
+      <c r="D548" s="21" t="inlineStr"/>
+      <c r="E548" s="20" t="inlineStr">
+        <is>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="549">
-      <c r="A549" s="23" t="inlineStr">
-[...17 lines deleted...]
-          <t>Active</t>
+      <c r="A549" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B549" s="24" t="inlineStr">
+        <is>
+          <t>marko.dragusic208</t>
+        </is>
+      </c>
+      <c r="C549" s="24" t="inlineStr">
+        <is>
+          <t>xxmarko.dragusic@performcb.com</t>
+        </is>
+      </c>
+      <c r="D549" s="25" t="inlineStr"/>
+      <c r="E549" s="24" t="inlineStr">
+        <is>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="550">
-      <c r="A550" s="30" t="inlineStr">
-[...21 lines deleted...]
-          <t>Inactive</t>
+      <c r="A550" s="20" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B550" s="20" t="inlineStr">
+        <is>
+          <t>mary</t>
+        </is>
+      </c>
+      <c r="C550" s="20" t="inlineStr">
+        <is>
+          <t>xxmary@performcb.com</t>
+        </is>
+      </c>
+      <c r="D550" s="21" t="inlineStr"/>
+      <c r="E550" s="20" t="inlineStr">
+        <is>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="551">
-      <c r="A551" s="23" t="inlineStr">
-[...17 lines deleted...]
-          <t>Active</t>
+      <c r="A551" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B551" s="24" t="inlineStr">
+        <is>
+          <t>matt</t>
+        </is>
+      </c>
+      <c r="C551" s="24" t="inlineStr">
+        <is>
+          <t>xxmatt@performcb.com</t>
+        </is>
+      </c>
+      <c r="D551" s="25" t="inlineStr"/>
+      <c r="E551" s="24" t="inlineStr">
+        <is>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="552">
-      <c r="A552" s="30" t="inlineStr">
-[...21 lines deleted...]
-          <t>Inactive</t>
+      <c r="A552" s="20" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B552" s="20" t="inlineStr">
+        <is>
+          <t>Maximilian Andrews</t>
+        </is>
+      </c>
+      <c r="C552" s="20" t="inlineStr">
+        <is>
+          <t>xxmax.andrews@performcb.com</t>
+        </is>
+      </c>
+      <c r="D552" s="21" t="inlineStr"/>
+      <c r="E552" s="20" t="inlineStr">
+        <is>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="553">
-      <c r="A553" s="30" t="inlineStr">
-[...21 lines deleted...]
-          <t>Inactive</t>
+      <c r="A553" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B553" s="24" t="inlineStr">
+        <is>
+          <t>max</t>
+        </is>
+      </c>
+      <c r="C553" s="24" t="inlineStr">
+        <is>
+          <t>xxmax@performcb.com</t>
+        </is>
+      </c>
+      <c r="D553" s="25" t="inlineStr"/>
+      <c r="E553" s="24" t="inlineStr">
+        <is>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="554">
       <c r="A554" s="20" t="inlineStr">
         <is>
-          <t>Zoom</t>
+          <t>Slack</t>
         </is>
       </c>
       <c r="B554" s="20" t="inlineStr">
         <is>
-          <t>Branislav</t>
+          <t>mcclain</t>
         </is>
       </c>
       <c r="C554" s="20" t="inlineStr">
         <is>
-          <t>b.djurdjevic@clickbooth.com</t>
+          <t>xxmcclain@performcb.com</t>
         </is>
       </c>
       <c r="D554" s="21" t="inlineStr"/>
       <c r="E554" s="20" t="inlineStr">
         <is>
-          <t>Active</t>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="555">
-      <c r="A555" s="23" t="inlineStr">
-[...17 lines deleted...]
-          <t>Active</t>
+      <c r="A555" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B555" s="24" t="inlineStr">
+        <is>
+          <t>michelle</t>
+        </is>
+      </c>
+      <c r="C555" s="24" t="inlineStr">
+        <is>
+          <t>xxmichelle@performcb.com</t>
+        </is>
+      </c>
+      <c r="D555" s="25" t="inlineStr"/>
+      <c r="E555" s="24" t="inlineStr">
+        <is>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="556">
-      <c r="A556" s="30" t="inlineStr">
-[...21 lines deleted...]
-          <t>Inactive</t>
+      <c r="A556" s="20" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B556" s="20" t="inlineStr">
+        <is>
+          <t>mike.martinez</t>
+        </is>
+      </c>
+      <c r="C556" s="20" t="inlineStr">
+        <is>
+          <t>xxmike.martinez@performcb.com</t>
+        </is>
+      </c>
+      <c r="D556" s="21" t="inlineStr"/>
+      <c r="E556" s="20" t="inlineStr">
+        <is>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="557">
-      <c r="A557" s="23" t="inlineStr">
-[...17 lines deleted...]
-          <t>Active</t>
+      <c r="A557" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B557" s="24" t="inlineStr">
+        <is>
+          <t>Milomir Topic</t>
+        </is>
+      </c>
+      <c r="C557" s="24" t="inlineStr">
+        <is>
+          <t>xxmilomir@performcb.com</t>
+        </is>
+      </c>
+      <c r="D557" s="25" t="inlineStr"/>
+      <c r="E557" s="24" t="inlineStr">
+        <is>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="558">
       <c r="A558" s="20" t="inlineStr">
         <is>
-          <t>Zoom</t>
+          <t>Slack</t>
         </is>
       </c>
       <c r="B558" s="20" t="inlineStr">
         <is>
-          <t>Brad</t>
+          <t>milos</t>
         </is>
       </c>
       <c r="C558" s="20" t="inlineStr">
         <is>
-          <t>brad@clickbooth.com</t>
+          <t>xxmilos@performcb.com</t>
         </is>
       </c>
       <c r="D558" s="21" t="inlineStr"/>
       <c r="E558" s="20" t="inlineStr">
         <is>
-          <t>Active</t>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="559">
-      <c r="A559" s="23" t="inlineStr">
-[...17 lines deleted...]
-          <t>Inactive</t>
+      <c r="A559" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B559" s="24" t="inlineStr">
+        <is>
+          <t>misala339</t>
+        </is>
+      </c>
+      <c r="C559" s="24" t="inlineStr">
+        <is>
+          <t>xxmisala@performcb.com</t>
+        </is>
+      </c>
+      <c r="D559" s="25" t="inlineStr"/>
+      <c r="E559" s="24" t="inlineStr">
+        <is>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="560">
       <c r="A560" s="20" t="inlineStr">
         <is>
-          <t>Zoom</t>
+          <t>Slack</t>
         </is>
       </c>
       <c r="B560" s="20" t="inlineStr">
         <is>
-          <t>Brendan</t>
+          <t>nebojsa901</t>
         </is>
       </c>
       <c r="C560" s="20" t="inlineStr">
         <is>
-          <t>brendan@clickbooth.com</t>
+          <t>xxnebojsa@performcb.com</t>
         </is>
       </c>
       <c r="D560" s="21" t="inlineStr"/>
       <c r="E560" s="20" t="inlineStr">
         <is>
-          <t>Inactive</t>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="561">
-      <c r="A561" s="23" t="inlineStr">
-[...17 lines deleted...]
-          <t>Inactive</t>
+      <c r="A561" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B561" s="24" t="inlineStr">
+        <is>
+          <t>quin</t>
+        </is>
+      </c>
+      <c r="C561" s="24" t="inlineStr">
+        <is>
+          <t>xxquin@performcb.com</t>
+        </is>
+      </c>
+      <c r="D561" s="25" t="inlineStr"/>
+      <c r="E561" s="24" t="inlineStr">
+        <is>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="562">
       <c r="A562" s="20" t="inlineStr">
         <is>
-          <t>Zoom</t>
+          <t>Slack</t>
         </is>
       </c>
       <c r="B562" s="20" t="inlineStr">
         <is>
-          <t>Brian</t>
+          <t>ryan.hill</t>
         </is>
       </c>
       <c r="C562" s="20" t="inlineStr">
         <is>
-          <t>brian.taylor@clickbooth.com</t>
+          <t>xxryan.hill@performcb.com</t>
         </is>
       </c>
       <c r="D562" s="21" t="inlineStr"/>
       <c r="E562" s="20" t="inlineStr">
         <is>
-          <t>Active</t>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="563">
-      <c r="A563" s="30" t="inlineStr">
-[...17 lines deleted...]
-          <t>Active</t>
+      <c r="A563" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B563" s="24" t="inlineStr">
+        <is>
+          <t>Ryan West</t>
+        </is>
+      </c>
+      <c r="C563" s="24" t="inlineStr">
+        <is>
+          <t>xxryan.west@performcb.com</t>
+        </is>
+      </c>
+      <c r="D563" s="25" t="inlineStr"/>
+      <c r="E563" s="24" t="inlineStr">
+        <is>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="564">
       <c r="A564" s="20" t="inlineStr">
         <is>
-          <t>Zoom</t>
+          <t>Slack</t>
         </is>
       </c>
       <c r="B564" s="20" t="inlineStr">
         <is>
-          <t>Brody</t>
+          <t>stefanie</t>
         </is>
       </c>
       <c r="C564" s="20" t="inlineStr">
         <is>
-          <t>brody@performcb.com</t>
+          <t>xxstefanie@performcb.com</t>
         </is>
       </c>
       <c r="D564" s="21" t="inlineStr"/>
       <c r="E564" s="20" t="inlineStr">
         <is>
-          <t>Inactive</t>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="565">
-      <c r="A565" s="23" t="inlineStr">
-[...17 lines deleted...]
-          <t>Active</t>
+      <c r="A565" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B565" s="24" t="inlineStr">
+        <is>
+          <t>strahinja650</t>
+        </is>
+      </c>
+      <c r="C565" s="24" t="inlineStr">
+        <is>
+          <t>xxstrahinja@performcb.com</t>
+        </is>
+      </c>
+      <c r="D565" s="25" t="inlineStr"/>
+      <c r="E565" s="24" t="inlineStr">
+        <is>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="566">
       <c r="A566" s="20" t="inlineStr">
         <is>
-          <t>Zoom</t>
+          <t>Slack</t>
         </is>
       </c>
       <c r="B566" s="20" t="inlineStr">
         <is>
-          <t>Cara</t>
+          <t>Tracey Duncan</t>
         </is>
       </c>
       <c r="C566" s="20" t="inlineStr">
         <is>
-          <t>cara@clickbooth.com</t>
+          <t>xxtracey@performcb.com</t>
         </is>
       </c>
       <c r="D566" s="21" t="inlineStr"/>
       <c r="E566" s="20" t="inlineStr">
         <is>
-          <t>Active</t>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="567">
-      <c r="A567" s="23" t="inlineStr">
-[...17 lines deleted...]
-          <t>Inactive</t>
+      <c r="A567" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B567" s="24" t="inlineStr">
+        <is>
+          <t>travis036</t>
+        </is>
+      </c>
+      <c r="C567" s="24" t="inlineStr">
+        <is>
+          <t>xxtravisxx@performcb.com</t>
+        </is>
+      </c>
+      <c r="D567" s="25" t="inlineStr"/>
+      <c r="E567" s="24" t="inlineStr">
+        <is>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="568">
       <c r="A568" s="20" t="inlineStr">
         <is>
-          <t>Zoom</t>
+          <t>Slack</t>
         </is>
       </c>
       <c r="B568" s="20" t="inlineStr">
         <is>
-          <t>Carolina</t>
+          <t>zach316</t>
         </is>
       </c>
       <c r="C568" s="20" t="inlineStr">
         <is>
-          <t>carolina@performcb.com</t>
+          <t>xxzach@performcb.com</t>
         </is>
       </c>
       <c r="D568" s="21" t="inlineStr"/>
       <c r="E568" s="20" t="inlineStr">
         <is>
-          <t>Inactive</t>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="569">
-      <c r="A569" s="23" t="inlineStr">
-[...17 lines deleted...]
-          <t>Inactive</t>
+      <c r="A569" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B569" s="24" t="inlineStr">
+        <is>
+          <t>zeljko</t>
+        </is>
+      </c>
+      <c r="C569" s="24" t="inlineStr">
+        <is>
+          <t>xxzeljko@performcb.com</t>
+        </is>
+      </c>
+      <c r="D569" s="25" t="inlineStr"/>
+      <c r="E569" s="24" t="inlineStr">
+        <is>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="570">
       <c r="A570" s="20" t="inlineStr">
         <is>
-          <t>Zoom</t>
+          <t>Slack</t>
         </is>
       </c>
       <c r="B570" s="20" t="inlineStr">
         <is>
-          <t>Chrissie</t>
+          <t>Yolandè Ammon</t>
         </is>
       </c>
       <c r="C570" s="20" t="inlineStr">
         <is>
-          <t>chrissie@performcb.com</t>
+          <t>yolande@performcb.com</t>
         </is>
       </c>
       <c r="D570" s="21" t="inlineStr"/>
       <c r="E570" s="20" t="inlineStr">
         <is>
-          <t>Inactive</t>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="571">
-      <c r="A571" s="30" t="inlineStr">
-[...21 lines deleted...]
-          <t>Inactive</t>
+      <c r="A571" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B571" s="24" t="inlineStr">
+        <is>
+          <t>Zach Daniels</t>
+        </is>
+      </c>
+      <c r="C571" s="24" t="inlineStr">
+        <is>
+          <t>z.daniels@clickbooth.com</t>
+        </is>
+      </c>
+      <c r="D571" s="25" t="inlineStr"/>
+      <c r="E571" s="24" t="inlineStr">
+        <is>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="572">
       <c r="A572" s="20" t="inlineStr">
         <is>
-          <t>Zoom</t>
+          <t>Slack</t>
         </is>
       </c>
       <c r="B572" s="20" t="inlineStr">
         <is>
-          <t>Cody</t>
+          <t>Zach Dauth</t>
         </is>
       </c>
       <c r="C572" s="20" t="inlineStr">
         <is>
-          <t>cody@performcb.com</t>
+          <t>z.dauth@clickbooth.com</t>
         </is>
       </c>
       <c r="D572" s="21" t="inlineStr"/>
       <c r="E572" s="20" t="inlineStr">
         <is>
-          <t>Inactive</t>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="573">
-      <c r="A573" s="23" t="inlineStr">
-[...44 lines deleted...]
-          <t>Inactive</t>
+      <c r="A573" s="24" t="inlineStr">
+        <is>
+          <t>Slack</t>
+        </is>
+      </c>
+      <c r="B573" s="24" t="inlineStr">
+        <is>
+          <t>Zachery Vignola</t>
+        </is>
+      </c>
+      <c r="C573" s="24" t="inlineStr">
+        <is>
+          <t>zachery@performcb.com</t>
+        </is>
+      </c>
+      <c r="D573" s="25" t="inlineStr"/>
+      <c r="E573" s="24" t="inlineStr">
+        <is>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="575">
-      <c r="A575" s="23" t="inlineStr">
-[...19 lines deleted...]
-      </c>
+      <c r="A575" s="28" t="inlineStr">
+        <is>
+          <t>Jamf  —  3 extra account(s)</t>
+        </is>
+      </c>
+      <c r="B575" s="29" t="n"/>
+      <c r="C575" s="29" t="n"/>
+      <c r="D575" s="29" t="n"/>
+      <c r="E575" s="29" t="n"/>
     </row>
     <row r="576">
       <c r="A576" s="20" t="inlineStr">
         <is>
-          <t>Zoom</t>
+          <t>Jamf</t>
         </is>
       </c>
       <c r="B576" s="20" t="inlineStr">
         <is>
-          <t>Dan</t>
+          <t>David Haverly</t>
         </is>
       </c>
       <c r="C576" s="20" t="inlineStr">
         <is>
-          <t>dan@performcb.com</t>
+          <t>david.haverly@performcb.com</t>
         </is>
       </c>
       <c r="D576" s="21" t="inlineStr"/>
-      <c r="E576" s="20" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E576" s="20" t="inlineStr"/>
     </row>
     <row r="577">
-      <c r="A577" s="23" t="inlineStr">
-[...19 lines deleted...]
-      </c>
+      <c r="A577" s="24" t="inlineStr">
+        <is>
+          <t>Jamf</t>
+        </is>
+      </c>
+      <c r="B577" s="24" t="inlineStr">
+        <is>
+          <t>Jennifer Leslie</t>
+        </is>
+      </c>
+      <c r="C577" s="24" t="inlineStr">
+        <is>
+          <t>Jennifer.Leslie@performcb.com</t>
+        </is>
+      </c>
+      <c r="D577" s="25" t="inlineStr"/>
+      <c r="E577" s="24" t="inlineStr"/>
     </row>
     <row r="578">
       <c r="A578" s="20" t="inlineStr">
         <is>
-          <t>Zoom</t>
+          <t>Jamf</t>
         </is>
       </c>
       <c r="B578" s="20" t="inlineStr">
         <is>
-          <t>Danijel</t>
+          <t>Michael Flaherty</t>
         </is>
       </c>
       <c r="C578" s="20" t="inlineStr">
         <is>
-          <t>danijel@performcb.com</t>
+          <t>Michael.Flaherty@performcb.com</t>
         </is>
       </c>
       <c r="D578" s="21" t="inlineStr"/>
-      <c r="E578" s="20" t="inlineStr">
-[...26 lines deleted...]
-      </c>
+      <c r="E578" s="20" t="inlineStr"/>
     </row>
     <row r="580">
-      <c r="A580" s="20" t="inlineStr">
-[...19 lines deleted...]
-      </c>
+      <c r="A580" s="28" t="inlineStr">
+        <is>
+          <t>Atlassian  —  60 extra account(s)</t>
+        </is>
+      </c>
+      <c r="B580" s="29" t="n"/>
+      <c r="C580" s="29" t="n"/>
+      <c r="D580" s="29" t="n"/>
+      <c r="E580" s="29" t="n"/>
     </row>
     <row r="581">
-      <c r="A581" s="23" t="inlineStr">
-[...17 lines deleted...]
-          <t>Inactive</t>
+      <c r="A581" s="24" t="inlineStr">
+        <is>
+          <t>Atlassian</t>
+        </is>
+      </c>
+      <c r="B581" s="24" t="inlineStr">
+        <is>
+          <t>anas</t>
+        </is>
+      </c>
+      <c r="C581" s="24" t="inlineStr">
+        <is>
+          <t>anas@performcb.com</t>
+        </is>
+      </c>
+      <c r="D581" s="25" t="inlineStr"/>
+      <c r="E581" s="24" t="inlineStr">
+        <is>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="582">
       <c r="A582" s="20" t="inlineStr">
         <is>
-          <t>Zoom</t>
+          <t>Atlassian</t>
         </is>
       </c>
       <c r="B582" s="20" t="inlineStr">
         <is>
-          <t>Demi</t>
+          <t>anas</t>
         </is>
       </c>
       <c r="C582" s="20" t="inlineStr">
         <is>
-          <t>demi@performcb.com</t>
+          <t>anas@performcb.com</t>
         </is>
       </c>
       <c r="D582" s="21" t="inlineStr"/>
       <c r="E582" s="20" t="inlineStr">
         <is>
-          <t>Inactive</t>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="583">
-      <c r="A583" s="23" t="inlineStr">
-[...17 lines deleted...]
-          <t>Active</t>
+      <c r="A583" s="24" t="inlineStr">
+        <is>
+          <t>Atlassian</t>
+        </is>
+      </c>
+      <c r="B583" s="24" t="inlineStr">
+        <is>
+          <t>anas</t>
+        </is>
+      </c>
+      <c r="C583" s="24" t="inlineStr">
+        <is>
+          <t>anas@performcb.com</t>
+        </is>
+      </c>
+      <c r="D583" s="25" t="inlineStr"/>
+      <c r="E583" s="24" t="inlineStr">
+        <is>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="584">
       <c r="A584" s="20" t="inlineStr">
         <is>
-          <t>Zoom</t>
+          <t>Atlassian</t>
         </is>
       </c>
       <c r="B584" s="20" t="inlineStr">
         <is>
-          <t>Dragana</t>
+          <t>anas</t>
         </is>
       </c>
       <c r="C584" s="20" t="inlineStr">
         <is>
-          <t>dragana@performcb.com</t>
+          <t>anas@performcb.com</t>
         </is>
       </c>
       <c r="D584" s="21" t="inlineStr"/>
       <c r="E584" s="20" t="inlineStr">
         <is>
-          <t>Inactive</t>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="585">
-      <c r="A585" s="23" t="inlineStr">
-[...17 lines deleted...]
-          <t>Active</t>
+      <c r="A585" s="24" t="inlineStr">
+        <is>
+          <t>Atlassian</t>
+        </is>
+      </c>
+      <c r="B585" s="24" t="inlineStr">
+        <is>
+          <t>anas</t>
+        </is>
+      </c>
+      <c r="C585" s="24" t="inlineStr">
+        <is>
+          <t>anas@performcb.com</t>
+        </is>
+      </c>
+      <c r="D585" s="25" t="inlineStr"/>
+      <c r="E585" s="24" t="inlineStr">
+        <is>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="586">
       <c r="A586" s="20" t="inlineStr">
         <is>
-          <t>Zoom</t>
+          <t>Atlassian</t>
         </is>
       </c>
       <c r="B586" s="20" t="inlineStr">
         <is>
-          <t>Dusan</t>
+          <t>becca</t>
         </is>
       </c>
       <c r="C586" s="20" t="inlineStr">
         <is>
-          <t>dusan@thrivetracker.com</t>
+          <t>becca@performcb.com</t>
         </is>
       </c>
       <c r="D586" s="21" t="inlineStr"/>
       <c r="E586" s="20" t="inlineStr">
         <is>
-          <t>Active</t>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="587">
-      <c r="A587" s="23" t="inlineStr">
-[...17 lines deleted...]
-          <t>Active</t>
+      <c r="A587" s="24" t="inlineStr">
+        <is>
+          <t>Atlassian</t>
+        </is>
+      </c>
+      <c r="B587" s="24" t="inlineStr">
+        <is>
+          <t>becca</t>
+        </is>
+      </c>
+      <c r="C587" s="24" t="inlineStr">
+        <is>
+          <t>becca@performcb.com</t>
+        </is>
+      </c>
+      <c r="D587" s="25" t="inlineStr"/>
+      <c r="E587" s="24" t="inlineStr">
+        <is>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="588">
       <c r="A588" s="20" t="inlineStr">
         <is>
-          <t>Zoom</t>
+          <t>Atlassian</t>
         </is>
       </c>
       <c r="B588" s="20" t="inlineStr">
         <is>
-          <t>Eddie</t>
+          <t>becca</t>
         </is>
       </c>
       <c r="C588" s="20" t="inlineStr">
         <is>
-          <t>eddie@performcb.com</t>
+          <t>becca@performcb.com</t>
         </is>
       </c>
       <c r="D588" s="21" t="inlineStr"/>
       <c r="E588" s="20" t="inlineStr">
         <is>
-          <t>Inactive</t>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="589">
-      <c r="A589" s="23" t="inlineStr">
-[...17 lines deleted...]
-          <t>Inactive</t>
+      <c r="A589" s="24" t="inlineStr">
+        <is>
+          <t>Atlassian</t>
+        </is>
+      </c>
+      <c r="B589" s="24" t="inlineStr">
+        <is>
+          <t>cassandra</t>
+        </is>
+      </c>
+      <c r="C589" s="24" t="inlineStr">
+        <is>
+          <t>cassandra@performcb.com</t>
+        </is>
+      </c>
+      <c r="D589" s="25" t="inlineStr"/>
+      <c r="E589" s="24" t="inlineStr">
+        <is>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="590">
       <c r="A590" s="20" t="inlineStr">
         <is>
-          <t>Zoom</t>
+          <t>Atlassian</t>
         </is>
       </c>
       <c r="B590" s="20" t="inlineStr">
         <is>
-          <t>Erin</t>
+          <t>cassandra</t>
         </is>
       </c>
       <c r="C590" s="20" t="inlineStr">
         <is>
-          <t>erin@clickbooth.com</t>
+          <t>cassandra@performcb.com</t>
         </is>
       </c>
       <c r="D590" s="21" t="inlineStr"/>
       <c r="E590" s="20" t="inlineStr">
         <is>
-          <t>Active</t>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="591">
-      <c r="A591" s="23" t="inlineStr">
-[...17 lines deleted...]
-          <t>Inactive</t>
+      <c r="A591" s="24" t="inlineStr">
+        <is>
+          <t>Atlassian</t>
+        </is>
+      </c>
+      <c r="B591" s="24" t="inlineStr">
+        <is>
+          <t>cassandra</t>
+        </is>
+      </c>
+      <c r="C591" s="24" t="inlineStr">
+        <is>
+          <t>cassandra@performcb.com</t>
+        </is>
+      </c>
+      <c r="D591" s="25" t="inlineStr"/>
+      <c r="E591" s="24" t="inlineStr">
+        <is>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="592">
       <c r="A592" s="20" t="inlineStr">
         <is>
-          <t>Zoom</t>
+          <t>Atlassian</t>
         </is>
       </c>
       <c r="B592" s="20" t="inlineStr">
         <is>
-          <t>Gabbi</t>
+          <t>Dan Dombrowski</t>
         </is>
       </c>
       <c r="C592" s="20" t="inlineStr">
         <is>
-          <t>gabbi@performcb.com</t>
+          <t>dan@performcb.com</t>
         </is>
       </c>
       <c r="D592" s="21" t="inlineStr"/>
       <c r="E592" s="20" t="inlineStr">
         <is>
-          <t>Inactive</t>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="593">
-      <c r="A593" s="30" t="inlineStr">
-[...21 lines deleted...]
-          <t>Inactive</t>
+      <c r="A593" s="24" t="inlineStr">
+        <is>
+          <t>Atlassian</t>
+        </is>
+      </c>
+      <c r="B593" s="24" t="inlineStr">
+        <is>
+          <t>Dan Dombrowski</t>
+        </is>
+      </c>
+      <c r="C593" s="24" t="inlineStr">
+        <is>
+          <t>dan@performcb.com</t>
+        </is>
+      </c>
+      <c r="D593" s="25" t="inlineStr"/>
+      <c r="E593" s="24" t="inlineStr">
+        <is>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="594">
       <c r="A594" s="20" t="inlineStr">
         <is>
-          <t>Zoom</t>
+          <t>Atlassian</t>
         </is>
       </c>
       <c r="B594" s="20" t="inlineStr">
         <is>
-          <t>Geoff</t>
+          <t>Dan Dombrowski</t>
         </is>
       </c>
       <c r="C594" s="20" t="inlineStr">
         <is>
-          <t>geoff@clickbooth.com</t>
+          <t>dan@performcb.com</t>
         </is>
       </c>
       <c r="D594" s="21" t="inlineStr"/>
       <c r="E594" s="20" t="inlineStr">
         <is>
-          <t>Active</t>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="595">
-      <c r="A595" s="23" t="inlineStr">
-[...17 lines deleted...]
-          <t>Inactive</t>
+      <c r="A595" s="24" t="inlineStr">
+        <is>
+          <t>Atlassian</t>
+        </is>
+      </c>
+      <c r="B595" s="24" t="inlineStr">
+        <is>
+          <t>Dan Dombrowski</t>
+        </is>
+      </c>
+      <c r="C595" s="24" t="inlineStr">
+        <is>
+          <t>dan@performcb.com</t>
+        </is>
+      </c>
+      <c r="D595" s="25" t="inlineStr"/>
+      <c r="E595" s="24" t="inlineStr">
+        <is>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="596">
       <c r="A596" s="20" t="inlineStr">
         <is>
-          <t>Zoom</t>
+          <t>Atlassian</t>
         </is>
       </c>
       <c r="B596" s="20" t="inlineStr">
         <is>
-          <t>Goran</t>
+          <t>Dan Dombrowski</t>
         </is>
       </c>
       <c r="C596" s="20" t="inlineStr">
         <is>
-          <t>goran.soprenic@performcb.com</t>
+          <t>dan@performcb.com</t>
         </is>
       </c>
       <c r="D596" s="21" t="inlineStr"/>
       <c r="E596" s="20" t="inlineStr">
         <is>
-          <t>Active</t>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="597">
-      <c r="A597" s="23" t="inlineStr">
-[...17 lines deleted...]
-          <t>Active</t>
+      <c r="A597" s="24" t="inlineStr">
+        <is>
+          <t>Atlassian</t>
+        </is>
+      </c>
+      <c r="B597" s="24" t="inlineStr">
+        <is>
+          <t>david.haverly</t>
+        </is>
+      </c>
+      <c r="C597" s="24" t="inlineStr">
+        <is>
+          <t>david.haverly@performcb.com</t>
+        </is>
+      </c>
+      <c r="D597" s="25" t="inlineStr"/>
+      <c r="E597" s="24" t="inlineStr">
+        <is>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="598">
       <c r="A598" s="20" t="inlineStr">
         <is>
-          <t>Zoom</t>
+          <t>Atlassian</t>
         </is>
       </c>
       <c r="B598" s="20" t="inlineStr">
         <is>
-          <t>Hannah</t>
+          <t>david.haverly</t>
         </is>
       </c>
       <c r="C598" s="20" t="inlineStr">
         <is>
-          <t>hannah@performcb.com</t>
+          <t>david.haverly@performcb.com</t>
         </is>
       </c>
       <c r="D598" s="21" t="inlineStr"/>
       <c r="E598" s="20" t="inlineStr">
         <is>
-          <t>Inactive</t>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="599">
-      <c r="A599" s="30" t="inlineStr">
-[...21 lines deleted...]
-          <t>Inactive</t>
+      <c r="A599" s="24" t="inlineStr">
+        <is>
+          <t>Atlassian</t>
+        </is>
+      </c>
+      <c r="B599" s="24" t="inlineStr">
+        <is>
+          <t>david.haverly</t>
+        </is>
+      </c>
+      <c r="C599" s="24" t="inlineStr">
+        <is>
+          <t>david.haverly@performcb.com</t>
+        </is>
+      </c>
+      <c r="D599" s="25" t="inlineStr"/>
+      <c r="E599" s="24" t="inlineStr">
+        <is>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="600">
       <c r="A600" s="20" t="inlineStr">
         <is>
-          <t>Zoom</t>
+          <t>Atlassian</t>
         </is>
       </c>
       <c r="B600" s="20" t="inlineStr">
         <is>
-          <t>Jane</t>
+          <t>David Owens</t>
         </is>
       </c>
       <c r="C600" s="20" t="inlineStr">
         <is>
-          <t>jane@performcb.com</t>
+          <t>david.owens@performcb.com</t>
         </is>
       </c>
       <c r="D600" s="21" t="inlineStr"/>
       <c r="E600" s="20" t="inlineStr">
         <is>
-          <t>Inactive</t>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="601">
-      <c r="A601" s="23" t="inlineStr">
-[...17 lines deleted...]
-          <t>Inactive</t>
+      <c r="A601" s="24" t="inlineStr">
+        <is>
+          <t>Atlassian</t>
+        </is>
+      </c>
+      <c r="B601" s="24" t="inlineStr">
+        <is>
+          <t>David Owens</t>
+        </is>
+      </c>
+      <c r="C601" s="24" t="inlineStr">
+        <is>
+          <t>david.owens@performcb.com</t>
+        </is>
+      </c>
+      <c r="D601" s="25" t="inlineStr"/>
+      <c r="E601" s="24" t="inlineStr">
+        <is>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="602">
       <c r="A602" s="20" t="inlineStr">
         <is>
-          <t>Zoom</t>
+          <t>Atlassian</t>
         </is>
       </c>
       <c r="B602" s="20" t="inlineStr">
         <is>
-          <t>Jason</t>
+          <t>David Owens</t>
         </is>
       </c>
       <c r="C602" s="20" t="inlineStr">
         <is>
-          <t>jason@thrivetracker.com</t>
+          <t>david.owens@performcb.com</t>
         </is>
       </c>
       <c r="D602" s="21" t="inlineStr"/>
       <c r="E602" s="20" t="inlineStr">
         <is>
-          <t>Active</t>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="603">
-      <c r="A603" s="23" t="inlineStr">
-[...17 lines deleted...]
-          <t>Active</t>
+      <c r="A603" s="24" t="inlineStr">
+        <is>
+          <t>Atlassian</t>
+        </is>
+      </c>
+      <c r="B603" s="24" t="inlineStr">
+        <is>
+          <t>David Owens</t>
+        </is>
+      </c>
+      <c r="C603" s="24" t="inlineStr">
+        <is>
+          <t>david.owens@performcb.com</t>
+        </is>
+      </c>
+      <c r="D603" s="25" t="inlineStr"/>
+      <c r="E603" s="24" t="inlineStr">
+        <is>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="604">
       <c r="A604" s="20" t="inlineStr">
         <is>
-          <t>Zoom</t>
+          <t>Atlassian</t>
         </is>
       </c>
       <c r="B604" s="20" t="inlineStr">
         <is>
-          <t>Jeff</t>
+          <t>dzenis.claw</t>
         </is>
       </c>
       <c r="C604" s="20" t="inlineStr">
         <is>
-          <t>jeff@performcb.com</t>
+          <t>dzenis.claw@performcb.com</t>
         </is>
       </c>
       <c r="D604" s="21" t="inlineStr"/>
       <c r="E604" s="20" t="inlineStr">
         <is>
-          <t>Inactive</t>
+          <t>False</t>
         </is>
       </c>
     </row>
     <row r="605">
-      <c r="A605" s="23" t="inlineStr">
-[...17 lines deleted...]
-          <t>Active</t>
+      <c r="A605" s="24" t="inlineStr">
+        <is>
+          <t>Atlassian</t>
+        </is>
+      </c>
+      <c r="B605" s="24" t="inlineStr">
+        <is>
+          <t>dzenis.claw</t>
+        </is>
+      </c>
+      <c r="C605" s="24" t="inlineStr">
+        <is>
+          <t>dzenis.claw@performcb.com</t>
+        </is>
+      </c>
+      <c r="D605" s="25" t="inlineStr"/>
+      <c r="E605" s="24" t="inlineStr">
+        <is>
+          <t>False</t>
         </is>
       </c>
     </row>
     <row r="606">
       <c r="A606" s="20" t="inlineStr">
         <is>
-          <t>Zoom</t>
+          <t>Atlassian</t>
         </is>
       </c>
       <c r="B606" s="20" t="inlineStr">
         <is>
-          <t>Jennifer</t>
+          <t>Helpdesk Agent</t>
         </is>
       </c>
       <c r="C606" s="20" t="inlineStr">
         <is>
-          <t>jennifer@performcb.com</t>
+          <t>helpdesk@performcb.com</t>
         </is>
       </c>
       <c r="D606" s="21" t="inlineStr"/>
       <c r="E606" s="20" t="inlineStr">
         <is>
-          <t>Inactive</t>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="607">
-      <c r="A607" s="23" t="inlineStr">
-[...17 lines deleted...]
-          <t>Inactive</t>
+      <c r="A607" s="24" t="inlineStr">
+        <is>
+          <t>Atlassian</t>
+        </is>
+      </c>
+      <c r="B607" s="24" t="inlineStr">
+        <is>
+          <t>James Epstein</t>
+        </is>
+      </c>
+      <c r="C607" s="24" t="inlineStr">
+        <is>
+          <t>james.epstein@performcb.com</t>
+        </is>
+      </c>
+      <c r="D607" s="25" t="inlineStr"/>
+      <c r="E607" s="24" t="inlineStr">
+        <is>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="608">
       <c r="A608" s="20" t="inlineStr">
         <is>
-          <t>Zoom</t>
+          <t>Atlassian</t>
         </is>
       </c>
       <c r="B608" s="20" t="inlineStr">
         <is>
-          <t>Jesse</t>
+          <t>James Epstein</t>
         </is>
       </c>
       <c r="C608" s="20" t="inlineStr">
         <is>
-          <t>jesse@performcb.com</t>
+          <t>james.epstein@performcb.com</t>
         </is>
       </c>
       <c r="D608" s="21" t="inlineStr"/>
       <c r="E608" s="20" t="inlineStr">
         <is>
-          <t>Inactive</t>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="609">
-      <c r="A609" s="23" t="inlineStr">
-[...17 lines deleted...]
-          <t>Active</t>
+      <c r="A609" s="24" t="inlineStr">
+        <is>
+          <t>Atlassian</t>
+        </is>
+      </c>
+      <c r="B609" s="24" t="inlineStr">
+        <is>
+          <t>jeel</t>
+        </is>
+      </c>
+      <c r="C609" s="24" t="inlineStr">
+        <is>
+          <t>jeel@performcb.com</t>
+        </is>
+      </c>
+      <c r="D609" s="25" t="inlineStr"/>
+      <c r="E609" s="24" t="inlineStr">
+        <is>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="610">
       <c r="A610" s="20" t="inlineStr">
         <is>
-          <t>Zoom</t>
+          <t>Atlassian</t>
         </is>
       </c>
       <c r="B610" s="20" t="inlineStr">
         <is>
-          <t>John</t>
+          <t>Jennifer.Leslie</t>
         </is>
       </c>
       <c r="C610" s="20" t="inlineStr">
         <is>
-          <t>john.villa@performcb.com</t>
+          <t>jennifer.leslie@performcb.com</t>
         </is>
       </c>
       <c r="D610" s="21" t="inlineStr"/>
       <c r="E610" s="20" t="inlineStr">
         <is>
-          <t>Inactive</t>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="611">
-      <c r="A611" s="23" t="inlineStr">
-[...17 lines deleted...]
-          <t>Inactive</t>
+      <c r="A611" s="24" t="inlineStr">
+        <is>
+          <t>Atlassian</t>
+        </is>
+      </c>
+      <c r="B611" s="24" t="inlineStr">
+        <is>
+          <t>Jennifer.Leslie</t>
+        </is>
+      </c>
+      <c r="C611" s="24" t="inlineStr">
+        <is>
+          <t>jennifer.leslie@performcb.com</t>
+        </is>
+      </c>
+      <c r="D611" s="25" t="inlineStr"/>
+      <c r="E611" s="24" t="inlineStr">
+        <is>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="612">
-      <c r="A612" s="30" t="inlineStr">
-[...21 lines deleted...]
-          <t>Inactive</t>
+      <c r="A612" s="20" t="inlineStr">
+        <is>
+          <t>Atlassian</t>
+        </is>
+      </c>
+      <c r="B612" s="20" t="inlineStr">
+        <is>
+          <t>Jennifer.Leslie</t>
+        </is>
+      </c>
+      <c r="C612" s="20" t="inlineStr">
+        <is>
+          <t>jennifer.leslie@performcb.com</t>
+        </is>
+      </c>
+      <c r="D612" s="21" t="inlineStr"/>
+      <c r="E612" s="20" t="inlineStr">
+        <is>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="613">
-      <c r="A613" s="23" t="inlineStr">
-[...17 lines deleted...]
-          <t>Inactive</t>
+      <c r="A613" s="24" t="inlineStr">
+        <is>
+          <t>Atlassian</t>
+        </is>
+      </c>
+      <c r="B613" s="24" t="inlineStr">
+        <is>
+          <t>Perform[cb] JIRA Assistant</t>
+        </is>
+      </c>
+      <c r="C613" s="24" t="inlineStr">
+        <is>
+          <t>jira_assistant@performcb.com</t>
+        </is>
+      </c>
+      <c r="D613" s="25" t="inlineStr"/>
+      <c r="E613" s="24" t="inlineStr">
+        <is>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="614">
       <c r="A614" s="20" t="inlineStr">
         <is>
-          <t>Zoom</t>
+          <t>Atlassian</t>
         </is>
       </c>
       <c r="B614" s="20" t="inlineStr">
         <is>
-          <t>Kaelyn</t>
+          <t>Perform[cb] JIRA Assistant</t>
         </is>
       </c>
       <c r="C614" s="20" t="inlineStr">
         <is>
-          <t>kaelyn@performcb.com</t>
+          <t>jira_assistant@performcb.com</t>
         </is>
       </c>
       <c r="D614" s="21" t="inlineStr"/>
       <c r="E614" s="20" t="inlineStr">
         <is>
-          <t>Inactive</t>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="615">
-      <c r="A615" s="23" t="inlineStr">
-[...17 lines deleted...]
-          <t>Inactive</t>
+      <c r="A615" s="24" t="inlineStr">
+        <is>
+          <t>Atlassian</t>
+        </is>
+      </c>
+      <c r="B615" s="24" t="inlineStr">
+        <is>
+          <t>Laura Sierra</t>
+        </is>
+      </c>
+      <c r="C615" s="24" t="inlineStr">
+        <is>
+          <t>laura.sierra@performcb.com</t>
+        </is>
+      </c>
+      <c r="D615" s="25" t="inlineStr"/>
+      <c r="E615" s="24" t="inlineStr">
+        <is>
+          <t>False</t>
         </is>
       </c>
     </row>
     <row r="616">
       <c r="A616" s="20" t="inlineStr">
         <is>
-          <t>Zoom</t>
+          <t>Atlassian</t>
         </is>
       </c>
       <c r="B616" s="20" t="inlineStr">
         <is>
-          <t>Kathleen</t>
+          <t>Mark Kirschner</t>
         </is>
       </c>
       <c r="C616" s="20" t="inlineStr">
         <is>
-          <t>kathleen@performcb.com</t>
+          <t>mark.kirschner@performcb.com</t>
         </is>
       </c>
       <c r="D616" s="21" t="inlineStr"/>
       <c r="E616" s="20" t="inlineStr">
         <is>
-          <t>Inactive</t>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="617">
-      <c r="A617" s="23" t="inlineStr">
-[...17 lines deleted...]
-          <t>Inactive</t>
+      <c r="A617" s="30" t="inlineStr">
+        <is>
+          <t>Atlassian</t>
+        </is>
+      </c>
+      <c r="B617" s="30" t="inlineStr">
+        <is>
+          <t>McClain Morris</t>
+        </is>
+      </c>
+      <c r="C617" s="30" t="inlineStr">
+        <is>
+          <t>mcclain@performcb.com</t>
+        </is>
+      </c>
+      <c r="D617" s="23" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="E617" s="30" t="inlineStr">
+        <is>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="618">
-      <c r="A618" s="20" t="inlineStr">
-[...17 lines deleted...]
-          <t>Active</t>
+      <c r="A618" s="30" t="inlineStr">
+        <is>
+          <t>Atlassian</t>
+        </is>
+      </c>
+      <c r="B618" s="30" t="inlineStr">
+        <is>
+          <t>McClain Morris</t>
+        </is>
+      </c>
+      <c r="C618" s="30" t="inlineStr">
+        <is>
+          <t>mcclain@performcb.com</t>
+        </is>
+      </c>
+      <c r="D618" s="23" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="E618" s="30" t="inlineStr">
+        <is>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="619">
-      <c r="A619" s="23" t="inlineStr">
-[...17 lines deleted...]
-          <t>Active</t>
+      <c r="A619" s="30" t="inlineStr">
+        <is>
+          <t>Atlassian</t>
+        </is>
+      </c>
+      <c r="B619" s="30" t="inlineStr">
+        <is>
+          <t>McClain Morris</t>
+        </is>
+      </c>
+      <c r="C619" s="30" t="inlineStr">
+        <is>
+          <t>mcclain@performcb.com</t>
+        </is>
+      </c>
+      <c r="D619" s="23" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="E619" s="30" t="inlineStr">
+        <is>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="620">
-      <c r="A620" s="20" t="inlineStr">
-[...17 lines deleted...]
-          <t>Inactive</t>
+      <c r="A620" s="30" t="inlineStr">
+        <is>
+          <t>Atlassian</t>
+        </is>
+      </c>
+      <c r="B620" s="30" t="inlineStr">
+        <is>
+          <t>McClain Morris</t>
+        </is>
+      </c>
+      <c r="C620" s="30" t="inlineStr">
+        <is>
+          <t>mcclain@performcb.com</t>
+        </is>
+      </c>
+      <c r="D620" s="23" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="E620" s="30" t="inlineStr">
+        <is>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="621">
-      <c r="A621" s="23" t="inlineStr">
-[...17 lines deleted...]
-          <t>Active</t>
+      <c r="A621" s="24" t="inlineStr">
+        <is>
+          <t>Atlassian</t>
+        </is>
+      </c>
+      <c r="B621" s="24" t="inlineStr">
+        <is>
+          <t>Service BetterCloud</t>
+        </is>
+      </c>
+      <c r="C621" s="24" t="inlineStr">
+        <is>
+          <t>service_bettercloud@performcb.com</t>
+        </is>
+      </c>
+      <c r="D621" s="25" t="inlineStr"/>
+      <c r="E621" s="24" t="inlineStr">
+        <is>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="622">
       <c r="A622" s="20" t="inlineStr">
         <is>
-          <t>Zoom</t>
+          <t>Atlassian</t>
         </is>
       </c>
       <c r="B622" s="20" t="inlineStr">
         <is>
-          <t>Laura</t>
+          <t>Service BetterCloud</t>
         </is>
       </c>
       <c r="C622" s="20" t="inlineStr">
         <is>
-          <t>laura@clickbooth.com</t>
+          <t>service_bettercloud@performcb.com</t>
         </is>
       </c>
       <c r="D622" s="21" t="inlineStr"/>
       <c r="E622" s="20" t="inlineStr">
         <is>
-          <t>Inactive</t>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="623">
-      <c r="A623" s="23" t="inlineStr">
-[...17 lines deleted...]
-          <t>Active</t>
+      <c r="A623" s="24" t="inlineStr">
+        <is>
+          <t>Atlassian</t>
+        </is>
+      </c>
+      <c r="B623" s="24" t="inlineStr">
+        <is>
+          <t>Service BetterCloud</t>
+        </is>
+      </c>
+      <c r="C623" s="24" t="inlineStr">
+        <is>
+          <t>service_bettercloud@performcb.com</t>
+        </is>
+      </c>
+      <c r="D623" s="25" t="inlineStr"/>
+      <c r="E623" s="24" t="inlineStr">
+        <is>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="624">
       <c r="A624" s="20" t="inlineStr">
         <is>
-          <t>Zoom</t>
+          <t>Atlassian</t>
         </is>
       </c>
       <c r="B624" s="20" t="inlineStr">
         <is>
-          <t>Lisana</t>
+          <t>Service BetterCloud</t>
         </is>
       </c>
       <c r="C624" s="20" t="inlineStr">
         <is>
-          <t>lisana@performcb.com</t>
+          <t>service_bettercloud@performcb.com</t>
         </is>
       </c>
       <c r="D624" s="21" t="inlineStr"/>
       <c r="E624" s="20" t="inlineStr">
         <is>
-          <t>Inactive</t>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="625">
-      <c r="A625" s="23" t="inlineStr">
-[...17 lines deleted...]
-          <t>Inactive</t>
+      <c r="A625" s="24" t="inlineStr">
+        <is>
+          <t>Atlassian</t>
+        </is>
+      </c>
+      <c r="B625" s="24" t="inlineStr">
+        <is>
+          <t>Service BetterCloud</t>
+        </is>
+      </c>
+      <c r="C625" s="24" t="inlineStr">
+        <is>
+          <t>service_bettercloud@performcb.com</t>
+        </is>
+      </c>
+      <c r="D625" s="25" t="inlineStr"/>
+      <c r="E625" s="24" t="inlineStr">
+        <is>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="626">
       <c r="A626" s="20" t="inlineStr">
         <is>
-          <t>Zoom</t>
+          <t>Atlassian</t>
         </is>
       </c>
       <c r="B626" s="20" t="inlineStr">
         <is>
-          <t>Lydia</t>
+          <t>Service BetterCloud</t>
         </is>
       </c>
       <c r="C626" s="20" t="inlineStr">
         <is>
-          <t>lydia@performcb.com</t>
+          <t>service_bettercloud@performcb.com</t>
         </is>
       </c>
       <c r="D626" s="21" t="inlineStr"/>
       <c r="E626" s="20" t="inlineStr">
         <is>
-          <t>Inactive</t>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="627">
-      <c r="A627" s="23" t="inlineStr">
-[...17 lines deleted...]
-          <t>Active</t>
+      <c r="A627" s="24" t="inlineStr">
+        <is>
+          <t>Atlassian</t>
+        </is>
+      </c>
+      <c r="B627" s="24" t="inlineStr">
+        <is>
+          <t>Service BetterCloud</t>
+        </is>
+      </c>
+      <c r="C627" s="24" t="inlineStr">
+        <is>
+          <t>service_bettercloud@performcb.com</t>
+        </is>
+      </c>
+      <c r="D627" s="25" t="inlineStr"/>
+      <c r="E627" s="24" t="inlineStr">
+        <is>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="628">
       <c r="A628" s="20" t="inlineStr">
         <is>
-          <t>Zoom</t>
+          <t>Atlassian</t>
         </is>
       </c>
       <c r="B628" s="20" t="inlineStr">
         <is>
-          <t>Mackenzie</t>
+          <t>Service BetterCloud</t>
         </is>
       </c>
       <c r="C628" s="20" t="inlineStr">
         <is>
-          <t>mackenzie@performcb.com</t>
+          <t>service_bettercloud@performcb.com</t>
         </is>
       </c>
       <c r="D628" s="21" t="inlineStr"/>
       <c r="E628" s="20" t="inlineStr">
         <is>
-          <t>Inactive</t>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="629">
-      <c r="A629" s="23" t="inlineStr">
-[...17 lines deleted...]
-          <t>Inactive</t>
+      <c r="A629" s="24" t="inlineStr">
+        <is>
+          <t>Atlassian</t>
+        </is>
+      </c>
+      <c r="B629" s="24" t="inlineStr">
+        <is>
+          <t>Service BetterCloud</t>
+        </is>
+      </c>
+      <c r="C629" s="24" t="inlineStr">
+        <is>
+          <t>service_bettercloud@performcb.com</t>
+        </is>
+      </c>
+      <c r="D629" s="25" t="inlineStr"/>
+      <c r="E629" s="24" t="inlineStr">
+        <is>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="630">
       <c r="A630" s="20" t="inlineStr">
         <is>
-          <t>Zoom</t>
+          <t>Atlassian</t>
         </is>
       </c>
       <c r="B630" s="20" t="inlineStr">
         <is>
-          <t>Mariloren</t>
+          <t>Service BetterCloud</t>
         </is>
       </c>
       <c r="C630" s="20" t="inlineStr">
         <is>
-          <t>mariloren@performcb.com</t>
+          <t>service_bettercloud@performcb.com</t>
         </is>
       </c>
       <c r="D630" s="21" t="inlineStr"/>
       <c r="E630" s="20" t="inlineStr">
         <is>
-          <t>Inactive</t>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="631">
-      <c r="A631" s="23" t="inlineStr">
-[...17 lines deleted...]
-          <t>Active</t>
+      <c r="A631" s="24" t="inlineStr">
+        <is>
+          <t>Atlassian</t>
+        </is>
+      </c>
+      <c r="B631" s="24" t="inlineStr">
+        <is>
+          <t>Service BetterCloud</t>
+        </is>
+      </c>
+      <c r="C631" s="24" t="inlineStr">
+        <is>
+          <t>service_bettercloud@performcb.com</t>
+        </is>
+      </c>
+      <c r="D631" s="25" t="inlineStr"/>
+      <c r="E631" s="24" t="inlineStr">
+        <is>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="632">
       <c r="A632" s="20" t="inlineStr">
         <is>
-          <t>Zoom</t>
+          <t>Atlassian</t>
         </is>
       </c>
       <c r="B632" s="20" t="inlineStr">
         <is>
-          <t>Marko</t>
+          <t>Service BetterCloud</t>
         </is>
       </c>
       <c r="C632" s="20" t="inlineStr">
         <is>
-          <t>marko@thrivetracker.com</t>
+          <t>service_bettercloud@performcb.com</t>
         </is>
       </c>
       <c r="D632" s="21" t="inlineStr"/>
       <c r="E632" s="20" t="inlineStr">
         <is>
-          <t>Active</t>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="633">
-      <c r="A633" s="30" t="inlineStr">
-[...21 lines deleted...]
-          <t>Inactive</t>
+      <c r="A633" s="24" t="inlineStr">
+        <is>
+          <t>Atlassian</t>
+        </is>
+      </c>
+      <c r="B633" s="24" t="inlineStr">
+        <is>
+          <t>Service BetterCloud</t>
+        </is>
+      </c>
+      <c r="C633" s="24" t="inlineStr">
+        <is>
+          <t>service_bettercloud@performcb.com</t>
+        </is>
+      </c>
+      <c r="D633" s="25" t="inlineStr"/>
+      <c r="E633" s="24" t="inlineStr">
+        <is>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="634">
       <c r="A634" s="20" t="inlineStr">
         <is>
-          <t>Zoom</t>
+          <t>Atlassian</t>
         </is>
       </c>
       <c r="B634" s="20" t="inlineStr">
         <is>
-          <t>Matt</t>
+          <t>Stefan SUrlan</t>
         </is>
       </c>
       <c r="C634" s="20" t="inlineStr">
         <is>
-          <t>matt.virtue@performcb.com</t>
+          <t>stefan@performcb.com</t>
         </is>
       </c>
       <c r="D634" s="21" t="inlineStr"/>
       <c r="E634" s="20" t="inlineStr">
         <is>
-          <t>Active</t>
+          <t>False</t>
         </is>
       </c>
     </row>
     <row r="635">
-      <c r="A635" s="23" t="inlineStr">
-[...17 lines deleted...]
-          <t>Inactive</t>
+      <c r="A635" s="24" t="inlineStr">
+        <is>
+          <t>Atlassian</t>
+        </is>
+      </c>
+      <c r="B635" s="24" t="inlineStr">
+        <is>
+          <t>stephen.claw</t>
+        </is>
+      </c>
+      <c r="C635" s="24" t="inlineStr">
+        <is>
+          <t>stephen.claw@performcb.com</t>
+        </is>
+      </c>
+      <c r="D635" s="25" t="inlineStr"/>
+      <c r="E635" s="24" t="inlineStr">
+        <is>
+          <t>False</t>
         </is>
       </c>
     </row>
     <row r="636">
       <c r="A636" s="20" t="inlineStr">
         <is>
-          <t>Zoom</t>
+          <t>Atlassian</t>
         </is>
       </c>
       <c r="B636" s="20" t="inlineStr">
         <is>
-          <t>Max</t>
+          <t>stephen.claw</t>
         </is>
       </c>
       <c r="C636" s="20" t="inlineStr">
         <is>
-          <t>max.andrews@performcb.com</t>
+          <t>stephen.claw@performcb.com</t>
         </is>
       </c>
       <c r="D636" s="21" t="inlineStr"/>
       <c r="E636" s="20" t="inlineStr">
         <is>
-          <t>Inactive</t>
+          <t>False</t>
         </is>
       </c>
     </row>
     <row r="637">
-      <c r="A637" s="23" t="inlineStr">
-[...17 lines deleted...]
-          <t>Inactive</t>
+      <c r="A637" s="24" t="inlineStr">
+        <is>
+          <t>Atlassian</t>
+        </is>
+      </c>
+      <c r="B637" s="24" t="inlineStr">
+        <is>
+          <t>yuriy</t>
+        </is>
+      </c>
+      <c r="C637" s="24" t="inlineStr">
+        <is>
+          <t>yuriy@performcb.com</t>
+        </is>
+      </c>
+      <c r="D637" s="25" t="inlineStr"/>
+      <c r="E637" s="24" t="inlineStr">
+        <is>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="638">
       <c r="A638" s="20" t="inlineStr">
         <is>
-          <t>Zoom</t>
+          <t>Atlassian</t>
         </is>
       </c>
       <c r="B638" s="20" t="inlineStr">
         <is>
-          <t>Michael</t>
+          <t>yuriy</t>
         </is>
       </c>
       <c r="C638" s="20" t="inlineStr">
         <is>
-          <t>michael.malaspina@performcb.com</t>
+          <t>yuriy@performcb.com</t>
         </is>
       </c>
       <c r="D638" s="21" t="inlineStr"/>
       <c r="E638" s="20" t="inlineStr">
         <is>
-          <t>Inactive</t>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="639">
-      <c r="A639" s="23" t="inlineStr">
-[...17 lines deleted...]
-          <t>Inactive</t>
+      <c r="A639" s="24" t="inlineStr">
+        <is>
+          <t>Atlassian</t>
+        </is>
+      </c>
+      <c r="B639" s="24" t="inlineStr">
+        <is>
+          <t>zidoo</t>
+        </is>
+      </c>
+      <c r="C639" s="24" t="inlineStr">
+        <is>
+          <t>zidoo@performcb.com</t>
+        </is>
+      </c>
+      <c r="D639" s="25" t="inlineStr"/>
+      <c r="E639" s="24" t="inlineStr">
+        <is>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="640">
       <c r="A640" s="20" t="inlineStr">
         <is>
-          <t>Zoom</t>
+          <t>Atlassian</t>
         </is>
       </c>
       <c r="B640" s="20" t="inlineStr">
         <is>
-          <t>Michelle</t>
+          <t>zidoo</t>
         </is>
       </c>
       <c r="C640" s="20" t="inlineStr">
         <is>
-          <t>michelle@performcb.com</t>
+          <t>zidoo@performcb.com</t>
         </is>
       </c>
       <c r="D640" s="21" t="inlineStr"/>
       <c r="E640" s="20" t="inlineStr">
         <is>
-          <t>Inactive</t>
-[...22 lines deleted...]
-          <t>Inactive</t>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="642">
-      <c r="A642" s="20" t="inlineStr">
-[...19 lines deleted...]
-      </c>
+      <c r="A642" s="28" t="inlineStr">
+        <is>
+          <t>Grafana  —  11 extra account(s)</t>
+        </is>
+      </c>
+      <c r="B642" s="29" t="n"/>
+      <c r="C642" s="29" t="n"/>
+      <c r="D642" s="29" t="n"/>
+      <c r="E642" s="29" t="n"/>
     </row>
     <row r="643">
-      <c r="A643" s="23" t="inlineStr">
-[...17 lines deleted...]
-          <t>Active</t>
+      <c r="A643" s="24" t="inlineStr">
+        <is>
+          <t>Grafana</t>
+        </is>
+      </c>
+      <c r="B643" s="24" t="inlineStr">
+        <is>
+          <t>Mike Swann</t>
+        </is>
+      </c>
+      <c r="C643" s="24" t="inlineStr">
+        <is>
+          <t>admin.mike@performcb.com</t>
+        </is>
+      </c>
+      <c r="D643" s="25" t="inlineStr"/>
+      <c r="E643" s="24" t="inlineStr">
+        <is>
+          <t>False</t>
         </is>
       </c>
     </row>
     <row r="644">
       <c r="A644" s="20" t="inlineStr">
         <is>
-          <t>Zoom</t>
+          <t>Grafana</t>
         </is>
       </c>
       <c r="B644" s="20" t="inlineStr">
         <is>
-          <t>Milos</t>
+          <t>Administrator</t>
         </is>
       </c>
       <c r="C644" s="20" t="inlineStr">
         <is>
-          <t>milos@performcb.com</t>
+          <t>awsadmin@clickbooth.com</t>
         </is>
       </c>
       <c r="D644" s="21" t="inlineStr"/>
       <c r="E644" s="20" t="inlineStr">
         <is>
-          <t>Active</t>
+          <t>False</t>
         </is>
       </c>
     </row>
     <row r="645">
-      <c r="A645" s="23" t="inlineStr">
-[...17 lines deleted...]
-          <t>Active</t>
+      <c r="A645" s="24" t="inlineStr">
+        <is>
+          <t>Grafana</t>
+        </is>
+      </c>
+      <c r="B645" s="24" t="inlineStr"/>
+      <c r="C645" s="24" t="inlineStr">
+        <is>
+          <t>dan@performcb.com</t>
+        </is>
+      </c>
+      <c r="D645" s="25" t="inlineStr"/>
+      <c r="E645" s="24" t="inlineStr">
+        <is>
+          <t>False</t>
         </is>
       </c>
     </row>
     <row r="646">
       <c r="A646" s="20" t="inlineStr">
         <is>
-          <t>Zoom</t>
+          <t>Grafana</t>
         </is>
       </c>
       <c r="B646" s="20" t="inlineStr">
         <is>
-          <t>Mike</t>
+          <t>Denis Mitrovic</t>
         </is>
       </c>
       <c r="C646" s="20" t="inlineStr">
         <is>
-          <t>mmartinez@igniteopm.com</t>
+          <t>denis@clickbooth.com</t>
         </is>
       </c>
       <c r="D646" s="21" t="inlineStr"/>
       <c r="E646" s="20" t="inlineStr">
         <is>
-          <t>Inactive</t>
+          <t>False</t>
         </is>
       </c>
     </row>
     <row r="647">
-      <c r="A647" s="23" t="inlineStr">
-[...17 lines deleted...]
-          <t>Active</t>
+      <c r="A647" s="24" t="inlineStr">
+        <is>
+          <t>Grafana</t>
+        </is>
+      </c>
+      <c r="B647" s="24" t="inlineStr">
+        <is>
+          <t>Drazen Lazarevic</t>
+        </is>
+      </c>
+      <c r="C647" s="24" t="inlineStr">
+        <is>
+          <t>drazen@clickbooth.com</t>
+        </is>
+      </c>
+      <c r="D647" s="25" t="inlineStr"/>
+      <c r="E647" s="24" t="inlineStr">
+        <is>
+          <t>False</t>
         </is>
       </c>
     </row>
     <row r="648">
       <c r="A648" s="20" t="inlineStr">
         <is>
-          <t>Zoom</t>
+          <t>Grafana</t>
         </is>
       </c>
       <c r="B648" s="20" t="inlineStr">
         <is>
-          <t>Molly</t>
+          <t>Dzenis Softic</t>
         </is>
       </c>
       <c r="C648" s="20" t="inlineStr">
         <is>
-          <t>molly@performcb.com</t>
+          <t>dzenis.softic@clickbooth.com</t>
         </is>
       </c>
       <c r="D648" s="21" t="inlineStr"/>
       <c r="E648" s="20" t="inlineStr">
         <is>
-          <t>Active</t>
+          <t>False</t>
         </is>
       </c>
     </row>
     <row r="649">
-      <c r="A649" s="23" t="inlineStr">
-[...17 lines deleted...]
-          <t>Inactive</t>
+      <c r="A649" s="24" t="inlineStr">
+        <is>
+          <t>Grafana</t>
+        </is>
+      </c>
+      <c r="B649" s="24" t="inlineStr">
+        <is>
+          <t>Erin Cigich</t>
+        </is>
+      </c>
+      <c r="C649" s="24" t="inlineStr">
+        <is>
+          <t>erin@clickbooth.com</t>
+        </is>
+      </c>
+      <c r="D649" s="25" t="inlineStr"/>
+      <c r="E649" s="24" t="inlineStr">
+        <is>
+          <t>False</t>
         </is>
       </c>
     </row>
     <row r="650">
       <c r="A650" s="20" t="inlineStr">
         <is>
-          <t>Zoom</t>
+          <t>Grafana</t>
         </is>
       </c>
       <c r="B650" s="20" t="inlineStr">
         <is>
-          <t>Nina</t>
+          <t>Jelena Miskic</t>
         </is>
       </c>
       <c r="C650" s="20" t="inlineStr">
         <is>
-          <t>n.bulajic@clickbooth.com</t>
+          <t>j.miskic@clickbooth.com</t>
         </is>
       </c>
       <c r="D650" s="21" t="inlineStr"/>
       <c r="E650" s="20" t="inlineStr">
         <is>
-          <t>Active</t>
+          <t>False</t>
         </is>
       </c>
     </row>
     <row r="651">
-      <c r="A651" s="23" t="inlineStr">
-[...17 lines deleted...]
-          <t>Inactive</t>
+      <c r="A651" s="30" t="inlineStr">
+        <is>
+          <t>Grafana</t>
+        </is>
+      </c>
+      <c r="B651" s="30" t="inlineStr">
+        <is>
+          <t>Mcclain</t>
+        </is>
+      </c>
+      <c r="C651" s="30" t="inlineStr">
+        <is>
+          <t>mcclain@performcb.com</t>
+        </is>
+      </c>
+      <c r="D651" s="23" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="E651" s="30" t="inlineStr">
+        <is>
+          <t>False</t>
         </is>
       </c>
     </row>
     <row r="652">
       <c r="A652" s="20" t="inlineStr">
         <is>
-          <t>Zoom</t>
+          <t>Grafana</t>
         </is>
       </c>
       <c r="B652" s="20" t="inlineStr">
         <is>
-          <t>Nebojsa</t>
+          <t>TVs</t>
         </is>
       </c>
       <c r="C652" s="20" t="inlineStr">
         <is>
-          <t>nebojsa@performcb.com</t>
+          <t>no@mail.here</t>
         </is>
       </c>
       <c r="D652" s="21" t="inlineStr"/>
       <c r="E652" s="20" t="inlineStr">
         <is>
-          <t>Active</t>
+          <t>False</t>
         </is>
       </c>
     </row>
     <row r="653">
-      <c r="A653" s="23" t="inlineStr">
-[...2341 lines deleted...]
-      <c r="A758" s="20" t="inlineStr">
+      <c r="A653" s="24" t="inlineStr">
         <is>
           <t>Grafana</t>
         </is>
       </c>
-      <c r="B758" s="20" t="inlineStr">
-[...202 lines deleted...]
-      <c r="B767" s="23" t="inlineStr">
+      <c r="B653" s="24" t="inlineStr">
         <is>
           <t>Strahinja Zeljic</t>
         </is>
       </c>
-      <c r="C767" s="23" t="inlineStr">
+      <c r="C653" s="24" t="inlineStr">
         <is>
           <t>strahinja@clickbooth.com</t>
         </is>
       </c>
-      <c r="D767" s="24" t="inlineStr"/>
-      <c r="E767" s="23" t="inlineStr">
+      <c r="D653" s="25" t="inlineStr"/>
+      <c r="E653" s="24" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:G15"/>
+  <dimension ref="A1:G16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
-    <col width="11" customWidth="1" min="1" max="1"/>
+    <col width="17" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
-    <col width="29" customWidth="1" min="3" max="3"/>
+    <col width="31" customWidth="1" min="3" max="3"/>
     <col width="13" customWidth="1" min="4" max="4"/>
     <col width="10" customWidth="1" min="5" max="5"/>
-    <col width="25" customWidth="1" min="6" max="6"/>
+    <col width="28" customWidth="1" min="6" max="6"/>
     <col width="7" customWidth="1" min="7" max="7"/>
   </cols>
   <sheetData>
     <row r="1" ht="18" customHeight="1">
       <c r="A1" s="19" t="inlineStr">
         <is>
           <t>Last Name</t>
         </is>
       </c>
       <c r="B1" s="19" t="inlineStr">
         <is>
           <t>First Name</t>
         </is>
       </c>
       <c r="C1" s="19" t="inlineStr">
         <is>
           <t>Work Email</t>
         </is>
       </c>
       <c r="D1" s="19" t="inlineStr">
         <is>
           <t>Termed Date</t>
         </is>
       </c>
       <c r="E1" s="19" t="inlineStr">
@@ -30106,494 +29184,525 @@
     </row>
     <row r="2">
       <c r="A2" s="30" t="inlineStr">
         <is>
           <t>Koncz</t>
         </is>
       </c>
       <c r="B2" s="30" t="inlineStr">
         <is>
           <t>Adam</t>
         </is>
       </c>
       <c r="C2" s="30" t="inlineStr">
         <is>
           <t>adam.koncz@performcb.com</t>
         </is>
       </c>
       <c r="D2" s="30" t="inlineStr"/>
       <c r="E2" s="30" t="inlineStr">
         <is>
           <t>BambooHR</t>
         </is>
       </c>
       <c r="F2" s="30" t="inlineStr">
         <is>
-          <t>Google, Jamf</t>
-[...3 lines deleted...]
-        <v>2</v>
+          <t>Google</t>
+        </is>
+      </c>
+      <c r="G2" s="23" t="n">
+        <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="30" t="inlineStr">
         <is>
-          <t>Sharum</t>
+          <t>Soltani-Farsani</t>
         </is>
       </c>
       <c r="B3" s="30" t="inlineStr">
         <is>
-          <t>Ashley</t>
+          <t>Abdol</t>
         </is>
       </c>
       <c r="C3" s="30" t="inlineStr">
         <is>
-          <t>ashley.sharum@performcb.com</t>
+          <t>adam@performcb.com</t>
         </is>
       </c>
       <c r="D3" s="30" t="inlineStr"/>
       <c r="E3" s="30" t="inlineStr">
         <is>
           <t>BambooHR</t>
         </is>
       </c>
       <c r="F3" s="30" t="inlineStr">
         <is>
           <t>Google</t>
         </is>
       </c>
-      <c r="G3" s="25" t="n">
+      <c r="G3" s="23" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="30" t="inlineStr">
         <is>
           <t>Greer</t>
         </is>
       </c>
       <c r="B4" s="30" t="inlineStr">
         <is>
           <t>William</t>
         </is>
       </c>
       <c r="C4" s="30" t="inlineStr">
         <is>
           <t>bill.greer@performcb.com</t>
         </is>
       </c>
       <c r="D4" s="30" t="inlineStr"/>
       <c r="E4" s="30" t="inlineStr">
         <is>
           <t>BambooHR</t>
         </is>
       </c>
       <c r="F4" s="30" t="inlineStr">
         <is>
           <t>Google</t>
         </is>
       </c>
-      <c r="G4" s="25" t="n">
+      <c r="G4" s="23" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="30" t="inlineStr">
         <is>
           <t>Taylor</t>
         </is>
       </c>
       <c r="B5" s="30" t="inlineStr">
         <is>
           <t>Brian</t>
         </is>
       </c>
       <c r="C5" s="30" t="inlineStr">
         <is>
           <t>brian@performcb.com</t>
         </is>
       </c>
       <c r="D5" s="30" t="inlineStr"/>
       <c r="E5" s="30" t="inlineStr">
         <is>
           <t>BambooHR</t>
         </is>
       </c>
       <c r="F5" s="30" t="inlineStr">
         <is>
-          <t>Intune, Google, Zoom</t>
-[...3 lines deleted...]
-        <v>3</v>
+          <t>Google</t>
+        </is>
+      </c>
+      <c r="G5" s="23" t="n">
+        <v>1</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="30" t="inlineStr">
         <is>
-          <t>Hansen</t>
+          <t>Rosier</t>
         </is>
       </c>
       <c r="B6" s="30" t="inlineStr">
         <is>
-          <t>Eloise</t>
+          <t>Drew</t>
         </is>
       </c>
       <c r="C6" s="30" t="inlineStr">
         <is>
-          <t>eloise@performcb.com</t>
+          <t>drew@performcb.com</t>
         </is>
       </c>
       <c r="D6" s="30" t="inlineStr"/>
       <c r="E6" s="30" t="inlineStr">
         <is>
           <t>BambooHR</t>
         </is>
       </c>
       <c r="F6" s="30" t="inlineStr">
         <is>
-          <t>Google</t>
-[...3 lines deleted...]
-        <v>1</v>
+          <t>Intune, Google</t>
+        </is>
+      </c>
+      <c r="G6" s="23" t="n">
+        <v>2</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="30" t="inlineStr">
         <is>
-          <t>Neta</t>
+          <t>Hansen</t>
         </is>
       </c>
       <c r="B7" s="30" t="inlineStr">
         <is>
-          <t>Garrett</t>
+          <t>Eloise</t>
         </is>
       </c>
       <c r="C7" s="30" t="inlineStr">
         <is>
-          <t>garrett@performcb.com</t>
+          <t>eloise@performcb.com</t>
         </is>
       </c>
       <c r="D7" s="30" t="inlineStr"/>
       <c r="E7" s="30" t="inlineStr">
         <is>
           <t>BambooHR</t>
         </is>
       </c>
       <c r="F7" s="30" t="inlineStr">
         <is>
           <t>Google</t>
         </is>
       </c>
-      <c r="G7" s="25" t="n">
+      <c r="G7" s="23" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="30" t="inlineStr">
         <is>
           <t>Gilbert</t>
         </is>
       </c>
       <c r="B8" s="30" t="inlineStr">
         <is>
           <t>Hana</t>
         </is>
       </c>
       <c r="C8" s="30" t="inlineStr">
         <is>
           <t>hana@performcb.com</t>
         </is>
       </c>
       <c r="D8" s="30" t="inlineStr"/>
       <c r="E8" s="30" t="inlineStr">
         <is>
           <t>BambooHR</t>
         </is>
       </c>
       <c r="F8" s="30" t="inlineStr">
         <is>
           <t>Google</t>
         </is>
       </c>
-      <c r="G8" s="25" t="n">
+      <c r="G8" s="23" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="30" t="inlineStr">
         <is>
           <t>Johnson</t>
         </is>
       </c>
       <c r="B9" s="30" t="inlineStr">
         <is>
           <t>Jae</t>
         </is>
       </c>
       <c r="C9" s="30" t="inlineStr">
         <is>
           <t>jae@performcb.com</t>
         </is>
       </c>
       <c r="D9" s="30" t="inlineStr"/>
       <c r="E9" s="30" t="inlineStr">
         <is>
           <t>BambooHR</t>
         </is>
       </c>
       <c r="F9" s="30" t="inlineStr">
         <is>
           <t>Google</t>
         </is>
       </c>
-      <c r="G9" s="25" t="n">
+      <c r="G9" s="23" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="30" t="inlineStr">
         <is>
           <t>Sluty</t>
         </is>
       </c>
       <c r="B10" s="30" t="inlineStr">
         <is>
           <t>John</t>
         </is>
       </c>
       <c r="C10" s="30" t="inlineStr">
         <is>
           <t>john@performcb.com</t>
         </is>
       </c>
       <c r="D10" s="30" t="inlineStr"/>
       <c r="E10" s="30" t="inlineStr">
         <is>
           <t>BambooHR</t>
         </is>
       </c>
       <c r="F10" s="30" t="inlineStr">
         <is>
           <t>Google</t>
         </is>
       </c>
-      <c r="G10" s="25" t="n">
+      <c r="G10" s="23" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="30" t="inlineStr">
         <is>
-          <t>Cable</t>
+          <t>King</t>
         </is>
       </c>
       <c r="B11" s="30" t="inlineStr">
         <is>
-          <t>Jon</t>
+          <t>Jonathan</t>
         </is>
       </c>
       <c r="C11" s="30" t="inlineStr">
         <is>
-          <t>jon@performcb.com</t>
+          <t>jonathan@performcb.com</t>
         </is>
       </c>
       <c r="D11" s="30" t="inlineStr"/>
       <c r="E11" s="30" t="inlineStr">
         <is>
           <t>BambooHR</t>
         </is>
       </c>
       <c r="F11" s="30" t="inlineStr">
         <is>
           <t>Google</t>
         </is>
       </c>
-      <c r="G11" s="25" t="n">
+      <c r="G11" s="23" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="30" t="inlineStr">
         <is>
-          <t>King</t>
+          <t>Sherman</t>
         </is>
       </c>
       <c r="B12" s="30" t="inlineStr">
         <is>
-          <t>Jonathan</t>
+          <t>Mcclain</t>
         </is>
       </c>
       <c r="C12" s="30" t="inlineStr">
         <is>
-          <t>jonathan@performcb.com</t>
+          <t>mcclain@performcb.com</t>
         </is>
       </c>
       <c r="D12" s="30" t="inlineStr"/>
       <c r="E12" s="30" t="inlineStr">
         <is>
           <t>BambooHR</t>
         </is>
       </c>
       <c r="F12" s="30" t="inlineStr">
         <is>
-          <t>Google</t>
-[...3 lines deleted...]
-        <v>1</v>
+          <t>Google, Atlassian, Grafana</t>
+        </is>
+      </c>
+      <c r="G12" s="23" t="n">
+        <v>3</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="30" t="inlineStr">
         <is>
-          <t>Sullivan</t>
+          <t>Purcell</t>
         </is>
       </c>
       <c r="B13" s="30" t="inlineStr">
         <is>
-          <t>Lexi</t>
+          <t>Michael</t>
         </is>
       </c>
       <c r="C13" s="30" t="inlineStr">
         <is>
-          <t>lexi@performcb.com</t>
+          <t>michael.purcell@performcb.com</t>
         </is>
       </c>
       <c r="D13" s="30" t="inlineStr"/>
       <c r="E13" s="30" t="inlineStr">
         <is>
           <t>BambooHR</t>
         </is>
       </c>
       <c r="F13" s="30" t="inlineStr">
         <is>
-          <t>Intune, Google</t>
-[...3 lines deleted...]
-        <v>2</v>
+          <t>Google</t>
+        </is>
+      </c>
+      <c r="G13" s="23" t="n">
+        <v>1</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="30" t="inlineStr">
         <is>
-          <t>Brown</t>
+          <t>Rajadurai</t>
         </is>
       </c>
       <c r="B14" s="30" t="inlineStr">
         <is>
-          <t>Stephen</t>
+          <t>Shayne</t>
         </is>
       </c>
       <c r="C14" s="30" t="inlineStr">
         <is>
-          <t>stephen@performcb.com</t>
+          <t>shayne@performcb.com</t>
         </is>
       </c>
       <c r="D14" s="30" t="inlineStr"/>
       <c r="E14" s="30" t="inlineStr">
         <is>
           <t>BambooHR</t>
         </is>
       </c>
       <c r="F14" s="30" t="inlineStr">
         <is>
-          <t>Intune, Google, Jamf</t>
-[...3 lines deleted...]
-        <v>3</v>
+          <t>Google</t>
+        </is>
+      </c>
+      <c r="G14" s="23" t="n">
+        <v>1</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="30" t="inlineStr">
         <is>
           <t>Bryan</t>
         </is>
       </c>
       <c r="B15" s="30" t="inlineStr">
         <is>
           <t>Sydney</t>
         </is>
       </c>
       <c r="C15" s="30" t="inlineStr">
         <is>
           <t>sydney.bryan@performcb.com</t>
         </is>
       </c>
       <c r="D15" s="30" t="inlineStr"/>
       <c r="E15" s="30" t="inlineStr">
         <is>
           <t>BambooHR</t>
         </is>
       </c>
       <c r="F15" s="30" t="inlineStr">
         <is>
           <t>Google</t>
         </is>
       </c>
-      <c r="G15" s="25" t="n">
+      <c r="G15" s="23" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="30" t="inlineStr">
+        <is>
+          <t>Peters</t>
+        </is>
+      </c>
+      <c r="B16" s="30" t="inlineStr">
+        <is>
+          <t>Tracey</t>
+        </is>
+      </c>
+      <c r="C16" s="30" t="inlineStr">
+        <is>
+          <t>tracey@performcb.com</t>
+        </is>
+      </c>
+      <c r="D16" s="30" t="inlineStr"/>
+      <c r="E16" s="30" t="inlineStr">
+        <is>
+          <t>BambooHR</t>
+        </is>
+      </c>
+      <c r="F16" s="30" t="inlineStr">
+        <is>
+          <t>Google</t>
+        </is>
+      </c>
+      <c r="G16" s="23" t="n">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:M66"/>
+  <dimension ref="A1:M74"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="17" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="29" customWidth="1" min="3" max="3"/>
     <col width="11" customWidth="1" min="4" max="4"/>
-    <col width="26" customWidth="1" min="5" max="5"/>
+    <col width="16" customWidth="1" min="5" max="5"/>
     <col width="11" customWidth="1" min="6" max="6"/>
-    <col width="25" customWidth="1" min="7" max="7"/>
-[...1 lines deleted...]
-    <col width="31" customWidth="1" min="9" max="9"/>
+    <col width="16" customWidth="1" min="7" max="7"/>
+    <col width="29" customWidth="1" min="8" max="8"/>
+    <col width="25" customWidth="1" min="9" max="9"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="28" t="inlineStr">
         <is>
-          <t>Intune Non-Compliant Devices  (9)</t>
+          <t>Intune Non-Compliant Devices  (6)</t>
         </is>
       </c>
       <c r="B1" s="29" t="n"/>
       <c r="C1" s="29" t="n"/>
       <c r="D1" s="29" t="n"/>
       <c r="E1" s="29" t="n"/>
       <c r="F1" s="29" t="n"/>
       <c r="G1" s="29" t="n"/>
       <c r="H1" s="29" t="n"/>
       <c r="I1" s="29" t="n"/>
       <c r="J1" s="29" t="n"/>
     </row>
     <row r="2" ht="18" customHeight="1">
       <c r="A2" s="19" t="inlineStr">
         <is>
           <t>Device Name</t>
         </is>
       </c>
       <c r="B2" s="19" t="inlineStr">
         <is>
           <t>Serial</t>
         </is>
       </c>
       <c r="C2" s="19" t="inlineStr">
         <is>
@@ -30657,56 +29766,56 @@
           <t>Windows</t>
         </is>
       </c>
       <c r="E3" s="30" t="inlineStr">
         <is>
           <t>noncompliant</t>
         </is>
       </c>
       <c r="F3" s="30" t="inlineStr">
         <is>
           <t>LENOVO</t>
         </is>
       </c>
       <c r="G3" s="30" t="inlineStr">
         <is>
           <t>21AH001GUS</t>
         </is>
       </c>
       <c r="H3" s="30" t="inlineStr">
         <is>
           <t>2025-12-19T20:25:16Z</t>
         </is>
       </c>
       <c r="I3" s="30" t="inlineStr">
         <is>
-          <t>Deployed</t>
+          <t>HR HOLD - DO NOT DELETE</t>
         </is>
       </c>
       <c r="J3" s="30" t="inlineStr">
         <is>
-          <t>Dan's dedicated laptop for data processing</t>
+          <t>This was Dan Dombrowski's dedicated laptop for data processing. It currently lives at Mike Swann's house pending the all-clear to wipe it from Amanda/Hayden</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="30" t="inlineStr">
         <is>
           <t>PCB-0039-STECHE</t>
         </is>
       </c>
       <c r="B4" s="30" t="inlineStr">
         <is>
           <t>PF4AZC7V</t>
         </is>
       </c>
       <c r="C4" s="30" t="inlineStr">
         <is>
           <t>sydney@performcb.com</t>
         </is>
       </c>
       <c r="D4" s="30" t="inlineStr">
         <is>
           <t>Windows</t>
         </is>
       </c>
       <c r="E4" s="30" t="inlineStr">
@@ -30717,2772 +29826,3073 @@
       <c r="F4" s="30" t="inlineStr">
         <is>
           <t>LENOVO</t>
         </is>
       </c>
       <c r="G4" s="30" t="inlineStr">
         <is>
           <t>21AJSCFB00</t>
         </is>
       </c>
       <c r="H4" s="30" t="inlineStr">
         <is>
           <t>2026-06-08T04:03:30Z</t>
         </is>
       </c>
       <c r="I4" s="30" t="inlineStr">
         <is>
           <t>Deployed</t>
         </is>
       </c>
       <c r="J4" s="30" t="inlineStr"/>
     </row>
     <row r="5">
       <c r="A5" s="30" t="inlineStr">
         <is>
-          <t>PCB-0041-KPETTI</t>
+          <t>PCB-0042-LSIERR</t>
         </is>
       </c>
       <c r="B5" s="30" t="inlineStr">
         <is>
-          <t>PF4AZC7F</t>
+          <t>PF4AZC7N</t>
         </is>
       </c>
       <c r="C5" s="30" t="inlineStr">
         <is>
-          <t>kelsey@performcb.com</t>
+          <t>laura@performcb.com</t>
         </is>
       </c>
       <c r="D5" s="30" t="inlineStr">
         <is>
           <t>Windows</t>
         </is>
       </c>
       <c r="E5" s="30" t="inlineStr">
         <is>
           <t>noncompliant</t>
         </is>
       </c>
       <c r="F5" s="30" t="inlineStr">
         <is>
           <t>LENOVO</t>
         </is>
       </c>
       <c r="G5" s="30" t="inlineStr">
         <is>
           <t>21AJSCFB00</t>
         </is>
       </c>
       <c r="H5" s="30" t="inlineStr">
         <is>
-          <t>2026-05-12T01:43:12Z</t>
+          <t>2026-07-12T23:54:00Z</t>
         </is>
       </c>
       <c r="I5" s="30" t="inlineStr">
         <is>
-          <t>Needs to be Returned to IT</t>
+          <t>Deployed</t>
         </is>
       </c>
       <c r="J5" s="30" t="inlineStr">
         <is>
-          <t>The full serial number is: 1S21AJSCFB00PF4AZC7F</t>
+          <t>The full serial number is: 1S21AJSCFB00PF4AZC7N</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="30" t="inlineStr">
         <is>
-          <t>PCB-0054-DDOMBR</t>
+          <t>PCB-0044-DROSIE</t>
         </is>
       </c>
       <c r="B6" s="30" t="inlineStr">
         <is>
-          <t>8278C54</t>
+          <t>9XY0Q74</t>
         </is>
       </c>
       <c r="C6" s="30" t="inlineStr">
         <is>
-          <t>dan@performcb.com</t>
+          <t>drew@performcb.com</t>
         </is>
       </c>
       <c r="D6" s="30" t="inlineStr">
         <is>
           <t>Windows</t>
         </is>
       </c>
       <c r="E6" s="30" t="inlineStr">
         <is>
           <t>noncompliant</t>
         </is>
       </c>
       <c r="F6" s="30" t="inlineStr">
         <is>
           <t>Dell Inc.</t>
         </is>
       </c>
       <c r="G6" s="30" t="inlineStr">
         <is>
-          <t>Precision 5490</t>
+          <t>Precision 3490</t>
         </is>
       </c>
       <c r="H6" s="30" t="inlineStr">
         <is>
-          <t>2026-05-30T16:25:15Z</t>
-[...6 lines deleted...]
-      </c>
+          <t>2026-07-16T13:19:44Z</t>
+        </is>
+      </c>
+      <c r="I6" s="30" t="inlineStr"/>
       <c r="J6" s="30" t="inlineStr"/>
     </row>
     <row r="7">
       <c r="A7" s="30" t="inlineStr">
         <is>
-          <t>PCB-0056-AYEAGE</t>
+          <t>PCB-0054-DDOMBR</t>
         </is>
       </c>
       <c r="B7" s="30" t="inlineStr">
         <is>
-          <t>2CMN614</t>
+          <t>8278C54</t>
         </is>
       </c>
       <c r="C7" s="30" t="inlineStr">
         <is>
-          <t>amanda.yeager@performcb.com</t>
+          <t>dan@performcb.com</t>
         </is>
       </c>
       <c r="D7" s="30" t="inlineStr">
         <is>
           <t>Windows</t>
         </is>
       </c>
       <c r="E7" s="30" t="inlineStr">
         <is>
           <t>noncompliant</t>
         </is>
       </c>
       <c r="F7" s="30" t="inlineStr">
         <is>
           <t>Dell Inc.</t>
         </is>
       </c>
       <c r="G7" s="30" t="inlineStr">
         <is>
-          <t>Precision 3581</t>
+          <t>Precision 5490</t>
         </is>
       </c>
       <c r="H7" s="30" t="inlineStr">
         <is>
-          <t>2026-05-19T22:36:31Z</t>
+          <t>2026-05-30T16:25:15Z</t>
         </is>
       </c>
       <c r="I7" s="30" t="inlineStr">
         <is>
           <t>Deployed</t>
         </is>
       </c>
-      <c r="J7" s="30" t="inlineStr"/>
+      <c r="J7" s="30" t="inlineStr">
+        <is>
+          <t>Needed access to Dan's information - she can login as Dan.  Running Excel with macros only on his machine.</t>
+        </is>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="30" t="inlineStr">
         <is>
+          <t>PCB-0056-AYEAGE</t>
+        </is>
+      </c>
+      <c r="B8" s="30" t="inlineStr">
+        <is>
+          <t>2CMN614</t>
+        </is>
+      </c>
+      <c r="C8" s="30" t="inlineStr">
+        <is>
+          <t>amanda.yeager@performcb.com</t>
+        </is>
+      </c>
+      <c r="D8" s="30" t="inlineStr">
+        <is>
+          <t>Windows</t>
+        </is>
+      </c>
+      <c r="E8" s="30" t="inlineStr">
+        <is>
+          <t>noncompliant</t>
+        </is>
+      </c>
+      <c r="F8" s="30" t="inlineStr">
+        <is>
+          <t>Dell Inc.</t>
+        </is>
+      </c>
+      <c r="G8" s="30" t="inlineStr">
+        <is>
+          <t>Precision 3581</t>
+        </is>
+      </c>
+      <c r="H8" s="30" t="inlineStr">
+        <is>
+          <t>2026-05-19T22:36:31Z</t>
+        </is>
+      </c>
+      <c r="I8" s="30" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="J8" s="30" t="inlineStr">
+        <is>
+          <t>Bitlocker issues.</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="28" t="inlineStr">
+        <is>
+          <t>Entra Non-Compliant Devices  (33)</t>
+        </is>
+      </c>
+      <c r="B10" s="29" t="n"/>
+      <c r="C10" s="29" t="n"/>
+      <c r="D10" s="29" t="n"/>
+      <c r="E10" s="29" t="n"/>
+      <c r="F10" s="29" t="n"/>
+      <c r="G10" s="29" t="n"/>
+      <c r="H10" s="29" t="n"/>
+    </row>
+    <row r="11" ht="18" customHeight="1">
+      <c r="A11" s="19" t="inlineStr">
+        <is>
+          <t>Device Name</t>
+        </is>
+      </c>
+      <c r="B11" s="19" t="inlineStr">
+        <is>
+          <t>OS</t>
+        </is>
+      </c>
+      <c r="C11" s="19" t="inlineStr">
+        <is>
+          <t>OS Version</t>
+        </is>
+      </c>
+      <c r="D11" s="19" t="inlineStr">
+        <is>
+          <t>Manufacturer</t>
+        </is>
+      </c>
+      <c r="E11" s="19" t="inlineStr">
+        <is>
+          <t>Model</t>
+        </is>
+      </c>
+      <c r="F11" s="19" t="inlineStr">
+        <is>
+          <t>Managed</t>
+        </is>
+      </c>
+      <c r="G11" s="19" t="inlineStr">
+        <is>
+          <t>Compliant</t>
+        </is>
+      </c>
+      <c r="H11" s="19" t="inlineStr">
+        <is>
+          <t>Last Sign-in</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="26" t="inlineStr">
+        <is>
+          <t>ClairePerform</t>
+        </is>
+      </c>
+      <c r="B12" s="26" t="inlineStr">
+        <is>
+          <t>Windows</t>
+        </is>
+      </c>
+      <c r="C12" s="26" t="inlineStr">
+        <is>
+          <t>10.0.22621.1413</t>
+        </is>
+      </c>
+      <c r="D12" s="26" t="inlineStr"/>
+      <c r="E12" s="26" t="inlineStr"/>
+      <c r="F12" s="26" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="G12" s="26" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="H12" s="26" t="inlineStr">
+        <is>
+          <t>2024-09-23T02:23:10Z</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="26" t="inlineStr">
+        <is>
+          <t>DESKTOP-LEDLLHI</t>
+        </is>
+      </c>
+      <c r="B13" s="26" t="inlineStr">
+        <is>
+          <t>Windows</t>
+        </is>
+      </c>
+      <c r="C13" s="26" t="inlineStr">
+        <is>
+          <t>10.0.26200.9168</t>
+        </is>
+      </c>
+      <c r="D13" s="26" t="inlineStr">
+        <is>
+          <t>Dell Inc.</t>
+        </is>
+      </c>
+      <c r="E13" s="26" t="inlineStr">
+        <is>
+          <t>Precision 3490</t>
+        </is>
+      </c>
+      <c r="F13" s="26" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="G13" s="26" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="H13" s="26" t="inlineStr">
+        <is>
+          <t>2026-08-24T23:25:38Z</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="26" t="inlineStr">
+        <is>
+          <t>EloiseHansen</t>
+        </is>
+      </c>
+      <c r="B14" s="26" t="inlineStr">
+        <is>
+          <t>Windows</t>
+        </is>
+      </c>
+      <c r="C14" s="26" t="inlineStr">
+        <is>
+          <t>10.0.22621.1344</t>
+        </is>
+      </c>
+      <c r="D14" s="26" t="inlineStr"/>
+      <c r="E14" s="26" t="inlineStr"/>
+      <c r="F14" s="26" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="G14" s="26" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="H14" s="26" t="inlineStr">
+        <is>
+          <t>2025-03-23T20:26:55Z</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="26" t="inlineStr">
+        <is>
+          <t>HunterF</t>
+        </is>
+      </c>
+      <c r="B15" s="26" t="inlineStr">
+        <is>
+          <t>Windows</t>
+        </is>
+      </c>
+      <c r="C15" s="26" t="inlineStr">
+        <is>
+          <t>10.0.22621.2361</t>
+        </is>
+      </c>
+      <c r="D15" s="26" t="inlineStr"/>
+      <c r="E15" s="26" t="inlineStr"/>
+      <c r="F15" s="26" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="G15" s="26" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="H15" s="26" t="inlineStr">
+        <is>
+          <t>2024-09-04T18:11:06Z</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="26" t="inlineStr">
+        <is>
+          <t>PCB-0005-DDOMBR</t>
+        </is>
+      </c>
+      <c r="B16" s="26" t="inlineStr">
+        <is>
+          <t>Windows</t>
+        </is>
+      </c>
+      <c r="C16" s="26" t="inlineStr">
+        <is>
+          <t>10.0.26200.7171</t>
+        </is>
+      </c>
+      <c r="D16" s="26" t="inlineStr">
+        <is>
+          <t>LENOVO</t>
+        </is>
+      </c>
+      <c r="E16" s="26" t="inlineStr">
+        <is>
+          <t>21AH001GUS</t>
+        </is>
+      </c>
+      <c r="F16" s="26" t="inlineStr">
+        <is>
+          <t>True</t>
+        </is>
+      </c>
+      <c r="G16" s="26" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="H16" s="26" t="inlineStr">
+        <is>
+          <t>2025-12-13T20:23:48Z</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="26" t="inlineStr">
+        <is>
+          <t>PCB-0008-ASOLTA</t>
+        </is>
+      </c>
+      <c r="B17" s="26" t="inlineStr">
+        <is>
+          <t>Windows</t>
+        </is>
+      </c>
+      <c r="C17" s="26" t="inlineStr">
+        <is>
+          <t>10.0.26200.8655</t>
+        </is>
+      </c>
+      <c r="D17" s="26" t="inlineStr">
+        <is>
+          <t>LENOVO</t>
+        </is>
+      </c>
+      <c r="E17" s="26" t="inlineStr">
+        <is>
+          <t>21DC002QUS</t>
+        </is>
+      </c>
+      <c r="F17" s="26" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="G17" s="26" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="H17" s="26" t="inlineStr">
+        <is>
+          <t>2026-08-17T13:22:19Z</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="26" t="inlineStr">
+        <is>
+          <t>PCB-0013-ACASTL</t>
+        </is>
+      </c>
+      <c r="B18" s="26" t="inlineStr">
+        <is>
+          <t>Windows</t>
+        </is>
+      </c>
+      <c r="C18" s="26" t="inlineStr">
+        <is>
+          <t>10.0.26100.4061</t>
+        </is>
+      </c>
+      <c r="D18" s="26" t="inlineStr">
+        <is>
+          <t>LENOVO</t>
+        </is>
+      </c>
+      <c r="E18" s="26" t="inlineStr">
+        <is>
+          <t>21HD0075US</t>
+        </is>
+      </c>
+      <c r="F18" s="26" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="G18" s="26" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="H18" s="26" t="inlineStr">
+        <is>
+          <t>2025-05-21T10:19:14Z</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="26" t="inlineStr">
+        <is>
+          <t>PCB-0015-JBLAKE</t>
+        </is>
+      </c>
+      <c r="B19" s="26" t="inlineStr">
+        <is>
+          <t>Windows</t>
+        </is>
+      </c>
+      <c r="C19" s="26" t="inlineStr">
+        <is>
+          <t>10.0.26200.6899</t>
+        </is>
+      </c>
+      <c r="D19" s="26" t="inlineStr">
+        <is>
+          <t>LENOVO</t>
+        </is>
+      </c>
+      <c r="E19" s="26" t="inlineStr">
+        <is>
+          <t>21AHS1RH00</t>
+        </is>
+      </c>
+      <c r="F19" s="26" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="G19" s="26" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="H19" s="26" t="inlineStr">
+        <is>
+          <t>2025-10-23T01:24:15Z</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="26" t="inlineStr">
+        <is>
+          <t>PCB-0017-CSKOGE</t>
+        </is>
+      </c>
+      <c r="B20" s="26" t="inlineStr">
+        <is>
+          <t>Windows</t>
+        </is>
+      </c>
+      <c r="C20" s="26" t="inlineStr">
+        <is>
+          <t>10.0.26200.9168</t>
+        </is>
+      </c>
+      <c r="D20" s="26" t="inlineStr">
+        <is>
+          <t>LENOVO</t>
+        </is>
+      </c>
+      <c r="E20" s="26" t="inlineStr">
+        <is>
+          <t>21AJSCFB00</t>
+        </is>
+      </c>
+      <c r="F20" s="26" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="G20" s="26" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="H20" s="26" t="inlineStr">
+        <is>
+          <t>2026-08-27T18:46:36Z</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="26" t="inlineStr">
+        <is>
+          <t>PCB-0019-HGILBE</t>
+        </is>
+      </c>
+      <c r="B21" s="26" t="inlineStr">
+        <is>
+          <t>Windows</t>
+        </is>
+      </c>
+      <c r="C21" s="26" t="inlineStr">
+        <is>
+          <t>10.0.26100.3476</t>
+        </is>
+      </c>
+      <c r="D21" s="26" t="inlineStr">
+        <is>
+          <t>Dell Inc.</t>
+        </is>
+      </c>
+      <c r="E21" s="26" t="inlineStr">
+        <is>
+          <t>Precision 3480</t>
+        </is>
+      </c>
+      <c r="F21" s="26" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="G21" s="26" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="H21" s="26" t="inlineStr">
+        <is>
+          <t>2025-05-01T16:42:29Z</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="26" t="inlineStr">
+        <is>
+          <t>PCB-0022-KMOSAN</t>
+        </is>
+      </c>
+      <c r="B22" s="26" t="inlineStr">
+        <is>
+          <t>Windows</t>
+        </is>
+      </c>
+      <c r="C22" s="26" t="inlineStr">
+        <is>
+          <t>10.0.26200.9168</t>
+        </is>
+      </c>
+      <c r="D22" s="26" t="inlineStr">
+        <is>
+          <t>Dell Inc.</t>
+        </is>
+      </c>
+      <c r="E22" s="26" t="inlineStr">
+        <is>
+          <t>Precision 3480</t>
+        </is>
+      </c>
+      <c r="F22" s="26" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="G22" s="26" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="H22" s="26" t="inlineStr">
+        <is>
+          <t>2026-09-07T08:25:04Z</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="26" t="inlineStr">
+        <is>
+          <t>PCB-0024-AJONES</t>
+        </is>
+      </c>
+      <c r="B23" s="26" t="inlineStr">
+        <is>
+          <t>Windows</t>
+        </is>
+      </c>
+      <c r="C23" s="26" t="inlineStr">
+        <is>
+          <t>10.0.26100.6584</t>
+        </is>
+      </c>
+      <c r="D23" s="26" t="inlineStr">
+        <is>
+          <t>LENOVO</t>
+        </is>
+      </c>
+      <c r="E23" s="26" t="inlineStr">
+        <is>
+          <t>21AJSCFB00</t>
+        </is>
+      </c>
+      <c r="F23" s="26" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="G23" s="26" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="H23" s="26" t="inlineStr">
+        <is>
+          <t>2025-12-18T18:08:51Z</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="26" t="inlineStr">
+        <is>
+          <t>PCB-0026-MSHERM</t>
+        </is>
+      </c>
+      <c r="B24" s="26" t="inlineStr">
+        <is>
+          <t>Windows</t>
+        </is>
+      </c>
+      <c r="C24" s="26" t="inlineStr">
+        <is>
+          <t>10.0.26200.8037</t>
+        </is>
+      </c>
+      <c r="D24" s="26" t="inlineStr">
+        <is>
+          <t>LENOVO</t>
+        </is>
+      </c>
+      <c r="E24" s="26" t="inlineStr">
+        <is>
+          <t>21AJSCFB00</t>
+        </is>
+      </c>
+      <c r="F24" s="26" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="G24" s="26" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="H24" s="26" t="inlineStr">
+        <is>
+          <t>2026-05-31T17:13:10Z</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="26" t="inlineStr">
+        <is>
+          <t>PCB-0029-CNIEDE</t>
+        </is>
+      </c>
+      <c r="B25" s="26" t="inlineStr">
+        <is>
+          <t>Windows</t>
+        </is>
+      </c>
+      <c r="C25" s="26" t="inlineStr">
+        <is>
+          <t>10.0.26200.7171</t>
+        </is>
+      </c>
+      <c r="D25" s="26" t="inlineStr">
+        <is>
+          <t>LENOVO</t>
+        </is>
+      </c>
+      <c r="E25" s="26" t="inlineStr">
+        <is>
+          <t>21DC002PUS</t>
+        </is>
+      </c>
+      <c r="F25" s="26" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="G25" s="26" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="H25" s="26" t="inlineStr">
+        <is>
+          <t>2026-03-16T15:35:48Z</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="26" t="inlineStr">
+        <is>
+          <t>PCB-0031-RATHER</t>
+        </is>
+      </c>
+      <c r="B26" s="26" t="inlineStr">
+        <is>
+          <t>Windows</t>
+        </is>
+      </c>
+      <c r="C26" s="26" t="inlineStr">
+        <is>
+          <t>10.0.26200.8875</t>
+        </is>
+      </c>
+      <c r="D26" s="26" t="inlineStr">
+        <is>
+          <t>LENOVO</t>
+        </is>
+      </c>
+      <c r="E26" s="26" t="inlineStr">
+        <is>
+          <t>21AJSCFB00</t>
+        </is>
+      </c>
+      <c r="F26" s="26" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="G26" s="26" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="H26" s="26" t="inlineStr">
+        <is>
+          <t>2026-07-28T15:06:40Z</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="26" t="inlineStr">
+        <is>
+          <t>PCB-0032-RWU</t>
+        </is>
+      </c>
+      <c r="B27" s="26" t="inlineStr">
+        <is>
+          <t>Windows</t>
+        </is>
+      </c>
+      <c r="C27" s="26" t="inlineStr">
+        <is>
+          <t>10.0.26100.3476</t>
+        </is>
+      </c>
+      <c r="D27" s="26" t="inlineStr">
+        <is>
+          <t>LENOVO</t>
+        </is>
+      </c>
+      <c r="E27" s="26" t="inlineStr">
+        <is>
+          <t>21HD002BUS</t>
+        </is>
+      </c>
+      <c r="F27" s="26" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="G27" s="26" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="H27" s="26" t="inlineStr">
+        <is>
+          <t>2025-04-17T18:48:17Z</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="26" t="inlineStr">
+        <is>
+          <t>PCB-0034-TPETER</t>
+        </is>
+      </c>
+      <c r="B28" s="26" t="inlineStr">
+        <is>
+          <t>Windows</t>
+        </is>
+      </c>
+      <c r="C28" s="26" t="inlineStr">
+        <is>
+          <t>10.0.26200.8875</t>
+        </is>
+      </c>
+      <c r="D28" s="26" t="inlineStr">
+        <is>
+          <t>LENOVO</t>
+        </is>
+      </c>
+      <c r="E28" s="26" t="inlineStr">
+        <is>
+          <t>21AJSCFB00</t>
+        </is>
+      </c>
+      <c r="F28" s="26" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="G28" s="26" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="H28" s="26" t="inlineStr">
+        <is>
+          <t>2026-07-21T22:50:32Z</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="26" t="inlineStr">
+        <is>
+          <t>PCB-0039-STECHE</t>
+        </is>
+      </c>
+      <c r="B29" s="26" t="inlineStr">
+        <is>
+          <t>Windows</t>
+        </is>
+      </c>
+      <c r="C29" s="26" t="inlineStr">
+        <is>
+          <t>10.0.26200.8457</t>
+        </is>
+      </c>
+      <c r="D29" s="26" t="inlineStr">
+        <is>
+          <t>LENOVO</t>
+        </is>
+      </c>
+      <c r="E29" s="26" t="inlineStr">
+        <is>
+          <t>21AJSCFB00</t>
+        </is>
+      </c>
+      <c r="F29" s="26" t="inlineStr">
+        <is>
+          <t>True</t>
+        </is>
+      </c>
+      <c r="G29" s="26" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="H29" s="26" t="inlineStr">
+        <is>
+          <t>2026-06-08T04:24:09Z</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="26" t="inlineStr">
+        <is>
+          <t>PCB-0041-KPETTI</t>
+        </is>
+      </c>
+      <c r="B30" s="26" t="inlineStr">
+        <is>
+          <t>Windows</t>
+        </is>
+      </c>
+      <c r="C30" s="26" t="inlineStr">
+        <is>
+          <t>10.0.26200.8246</t>
+        </is>
+      </c>
+      <c r="D30" s="26" t="inlineStr">
+        <is>
+          <t>LENOVO</t>
+        </is>
+      </c>
+      <c r="E30" s="26" t="inlineStr">
+        <is>
+          <t>21AJSCFB00</t>
+        </is>
+      </c>
+      <c r="F30" s="26" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="G30" s="26" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="H30" s="26" t="inlineStr">
+        <is>
+          <t>2026-05-06T19:53:49Z</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="26" t="inlineStr">
+        <is>
+          <t>PCB-0042-LSIERR</t>
+        </is>
+      </c>
+      <c r="B31" s="26" t="inlineStr">
+        <is>
+          <t>Windows</t>
+        </is>
+      </c>
+      <c r="C31" s="26" t="inlineStr">
+        <is>
+          <t>10.0.26200.8655</t>
+        </is>
+      </c>
+      <c r="D31" s="26" t="inlineStr">
+        <is>
+          <t>LENOVO</t>
+        </is>
+      </c>
+      <c r="E31" s="26" t="inlineStr">
+        <is>
+          <t>21AJSCFB00</t>
+        </is>
+      </c>
+      <c r="F31" s="26" t="inlineStr">
+        <is>
+          <t>True</t>
+        </is>
+      </c>
+      <c r="G31" s="26" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="H31" s="26" t="inlineStr">
+        <is>
+          <t>2026-07-10T12:43:15Z</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="26" t="inlineStr">
+        <is>
+          <t>PCB-0044-DROSIE</t>
+        </is>
+      </c>
+      <c r="B32" s="26" t="inlineStr">
+        <is>
+          <t>Windows</t>
+        </is>
+      </c>
+      <c r="C32" s="26" t="inlineStr">
+        <is>
+          <t>10.0.26200.8655</t>
+        </is>
+      </c>
+      <c r="D32" s="26" t="inlineStr">
+        <is>
+          <t>Dell Inc.</t>
+        </is>
+      </c>
+      <c r="E32" s="26" t="inlineStr">
+        <is>
+          <t>Precision 3490</t>
+        </is>
+      </c>
+      <c r="F32" s="26" t="inlineStr">
+        <is>
+          <t>True</t>
+        </is>
+      </c>
+      <c r="G32" s="26" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="H32" s="26" t="inlineStr">
+        <is>
+          <t>2026-07-09T05:48:22Z</t>
+        </is>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="26" t="inlineStr">
+        <is>
+          <t>PCB-0047-BTAYLO</t>
+        </is>
+      </c>
+      <c r="B33" s="26" t="inlineStr">
+        <is>
+          <t>Windows</t>
+        </is>
+      </c>
+      <c r="C33" s="26" t="inlineStr">
+        <is>
+          <t>10.0.26200.8655</t>
+        </is>
+      </c>
+      <c r="D33" s="26" t="inlineStr">
+        <is>
+          <t>Dell Inc.</t>
+        </is>
+      </c>
+      <c r="E33" s="26" t="inlineStr">
+        <is>
+          <t>Precision 3490</t>
+        </is>
+      </c>
+      <c r="F33" s="26" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="G33" s="26" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="H33" s="26" t="inlineStr">
+        <is>
+          <t>2026-08-24T12:24:50Z</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="26" t="inlineStr">
+        <is>
+          <t>PCB-0048-AITWAR</t>
+        </is>
+      </c>
+      <c r="B34" s="26" t="inlineStr">
+        <is>
+          <t>Windows</t>
+        </is>
+      </c>
+      <c r="C34" s="26" t="inlineStr">
+        <is>
+          <t>10.0.26100.4349</t>
+        </is>
+      </c>
+      <c r="D34" s="26" t="inlineStr">
+        <is>
+          <t>LENOVO</t>
+        </is>
+      </c>
+      <c r="E34" s="26" t="inlineStr">
+        <is>
+          <t>21HDCTO1WW</t>
+        </is>
+      </c>
+      <c r="F34" s="26" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="G34" s="26" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="H34" s="26" t="inlineStr">
+        <is>
+          <t>2025-07-04T22:15:17Z</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="26" t="inlineStr">
+        <is>
+          <t>PCB-0049-JBLAKE</t>
+        </is>
+      </c>
+      <c r="B35" s="26" t="inlineStr">
+        <is>
+          <t>Windows</t>
+        </is>
+      </c>
+      <c r="C35" s="26" t="inlineStr">
+        <is>
+          <t>10.0.26200.6899</t>
+        </is>
+      </c>
+      <c r="D35" s="26" t="inlineStr">
+        <is>
+          <t>Dell Inc.</t>
+        </is>
+      </c>
+      <c r="E35" s="26" t="inlineStr">
+        <is>
+          <t>Precision 5490</t>
+        </is>
+      </c>
+      <c r="F35" s="26" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="G35" s="26" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="H35" s="26" t="inlineStr">
+        <is>
+          <t>2025-11-10T05:37:39Z</t>
+        </is>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="26" t="inlineStr">
+        <is>
+          <t>PCB-0051-ZDUPEL</t>
+        </is>
+      </c>
+      <c r="B36" s="26" t="inlineStr">
+        <is>
+          <t>Windows</t>
+        </is>
+      </c>
+      <c r="C36" s="26" t="inlineStr">
+        <is>
+          <t>10.0.26200.7840</t>
+        </is>
+      </c>
+      <c r="D36" s="26" t="inlineStr">
+        <is>
+          <t>LENOVO</t>
+        </is>
+      </c>
+      <c r="E36" s="26" t="inlineStr">
+        <is>
+          <t>21DC002QUS</t>
+        </is>
+      </c>
+      <c r="F36" s="26" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="G36" s="26" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="H36" s="26" t="inlineStr">
+        <is>
+          <t>2026-04-20T15:10:20Z</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="26" t="inlineStr">
+        <is>
+          <t>PCB-0054-DDOMBR</t>
+        </is>
+      </c>
+      <c r="B37" s="26" t="inlineStr">
+        <is>
+          <t>Windows</t>
+        </is>
+      </c>
+      <c r="C37" s="26" t="inlineStr">
+        <is>
+          <t>10.0.26200.8457</t>
+        </is>
+      </c>
+      <c r="D37" s="26" t="inlineStr">
+        <is>
+          <t>Dell Inc.</t>
+        </is>
+      </c>
+      <c r="E37" s="26" t="inlineStr">
+        <is>
+          <t>Precision 5490</t>
+        </is>
+      </c>
+      <c r="F37" s="26" t="inlineStr">
+        <is>
+          <t>True</t>
+        </is>
+      </c>
+      <c r="G37" s="26" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="H37" s="26" t="inlineStr">
+        <is>
+          <t>2026-05-30T15:32:32Z</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="26" t="inlineStr">
+        <is>
+          <t>PCB-0056-AYEAGE</t>
+        </is>
+      </c>
+      <c r="B38" s="26" t="inlineStr">
+        <is>
+          <t>Windows</t>
+        </is>
+      </c>
+      <c r="C38" s="26" t="inlineStr">
+        <is>
+          <t>10.0.26200.8246</t>
+        </is>
+      </c>
+      <c r="D38" s="26" t="inlineStr">
+        <is>
+          <t>Dell Inc.</t>
+        </is>
+      </c>
+      <c r="E38" s="26" t="inlineStr">
+        <is>
+          <t>Precision 3581</t>
+        </is>
+      </c>
+      <c r="F38" s="26" t="inlineStr">
+        <is>
+          <t>True</t>
+        </is>
+      </c>
+      <c r="G38" s="26" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="H38" s="26" t="inlineStr">
+        <is>
+          <t>2026-05-12T18:05:06Z</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="26" t="inlineStr">
+        <is>
+          <t>PCB-0057-DCARTE</t>
+        </is>
+      </c>
+      <c r="B39" s="26" t="inlineStr">
+        <is>
+          <t>Windows</t>
+        </is>
+      </c>
+      <c r="C39" s="26" t="inlineStr">
+        <is>
+          <t>10.0.26200.9168</t>
+        </is>
+      </c>
+      <c r="D39" s="26" t="inlineStr">
+        <is>
+          <t>Dell Inc.</t>
+        </is>
+      </c>
+      <c r="E39" s="26" t="inlineStr">
+        <is>
+          <t>Precision 3490</t>
+        </is>
+      </c>
+      <c r="F39" s="26" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="G39" s="26" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="H39" s="26" t="inlineStr">
+        <is>
+          <t>2026-08-26T12:43:04Z</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="26" t="inlineStr">
+        <is>
+          <t>PCB-0058-ADANSB</t>
+        </is>
+      </c>
+      <c r="B40" s="26" t="inlineStr">
+        <is>
+          <t>Windows</t>
+        </is>
+      </c>
+      <c r="C40" s="26" t="inlineStr">
+        <is>
+          <t>10.0.26200.8655</t>
+        </is>
+      </c>
+      <c r="D40" s="26" t="inlineStr">
+        <is>
+          <t>LENOVO</t>
+        </is>
+      </c>
+      <c r="E40" s="26" t="inlineStr">
+        <is>
+          <t>21AJSCFB00</t>
+        </is>
+      </c>
+      <c r="F40" s="26" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="G40" s="26" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="H40" s="26" t="inlineStr">
+        <is>
+          <t>2026-09-03T02:55:34Z</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="26" t="inlineStr">
+        <is>
           <t>PCB-0109-CWALKE</t>
         </is>
       </c>
-      <c r="B8" s="30" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D8" s="30" t="inlineStr">
+      <c r="B41" s="26" t="inlineStr">
         <is>
           <t>Windows</t>
         </is>
       </c>
-      <c r="E8" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F8" s="30" t="inlineStr">
+      <c r="C41" s="26" t="inlineStr">
+        <is>
+          <t>10.0.26200.8037</t>
+        </is>
+      </c>
+      <c r="D41" s="26" t="inlineStr">
         <is>
           <t>Dell Inc.</t>
         </is>
       </c>
-      <c r="G8" s="30" t="inlineStr">
+      <c r="E41" s="26" t="inlineStr">
         <is>
           <t>Precision 3490</t>
         </is>
       </c>
-      <c r="H8" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I8" s="30" t="inlineStr">
+      <c r="F41" s="26" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="G41" s="26" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="H41" s="26" t="inlineStr">
+        <is>
+          <t>2026-04-07T21:18:25Z</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="26" t="inlineStr">
+        <is>
+          <t>PCB-0143-SBROWN</t>
+        </is>
+      </c>
+      <c r="B42" s="26" t="inlineStr">
+        <is>
+          <t>Windows</t>
+        </is>
+      </c>
+      <c r="C42" s="26" t="inlineStr">
+        <is>
+          <t>10.0.26100.6584</t>
+        </is>
+      </c>
+      <c r="D42" s="26" t="inlineStr">
+        <is>
+          <t>LENOVO</t>
+        </is>
+      </c>
+      <c r="E42" s="26" t="inlineStr">
+        <is>
+          <t>21HD002BUS</t>
+        </is>
+      </c>
+      <c r="F42" s="26" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="G42" s="26" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="H42" s="26" t="inlineStr"/>
+    </row>
+    <row r="43">
+      <c r="A43" s="26" t="inlineStr">
+        <is>
+          <t>PCB-0144-LSULLI</t>
+        </is>
+      </c>
+      <c r="B43" s="26" t="inlineStr">
+        <is>
+          <t>Windows</t>
+        </is>
+      </c>
+      <c r="C43" s="26" t="inlineStr">
+        <is>
+          <t>10.0.26200.7840</t>
+        </is>
+      </c>
+      <c r="D43" s="26" t="inlineStr">
+        <is>
+          <t>Dell Inc.</t>
+        </is>
+      </c>
+      <c r="E43" s="26" t="inlineStr">
+        <is>
+          <t>Precision 3490</t>
+        </is>
+      </c>
+      <c r="F43" s="26" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="G43" s="26" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="H43" s="26" t="inlineStr">
+        <is>
+          <t>2026-02-12T16:22:53Z</t>
+        </is>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="26" t="inlineStr">
+        <is>
+          <t>PCB-C78BRW3</t>
+        </is>
+      </c>
+      <c r="B44" s="26" t="inlineStr">
+        <is>
+          <t>Windows</t>
+        </is>
+      </c>
+      <c r="C44" s="26" t="inlineStr">
+        <is>
+          <t>10.0.26100.2033</t>
+        </is>
+      </c>
+      <c r="D44" s="26" t="inlineStr">
+        <is>
+          <t>Dell Inc.</t>
+        </is>
+      </c>
+      <c r="E44" s="26" t="inlineStr">
+        <is>
+          <t>Precision 3480</t>
+        </is>
+      </c>
+      <c r="F44" s="26" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="G44" s="26" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="H44" s="26" t="inlineStr">
+        <is>
+          <t>2026-03-04T17:53:47Z</t>
+        </is>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="28" t="inlineStr">
+        <is>
+          <t>Stale Entra Devices (no sign-in &gt;90d)  (24)</t>
+        </is>
+      </c>
+      <c r="B46" s="29" t="n"/>
+      <c r="C46" s="29" t="n"/>
+      <c r="D46" s="29" t="n"/>
+      <c r="E46" s="29" t="n"/>
+      <c r="F46" s="29" t="n"/>
+      <c r="G46" s="29" t="n"/>
+      <c r="H46" s="29" t="n"/>
+      <c r="I46" s="29" t="n"/>
+      <c r="J46" s="29" t="n"/>
+      <c r="K46" s="29" t="n"/>
+      <c r="L46" s="29" t="n"/>
+      <c r="M46" s="29" t="n"/>
+    </row>
+    <row r="47" ht="18" customHeight="1">
+      <c r="A47" s="19" t="inlineStr">
+        <is>
+          <t>Device Name</t>
+        </is>
+      </c>
+      <c r="B47" s="19" t="inlineStr">
+        <is>
+          <t>OS</t>
+        </is>
+      </c>
+      <c r="C47" s="19" t="inlineStr">
+        <is>
+          <t>OS Version</t>
+        </is>
+      </c>
+      <c r="D47" s="19" t="inlineStr">
+        <is>
+          <t>Manufacturer</t>
+        </is>
+      </c>
+      <c r="E47" s="19" t="inlineStr">
+        <is>
+          <t>Model</t>
+        </is>
+      </c>
+      <c r="F47" s="19" t="inlineStr">
+        <is>
+          <t>Managed</t>
+        </is>
+      </c>
+      <c r="G47" s="19" t="inlineStr">
+        <is>
+          <t>Compliant</t>
+        </is>
+      </c>
+      <c r="H47" s="19" t="inlineStr">
+        <is>
+          <t>Username</t>
+        </is>
+      </c>
+      <c r="I47" s="19" t="inlineStr">
+        <is>
+          <t>Default Location</t>
+        </is>
+      </c>
+      <c r="J47" s="19" t="inlineStr">
+        <is>
+          <t>Last Sign-in</t>
+        </is>
+      </c>
+      <c r="K47" s="19" t="inlineStr">
+        <is>
+          <t>Registered</t>
+        </is>
+      </c>
+      <c r="L47" s="19" t="inlineStr">
+        <is>
+          <t>Snipe Status</t>
+        </is>
+      </c>
+      <c r="M47" s="19" t="inlineStr">
+        <is>
+          <t>Snipe Notes</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="26" t="inlineStr">
+        <is>
+          <t>ClairePerform</t>
+        </is>
+      </c>
+      <c r="B48" s="26" t="inlineStr">
+        <is>
+          <t>Windows</t>
+        </is>
+      </c>
+      <c r="C48" s="26" t="inlineStr">
+        <is>
+          <t>10.0.22621.1413</t>
+        </is>
+      </c>
+      <c r="D48" s="26" t="inlineStr"/>
+      <c r="E48" s="26" t="inlineStr"/>
+      <c r="F48" s="26" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="G48" s="26" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="H48" s="26" t="inlineStr"/>
+      <c r="I48" s="26" t="inlineStr"/>
+      <c r="J48" s="26" t="inlineStr">
+        <is>
+          <t>2024-09-23T02:23:10Z</t>
+        </is>
+      </c>
+      <c r="K48" s="26" t="inlineStr"/>
+      <c r="L48" s="26" t="inlineStr"/>
+      <c r="M48" s="26" t="inlineStr"/>
+    </row>
+    <row r="49">
+      <c r="A49" s="26" t="inlineStr">
+        <is>
+          <t>PCB-0019-HGILBE</t>
+        </is>
+      </c>
+      <c r="B49" s="26" t="inlineStr">
+        <is>
+          <t>Windows</t>
+        </is>
+      </c>
+      <c r="C49" s="26" t="inlineStr">
+        <is>
+          <t>10.0.26100.3476</t>
+        </is>
+      </c>
+      <c r="D49" s="26" t="inlineStr">
+        <is>
+          <t>Dell Inc.</t>
+        </is>
+      </c>
+      <c r="E49" s="26" t="inlineStr">
+        <is>
+          <t>Precision 3480</t>
+        </is>
+      </c>
+      <c r="F49" s="26" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="G49" s="26" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="H49" s="26" t="inlineStr"/>
+      <c r="I49" s="26" t="inlineStr">
+        <is>
+          <t>Mike Swann&amp;#039;s House</t>
+        </is>
+      </c>
+      <c r="J49" s="26" t="inlineStr">
+        <is>
+          <t>2025-05-01T16:42:29Z</t>
+        </is>
+      </c>
+      <c r="K49" s="26" t="inlineStr"/>
+      <c r="L49" s="26" t="inlineStr">
+        <is>
+          <t>Ready to Deploy - Operational</t>
+        </is>
+      </c>
+      <c r="M49" s="26" t="inlineStr">
+        <is>
+          <t>keyboard and screen like-new, but external shell very scratch up. Doesn't look pretty.</t>
+        </is>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="26" t="inlineStr">
+        <is>
+          <t>PCB-0015-JBLAKE</t>
+        </is>
+      </c>
+      <c r="B50" s="26" t="inlineStr">
+        <is>
+          <t>Windows</t>
+        </is>
+      </c>
+      <c r="C50" s="26" t="inlineStr">
+        <is>
+          <t>10.0.26200.6899</t>
+        </is>
+      </c>
+      <c r="D50" s="26" t="inlineStr">
+        <is>
+          <t>LENOVO</t>
+        </is>
+      </c>
+      <c r="E50" s="26" t="inlineStr">
+        <is>
+          <t>21AHS1RH00</t>
+        </is>
+      </c>
+      <c r="F50" s="26" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="G50" s="26" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="H50" s="26" t="inlineStr"/>
+      <c r="I50" s="26" t="inlineStr"/>
+      <c r="J50" s="26" t="inlineStr">
+        <is>
+          <t>2025-10-23T01:24:15Z</t>
+        </is>
+      </c>
+      <c r="K50" s="26" t="inlineStr"/>
+      <c r="L50" s="26" t="inlineStr"/>
+      <c r="M50" s="26" t="inlineStr"/>
+    </row>
+    <row r="51">
+      <c r="A51" s="26" t="inlineStr">
+        <is>
+          <t>PCB-0144-LSULLI</t>
+        </is>
+      </c>
+      <c r="B51" s="26" t="inlineStr">
+        <is>
+          <t>Windows</t>
+        </is>
+      </c>
+      <c r="C51" s="26" t="inlineStr">
+        <is>
+          <t>10.0.26200.7840</t>
+        </is>
+      </c>
+      <c r="D51" s="26" t="inlineStr">
+        <is>
+          <t>Dell Inc.</t>
+        </is>
+      </c>
+      <c r="E51" s="26" t="inlineStr">
+        <is>
+          <t>Precision 3490</t>
+        </is>
+      </c>
+      <c r="F51" s="26" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="G51" s="26" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="H51" s="26" t="inlineStr"/>
+      <c r="I51" s="26" t="inlineStr"/>
+      <c r="J51" s="26" t="inlineStr">
+        <is>
+          <t>2026-02-12T16:22:53Z</t>
+        </is>
+      </c>
+      <c r="K51" s="26" t="inlineStr"/>
+      <c r="L51" s="26" t="inlineStr"/>
+      <c r="M51" s="26" t="inlineStr"/>
+    </row>
+    <row r="52">
+      <c r="A52" s="26" t="inlineStr">
+        <is>
+          <t>PCB-C78BRW3</t>
+        </is>
+      </c>
+      <c r="B52" s="26" t="inlineStr">
+        <is>
+          <t>Windows</t>
+        </is>
+      </c>
+      <c r="C52" s="26" t="inlineStr">
+        <is>
+          <t>10.0.26100.2033</t>
+        </is>
+      </c>
+      <c r="D52" s="26" t="inlineStr">
+        <is>
+          <t>Dell Inc.</t>
+        </is>
+      </c>
+      <c r="E52" s="26" t="inlineStr">
+        <is>
+          <t>Precision 3480</t>
+        </is>
+      </c>
+      <c r="F52" s="26" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="G52" s="26" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="H52" s="26" t="inlineStr"/>
+      <c r="I52" s="26" t="inlineStr"/>
+      <c r="J52" s="26" t="inlineStr">
+        <is>
+          <t>2026-03-04T17:53:47Z</t>
+        </is>
+      </c>
+      <c r="K52" s="26" t="inlineStr"/>
+      <c r="L52" s="26" t="inlineStr"/>
+      <c r="M52" s="26" t="inlineStr"/>
+    </row>
+    <row r="53">
+      <c r="A53" s="26" t="inlineStr">
+        <is>
+          <t>PCB-0049-JBLAKE</t>
+        </is>
+      </c>
+      <c r="B53" s="26" t="inlineStr">
+        <is>
+          <t>Windows</t>
+        </is>
+      </c>
+      <c r="C53" s="26" t="inlineStr">
+        <is>
+          <t>10.0.26200.6899</t>
+        </is>
+      </c>
+      <c r="D53" s="26" t="inlineStr">
+        <is>
+          <t>Dell Inc.</t>
+        </is>
+      </c>
+      <c r="E53" s="26" t="inlineStr">
+        <is>
+          <t>Precision 5490</t>
+        </is>
+      </c>
+      <c r="F53" s="26" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="G53" s="26" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="H53" s="26" t="inlineStr"/>
+      <c r="I53" s="26" t="inlineStr"/>
+      <c r="J53" s="26" t="inlineStr">
+        <is>
+          <t>2025-11-10T05:37:39Z</t>
+        </is>
+      </c>
+      <c r="K53" s="26" t="inlineStr"/>
+      <c r="L53" s="26" t="inlineStr"/>
+      <c r="M53" s="26" t="inlineStr"/>
+    </row>
+    <row r="54">
+      <c r="A54" s="26" t="inlineStr">
+        <is>
+          <t>PCB-0056-AYEAGE</t>
+        </is>
+      </c>
+      <c r="B54" s="26" t="inlineStr">
+        <is>
+          <t>Windows</t>
+        </is>
+      </c>
+      <c r="C54" s="26" t="inlineStr">
+        <is>
+          <t>10.0.26200.8246</t>
+        </is>
+      </c>
+      <c r="D54" s="26" t="inlineStr">
+        <is>
+          <t>Dell Inc.</t>
+        </is>
+      </c>
+      <c r="E54" s="26" t="inlineStr">
+        <is>
+          <t>Precision 3581</t>
+        </is>
+      </c>
+      <c r="F54" s="26" t="inlineStr">
+        <is>
+          <t>True</t>
+        </is>
+      </c>
+      <c r="G54" s="26" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="H54" s="26" t="inlineStr">
+        <is>
+          <t>amanda.yeager@performcb.com</t>
+        </is>
+      </c>
+      <c r="I54" s="26" t="inlineStr">
+        <is>
+          <t>Employee - US</t>
+        </is>
+      </c>
+      <c r="J54" s="26" t="inlineStr">
+        <is>
+          <t>2026-05-12T18:05:06Z</t>
+        </is>
+      </c>
+      <c r="K54" s="26" t="inlineStr"/>
+      <c r="L54" s="26" t="inlineStr">
         <is>
           <t>Deployed</t>
         </is>
       </c>
-      <c r="J8" s="30" t="inlineStr"/>
-[...17 lines deleted...]
-      <c r="D9" s="30" t="inlineStr">
+      <c r="M54" s="26" t="inlineStr">
+        <is>
+          <t>Bitlocker issues.</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="26" t="inlineStr">
+        <is>
+          <t>PCB-0014-BBERST</t>
+        </is>
+      </c>
+      <c r="B55" s="26" t="inlineStr">
         <is>
           <t>Windows</t>
         </is>
       </c>
-      <c r="E9" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F9" s="30" t="inlineStr">
+      <c r="C55" s="26" t="inlineStr">
+        <is>
+          <t>10.0.26200.7623</t>
+        </is>
+      </c>
+      <c r="D55" s="26" t="inlineStr">
+        <is>
+          <t>LENOVO</t>
+        </is>
+      </c>
+      <c r="E55" s="26" t="inlineStr">
+        <is>
+          <t>20YU0062US</t>
+        </is>
+      </c>
+      <c r="F55" s="26" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="G55" s="26" t="inlineStr">
+        <is>
+          <t>True</t>
+        </is>
+      </c>
+      <c r="H55" s="26" t="inlineStr"/>
+      <c r="I55" s="26" t="inlineStr"/>
+      <c r="J55" s="26" t="inlineStr">
+        <is>
+          <t>2026-03-12T02:53:54Z</t>
+        </is>
+      </c>
+      <c r="K55" s="26" t="inlineStr"/>
+      <c r="L55" s="26" t="inlineStr"/>
+      <c r="M55" s="26" t="inlineStr"/>
+    </row>
+    <row r="56">
+      <c r="A56" s="26" t="inlineStr">
+        <is>
+          <t>PCB-0013-ACASTL</t>
+        </is>
+      </c>
+      <c r="B56" s="26" t="inlineStr">
+        <is>
+          <t>Windows</t>
+        </is>
+      </c>
+      <c r="C56" s="26" t="inlineStr">
+        <is>
+          <t>10.0.26100.4061</t>
+        </is>
+      </c>
+      <c r="D56" s="26" t="inlineStr">
+        <is>
+          <t>LENOVO</t>
+        </is>
+      </c>
+      <c r="E56" s="26" t="inlineStr">
+        <is>
+          <t>21HD0075US</t>
+        </is>
+      </c>
+      <c r="F56" s="26" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="G56" s="26" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="H56" s="26" t="inlineStr"/>
+      <c r="I56" s="26" t="inlineStr"/>
+      <c r="J56" s="26" t="inlineStr">
+        <is>
+          <t>2025-05-21T10:19:14Z</t>
+        </is>
+      </c>
+      <c r="K56" s="26" t="inlineStr"/>
+      <c r="L56" s="26" t="inlineStr"/>
+      <c r="M56" s="26" t="inlineStr"/>
+    </row>
+    <row r="57">
+      <c r="A57" s="26" t="inlineStr">
+        <is>
+          <t>PCB-0041-KPETTI</t>
+        </is>
+      </c>
+      <c r="B57" s="26" t="inlineStr">
+        <is>
+          <t>Windows</t>
+        </is>
+      </c>
+      <c r="C57" s="26" t="inlineStr">
+        <is>
+          <t>10.0.26200.8246</t>
+        </is>
+      </c>
+      <c r="D57" s="26" t="inlineStr">
+        <is>
+          <t>LENOVO</t>
+        </is>
+      </c>
+      <c r="E57" s="26" t="inlineStr">
+        <is>
+          <t>21AJSCFB00</t>
+        </is>
+      </c>
+      <c r="F57" s="26" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="G57" s="26" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="H57" s="26" t="inlineStr"/>
+      <c r="I57" s="26" t="inlineStr"/>
+      <c r="J57" s="26" t="inlineStr">
+        <is>
+          <t>2026-05-06T19:53:49Z</t>
+        </is>
+      </c>
+      <c r="K57" s="26" t="inlineStr"/>
+      <c r="L57" s="26" t="inlineStr"/>
+      <c r="M57" s="26" t="inlineStr"/>
+    </row>
+    <row r="58">
+      <c r="A58" s="26" t="inlineStr">
+        <is>
+          <t>EloiseHansen</t>
+        </is>
+      </c>
+      <c r="B58" s="26" t="inlineStr">
+        <is>
+          <t>Windows</t>
+        </is>
+      </c>
+      <c r="C58" s="26" t="inlineStr">
+        <is>
+          <t>10.0.22621.1344</t>
+        </is>
+      </c>
+      <c r="D58" s="26" t="inlineStr"/>
+      <c r="E58" s="26" t="inlineStr"/>
+      <c r="F58" s="26" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="G58" s="26" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="H58" s="26" t="inlineStr"/>
+      <c r="I58" s="26" t="inlineStr"/>
+      <c r="J58" s="26" t="inlineStr">
+        <is>
+          <t>2025-03-23T20:26:55Z</t>
+        </is>
+      </c>
+      <c r="K58" s="26" t="inlineStr"/>
+      <c r="L58" s="26" t="inlineStr"/>
+      <c r="M58" s="26" t="inlineStr"/>
+    </row>
+    <row r="59">
+      <c r="A59" s="26" t="inlineStr">
+        <is>
+          <t>PCB-0143-SBROWN</t>
+        </is>
+      </c>
+      <c r="B59" s="26" t="inlineStr">
+        <is>
+          <t>Windows</t>
+        </is>
+      </c>
+      <c r="C59" s="26" t="inlineStr">
+        <is>
+          <t>10.0.26100.6584</t>
+        </is>
+      </c>
+      <c r="D59" s="26" t="inlineStr">
+        <is>
+          <t>LENOVO</t>
+        </is>
+      </c>
+      <c r="E59" s="26" t="inlineStr">
+        <is>
+          <t>21HD002BUS</t>
+        </is>
+      </c>
+      <c r="F59" s="26" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="G59" s="26" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="H59" s="26" t="inlineStr"/>
+      <c r="I59" s="26" t="inlineStr"/>
+      <c r="J59" s="26" t="inlineStr">
+        <is>
+          <t>Never</t>
+        </is>
+      </c>
+      <c r="K59" s="26" t="inlineStr"/>
+      <c r="L59" s="26" t="inlineStr"/>
+      <c r="M59" s="26" t="inlineStr"/>
+    </row>
+    <row r="60">
+      <c r="A60" s="26" t="inlineStr">
+        <is>
+          <t>PCB-0039-STECHE</t>
+        </is>
+      </c>
+      <c r="B60" s="26" t="inlineStr">
+        <is>
+          <t>Windows</t>
+        </is>
+      </c>
+      <c r="C60" s="26" t="inlineStr">
+        <is>
+          <t>10.0.26200.8457</t>
+        </is>
+      </c>
+      <c r="D60" s="26" t="inlineStr">
+        <is>
+          <t>LENOVO</t>
+        </is>
+      </c>
+      <c r="E60" s="26" t="inlineStr">
+        <is>
+          <t>21AJSCFB00</t>
+        </is>
+      </c>
+      <c r="F60" s="26" t="inlineStr">
+        <is>
+          <t>True</t>
+        </is>
+      </c>
+      <c r="G60" s="26" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="H60" s="26" t="inlineStr">
+        <is>
+          <t>sydney@performcb.com</t>
+        </is>
+      </c>
+      <c r="I60" s="26" t="inlineStr">
+        <is>
+          <t>Employee - US</t>
+        </is>
+      </c>
+      <c r="J60" s="26" t="inlineStr">
+        <is>
+          <t>2026-06-08T04:24:09Z</t>
+        </is>
+      </c>
+      <c r="K60" s="26" t="inlineStr"/>
+      <c r="L60" s="26" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="M60" s="26" t="inlineStr"/>
+    </row>
+    <row r="61">
+      <c r="A61" s="26" t="inlineStr">
+        <is>
+          <t>PCB-0109-CWALKE</t>
+        </is>
+      </c>
+      <c r="B61" s="26" t="inlineStr">
+        <is>
+          <t>Windows</t>
+        </is>
+      </c>
+      <c r="C61" s="26" t="inlineStr">
+        <is>
+          <t>10.0.26200.8037</t>
+        </is>
+      </c>
+      <c r="D61" s="26" t="inlineStr">
         <is>
           <t>Dell Inc.</t>
         </is>
       </c>
-      <c r="G9" s="30" t="inlineStr">
-[...9 lines deleted...]
-      <c r="I9" s="30" t="inlineStr">
+      <c r="E61" s="26" t="inlineStr">
+        <is>
+          <t>Precision 3490</t>
+        </is>
+      </c>
+      <c r="F61" s="26" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="G61" s="26" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="H61" s="26" t="inlineStr"/>
+      <c r="I61" s="26" t="inlineStr"/>
+      <c r="J61" s="26" t="inlineStr">
+        <is>
+          <t>2026-04-07T21:18:25Z</t>
+        </is>
+      </c>
+      <c r="K61" s="26" t="inlineStr"/>
+      <c r="L61" s="26" t="inlineStr"/>
+      <c r="M61" s="26" t="inlineStr"/>
+    </row>
+    <row r="62">
+      <c r="A62" s="26" t="inlineStr">
+        <is>
+          <t>PCB-0054-DDOMBR</t>
+        </is>
+      </c>
+      <c r="B62" s="26" t="inlineStr">
+        <is>
+          <t>Windows</t>
+        </is>
+      </c>
+      <c r="C62" s="26" t="inlineStr">
+        <is>
+          <t>10.0.26200.8457</t>
+        </is>
+      </c>
+      <c r="D62" s="26" t="inlineStr">
+        <is>
+          <t>Dell Inc.</t>
+        </is>
+      </c>
+      <c r="E62" s="26" t="inlineStr">
+        <is>
+          <t>Precision 5490</t>
+        </is>
+      </c>
+      <c r="F62" s="26" t="inlineStr">
+        <is>
+          <t>True</t>
+        </is>
+      </c>
+      <c r="G62" s="26" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="H62" s="26" t="inlineStr">
+        <is>
+          <t>dan@performcb.com</t>
+        </is>
+      </c>
+      <c r="I62" s="26" t="inlineStr">
+        <is>
+          <t>Employee - US</t>
+        </is>
+      </c>
+      <c r="J62" s="26" t="inlineStr">
+        <is>
+          <t>2026-05-30T15:32:32Z</t>
+        </is>
+      </c>
+      <c r="K62" s="26" t="inlineStr"/>
+      <c r="L62" s="26" t="inlineStr">
+        <is>
+          <t>Deployed</t>
+        </is>
+      </c>
+      <c r="M62" s="26" t="inlineStr">
+        <is>
+          <t>Needed access to Dan's information - she can login as Dan.  Running Excel with macros only on his machine.</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="26" t="inlineStr">
+        <is>
+          <t>HunterF</t>
+        </is>
+      </c>
+      <c r="B63" s="26" t="inlineStr">
+        <is>
+          <t>Windows</t>
+        </is>
+      </c>
+      <c r="C63" s="26" t="inlineStr">
+        <is>
+          <t>10.0.22621.2361</t>
+        </is>
+      </c>
+      <c r="D63" s="26" t="inlineStr"/>
+      <c r="E63" s="26" t="inlineStr"/>
+      <c r="F63" s="26" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="G63" s="26" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="H63" s="26" t="inlineStr"/>
+      <c r="I63" s="26" t="inlineStr"/>
+      <c r="J63" s="26" t="inlineStr">
+        <is>
+          <t>2024-09-04T18:11:06Z</t>
+        </is>
+      </c>
+      <c r="K63" s="26" t="inlineStr"/>
+      <c r="L63" s="26" t="inlineStr"/>
+      <c r="M63" s="26" t="inlineStr"/>
+    </row>
+    <row r="64">
+      <c r="A64" s="26" t="inlineStr">
+        <is>
+          <t>PCB-0051-ZDUPEL</t>
+        </is>
+      </c>
+      <c r="B64" s="26" t="inlineStr">
+        <is>
+          <t>Windows</t>
+        </is>
+      </c>
+      <c r="C64" s="26" t="inlineStr">
+        <is>
+          <t>10.0.26200.7840</t>
+        </is>
+      </c>
+      <c r="D64" s="26" t="inlineStr">
+        <is>
+          <t>LENOVO</t>
+        </is>
+      </c>
+      <c r="E64" s="26" t="inlineStr">
+        <is>
+          <t>21DC002QUS</t>
+        </is>
+      </c>
+      <c r="F64" s="26" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="G64" s="26" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="H64" s="26" t="inlineStr"/>
+      <c r="I64" s="26" t="inlineStr"/>
+      <c r="J64" s="26" t="inlineStr">
+        <is>
+          <t>2026-04-20T15:10:20Z</t>
+        </is>
+      </c>
+      <c r="K64" s="26" t="inlineStr"/>
+      <c r="L64" s="26" t="inlineStr"/>
+      <c r="M64" s="26" t="inlineStr"/>
+    </row>
+    <row r="65">
+      <c r="A65" s="26" t="inlineStr">
+        <is>
+          <t>PCB-0029-CNIEDE</t>
+        </is>
+      </c>
+      <c r="B65" s="26" t="inlineStr">
+        <is>
+          <t>Windows</t>
+        </is>
+      </c>
+      <c r="C65" s="26" t="inlineStr">
+        <is>
+          <t>10.0.26200.7171</t>
+        </is>
+      </c>
+      <c r="D65" s="26" t="inlineStr">
+        <is>
+          <t>LENOVO</t>
+        </is>
+      </c>
+      <c r="E65" s="26" t="inlineStr">
+        <is>
+          <t>21DC002PUS</t>
+        </is>
+      </c>
+      <c r="F65" s="26" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="G65" s="26" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="H65" s="26" t="inlineStr"/>
+      <c r="I65" s="26" t="inlineStr"/>
+      <c r="J65" s="26" t="inlineStr">
+        <is>
+          <t>2026-03-16T15:35:48Z</t>
+        </is>
+      </c>
+      <c r="K65" s="26" t="inlineStr"/>
+      <c r="L65" s="26" t="inlineStr"/>
+      <c r="M65" s="26" t="inlineStr"/>
+    </row>
+    <row r="66">
+      <c r="A66" s="26" t="inlineStr">
+        <is>
+          <t>PCB-0032-RWU</t>
+        </is>
+      </c>
+      <c r="B66" s="26" t="inlineStr">
+        <is>
+          <t>Windows</t>
+        </is>
+      </c>
+      <c r="C66" s="26" t="inlineStr">
+        <is>
+          <t>10.0.26100.3476</t>
+        </is>
+      </c>
+      <c r="D66" s="26" t="inlineStr">
+        <is>
+          <t>LENOVO</t>
+        </is>
+      </c>
+      <c r="E66" s="26" t="inlineStr">
+        <is>
+          <t>21HD002BUS</t>
+        </is>
+      </c>
+      <c r="F66" s="26" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="G66" s="26" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="H66" s="26" t="inlineStr"/>
+      <c r="I66" s="26" t="inlineStr"/>
+      <c r="J66" s="26" t="inlineStr">
+        <is>
+          <t>2025-04-17T18:48:17Z</t>
+        </is>
+      </c>
+      <c r="K66" s="26" t="inlineStr"/>
+      <c r="L66" s="26" t="inlineStr"/>
+      <c r="M66" s="26" t="inlineStr"/>
+    </row>
+    <row r="67">
+      <c r="A67" s="26" t="inlineStr">
+        <is>
+          <t>PCB-0005-DDOMBR</t>
+        </is>
+      </c>
+      <c r="B67" s="26" t="inlineStr">
+        <is>
+          <t>Windows</t>
+        </is>
+      </c>
+      <c r="C67" s="26" t="inlineStr">
+        <is>
+          <t>10.0.26200.7171</t>
+        </is>
+      </c>
+      <c r="D67" s="26" t="inlineStr">
+        <is>
+          <t>LENOVO</t>
+        </is>
+      </c>
+      <c r="E67" s="26" t="inlineStr">
+        <is>
+          <t>21AH001GUS</t>
+        </is>
+      </c>
+      <c r="F67" s="26" t="inlineStr">
+        <is>
+          <t>True</t>
+        </is>
+      </c>
+      <c r="G67" s="26" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="H67" s="26" t="inlineStr">
+        <is>
+          <t>dan@performcb.com</t>
+        </is>
+      </c>
+      <c r="I67" s="26" t="inlineStr">
+        <is>
+          <t>Employee - US</t>
+        </is>
+      </c>
+      <c r="J67" s="26" t="inlineStr">
+        <is>
+          <t>2025-12-13T20:23:48Z</t>
+        </is>
+      </c>
+      <c r="K67" s="26" t="inlineStr"/>
+      <c r="L67" s="26" t="inlineStr">
+        <is>
+          <t>HR HOLD - DO NOT DELETE</t>
+        </is>
+      </c>
+      <c r="M67" s="26" t="inlineStr">
+        <is>
+          <t>This was Dan Dombrowski's dedicated laptop for data processing. It currently lives at Mike Swann's house pending the all-clear to wipe it from Amanda/Hayden</t>
+        </is>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="26" t="inlineStr">
+        <is>
+          <t>DESKTOP-K6DP1S3</t>
+        </is>
+      </c>
+      <c r="B68" s="26" t="inlineStr">
+        <is>
+          <t>Windows</t>
+        </is>
+      </c>
+      <c r="C68" s="26" t="inlineStr">
+        <is>
+          <t>10.0.18363.0</t>
+        </is>
+      </c>
+      <c r="D68" s="26" t="inlineStr"/>
+      <c r="E68" s="26" t="inlineStr"/>
+      <c r="F68" s="26" t="inlineStr">
+        <is>
+          <t>None</t>
+        </is>
+      </c>
+      <c r="G68" s="26" t="inlineStr">
+        <is>
+          <t>None</t>
+        </is>
+      </c>
+      <c r="H68" s="26" t="inlineStr"/>
+      <c r="I68" s="26" t="inlineStr"/>
+      <c r="J68" s="26" t="inlineStr">
+        <is>
+          <t>2025-09-02T00:54:58Z</t>
+        </is>
+      </c>
+      <c r="K68" s="26" t="inlineStr"/>
+      <c r="L68" s="26" t="inlineStr"/>
+      <c r="M68" s="26" t="inlineStr"/>
+    </row>
+    <row r="69">
+      <c r="A69" s="26" t="inlineStr">
+        <is>
+          <t>PCB-0048-AITWAR</t>
+        </is>
+      </c>
+      <c r="B69" s="26" t="inlineStr">
+        <is>
+          <t>Windows</t>
+        </is>
+      </c>
+      <c r="C69" s="26" t="inlineStr">
+        <is>
+          <t>10.0.26100.4349</t>
+        </is>
+      </c>
+      <c r="D69" s="26" t="inlineStr">
+        <is>
+          <t>LENOVO</t>
+        </is>
+      </c>
+      <c r="E69" s="26" t="inlineStr">
+        <is>
+          <t>21HDCTO1WW</t>
+        </is>
+      </c>
+      <c r="F69" s="26" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="G69" s="26" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="H69" s="26" t="inlineStr">
+        <is>
+          <t>aly@performcb.com</t>
+        </is>
+      </c>
+      <c r="I69" s="26" t="inlineStr">
+        <is>
+          <t>Employee - US</t>
+        </is>
+      </c>
+      <c r="J69" s="26" t="inlineStr">
+        <is>
+          <t>2025-07-04T22:15:17Z</t>
+        </is>
+      </c>
+      <c r="K69" s="26" t="inlineStr"/>
+      <c r="L69" s="26" t="inlineStr">
         <is>
           <t>Needs to be Returned to IT</t>
         </is>
       </c>
-      <c r="J9" s="30" t="inlineStr"/>
-[...17 lines deleted...]
-      <c r="D10" s="30" t="inlineStr">
+      <c r="M69" s="26" t="inlineStr"/>
+    </row>
+    <row r="70">
+      <c r="A70" s="26" t="inlineStr">
+        <is>
+          <t>PCB-0024-AJONES</t>
+        </is>
+      </c>
+      <c r="B70" s="26" t="inlineStr">
         <is>
           <t>Windows</t>
         </is>
       </c>
-      <c r="E10" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F10" s="30" t="inlineStr">
+      <c r="C70" s="26" t="inlineStr">
+        <is>
+          <t>10.0.26100.6584</t>
+        </is>
+      </c>
+      <c r="D70" s="26" t="inlineStr">
         <is>
           <t>LENOVO</t>
         </is>
       </c>
-      <c r="G10" s="30" t="inlineStr">
-[...36 lines deleted...]
-      <c r="D11" s="30" t="inlineStr">
+      <c r="E70" s="26" t="inlineStr">
+        <is>
+          <t>21AJSCFB00</t>
+        </is>
+      </c>
+      <c r="F70" s="26" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="G70" s="26" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="H70" s="26" t="inlineStr"/>
+      <c r="I70" s="26" t="inlineStr"/>
+      <c r="J70" s="26" t="inlineStr">
+        <is>
+          <t>2025-12-18T18:08:51Z</t>
+        </is>
+      </c>
+      <c r="K70" s="26" t="inlineStr"/>
+      <c r="L70" s="26" t="inlineStr"/>
+      <c r="M70" s="26" t="inlineStr"/>
+    </row>
+    <row r="71">
+      <c r="A71" s="26" t="inlineStr">
+        <is>
+          <t>PCB-0026-MSHERM</t>
+        </is>
+      </c>
+      <c r="B71" s="26" t="inlineStr">
         <is>
           <t>Windows</t>
         </is>
       </c>
-      <c r="E11" s="30" t="inlineStr">
-[...61 lines deleted...]
-      <c r="E14" s="19" t="inlineStr">
+      <c r="C71" s="26" t="inlineStr">
+        <is>
+          <t>10.0.26200.8037</t>
+        </is>
+      </c>
+      <c r="D71" s="26" t="inlineStr">
+        <is>
+          <t>LENOVO</t>
+        </is>
+      </c>
+      <c r="E71" s="26" t="inlineStr">
+        <is>
+          <t>21AJSCFB00</t>
+        </is>
+      </c>
+      <c r="F71" s="26" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="G71" s="26" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="H71" s="26" t="inlineStr"/>
+      <c r="I71" s="26" t="inlineStr"/>
+      <c r="J71" s="26" t="inlineStr">
+        <is>
+          <t>2026-05-31T17:13:10Z</t>
+        </is>
+      </c>
+      <c r="K71" s="26" t="inlineStr"/>
+      <c r="L71" s="26" t="inlineStr"/>
+      <c r="M71" s="26" t="inlineStr"/>
+    </row>
+    <row r="73">
+      <c r="A73" s="28" t="inlineStr">
+        <is>
+          <t>ABM Devices Not in Intune or Jamf  (0)</t>
+        </is>
+      </c>
+      <c r="B73" s="29" t="n"/>
+      <c r="C73" s="29" t="n"/>
+      <c r="D73" s="29" t="n"/>
+      <c r="E73" s="29" t="n"/>
+      <c r="F73" s="29" t="n"/>
+      <c r="G73" s="29" t="n"/>
+      <c r="H73" s="29" t="n"/>
+      <c r="I73" s="29" t="n"/>
+    </row>
+    <row r="74" ht="18" customHeight="1">
+      <c r="A74" s="19" t="inlineStr">
+        <is>
+          <t>Serial No</t>
+        </is>
+      </c>
+      <c r="B74" s="19" t="inlineStr">
+        <is>
+          <t>Product Family</t>
+        </is>
+      </c>
+      <c r="C74" s="19" t="inlineStr">
         <is>
           <t>Model</t>
         </is>
       </c>
-      <c r="F14" s="19" t="inlineStr">
-[...1116 lines deleted...]
-      <c r="L42" s="19" t="inlineStr">
+      <c r="D74" s="19" t="inlineStr">
+        <is>
+          <t>MDM Server</t>
+        </is>
+      </c>
+      <c r="E74" s="19" t="inlineStr">
+        <is>
+          <t>Order Number</t>
+        </is>
+      </c>
+      <c r="F74" s="19" t="inlineStr">
+        <is>
+          <t>Date Added</t>
+        </is>
+      </c>
+      <c r="G74" s="19" t="inlineStr">
+        <is>
+          <t>In Autopilot</t>
+        </is>
+      </c>
+      <c r="H74" s="19" t="inlineStr">
         <is>
           <t>Snipe Status</t>
         </is>
       </c>
-      <c r="M42" s="19" t="inlineStr">
-[...1128 lines deleted...]
-      <c r="I66" s="19" t="inlineStr">
+      <c r="I74" s="19" t="inlineStr">
         <is>
           <t>Snipe Notes</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:C3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="24" customWidth="1" min="1" max="1"/>
     <col width="55" customWidth="1" min="2" max="2"/>
     <col width="13" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1" ht="18" customHeight="1">
       <c r="A1" s="19" t="inlineStr">
         <is>
           <t>Email</t>
         </is>
       </c>
       <c r="B1" s="19" t="inlineStr">
         <is>
           <t>Groups Still In</t>
         </is>
       </c>
       <c r="C1" s="19" t="inlineStr">
         <is>
           <t>Group Count</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="30" t="inlineStr">
         <is>
-          <t>brian@performcb.com</t>
-[...8 lines deleted...]
-        <v>5</v>
+          <t>cinnamon@performcb.com</t>
+        </is>
+      </c>
+      <c r="B2" s="23" t="inlineStr">
+        <is>
+          <t>Clickbooth, Dept - Information Tech, Jira Time Tracker Reporters, ONOFF - Sensitive Cases, ONOFF - Task Force Members, PCB Managers, administrators, confluence-admins-performcb, confluence-user-access-admins-performcb, confluence-users, jira-administrators, jira-servicemanagement-customers-performcb, jira-servicemanagement-user-access-admins-performcb, jira-software-user-access-admins-performcb, jira-software-users, loom-admins-performcb, org-admins, site-admins</t>
+        </is>
+      </c>
+      <c r="C2" s="23" t="n">
+        <v>18</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="30" t="inlineStr">
         <is>
-          <t>jonathan@performcb.com</t>
-[...8 lines deleted...]
-        <v>3</v>
+          <t>mcclain@performcb.com</t>
+        </is>
+      </c>
+      <c r="B3" s="23" t="inlineStr">
+        <is>
+          <t>Dept - Partners, confluence-users, jira-servicemanagement-customers-performcb, jira-servicemanagement-users</t>
+        </is>
+      </c>
+      <c r="C3" s="23" t="n">
+        <v>4</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I120"/>
+  <dimension ref="A1:I125"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="28" customWidth="1" min="1" max="1"/>
     <col width="35" customWidth="1" min="2" max="2"/>
     <col width="6" customWidth="1" min="3" max="3"/>
     <col width="5" customWidth="1" min="4" max="4"/>
     <col width="12" customWidth="1" min="5" max="5"/>
     <col width="6" customWidth="1" min="6" max="6"/>
     <col width="11" customWidth="1" min="7" max="7"/>
     <col width="11" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
   </cols>
   <sheetData>
     <row r="1" ht="18" customHeight="1">
       <c r="A1" s="19" t="inlineStr">
         <is>
           <t>Display Name</t>
         </is>
       </c>
@@ -33516,3078 +32926,3329 @@
           <t>Work Mgmt</t>
         </is>
       </c>
       <c r="H1" s="19" t="inlineStr">
         <is>
           <t>Bitbucket</t>
         </is>
       </c>
       <c r="I1" s="19" t="inlineStr">
         <is>
           <t>Termed?</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="20" t="inlineStr">
         <is>
           <t>Aaron Ray</t>
         </is>
       </c>
       <c r="B2" s="20" t="inlineStr">
         <is>
           <t>aaron@performcb.com</t>
         </is>
       </c>
-      <c r="C2" s="26" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E2" s="26" t="inlineStr">
+      <c r="C2" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="D2" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="E2" s="27" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
       <c r="F2" s="21" t="inlineStr"/>
       <c r="G2" s="21" t="inlineStr"/>
       <c r="H2" s="21" t="inlineStr"/>
       <c r="I2" s="21" t="inlineStr"/>
     </row>
     <row r="3">
-      <c r="A3" s="23" t="inlineStr">
+      <c r="A3" s="24" t="inlineStr">
         <is>
           <t>Aimie Venchus</t>
         </is>
       </c>
-      <c r="B3" s="23" t="inlineStr">
+      <c r="B3" s="24" t="inlineStr">
         <is>
           <t>aimie@performcb.com</t>
         </is>
       </c>
-      <c r="C3" s="26" t="inlineStr">
-[...13 lines deleted...]
-      <c r="I3" s="24" t="inlineStr"/>
+      <c r="C3" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="D3" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="E3" s="25" t="inlineStr"/>
+      <c r="F3" s="25" t="inlineStr"/>
+      <c r="G3" s="25" t="inlineStr"/>
+      <c r="H3" s="25" t="inlineStr"/>
+      <c r="I3" s="25" t="inlineStr"/>
     </row>
     <row r="4">
       <c r="A4" s="20" t="inlineStr">
         <is>
-          <t>Allison Bartley</t>
+          <t>alexandra.ashbey</t>
         </is>
       </c>
       <c r="B4" s="20" t="inlineStr">
         <is>
-          <t>allison@performcb.com</t>
+          <t>alexandra.ashbey@performcb.com</t>
         </is>
       </c>
       <c r="C4" s="21" t="inlineStr"/>
-      <c r="D4" s="26" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D4" s="21" t="inlineStr"/>
       <c r="E4" s="21" t="inlineStr"/>
       <c r="F4" s="21" t="inlineStr"/>
-      <c r="G4" s="26" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G4" s="21" t="inlineStr"/>
       <c r="H4" s="21" t="inlineStr"/>
       <c r="I4" s="21" t="inlineStr"/>
     </row>
     <row r="5">
-      <c r="A5" s="23" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I5" s="24" t="inlineStr"/>
+      <c r="A5" s="24" t="inlineStr">
+        <is>
+          <t>Allison Bartley</t>
+        </is>
+      </c>
+      <c r="B5" s="24" t="inlineStr">
+        <is>
+          <t>allison@performcb.com</t>
+        </is>
+      </c>
+      <c r="C5" s="25" t="inlineStr"/>
+      <c r="D5" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="E5" s="25" t="inlineStr"/>
+      <c r="F5" s="25" t="inlineStr"/>
+      <c r="G5" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="H5" s="25" t="inlineStr"/>
+      <c r="I5" s="25" t="inlineStr"/>
     </row>
     <row r="6">
       <c r="A6" s="20" t="inlineStr">
         <is>
-          <t>Amanda Dansby</t>
+          <t>Amanda Yeager</t>
         </is>
       </c>
       <c r="B6" s="20" t="inlineStr">
         <is>
-          <t>amanda@performcb.com</t>
-[...7 lines deleted...]
-      <c r="D6" s="21" t="inlineStr"/>
+          <t>amanda.yeager@performcb.com</t>
+        </is>
+      </c>
+      <c r="C6" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="D6" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
       <c r="E6" s="21" t="inlineStr"/>
       <c r="F6" s="21" t="inlineStr"/>
       <c r="G6" s="21" t="inlineStr"/>
       <c r="H6" s="21" t="inlineStr"/>
       <c r="I6" s="21" t="inlineStr"/>
     </row>
     <row r="7">
-      <c r="A7" s="23" t="inlineStr">
-[...23 lines deleted...]
-      <c r="I7" s="24" t="inlineStr"/>
+      <c r="A7" s="24" t="inlineStr">
+        <is>
+          <t>Amanda Dansby</t>
+        </is>
+      </c>
+      <c r="B7" s="24" t="inlineStr">
+        <is>
+          <t>amanda@performcb.com</t>
+        </is>
+      </c>
+      <c r="C7" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="D7" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="E7" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="F7" s="25" t="inlineStr"/>
+      <c r="G7" s="25" t="inlineStr"/>
+      <c r="H7" s="25" t="inlineStr"/>
+      <c r="I7" s="25" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" s="20" t="inlineStr">
         <is>
-          <t>Ashley Ferguson</t>
+          <t>anas</t>
         </is>
       </c>
       <c r="B8" s="20" t="inlineStr">
         <is>
-          <t>ashley.ferguson@performcb.com</t>
-[...11 lines deleted...]
-      </c>
+          <t>anas@performcb.com</t>
+        </is>
+      </c>
+      <c r="C8" s="21" t="inlineStr"/>
+      <c r="D8" s="21" t="inlineStr"/>
       <c r="E8" s="21" t="inlineStr"/>
       <c r="F8" s="21" t="inlineStr"/>
       <c r="G8" s="21" t="inlineStr"/>
       <c r="H8" s="21" t="inlineStr"/>
       <c r="I8" s="21" t="inlineStr"/>
     </row>
     <row r="9">
-      <c r="A9" s="23" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I9" s="24" t="inlineStr"/>
+      <c r="A9" s="24" t="inlineStr">
+        <is>
+          <t>Angelica Cognac</t>
+        </is>
+      </c>
+      <c r="B9" s="24" t="inlineStr">
+        <is>
+          <t>angelica@performcb.com</t>
+        </is>
+      </c>
+      <c r="C9" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="D9" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="E9" s="25" t="inlineStr"/>
+      <c r="F9" s="25" t="inlineStr"/>
+      <c r="G9" s="25" t="inlineStr"/>
+      <c r="H9" s="25" t="inlineStr"/>
+      <c r="I9" s="25" t="inlineStr"/>
     </row>
     <row r="10">
       <c r="A10" s="20" t="inlineStr">
         <is>
-          <t>Beth Berstling</t>
+          <t>Ashley Ferguson</t>
         </is>
       </c>
       <c r="B10" s="20" t="inlineStr">
         <is>
-          <t>beth@performcb.com</t>
-[...7 lines deleted...]
-      <c r="D10" s="26" t="inlineStr">
+          <t>ashley.ferguson@performcb.com</t>
+        </is>
+      </c>
+      <c r="C10" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="D10" s="27" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
       <c r="E10" s="21" t="inlineStr"/>
       <c r="F10" s="21" t="inlineStr"/>
       <c r="G10" s="21" t="inlineStr"/>
       <c r="H10" s="21" t="inlineStr"/>
       <c r="I10" s="21" t="inlineStr"/>
     </row>
     <row r="11">
-      <c r="A11" s="23" t="inlineStr">
-[...27 lines deleted...]
-      <c r="I11" s="24" t="inlineStr"/>
+      <c r="A11" s="24" t="inlineStr">
+        <is>
+          <t>Ashley Ray</t>
+        </is>
+      </c>
+      <c r="B11" s="24" t="inlineStr">
+        <is>
+          <t>ashley.ray@performcb.com</t>
+        </is>
+      </c>
+      <c r="C11" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="D11" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="E11" s="25" t="inlineStr"/>
+      <c r="F11" s="25" t="inlineStr"/>
+      <c r="G11" s="25" t="inlineStr"/>
+      <c r="H11" s="25" t="inlineStr"/>
+      <c r="I11" s="25" t="inlineStr"/>
     </row>
     <row r="12">
       <c r="A12" s="20" t="inlineStr">
         <is>
-          <t>Bojan Dobrecevic</t>
+          <t>becca</t>
         </is>
       </c>
       <c r="B12" s="20" t="inlineStr">
         <is>
-          <t>bojan@performcb.com</t>
-[...6 lines deleted...]
-      </c>
+          <t>becca@performcb.com</t>
+        </is>
+      </c>
+      <c r="C12" s="21" t="inlineStr"/>
       <c r="D12" s="21" t="inlineStr"/>
-      <c r="E12" s="26" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E12" s="21" t="inlineStr"/>
       <c r="F12" s="21" t="inlineStr"/>
       <c r="G12" s="21" t="inlineStr"/>
       <c r="H12" s="21" t="inlineStr"/>
       <c r="I12" s="21" t="inlineStr"/>
     </row>
     <row r="13">
-      <c r="A13" s="23" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I13" s="24" t="inlineStr"/>
+      <c r="A13" s="24" t="inlineStr">
+        <is>
+          <t>Beth Berstling</t>
+        </is>
+      </c>
+      <c r="B13" s="24" t="inlineStr">
+        <is>
+          <t>beth@performcb.com</t>
+        </is>
+      </c>
+      <c r="C13" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="D13" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="E13" s="25" t="inlineStr"/>
+      <c r="F13" s="25" t="inlineStr"/>
+      <c r="G13" s="25" t="inlineStr"/>
+      <c r="H13" s="25" t="inlineStr"/>
+      <c r="I13" s="25" t="inlineStr"/>
     </row>
     <row r="14">
       <c r="A14" s="20" t="inlineStr">
         <is>
-          <t>Branislav Djurdjevic</t>
+          <t>Biljana Simić</t>
         </is>
       </c>
       <c r="B14" s="20" t="inlineStr">
         <is>
-          <t>branislav@performcb.com</t>
-[...8 lines deleted...]
-      <c r="E14" s="21" t="inlineStr"/>
+          <t>biljana@performcb.com</t>
+        </is>
+      </c>
+      <c r="C14" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="D14" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="E14" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
       <c r="F14" s="21" t="inlineStr"/>
       <c r="G14" s="21" t="inlineStr"/>
       <c r="H14" s="21" t="inlineStr"/>
       <c r="I14" s="21" t="inlineStr"/>
     </row>
     <row r="15">
-      <c r="A15" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="I15" s="24" t="inlineStr"/>
+      <c r="A15" s="24" t="inlineStr">
+        <is>
+          <t>Bojan Dobrecevic</t>
+        </is>
+      </c>
+      <c r="B15" s="24" t="inlineStr">
+        <is>
+          <t>bojan@performcb.com</t>
+        </is>
+      </c>
+      <c r="C15" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="D15" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="E15" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="F15" s="25" t="inlineStr"/>
+      <c r="G15" s="25" t="inlineStr"/>
+      <c r="H15" s="25" t="inlineStr"/>
+      <c r="I15" s="25" t="inlineStr"/>
     </row>
     <row r="16">
-      <c r="A16" s="30" t="inlineStr">
-[...27 lines deleted...]
-      </c>
+      <c r="A16" s="20" t="inlineStr">
+        <is>
+          <t>Brad Dobbins</t>
+        </is>
+      </c>
+      <c r="B16" s="20" t="inlineStr">
+        <is>
+          <t>brad@performcb.com</t>
+        </is>
+      </c>
+      <c r="C16" s="21" t="inlineStr"/>
+      <c r="D16" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="E16" s="21" t="inlineStr"/>
+      <c r="F16" s="21" t="inlineStr"/>
+      <c r="G16" s="21" t="inlineStr"/>
+      <c r="H16" s="21" t="inlineStr"/>
+      <c r="I16" s="21" t="inlineStr"/>
     </row>
     <row r="17">
-      <c r="A17" s="23" t="inlineStr">
-[...27 lines deleted...]
-      <c r="I17" s="24" t="inlineStr"/>
+      <c r="A17" s="24" t="inlineStr">
+        <is>
+          <t>Branislav Djurdjevic</t>
+        </is>
+      </c>
+      <c r="B17" s="24" t="inlineStr">
+        <is>
+          <t>branislav@performcb.com</t>
+        </is>
+      </c>
+      <c r="C17" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="D17" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="E17" s="25" t="inlineStr"/>
+      <c r="F17" s="25" t="inlineStr"/>
+      <c r="G17" s="25" t="inlineStr"/>
+      <c r="H17" s="25" t="inlineStr"/>
+      <c r="I17" s="25" t="inlineStr"/>
     </row>
     <row r="18">
       <c r="A18" s="20" t="inlineStr">
         <is>
-          <t>Cara Haegley</t>
+          <t>Brett Jenner</t>
         </is>
       </c>
       <c r="B18" s="20" t="inlineStr">
         <is>
-          <t>cara.haegley@performcb.com</t>
-[...7 lines deleted...]
-      <c r="D18" s="21" t="inlineStr"/>
+          <t>brett@performcb.com</t>
+        </is>
+      </c>
+      <c r="C18" s="21" t="inlineStr"/>
+      <c r="D18" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
       <c r="E18" s="21" t="inlineStr"/>
       <c r="F18" s="21" t="inlineStr"/>
       <c r="G18" s="21" t="inlineStr"/>
       <c r="H18" s="21" t="inlineStr"/>
       <c r="I18" s="21" t="inlineStr"/>
     </row>
     <row r="19">
-      <c r="A19" s="23" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I19" s="24" t="inlineStr"/>
+      <c r="A19" s="24" t="inlineStr">
+        <is>
+          <t>Brittany Lamont</t>
+        </is>
+      </c>
+      <c r="B19" s="24" t="inlineStr">
+        <is>
+          <t>brittany@performcb.com</t>
+        </is>
+      </c>
+      <c r="C19" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="D19" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="E19" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="F19" s="25" t="inlineStr"/>
+      <c r="G19" s="25" t="inlineStr"/>
+      <c r="H19" s="25" t="inlineStr"/>
+      <c r="I19" s="25" t="inlineStr"/>
     </row>
     <row r="20">
       <c r="A20" s="20" t="inlineStr">
         <is>
-          <t>Cinnamon Walker</t>
+          <t>Cara Haegley</t>
         </is>
       </c>
       <c r="B20" s="20" t="inlineStr">
         <is>
-          <t>cinnamon@performcb.com</t>
-[...2 lines deleted...]
-      <c r="C20" s="26" t="inlineStr">
+          <t>cara.haegley@performcb.com</t>
+        </is>
+      </c>
+      <c r="C20" s="27" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
       <c r="D20" s="21" t="inlineStr"/>
-      <c r="E20" s="26" t="inlineStr">
+      <c r="E20" s="27" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
       <c r="F20" s="21" t="inlineStr"/>
       <c r="G20" s="21" t="inlineStr"/>
       <c r="H20" s="21" t="inlineStr"/>
       <c r="I20" s="21" t="inlineStr"/>
     </row>
     <row r="21">
-      <c r="A21" s="23" t="inlineStr">
-[...23 lines deleted...]
-      <c r="I21" s="24" t="inlineStr"/>
+      <c r="A21" s="24" t="inlineStr">
+        <is>
+          <t>Cara Redding</t>
+        </is>
+      </c>
+      <c r="B21" s="24" t="inlineStr">
+        <is>
+          <t>cara@performcb.com</t>
+        </is>
+      </c>
+      <c r="C21" s="25" t="inlineStr"/>
+      <c r="D21" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="E21" s="25" t="inlineStr"/>
+      <c r="F21" s="25" t="inlineStr"/>
+      <c r="G21" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="H21" s="25" t="inlineStr"/>
+      <c r="I21" s="25" t="inlineStr"/>
     </row>
     <row r="22">
       <c r="A22" s="20" t="inlineStr">
         <is>
-          <t>Colleen Skogen</t>
+          <t>cassandra</t>
         </is>
       </c>
       <c r="B22" s="20" t="inlineStr">
         <is>
-          <t>colleen.skogen@performcb.com</t>
+          <t>cassandra@performcb.com</t>
         </is>
       </c>
       <c r="C22" s="21" t="inlineStr"/>
-      <c r="D22" s="26" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D22" s="21" t="inlineStr"/>
       <c r="E22" s="21" t="inlineStr"/>
       <c r="F22" s="21" t="inlineStr"/>
       <c r="G22" s="21" t="inlineStr"/>
       <c r="H22" s="21" t="inlineStr"/>
       <c r="I22" s="21" t="inlineStr"/>
     </row>
     <row r="23">
-      <c r="A23" s="23" t="inlineStr">
-[...23 lines deleted...]
-      <c r="I23" s="24" t="inlineStr"/>
+      <c r="A23" s="24" t="inlineStr">
+        <is>
+          <t>Celine Hassan</t>
+        </is>
+      </c>
+      <c r="B23" s="24" t="inlineStr">
+        <is>
+          <t>celine@performcb.com</t>
+        </is>
+      </c>
+      <c r="C23" s="25" t="inlineStr"/>
+      <c r="D23" s="25" t="inlineStr"/>
+      <c r="E23" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="F23" s="25" t="inlineStr"/>
+      <c r="G23" s="25" t="inlineStr"/>
+      <c r="H23" s="25" t="inlineStr"/>
+      <c r="I23" s="25" t="inlineStr"/>
     </row>
     <row r="24">
-      <c r="A24" s="20" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I24" s="21" t="inlineStr"/>
+      <c r="A24" s="30" t="inlineStr">
+        <is>
+          <t>Cinnamon Walker</t>
+        </is>
+      </c>
+      <c r="B24" s="30" t="inlineStr">
+        <is>
+          <t>cinnamon@performcb.com</t>
+        </is>
+      </c>
+      <c r="C24" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="D24" s="23" t="inlineStr"/>
+      <c r="E24" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="F24" s="23" t="inlineStr"/>
+      <c r="G24" s="23" t="inlineStr"/>
+      <c r="H24" s="23" t="inlineStr"/>
+      <c r="I24" s="23" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
     </row>
     <row r="25">
-      <c r="A25" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="I25" s="24" t="inlineStr"/>
+      <c r="A25" s="24" t="inlineStr">
+        <is>
+          <t>Claire Recore</t>
+        </is>
+      </c>
+      <c r="B25" s="24" t="inlineStr">
+        <is>
+          <t>claire@performcb.com</t>
+        </is>
+      </c>
+      <c r="C25" s="25" t="inlineStr"/>
+      <c r="D25" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="E25" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="F25" s="25" t="inlineStr"/>
+      <c r="G25" s="25" t="inlineStr"/>
+      <c r="H25" s="25" t="inlineStr"/>
+      <c r="I25" s="25" t="inlineStr"/>
     </row>
     <row r="26">
       <c r="A26" s="20" t="inlineStr">
         <is>
-          <t>Dane Armstrong</t>
+          <t>Colleen Skogen</t>
         </is>
       </c>
       <c r="B26" s="20" t="inlineStr">
         <is>
-          <t>dane@performcb.com</t>
-[...7 lines deleted...]
-      <c r="D26" s="21" t="inlineStr"/>
+          <t>colleen.skogen@performcb.com</t>
+        </is>
+      </c>
+      <c r="C26" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="D26" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
       <c r="E26" s="21" t="inlineStr"/>
       <c r="F26" s="21" t="inlineStr"/>
       <c r="G26" s="21" t="inlineStr"/>
       <c r="H26" s="21" t="inlineStr"/>
       <c r="I26" s="21" t="inlineStr"/>
     </row>
     <row r="27">
-      <c r="A27" s="23" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I27" s="24" t="inlineStr"/>
+      <c r="A27" s="24" t="inlineStr">
+        <is>
+          <t>Colleen Rittenhouse</t>
+        </is>
+      </c>
+      <c r="B27" s="24" t="inlineStr">
+        <is>
+          <t>colleen@performcb.com</t>
+        </is>
+      </c>
+      <c r="C27" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="D27" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="E27" s="25" t="inlineStr"/>
+      <c r="F27" s="25" t="inlineStr"/>
+      <c r="G27" s="25" t="inlineStr"/>
+      <c r="H27" s="25" t="inlineStr"/>
+      <c r="I27" s="25" t="inlineStr"/>
     </row>
     <row r="28">
       <c r="A28" s="20" t="inlineStr">
         <is>
-          <t>David Owens</t>
+          <t>Conner</t>
         </is>
       </c>
       <c r="B28" s="20" t="inlineStr">
         <is>
-          <t>david.owens@performcb.com</t>
-[...7 lines deleted...]
-      <c r="D28" s="26" t="inlineStr">
+          <t>conner@performcb.com</t>
+        </is>
+      </c>
+      <c r="C28" s="21" t="inlineStr"/>
+      <c r="D28" s="27" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
       <c r="E28" s="21" t="inlineStr"/>
       <c r="F28" s="21" t="inlineStr"/>
       <c r="G28" s="21" t="inlineStr"/>
       <c r="H28" s="21" t="inlineStr"/>
       <c r="I28" s="21" t="inlineStr"/>
     </row>
     <row r="29">
-      <c r="A29" s="23" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I29" s="24" t="inlineStr"/>
+      <c r="A29" s="24" t="inlineStr">
+        <is>
+          <t>Courtney McLeod</t>
+        </is>
+      </c>
+      <c r="B29" s="24" t="inlineStr">
+        <is>
+          <t>courtney@performcb.com</t>
+        </is>
+      </c>
+      <c r="C29" s="25" t="inlineStr"/>
+      <c r="D29" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="E29" s="25" t="inlineStr"/>
+      <c r="F29" s="25" t="inlineStr"/>
+      <c r="G29" s="25" t="inlineStr"/>
+      <c r="H29" s="25" t="inlineStr"/>
+      <c r="I29" s="25" t="inlineStr"/>
     </row>
     <row r="30">
       <c r="A30" s="20" t="inlineStr">
         <is>
-          <t>Devyn Kahl</t>
+          <t>Dan Dombrowski</t>
         </is>
       </c>
       <c r="B30" s="20" t="inlineStr">
         <is>
-          <t>devyn@performcb.com</t>
+          <t>dan@performcb.com</t>
         </is>
       </c>
       <c r="C30" s="21" t="inlineStr"/>
-      <c r="D30" s="26" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D30" s="21" t="inlineStr"/>
       <c r="E30" s="21" t="inlineStr"/>
       <c r="F30" s="21" t="inlineStr"/>
-      <c r="G30" s="26" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G30" s="21" t="inlineStr"/>
       <c r="H30" s="21" t="inlineStr"/>
       <c r="I30" s="21" t="inlineStr"/>
     </row>
     <row r="31">
-      <c r="A31" s="23" t="inlineStr">
-[...27 lines deleted...]
-      <c r="I31" s="24" t="inlineStr"/>
+      <c r="A31" s="24" t="inlineStr">
+        <is>
+          <t>Dane Armstrong</t>
+        </is>
+      </c>
+      <c r="B31" s="24" t="inlineStr">
+        <is>
+          <t>dane@performcb.com</t>
+        </is>
+      </c>
+      <c r="C31" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="D31" s="25" t="inlineStr"/>
+      <c r="E31" s="25" t="inlineStr"/>
+      <c r="F31" s="25" t="inlineStr"/>
+      <c r="G31" s="25" t="inlineStr"/>
+      <c r="H31" s="25" t="inlineStr"/>
+      <c r="I31" s="25" t="inlineStr"/>
     </row>
     <row r="32">
       <c r="A32" s="20" t="inlineStr">
         <is>
-          <t>Djordje Sladakovic</t>
+          <t>Daniel Carter</t>
         </is>
       </c>
       <c r="B32" s="20" t="inlineStr">
         <is>
-          <t>djordje.sladakovic@performcb.com</t>
-[...12 lines deleted...]
-      </c>
+          <t>daniel@performcb.com</t>
+        </is>
+      </c>
+      <c r="C32" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="D32" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="E32" s="21" t="inlineStr"/>
       <c r="F32" s="21" t="inlineStr"/>
       <c r="G32" s="21" t="inlineStr"/>
       <c r="H32" s="21" t="inlineStr"/>
       <c r="I32" s="21" t="inlineStr"/>
     </row>
     <row r="33">
-      <c r="A33" s="23" t="inlineStr">
-[...27 lines deleted...]
-      <c r="I33" s="24" t="inlineStr"/>
+      <c r="A33" s="24" t="inlineStr">
+        <is>
+          <t>david.haverly</t>
+        </is>
+      </c>
+      <c r="B33" s="24" t="inlineStr">
+        <is>
+          <t>david.haverly@performcb.com</t>
+        </is>
+      </c>
+      <c r="C33" s="25" t="inlineStr"/>
+      <c r="D33" s="25" t="inlineStr"/>
+      <c r="E33" s="25" t="inlineStr"/>
+      <c r="F33" s="25" t="inlineStr"/>
+      <c r="G33" s="25" t="inlineStr"/>
+      <c r="H33" s="25" t="inlineStr"/>
+      <c r="I33" s="25" t="inlineStr"/>
     </row>
     <row r="34">
       <c r="A34" s="20" t="inlineStr">
         <is>
-          <t>Dragan Gajic</t>
+          <t>David Owens</t>
         </is>
       </c>
       <c r="B34" s="20" t="inlineStr">
         <is>
-          <t>dragan.gajic@performcb.com</t>
-[...7 lines deleted...]
-      <c r="D34" s="26" t="inlineStr">
+          <t>david.owens@performcb.com</t>
+        </is>
+      </c>
+      <c r="C34" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="D34" s="27" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
       <c r="E34" s="21" t="inlineStr"/>
       <c r="F34" s="21" t="inlineStr"/>
       <c r="G34" s="21" t="inlineStr"/>
       <c r="H34" s="21" t="inlineStr"/>
       <c r="I34" s="21" t="inlineStr"/>
     </row>
     <row r="35">
-      <c r="A35" s="23" t="inlineStr">
-[...31 lines deleted...]
-      <c r="I35" s="24" t="inlineStr"/>
+      <c r="A35" s="24" t="inlineStr">
+        <is>
+          <t>denis</t>
+        </is>
+      </c>
+      <c r="B35" s="24" t="inlineStr">
+        <is>
+          <t>denis@performcb.com</t>
+        </is>
+      </c>
+      <c r="C35" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="D35" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="E35" s="25" t="inlineStr"/>
+      <c r="F35" s="25" t="inlineStr"/>
+      <c r="G35" s="25" t="inlineStr"/>
+      <c r="H35" s="25" t="inlineStr"/>
+      <c r="I35" s="25" t="inlineStr"/>
     </row>
     <row r="36">
       <c r="A36" s="20" t="inlineStr">
         <is>
-          <t>Drew Rosier</t>
+          <t>Devyn Kahl</t>
         </is>
       </c>
       <c r="B36" s="20" t="inlineStr">
         <is>
-          <t>drew@performcb.com</t>
+          <t>devyn@performcb.com</t>
         </is>
       </c>
       <c r="C36" s="21" t="inlineStr"/>
-      <c r="D36" s="21" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="D36" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="E36" s="21" t="inlineStr"/>
       <c r="F36" s="21" t="inlineStr"/>
-      <c r="G36" s="21" t="inlineStr"/>
+      <c r="G36" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
       <c r="H36" s="21" t="inlineStr"/>
       <c r="I36" s="21" t="inlineStr"/>
     </row>
     <row r="37">
-      <c r="A37" s="23" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I37" s="24" t="inlineStr"/>
+      <c r="A37" s="24" t="inlineStr">
+        <is>
+          <t>Dijana Petkovic</t>
+        </is>
+      </c>
+      <c r="B37" s="24" t="inlineStr">
+        <is>
+          <t>dijana.petkovic@performcb.com</t>
+        </is>
+      </c>
+      <c r="C37" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="D37" s="25" t="inlineStr"/>
+      <c r="E37" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="F37" s="25" t="inlineStr"/>
+      <c r="G37" s="25" t="inlineStr"/>
+      <c r="H37" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="I37" s="25" t="inlineStr"/>
     </row>
     <row r="38">
       <c r="A38" s="20" t="inlineStr">
         <is>
-          <t>Dzenis Softic</t>
+          <t>Djordje Sladakovic</t>
         </is>
       </c>
       <c r="B38" s="20" t="inlineStr">
         <is>
-          <t>dzenis@performcb.com</t>
-[...2 lines deleted...]
-      <c r="C38" s="21" t="inlineStr"/>
+          <t>djordje.sladakovic@performcb.com</t>
+        </is>
+      </c>
+      <c r="C38" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
       <c r="D38" s="21" t="inlineStr"/>
-      <c r="E38" s="21" t="inlineStr"/>
+      <c r="E38" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
       <c r="F38" s="21" t="inlineStr"/>
       <c r="G38" s="21" t="inlineStr"/>
       <c r="H38" s="21" t="inlineStr"/>
       <c r="I38" s="21" t="inlineStr"/>
     </row>
     <row r="39">
-      <c r="A39" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="I39" s="24" t="inlineStr"/>
+      <c r="A39" s="24" t="inlineStr">
+        <is>
+          <t>Djordje Topic</t>
+        </is>
+      </c>
+      <c r="B39" s="24" t="inlineStr">
+        <is>
+          <t>djordje.topic@performcb.com</t>
+        </is>
+      </c>
+      <c r="C39" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="D39" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="E39" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="F39" s="25" t="inlineStr"/>
+      <c r="G39" s="25" t="inlineStr"/>
+      <c r="H39" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="I39" s="25" t="inlineStr"/>
     </row>
     <row r="40">
       <c r="A40" s="20" t="inlineStr">
         <is>
-          <t>Emily Phinney</t>
+          <t>Dragan Gajic</t>
         </is>
       </c>
       <c r="B40" s="20" t="inlineStr">
         <is>
-          <t>emily@performcb.com</t>
-[...16 lines deleted...]
-      </c>
+          <t>dragan.gajic@performcb.com</t>
+        </is>
+      </c>
+      <c r="C40" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="D40" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="E40" s="21" t="inlineStr"/>
       <c r="F40" s="21" t="inlineStr"/>
       <c r="G40" s="21" t="inlineStr"/>
       <c r="H40" s="21" t="inlineStr"/>
       <c r="I40" s="21" t="inlineStr"/>
     </row>
     <row r="41">
-      <c r="A41" s="23" t="inlineStr">
-[...27 lines deleted...]
-      <c r="I41" s="24" t="inlineStr"/>
+      <c r="A41" s="24" t="inlineStr">
+        <is>
+          <t>Drazen Lazarevic</t>
+        </is>
+      </c>
+      <c r="B41" s="24" t="inlineStr">
+        <is>
+          <t>drazen@performcb.com</t>
+        </is>
+      </c>
+      <c r="C41" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="D41" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="E41" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="F41" s="25" t="inlineStr"/>
+      <c r="G41" s="25" t="inlineStr"/>
+      <c r="H41" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="I41" s="25" t="inlineStr"/>
     </row>
     <row r="42">
       <c r="A42" s="20" t="inlineStr">
         <is>
-          <t>Geoff Bender</t>
+          <t>dusan</t>
         </is>
       </c>
       <c r="B42" s="20" t="inlineStr">
         <is>
-          <t>geoff@performcb.com</t>
-[...7 lines deleted...]
-      <c r="D42" s="21" t="inlineStr"/>
+          <t>dusan@performcb.com</t>
+        </is>
+      </c>
+      <c r="C42" s="21" t="inlineStr"/>
+      <c r="D42" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
       <c r="E42" s="21" t="inlineStr"/>
       <c r="F42" s="21" t="inlineStr"/>
       <c r="G42" s="21" t="inlineStr"/>
       <c r="H42" s="21" t="inlineStr"/>
       <c r="I42" s="21" t="inlineStr"/>
     </row>
     <row r="43">
-      <c r="A43" s="23" t="inlineStr">
-[...23 lines deleted...]
-      <c r="I43" s="24" t="inlineStr"/>
+      <c r="A43" s="24" t="inlineStr">
+        <is>
+          <t>dzenis.claw</t>
+        </is>
+      </c>
+      <c r="B43" s="24" t="inlineStr">
+        <is>
+          <t>dzenis.claw@performcb.com</t>
+        </is>
+      </c>
+      <c r="C43" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="D43" s="25" t="inlineStr"/>
+      <c r="E43" s="25" t="inlineStr"/>
+      <c r="F43" s="25" t="inlineStr"/>
+      <c r="G43" s="25" t="inlineStr"/>
+      <c r="H43" s="25" t="inlineStr"/>
+      <c r="I43" s="25" t="inlineStr"/>
     </row>
     <row r="44">
       <c r="A44" s="20" t="inlineStr">
         <is>
-          <t>hayden</t>
+          <t>Dzenis Softic</t>
         </is>
       </c>
       <c r="B44" s="20" t="inlineStr">
         <is>
-          <t>hayden@performcb.com</t>
+          <t>dzenis@performcb.com</t>
         </is>
       </c>
       <c r="C44" s="21" t="inlineStr"/>
       <c r="D44" s="21" t="inlineStr"/>
-      <c r="E44" s="26" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E44" s="21" t="inlineStr"/>
       <c r="F44" s="21" t="inlineStr"/>
       <c r="G44" s="21" t="inlineStr"/>
       <c r="H44" s="21" t="inlineStr"/>
       <c r="I44" s="21" t="inlineStr"/>
     </row>
     <row r="45">
-      <c r="A45" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="I45" s="24" t="inlineStr"/>
+      <c r="A45" s="24" t="inlineStr">
+        <is>
+          <t>Elyas Ghiasy</t>
+        </is>
+      </c>
+      <c r="B45" s="24" t="inlineStr">
+        <is>
+          <t>elyas@performcb.com</t>
+        </is>
+      </c>
+      <c r="C45" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="D45" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="E45" s="25" t="inlineStr"/>
+      <c r="F45" s="25" t="inlineStr"/>
+      <c r="G45" s="25" t="inlineStr"/>
+      <c r="H45" s="25" t="inlineStr"/>
+      <c r="I45" s="25" t="inlineStr"/>
     </row>
     <row r="46">
       <c r="A46" s="20" t="inlineStr">
         <is>
-          <t>Holly Barnes</t>
+          <t>Emily Phinney</t>
         </is>
       </c>
       <c r="B46" s="20" t="inlineStr">
         <is>
-          <t>holly@performcb.com</t>
-[...12 lines deleted...]
-      <c r="E46" s="26" t="inlineStr">
+          <t>emily@performcb.com</t>
+        </is>
+      </c>
+      <c r="C46" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="D46" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="E46" s="27" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
       <c r="F46" s="21" t="inlineStr"/>
-      <c r="G46" s="26" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G46" s="21" t="inlineStr"/>
       <c r="H46" s="21" t="inlineStr"/>
       <c r="I46" s="21" t="inlineStr"/>
     </row>
     <row r="47">
-      <c r="A47" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="I47" s="24" t="inlineStr"/>
+      <c r="A47" s="24" t="inlineStr">
+        <is>
+          <t>Erin Cigich</t>
+        </is>
+      </c>
+      <c r="B47" s="24" t="inlineStr">
+        <is>
+          <t>erin@performcb.com</t>
+        </is>
+      </c>
+      <c r="C47" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="D47" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="E47" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="F47" s="25" t="inlineStr"/>
+      <c r="G47" s="25" t="inlineStr"/>
+      <c r="H47" s="25" t="inlineStr"/>
+      <c r="I47" s="25" t="inlineStr"/>
     </row>
     <row r="48">
       <c r="A48" s="20" t="inlineStr">
         <is>
-          <t>James Epstein</t>
+          <t>Geoff Bender</t>
         </is>
       </c>
       <c r="B48" s="20" t="inlineStr">
         <is>
-          <t>james.epstein@performcb.com</t>
-[...3 lines deleted...]
-      <c r="D48" s="26" t="inlineStr">
+          <t>geoff@performcb.com</t>
+        </is>
+      </c>
+      <c r="C48" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="D48" s="27" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
       <c r="E48" s="21" t="inlineStr"/>
       <c r="F48" s="21" t="inlineStr"/>
-      <c r="G48" s="26" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G48" s="21" t="inlineStr"/>
       <c r="H48" s="21" t="inlineStr"/>
       <c r="I48" s="21" t="inlineStr"/>
     </row>
     <row r="49">
-      <c r="A49" s="23" t="inlineStr">
-[...23 lines deleted...]
-      <c r="I49" s="24" t="inlineStr"/>
+      <c r="A49" s="24" t="inlineStr">
+        <is>
+          <t>Haley Shiner</t>
+        </is>
+      </c>
+      <c r="B49" s="24" t="inlineStr">
+        <is>
+          <t>haley@performcb.com</t>
+        </is>
+      </c>
+      <c r="C49" s="25" t="inlineStr"/>
+      <c r="D49" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="E49" s="25" t="inlineStr"/>
+      <c r="F49" s="25" t="inlineStr"/>
+      <c r="G49" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="H49" s="25" t="inlineStr"/>
+      <c r="I49" s="25" t="inlineStr"/>
     </row>
     <row r="50">
       <c r="A50" s="20" t="inlineStr">
         <is>
-          <t>Jason Sierra</t>
+          <t>hayden</t>
         </is>
       </c>
       <c r="B50" s="20" t="inlineStr">
         <is>
-          <t>jason@performcb.com</t>
-[...6 lines deleted...]
-      </c>
+          <t>hayden@performcb.com</t>
+        </is>
+      </c>
+      <c r="C50" s="21" t="inlineStr"/>
       <c r="D50" s="21" t="inlineStr"/>
-      <c r="E50" s="26" t="inlineStr">
+      <c r="E50" s="27" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
       <c r="F50" s="21" t="inlineStr"/>
       <c r="G50" s="21" t="inlineStr"/>
       <c r="H50" s="21" t="inlineStr"/>
       <c r="I50" s="21" t="inlineStr"/>
     </row>
     <row r="51">
-      <c r="A51" s="23" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I51" s="24" t="inlineStr"/>
+      <c r="A51" s="24" t="inlineStr">
+        <is>
+          <t>Helpdesk Agent</t>
+        </is>
+      </c>
+      <c r="B51" s="24" t="inlineStr">
+        <is>
+          <t>helpdesk@performcb.com</t>
+        </is>
+      </c>
+      <c r="C51" s="25" t="inlineStr"/>
+      <c r="D51" s="25" t="inlineStr"/>
+      <c r="E51" s="25" t="inlineStr"/>
+      <c r="F51" s="25" t="inlineStr"/>
+      <c r="G51" s="25" t="inlineStr"/>
+      <c r="H51" s="25" t="inlineStr"/>
+      <c r="I51" s="25" t="inlineStr"/>
     </row>
     <row r="52">
       <c r="A52" s="20" t="inlineStr">
         <is>
-          <t>Jelena Vujic</t>
+          <t>Holly Barnes</t>
         </is>
       </c>
       <c r="B52" s="20" t="inlineStr">
         <is>
-          <t>jelena.vujic@performcb.com</t>
-[...12 lines deleted...]
-      <c r="E52" s="26" t="inlineStr">
+          <t>holly@performcb.com</t>
+        </is>
+      </c>
+      <c r="C52" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="D52" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="E52" s="27" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
       <c r="F52" s="21" t="inlineStr"/>
-      <c r="G52" s="21" t="inlineStr"/>
+      <c r="G52" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
       <c r="H52" s="21" t="inlineStr"/>
       <c r="I52" s="21" t="inlineStr"/>
     </row>
     <row r="53">
-      <c r="A53" s="23" t="inlineStr">
-[...27 lines deleted...]
-      <c r="I53" s="24" t="inlineStr"/>
+      <c r="A53" s="24" t="inlineStr">
+        <is>
+          <t>Iva Jocic</t>
+        </is>
+      </c>
+      <c r="B53" s="24" t="inlineStr">
+        <is>
+          <t>iva@performcb.com</t>
+        </is>
+      </c>
+      <c r="C53" s="25" t="inlineStr"/>
+      <c r="D53" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="E53" s="25" t="inlineStr"/>
+      <c r="F53" s="25" t="inlineStr"/>
+      <c r="G53" s="25" t="inlineStr"/>
+      <c r="H53" s="25" t="inlineStr"/>
+      <c r="I53" s="25" t="inlineStr"/>
     </row>
     <row r="54">
       <c r="A54" s="20" t="inlineStr">
         <is>
-          <t>Jen Lewis</t>
+          <t>James Epstein</t>
         </is>
       </c>
       <c r="B54" s="20" t="inlineStr">
         <is>
-          <t>jen@performcb.com</t>
-[...7 lines deleted...]
-      <c r="D54" s="21" t="inlineStr"/>
+          <t>james.epstein@performcb.com</t>
+        </is>
+      </c>
+      <c r="C54" s="21" t="inlineStr"/>
+      <c r="D54" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
       <c r="E54" s="21" t="inlineStr"/>
       <c r="F54" s="21" t="inlineStr"/>
-      <c r="G54" s="21" t="inlineStr"/>
+      <c r="G54" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
       <c r="H54" s="21" t="inlineStr"/>
       <c r="I54" s="21" t="inlineStr"/>
     </row>
     <row r="55">
-      <c r="A55" s="23" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I55" s="24" t="inlineStr"/>
+      <c r="A55" s="24" t="inlineStr">
+        <is>
+          <t>Jarett Lewis</t>
+        </is>
+      </c>
+      <c r="B55" s="24" t="inlineStr">
+        <is>
+          <t>jarett@performcb.com</t>
+        </is>
+      </c>
+      <c r="C55" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="D55" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="E55" s="25" t="inlineStr"/>
+      <c r="F55" s="25" t="inlineStr"/>
+      <c r="G55" s="25" t="inlineStr"/>
+      <c r="H55" s="25" t="inlineStr"/>
+      <c r="I55" s="25" t="inlineStr"/>
     </row>
     <row r="56">
       <c r="A56" s="20" t="inlineStr">
         <is>
-          <t>jill</t>
+          <t>Jason Sierra</t>
         </is>
       </c>
       <c r="B56" s="20" t="inlineStr">
         <is>
-          <t>jill@performcb.com</t>
-[...8 lines deleted...]
-      <c r="E56" s="21" t="inlineStr"/>
+          <t>jason@performcb.com</t>
+        </is>
+      </c>
+      <c r="C56" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="D56" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="E56" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
       <c r="F56" s="21" t="inlineStr"/>
-      <c r="G56" s="26" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G56" s="21" t="inlineStr"/>
       <c r="H56" s="21" t="inlineStr"/>
       <c r="I56" s="21" t="inlineStr"/>
     </row>
     <row r="57">
-      <c r="A57" s="23" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I57" s="24" t="inlineStr"/>
+      <c r="A57" s="24" t="inlineStr">
+        <is>
+          <t>jeel</t>
+        </is>
+      </c>
+      <c r="B57" s="24" t="inlineStr">
+        <is>
+          <t>jeel@performcb.com</t>
+        </is>
+      </c>
+      <c r="C57" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="D57" s="25" t="inlineStr"/>
+      <c r="E57" s="25" t="inlineStr"/>
+      <c r="F57" s="25" t="inlineStr"/>
+      <c r="G57" s="25" t="inlineStr"/>
+      <c r="H57" s="25" t="inlineStr"/>
+      <c r="I57" s="25" t="inlineStr"/>
     </row>
     <row r="58">
-      <c r="A58" s="30" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="A58" s="20" t="inlineStr">
+        <is>
+          <t>Jelena Vujic</t>
+        </is>
+      </c>
+      <c r="B58" s="20" t="inlineStr">
+        <is>
+          <t>jelena.vujic@performcb.com</t>
+        </is>
+      </c>
+      <c r="C58" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="D58" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="E58" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="F58" s="21" t="inlineStr"/>
+      <c r="G58" s="21" t="inlineStr"/>
+      <c r="H58" s="21" t="inlineStr"/>
+      <c r="I58" s="21" t="inlineStr"/>
     </row>
     <row r="59">
-      <c r="A59" s="23" t="inlineStr">
-[...23 lines deleted...]
-      <c r="I59" s="24" t="inlineStr"/>
+      <c r="A59" s="24" t="inlineStr">
+        <is>
+          <t>Jelena Miskic</t>
+        </is>
+      </c>
+      <c r="B59" s="24" t="inlineStr">
+        <is>
+          <t>jelena@performcb.com</t>
+        </is>
+      </c>
+      <c r="C59" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="D59" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="E59" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="F59" s="25" t="inlineStr"/>
+      <c r="G59" s="25" t="inlineStr"/>
+      <c r="H59" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="I59" s="25" t="inlineStr"/>
     </row>
     <row r="60">
       <c r="A60" s="20" t="inlineStr">
         <is>
-          <t>Julie Blake</t>
+          <t>Jen Lewis</t>
         </is>
       </c>
       <c r="B60" s="20" t="inlineStr">
         <is>
-          <t>julie.blake@performcb.com</t>
-[...12 lines deleted...]
-      </c>
+          <t>jen@performcb.com</t>
+        </is>
+      </c>
+      <c r="C60" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="D60" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="E60" s="21" t="inlineStr"/>
       <c r="F60" s="21" t="inlineStr"/>
       <c r="G60" s="21" t="inlineStr"/>
       <c r="H60" s="21" t="inlineStr"/>
       <c r="I60" s="21" t="inlineStr"/>
     </row>
     <row r="61">
-      <c r="A61" s="23" t="inlineStr">
-[...23 lines deleted...]
-      <c r="I61" s="24" t="inlineStr"/>
+      <c r="A61" s="24" t="inlineStr">
+        <is>
+          <t>Jennifer.Leslie</t>
+        </is>
+      </c>
+      <c r="B61" s="24" t="inlineStr">
+        <is>
+          <t>jennifer.leslie@performcb.com</t>
+        </is>
+      </c>
+      <c r="C61" s="25" t="inlineStr"/>
+      <c r="D61" s="25" t="inlineStr"/>
+      <c r="E61" s="25" t="inlineStr"/>
+      <c r="F61" s="25" t="inlineStr"/>
+      <c r="G61" s="25" t="inlineStr"/>
+      <c r="H61" s="25" t="inlineStr"/>
+      <c r="I61" s="25" t="inlineStr"/>
     </row>
     <row r="62">
       <c r="A62" s="20" t="inlineStr">
         <is>
-          <t>Julie Martin</t>
+          <t>Jessica Kemper</t>
         </is>
       </c>
       <c r="B62" s="20" t="inlineStr">
         <is>
-          <t>julie@performcb.com</t>
-[...16 lines deleted...]
-      </c>
+          <t>jessica@performcb.com</t>
+        </is>
+      </c>
+      <c r="C62" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="D62" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="E62" s="21" t="inlineStr"/>
       <c r="F62" s="21" t="inlineStr"/>
-      <c r="G62" s="21" t="inlineStr"/>
+      <c r="G62" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
       <c r="H62" s="21" t="inlineStr"/>
       <c r="I62" s="21" t="inlineStr"/>
     </row>
     <row r="63">
-      <c r="A63" s="23" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I63" s="24" t="inlineStr"/>
+      <c r="A63" s="24" t="inlineStr">
+        <is>
+          <t>jill</t>
+        </is>
+      </c>
+      <c r="B63" s="24" t="inlineStr">
+        <is>
+          <t>jill@performcb.com</t>
+        </is>
+      </c>
+      <c r="C63" s="25" t="inlineStr"/>
+      <c r="D63" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="E63" s="25" t="inlineStr"/>
+      <c r="F63" s="25" t="inlineStr"/>
+      <c r="G63" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="H63" s="25" t="inlineStr"/>
+      <c r="I63" s="25" t="inlineStr"/>
     </row>
     <row r="64">
       <c r="A64" s="20" t="inlineStr">
         <is>
-          <t>Keely Karalis</t>
+          <t>Perform[cb] JIRA Assistant</t>
         </is>
       </c>
       <c r="B64" s="20" t="inlineStr">
         <is>
-          <t>keely@performcb.com</t>
-[...2 lines deleted...]
-      <c r="C64" s="26" t="inlineStr">
+          <t>jira_assistant@performcb.com</t>
+        </is>
+      </c>
+      <c r="C64" s="27" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
       <c r="D64" s="21" t="inlineStr"/>
       <c r="E64" s="21" t="inlineStr"/>
       <c r="F64" s="21" t="inlineStr"/>
-      <c r="G64" s="26" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G64" s="21" t="inlineStr"/>
       <c r="H64" s="21" t="inlineStr"/>
       <c r="I64" s="21" t="inlineStr"/>
     </row>
     <row r="65">
-      <c r="A65" s="23" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I65" s="24" t="inlineStr"/>
+      <c r="A65" s="24" t="inlineStr">
+        <is>
+          <t>Joe Murray</t>
+        </is>
+      </c>
+      <c r="B65" s="24" t="inlineStr">
+        <is>
+          <t>joseph@performcb.com</t>
+        </is>
+      </c>
+      <c r="C65" s="25" t="inlineStr"/>
+      <c r="D65" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="E65" s="25" t="inlineStr"/>
+      <c r="F65" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="G65" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="H65" s="25" t="inlineStr"/>
+      <c r="I65" s="25" t="inlineStr"/>
     </row>
     <row r="66">
       <c r="A66" s="20" t="inlineStr">
         <is>
-          <t>Kevin Mosansky</t>
+          <t>Julie Blake</t>
         </is>
       </c>
       <c r="B66" s="20" t="inlineStr">
         <is>
-          <t>kevin@performcb.com</t>
-[...12 lines deleted...]
-      <c r="E66" s="21" t="inlineStr"/>
+          <t>julie.blake@performcb.com</t>
+        </is>
+      </c>
+      <c r="C66" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="D66" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="E66" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
       <c r="F66" s="21" t="inlineStr"/>
       <c r="G66" s="21" t="inlineStr"/>
       <c r="H66" s="21" t="inlineStr"/>
       <c r="I66" s="21" t="inlineStr"/>
     </row>
     <row r="67">
-      <c r="A67" s="23" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I67" s="24" t="inlineStr"/>
+      <c r="A67" s="24" t="inlineStr">
+        <is>
+          <t>Julie Heckman</t>
+        </is>
+      </c>
+      <c r="B67" s="24" t="inlineStr">
+        <is>
+          <t>julie.heckman@performcb.com</t>
+        </is>
+      </c>
+      <c r="C67" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="D67" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="E67" s="25" t="inlineStr"/>
+      <c r="F67" s="25" t="inlineStr"/>
+      <c r="G67" s="25" t="inlineStr"/>
+      <c r="H67" s="25" t="inlineStr"/>
+      <c r="I67" s="25" t="inlineStr"/>
     </row>
     <row r="68">
       <c r="A68" s="20" t="inlineStr">
         <is>
-          <t>Kunwar Pal-Singh</t>
+          <t>Julie Martin</t>
         </is>
       </c>
       <c r="B68" s="20" t="inlineStr">
         <is>
-          <t>kunwar@performcb.com</t>
-[...4 lines deleted...]
-      <c r="E68" s="21" t="inlineStr"/>
+          <t>julie@performcb.com</t>
+        </is>
+      </c>
+      <c r="C68" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="D68" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="E68" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
       <c r="F68" s="21" t="inlineStr"/>
       <c r="G68" s="21" t="inlineStr"/>
       <c r="H68" s="21" t="inlineStr"/>
       <c r="I68" s="21" t="inlineStr"/>
     </row>
     <row r="69">
-      <c r="A69" s="23" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I69" s="24" t="inlineStr"/>
+      <c r="A69" s="24" t="inlineStr">
+        <is>
+          <t>Kassidy Madrigal</t>
+        </is>
+      </c>
+      <c r="B69" s="24" t="inlineStr">
+        <is>
+          <t>kass@performcb.com</t>
+        </is>
+      </c>
+      <c r="C69" s="25" t="inlineStr"/>
+      <c r="D69" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="E69" s="25" t="inlineStr"/>
+      <c r="F69" s="25" t="inlineStr"/>
+      <c r="G69" s="25" t="inlineStr"/>
+      <c r="H69" s="25" t="inlineStr"/>
+      <c r="I69" s="25" t="inlineStr"/>
     </row>
     <row r="70">
       <c r="A70" s="20" t="inlineStr">
         <is>
-          <t>Kyle Taber</t>
+          <t>Keely Karalis</t>
         </is>
       </c>
       <c r="B70" s="20" t="inlineStr">
         <is>
-          <t>kyle@performcb.com</t>
-[...4 lines deleted...]
-      <c r="E70" s="21" t="inlineStr"/>
+          <t>keely@performcb.com</t>
+        </is>
+      </c>
+      <c r="C70" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="D70" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="E70" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
       <c r="F70" s="21" t="inlineStr"/>
-      <c r="G70" s="21" t="inlineStr"/>
+      <c r="G70" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
       <c r="H70" s="21" t="inlineStr"/>
       <c r="I70" s="21" t="inlineStr"/>
     </row>
     <row r="71">
-      <c r="A71" s="23" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I71" s="24" t="inlineStr"/>
+      <c r="A71" s="24" t="inlineStr">
+        <is>
+          <t>Kelsey Pettigrew</t>
+        </is>
+      </c>
+      <c r="B71" s="24" t="inlineStr">
+        <is>
+          <t>kelsey@performcb.com</t>
+        </is>
+      </c>
+      <c r="C71" s="25" t="inlineStr"/>
+      <c r="D71" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="E71" s="25" t="inlineStr"/>
+      <c r="F71" s="25" t="inlineStr"/>
+      <c r="G71" s="25" t="inlineStr"/>
+      <c r="H71" s="25" t="inlineStr"/>
+      <c r="I71" s="25" t="inlineStr"/>
     </row>
     <row r="72">
       <c r="A72" s="20" t="inlineStr">
         <is>
-          <t>Lee Aho</t>
+          <t>Kevin Mosansky</t>
         </is>
       </c>
       <c r="B72" s="20" t="inlineStr">
         <is>
-          <t>lee@performcb.com</t>
-[...7 lines deleted...]
-      <c r="D72" s="26" t="inlineStr">
+          <t>kevin@performcb.com</t>
+        </is>
+      </c>
+      <c r="C72" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="D72" s="27" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
       <c r="E72" s="21" t="inlineStr"/>
       <c r="F72" s="21" t="inlineStr"/>
       <c r="G72" s="21" t="inlineStr"/>
       <c r="H72" s="21" t="inlineStr"/>
       <c r="I72" s="21" t="inlineStr"/>
     </row>
     <row r="73">
-      <c r="A73" s="23" t="inlineStr">
-[...27 lines deleted...]
-      <c r="I73" s="24" t="inlineStr"/>
+      <c r="A73" s="24" t="inlineStr">
+        <is>
+          <t>Kristen Dean</t>
+        </is>
+      </c>
+      <c r="B73" s="24" t="inlineStr">
+        <is>
+          <t>kristen@performcb.com</t>
+        </is>
+      </c>
+      <c r="C73" s="25" t="inlineStr"/>
+      <c r="D73" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="E73" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="F73" s="25" t="inlineStr"/>
+      <c r="G73" s="25" t="inlineStr"/>
+      <c r="H73" s="25" t="inlineStr"/>
+      <c r="I73" s="25" t="inlineStr"/>
     </row>
     <row r="74">
       <c r="A74" s="20" t="inlineStr">
         <is>
-          <t>Lisa Markiewicz</t>
+          <t>Kunwar Pal-Singh</t>
         </is>
       </c>
       <c r="B74" s="20" t="inlineStr">
         <is>
-          <t>lisa.markiewicz@performcb.com</t>
-[...16 lines deleted...]
-      </c>
+          <t>kunwar@performcb.com</t>
+        </is>
+      </c>
+      <c r="C74" s="21" t="inlineStr"/>
+      <c r="D74" s="21" t="inlineStr"/>
+      <c r="E74" s="21" t="inlineStr"/>
       <c r="F74" s="21" t="inlineStr"/>
       <c r="G74" s="21" t="inlineStr"/>
       <c r="H74" s="21" t="inlineStr"/>
       <c r="I74" s="21" t="inlineStr"/>
     </row>
     <row r="75">
-      <c r="A75" s="23" t="inlineStr">
-[...23 lines deleted...]
-      <c r="I75" s="24" t="inlineStr"/>
+      <c r="A75" s="24" t="inlineStr">
+        <is>
+          <t>Kyle.Kamppila</t>
+        </is>
+      </c>
+      <c r="B75" s="24" t="inlineStr">
+        <is>
+          <t>kyle.kamppila@performcb.com</t>
+        </is>
+      </c>
+      <c r="C75" s="25" t="inlineStr"/>
+      <c r="D75" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="E75" s="25" t="inlineStr"/>
+      <c r="F75" s="25" t="inlineStr"/>
+      <c r="G75" s="25" t="inlineStr"/>
+      <c r="H75" s="25" t="inlineStr"/>
+      <c r="I75" s="25" t="inlineStr"/>
     </row>
     <row r="76">
       <c r="A76" s="20" t="inlineStr">
         <is>
-          <t>Louise Allison</t>
+          <t>Kyle Taber</t>
         </is>
       </c>
       <c r="B76" s="20" t="inlineStr">
         <is>
-          <t>louise@performcb.com</t>
-[...16 lines deleted...]
-      </c>
+          <t>kyle@performcb.com</t>
+        </is>
+      </c>
+      <c r="C76" s="21" t="inlineStr"/>
+      <c r="D76" s="21" t="inlineStr"/>
+      <c r="E76" s="21" t="inlineStr"/>
       <c r="F76" s="21" t="inlineStr"/>
       <c r="G76" s="21" t="inlineStr"/>
       <c r="H76" s="21" t="inlineStr"/>
       <c r="I76" s="21" t="inlineStr"/>
     </row>
     <row r="77">
-      <c r="A77" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="I77" s="24" t="inlineStr"/>
+      <c r="A77" s="24" t="inlineStr">
+        <is>
+          <t>Laura Sierra</t>
+        </is>
+      </c>
+      <c r="B77" s="24" t="inlineStr">
+        <is>
+          <t>laura.sierra@performcb.com</t>
+        </is>
+      </c>
+      <c r="C77" s="25" t="inlineStr"/>
+      <c r="D77" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="E77" s="25" t="inlineStr"/>
+      <c r="F77" s="25" t="inlineStr"/>
+      <c r="G77" s="25" t="inlineStr"/>
+      <c r="H77" s="25" t="inlineStr"/>
+      <c r="I77" s="25" t="inlineStr"/>
     </row>
     <row r="78">
       <c r="A78" s="20" t="inlineStr">
         <is>
-          <t>Mark Kirschner</t>
+          <t>Laura Sierra</t>
         </is>
       </c>
       <c r="B78" s="20" t="inlineStr">
         <is>
-          <t>mark.kirschner@performcb.com</t>
-[...2 lines deleted...]
-      <c r="C78" s="21" t="inlineStr"/>
+          <t>laura@performcb.com</t>
+        </is>
+      </c>
+      <c r="C78" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
       <c r="D78" s="21" t="inlineStr"/>
       <c r="E78" s="21" t="inlineStr"/>
       <c r="F78" s="21" t="inlineStr"/>
       <c r="G78" s="21" t="inlineStr"/>
       <c r="H78" s="21" t="inlineStr"/>
       <c r="I78" s="21" t="inlineStr"/>
     </row>
     <row r="79">
-      <c r="A79" s="23" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I79" s="24" t="inlineStr"/>
+      <c r="A79" s="24" t="inlineStr">
+        <is>
+          <t>Lee Aho</t>
+        </is>
+      </c>
+      <c r="B79" s="24" t="inlineStr">
+        <is>
+          <t>lee@performcb.com</t>
+        </is>
+      </c>
+      <c r="C79" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="D79" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="E79" s="25" t="inlineStr"/>
+      <c r="F79" s="25" t="inlineStr"/>
+      <c r="G79" s="25" t="inlineStr"/>
+      <c r="H79" s="25" t="inlineStr"/>
+      <c r="I79" s="25" t="inlineStr"/>
     </row>
     <row r="80">
       <c r="A80" s="20" t="inlineStr">
         <is>
-          <t>Matt.Ferguson</t>
+          <t>Lindsay Laney</t>
         </is>
       </c>
       <c r="B80" s="20" t="inlineStr">
         <is>
-          <t>matt.ferguson@performcb.com</t>
-[...7 lines deleted...]
-      <c r="D80" s="26" t="inlineStr">
+          <t>lindsay@performcb.com</t>
+        </is>
+      </c>
+      <c r="C80" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="D80" s="27" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
       <c r="E80" s="21" t="inlineStr"/>
       <c r="F80" s="21" t="inlineStr"/>
-      <c r="G80" s="21" t="inlineStr"/>
+      <c r="G80" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
       <c r="H80" s="21" t="inlineStr"/>
       <c r="I80" s="21" t="inlineStr"/>
     </row>
     <row r="81">
-      <c r="A81" s="23" t="inlineStr">
-[...23 lines deleted...]
-      <c r="I81" s="24" t="inlineStr"/>
+      <c r="A81" s="24" t="inlineStr">
+        <is>
+          <t>Lisa Markiewicz</t>
+        </is>
+      </c>
+      <c r="B81" s="24" t="inlineStr">
+        <is>
+          <t>lisa.markiewicz@performcb.com</t>
+        </is>
+      </c>
+      <c r="C81" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="D81" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="E81" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="F81" s="25" t="inlineStr"/>
+      <c r="G81" s="25" t="inlineStr"/>
+      <c r="H81" s="25" t="inlineStr"/>
+      <c r="I81" s="25" t="inlineStr"/>
     </row>
     <row r="82">
       <c r="A82" s="20" t="inlineStr">
         <is>
-          <t>McClain Morris</t>
+          <t>Lisa Wagner</t>
         </is>
       </c>
       <c r="B82" s="20" t="inlineStr">
         <is>
-          <t>mcclain@performcb.com</t>
-[...12 lines deleted...]
-      </c>
+          <t>lisa@performcb.com</t>
+        </is>
+      </c>
+      <c r="C82" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="D82" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="E82" s="21" t="inlineStr"/>
       <c r="F82" s="21" t="inlineStr"/>
       <c r="G82" s="21" t="inlineStr"/>
       <c r="H82" s="21" t="inlineStr"/>
       <c r="I82" s="21" t="inlineStr"/>
     </row>
     <row r="83">
-      <c r="A83" s="23" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I83" s="24" t="inlineStr"/>
+      <c r="A83" s="24" t="inlineStr">
+        <is>
+          <t>Louise Allison</t>
+        </is>
+      </c>
+      <c r="B83" s="24" t="inlineStr">
+        <is>
+          <t>louise@performcb.com</t>
+        </is>
+      </c>
+      <c r="C83" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="D83" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="E83" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="F83" s="25" t="inlineStr"/>
+      <c r="G83" s="25" t="inlineStr"/>
+      <c r="H83" s="25" t="inlineStr"/>
+      <c r="I83" s="25" t="inlineStr"/>
     </row>
     <row r="84">
       <c r="A84" s="20" t="inlineStr">
         <is>
-          <t>michael.moore</t>
+          <t>Margarita Saar</t>
         </is>
       </c>
       <c r="B84" s="20" t="inlineStr">
         <is>
-          <t>michael.moore@performcb.com</t>
-[...16 lines deleted...]
-      </c>
+          <t>margo@performcb.com</t>
+        </is>
+      </c>
+      <c r="C84" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="D84" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="E84" s="21" t="inlineStr"/>
       <c r="F84" s="21" t="inlineStr"/>
-      <c r="G84" s="26" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G84" s="21" t="inlineStr"/>
       <c r="H84" s="21" t="inlineStr"/>
       <c r="I84" s="21" t="inlineStr"/>
     </row>
     <row r="85">
-      <c r="A85" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="I85" s="24" t="inlineStr"/>
+      <c r="A85" s="24" t="inlineStr">
+        <is>
+          <t>Mark Kirschner</t>
+        </is>
+      </c>
+      <c r="B85" s="24" t="inlineStr">
+        <is>
+          <t>mark.kirschner@performcb.com</t>
+        </is>
+      </c>
+      <c r="C85" s="25" t="inlineStr"/>
+      <c r="D85" s="25" t="inlineStr"/>
+      <c r="E85" s="25" t="inlineStr"/>
+      <c r="F85" s="25" t="inlineStr"/>
+      <c r="G85" s="25" t="inlineStr"/>
+      <c r="H85" s="25" t="inlineStr"/>
+      <c r="I85" s="25" t="inlineStr"/>
     </row>
     <row r="86">
       <c r="A86" s="20" t="inlineStr">
         <is>
-          <t>Mike Swann</t>
+          <t>Mary Eastwood</t>
         </is>
       </c>
       <c r="B86" s="20" t="inlineStr">
         <is>
-          <t>mike@performcb.com</t>
-[...16 lines deleted...]
-      </c>
+          <t>mary@performcb.com</t>
+        </is>
+      </c>
+      <c r="C86" s="21" t="inlineStr"/>
+      <c r="D86" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="E86" s="21" t="inlineStr"/>
       <c r="F86" s="21" t="inlineStr"/>
-      <c r="G86" s="26" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G86" s="21" t="inlineStr"/>
       <c r="H86" s="21" t="inlineStr"/>
       <c r="I86" s="21" t="inlineStr"/>
     </row>
     <row r="87">
-      <c r="A87" s="23" t="inlineStr">
-[...23 lines deleted...]
-      <c r="I87" s="24" t="inlineStr"/>
+      <c r="A87" s="24" t="inlineStr">
+        <is>
+          <t>Matt.Ferguson</t>
+        </is>
+      </c>
+      <c r="B87" s="24" t="inlineStr">
+        <is>
+          <t>matt.ferguson@performcb.com</t>
+        </is>
+      </c>
+      <c r="C87" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="D87" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="E87" s="25" t="inlineStr"/>
+      <c r="F87" s="25" t="inlineStr"/>
+      <c r="G87" s="25" t="inlineStr"/>
+      <c r="H87" s="25" t="inlineStr"/>
+      <c r="I87" s="25" t="inlineStr"/>
     </row>
     <row r="88">
       <c r="A88" s="20" t="inlineStr">
         <is>
-          <t>Nemanja Gakovic</t>
+          <t>Matt Lord</t>
         </is>
       </c>
       <c r="B88" s="20" t="inlineStr">
         <is>
-          <t>nemanja.gakovic@performcb.com</t>
-[...8 lines deleted...]
-      <c r="E88" s="26" t="inlineStr">
+          <t>matt@performcb.com</t>
+        </is>
+      </c>
+      <c r="C88" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="D88" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="E88" s="27" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
       <c r="F88" s="21" t="inlineStr"/>
       <c r="G88" s="21" t="inlineStr"/>
       <c r="H88" s="21" t="inlineStr"/>
       <c r="I88" s="21" t="inlineStr"/>
     </row>
     <row r="89">
-      <c r="A89" s="23" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I89" s="24" t="inlineStr"/>
+      <c r="A89" s="30" t="inlineStr">
+        <is>
+          <t>McClain Morris</t>
+        </is>
+      </c>
+      <c r="B89" s="30" t="inlineStr">
+        <is>
+          <t>mcclain@performcb.com</t>
+        </is>
+      </c>
+      <c r="C89" s="23" t="inlineStr"/>
+      <c r="D89" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="E89" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="F89" s="23" t="inlineStr"/>
+      <c r="G89" s="23" t="inlineStr"/>
+      <c r="H89" s="23" t="inlineStr"/>
+      <c r="I89" s="23" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
     </row>
     <row r="90">
       <c r="A90" s="20" t="inlineStr">
         <is>
-          <t>Nikola Savic</t>
+          <t>Meg McGrath</t>
         </is>
       </c>
       <c r="B90" s="20" t="inlineStr">
         <is>
-          <t>nikola@performcb.com</t>
-[...12 lines deleted...]
-      </c>
+          <t>meg@performcb.com</t>
+        </is>
+      </c>
+      <c r="C90" s="21" t="inlineStr"/>
+      <c r="D90" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="E90" s="21" t="inlineStr"/>
       <c r="F90" s="21" t="inlineStr"/>
       <c r="G90" s="21" t="inlineStr"/>
       <c r="H90" s="21" t="inlineStr"/>
       <c r="I90" s="21" t="inlineStr"/>
     </row>
     <row r="91">
-      <c r="A91" s="23" t="inlineStr">
-[...23 lines deleted...]
-      <c r="I91" s="24" t="inlineStr"/>
+      <c r="A91" s="24" t="inlineStr">
+        <is>
+          <t>michael.moore</t>
+        </is>
+      </c>
+      <c r="B91" s="24" t="inlineStr">
+        <is>
+          <t>michael.moore@performcb.com</t>
+        </is>
+      </c>
+      <c r="C91" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="D91" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="E91" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="F91" s="25" t="inlineStr"/>
+      <c r="G91" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="H91" s="25" t="inlineStr"/>
+      <c r="I91" s="25" t="inlineStr"/>
     </row>
     <row r="92">
       <c r="A92" s="20" t="inlineStr">
         <is>
-          <t>Peter Varga</t>
+          <t>Mike Swann</t>
         </is>
       </c>
       <c r="B92" s="20" t="inlineStr">
         <is>
-          <t>peter@performcb.com</t>
-[...8 lines deleted...]
-      <c r="E92" s="21" t="inlineStr"/>
+          <t>mike@performcb.com</t>
+        </is>
+      </c>
+      <c r="C92" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="D92" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="E92" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
       <c r="F92" s="21" t="inlineStr"/>
-      <c r="G92" s="21" t="inlineStr"/>
+      <c r="G92" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
       <c r="H92" s="21" t="inlineStr"/>
       <c r="I92" s="21" t="inlineStr"/>
     </row>
     <row r="93">
-      <c r="A93" s="23" t="inlineStr">
-[...23 lines deleted...]
-      <c r="I93" s="24" t="inlineStr"/>
+      <c r="A93" s="24" t="inlineStr">
+        <is>
+          <t>Milomir Topic</t>
+        </is>
+      </c>
+      <c r="B93" s="24" t="inlineStr">
+        <is>
+          <t>milomir@performcb.com</t>
+        </is>
+      </c>
+      <c r="C93" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="D93" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="E93" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="F93" s="25" t="inlineStr"/>
+      <c r="G93" s="25" t="inlineStr"/>
+      <c r="H93" s="25" t="inlineStr"/>
+      <c r="I93" s="25" t="inlineStr"/>
     </row>
     <row r="94">
       <c r="A94" s="20" t="inlineStr">
         <is>
-          <t>Ronald Mong</t>
+          <t>Nemanja Gakovic</t>
         </is>
       </c>
       <c r="B94" s="20" t="inlineStr">
         <is>
-          <t>ronald@performcb.com</t>
-[...8 lines deleted...]
-      <c r="E94" s="21" t="inlineStr"/>
+          <t>nemanja.gakovic@performcb.com</t>
+        </is>
+      </c>
+      <c r="C94" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="D94" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="E94" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
       <c r="F94" s="21" t="inlineStr"/>
       <c r="G94" s="21" t="inlineStr"/>
       <c r="H94" s="21" t="inlineStr"/>
       <c r="I94" s="21" t="inlineStr"/>
     </row>
     <row r="95">
-      <c r="A95" s="23" t="inlineStr">
-[...27 lines deleted...]
-      <c r="I95" s="24" t="inlineStr"/>
+      <c r="A95" s="24" t="inlineStr">
+        <is>
+          <t>nemanja</t>
+        </is>
+      </c>
+      <c r="B95" s="24" t="inlineStr">
+        <is>
+          <t>nemanja@performcb.com</t>
+        </is>
+      </c>
+      <c r="C95" s="25" t="inlineStr"/>
+      <c r="D95" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="E95" s="25" t="inlineStr"/>
+      <c r="F95" s="25" t="inlineStr"/>
+      <c r="G95" s="25" t="inlineStr"/>
+      <c r="H95" s="25" t="inlineStr"/>
+      <c r="I95" s="25" t="inlineStr"/>
     </row>
     <row r="96">
       <c r="A96" s="20" t="inlineStr">
         <is>
-          <t>Ryan Atherton</t>
+          <t>Nikola Savic</t>
         </is>
       </c>
       <c r="B96" s="20" t="inlineStr">
         <is>
-          <t>ryan@performcb.com</t>
-[...8 lines deleted...]
-      <c r="E96" s="21" t="inlineStr"/>
+          <t>nikola@performcb.com</t>
+        </is>
+      </c>
+      <c r="C96" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="D96" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="E96" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
       <c r="F96" s="21" t="inlineStr"/>
-      <c r="G96" s="26" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G96" s="21" t="inlineStr"/>
       <c r="H96" s="21" t="inlineStr"/>
       <c r="I96" s="21" t="inlineStr"/>
     </row>
     <row r="97">
-      <c r="A97" s="23" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I97" s="24" t="inlineStr"/>
+      <c r="A97" s="24" t="inlineStr">
+        <is>
+          <t>Noah Clay</t>
+        </is>
+      </c>
+      <c r="B97" s="24" t="inlineStr">
+        <is>
+          <t>noah@performcb.com</t>
+        </is>
+      </c>
+      <c r="C97" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="D97" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="E97" s="25" t="inlineStr"/>
+      <c r="F97" s="25" t="inlineStr"/>
+      <c r="G97" s="25" t="inlineStr"/>
+      <c r="H97" s="25" t="inlineStr"/>
+      <c r="I97" s="25" t="inlineStr"/>
     </row>
     <row r="98">
       <c r="A98" s="20" t="inlineStr">
         <is>
-          <t>Sandra Seithel</t>
+          <t>Peter Varga</t>
         </is>
       </c>
       <c r="B98" s="20" t="inlineStr">
         <is>
-          <t>sandra@performcb.com</t>
-[...7 lines deleted...]
-      <c r="D98" s="26" t="inlineStr">
+          <t>peter@performcb.com</t>
+        </is>
+      </c>
+      <c r="C98" s="21" t="inlineStr"/>
+      <c r="D98" s="27" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
       <c r="E98" s="21" t="inlineStr"/>
       <c r="F98" s="21" t="inlineStr"/>
       <c r="G98" s="21" t="inlineStr"/>
       <c r="H98" s="21" t="inlineStr"/>
       <c r="I98" s="21" t="inlineStr"/>
     </row>
     <row r="99">
-      <c r="A99" s="23" t="inlineStr">
-[...23 lines deleted...]
-      <c r="I99" s="24" t="inlineStr"/>
+      <c r="A99" s="24" t="inlineStr">
+        <is>
+          <t>Rana Lepson</t>
+        </is>
+      </c>
+      <c r="B99" s="24" t="inlineStr">
+        <is>
+          <t>rana@performcb.com</t>
+        </is>
+      </c>
+      <c r="C99" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="D99" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="E99" s="25" t="inlineStr"/>
+      <c r="F99" s="25" t="inlineStr"/>
+      <c r="G99" s="25" t="inlineStr"/>
+      <c r="H99" s="25" t="inlineStr"/>
+      <c r="I99" s="25" t="inlineStr"/>
     </row>
     <row r="100">
       <c r="A100" s="20" t="inlineStr">
         <is>
-          <t>Service BetterCloud</t>
+          <t>Ronald Mong</t>
         </is>
       </c>
       <c r="B100" s="20" t="inlineStr">
         <is>
-          <t>service_bettercloud@performcb.com</t>
-[...2 lines deleted...]
-      <c r="C100" s="26" t="inlineStr">
+          <t>ronald@performcb.com</t>
+        </is>
+      </c>
+      <c r="C100" s="27" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
       <c r="D100" s="21" t="inlineStr"/>
-      <c r="E100" s="26" t="inlineStr">
+      <c r="E100" s="27" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
       <c r="F100" s="21" t="inlineStr"/>
       <c r="G100" s="21" t="inlineStr"/>
       <c r="H100" s="21" t="inlineStr"/>
       <c r="I100" s="21" t="inlineStr"/>
     </row>
     <row r="101">
-      <c r="A101" s="23" t="inlineStr">
-[...23 lines deleted...]
-      <c r="I101" s="24" t="inlineStr"/>
+      <c r="A101" s="24" t="inlineStr">
+        <is>
+          <t>Ryan Hill</t>
+        </is>
+      </c>
+      <c r="B101" s="24" t="inlineStr">
+        <is>
+          <t>ryan.hill@performcb.com</t>
+        </is>
+      </c>
+      <c r="C101" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="D101" s="25" t="inlineStr"/>
+      <c r="E101" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="F101" s="25" t="inlineStr"/>
+      <c r="G101" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="H101" s="25" t="inlineStr"/>
+      <c r="I101" s="25" t="inlineStr"/>
     </row>
     <row r="102">
       <c r="A102" s="20" t="inlineStr">
         <is>
-          <t>Sonja Bojanic</t>
+          <t>Ryan Atherton</t>
         </is>
       </c>
       <c r="B102" s="20" t="inlineStr">
         <is>
-          <t>sonja.bojanic@performcb.com</t>
-[...7 lines deleted...]
-      <c r="D102" s="21" t="inlineStr"/>
+          <t>ryan@performcb.com</t>
+        </is>
+      </c>
+      <c r="C102" s="21" t="inlineStr"/>
+      <c r="D102" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
       <c r="E102" s="21" t="inlineStr"/>
       <c r="F102" s="21" t="inlineStr"/>
-      <c r="G102" s="21" t="inlineStr"/>
+      <c r="G102" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
       <c r="H102" s="21" t="inlineStr"/>
       <c r="I102" s="21" t="inlineStr"/>
     </row>
     <row r="103">
-      <c r="A103" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="I103" s="24" t="inlineStr"/>
+      <c r="A103" s="24" t="inlineStr">
+        <is>
+          <t>Sabrina Geannopulos</t>
+        </is>
+      </c>
+      <c r="B103" s="24" t="inlineStr">
+        <is>
+          <t>sabrina@performcb.com</t>
+        </is>
+      </c>
+      <c r="C103" s="25" t="inlineStr"/>
+      <c r="D103" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="E103" s="25" t="inlineStr"/>
+      <c r="F103" s="25" t="inlineStr"/>
+      <c r="G103" s="25" t="inlineStr"/>
+      <c r="H103" s="25" t="inlineStr"/>
+      <c r="I103" s="25" t="inlineStr"/>
     </row>
     <row r="104">
       <c r="A104" s="20" t="inlineStr">
         <is>
-          <t>Stefanie Jackson</t>
+          <t>Sandra Seithel</t>
         </is>
       </c>
       <c r="B104" s="20" t="inlineStr">
         <is>
-          <t>stefanie@performcb.com</t>
-[...7 lines deleted...]
-      <c r="D104" s="21" t="inlineStr"/>
+          <t>sandra@performcb.com</t>
+        </is>
+      </c>
+      <c r="C104" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="D104" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
       <c r="E104" s="21" t="inlineStr"/>
       <c r="F104" s="21" t="inlineStr"/>
       <c r="G104" s="21" t="inlineStr"/>
       <c r="H104" s="21" t="inlineStr"/>
       <c r="I104" s="21" t="inlineStr"/>
     </row>
     <row r="105">
-      <c r="A105" s="23" t="inlineStr">
-[...23 lines deleted...]
-      <c r="I105" s="24" t="inlineStr"/>
+      <c r="A105" s="24" t="inlineStr">
+        <is>
+          <t>Sarah Hanson</t>
+        </is>
+      </c>
+      <c r="B105" s="24" t="inlineStr">
+        <is>
+          <t>sarah@performcb.com</t>
+        </is>
+      </c>
+      <c r="C105" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="D105" s="25" t="inlineStr"/>
+      <c r="E105" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="F105" s="25" t="inlineStr"/>
+      <c r="G105" s="25" t="inlineStr"/>
+      <c r="H105" s="25" t="inlineStr"/>
+      <c r="I105" s="25" t="inlineStr"/>
     </row>
     <row r="106">
       <c r="A106" s="20" t="inlineStr">
         <is>
-          <t>stephanie.miller</t>
+          <t>Service BetterCloud</t>
         </is>
       </c>
       <c r="B106" s="20" t="inlineStr">
         <is>
-          <t>stephanie.miller@performcb.com</t>
-[...12 lines deleted...]
-      <c r="E106" s="26" t="inlineStr">
+          <t>service_bettercloud@performcb.com</t>
+        </is>
+      </c>
+      <c r="C106" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="D106" s="21" t="inlineStr"/>
+      <c r="E106" s="27" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
       <c r="F106" s="21" t="inlineStr"/>
       <c r="G106" s="21" t="inlineStr"/>
       <c r="H106" s="21" t="inlineStr"/>
       <c r="I106" s="21" t="inlineStr"/>
     </row>
     <row r="107">
-      <c r="A107" s="23" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I107" s="24" t="inlineStr"/>
+      <c r="A107" s="24" t="inlineStr">
+        <is>
+          <t>Sonja Bojanic</t>
+        </is>
+      </c>
+      <c r="B107" s="24" t="inlineStr">
+        <is>
+          <t>sonja.bojanic@performcb.com</t>
+        </is>
+      </c>
+      <c r="C107" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="D107" s="25" t="inlineStr"/>
+      <c r="E107" s="25" t="inlineStr"/>
+      <c r="F107" s="25" t="inlineStr"/>
+      <c r="G107" s="25" t="inlineStr"/>
+      <c r="H107" s="25" t="inlineStr"/>
+      <c r="I107" s="25" t="inlineStr"/>
     </row>
     <row r="108">
       <c r="A108" s="20" t="inlineStr">
         <is>
-          <t>Strahinja Zeljic</t>
+          <t>Stefan SUrlan</t>
         </is>
       </c>
       <c r="B108" s="20" t="inlineStr">
         <is>
-          <t>strahinja@performcb.com</t>
-[...6 lines deleted...]
-      </c>
+          <t>stefan@performcb.com</t>
+        </is>
+      </c>
+      <c r="C108" s="21" t="inlineStr"/>
       <c r="D108" s="21" t="inlineStr"/>
-      <c r="E108" s="26" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E108" s="21" t="inlineStr"/>
       <c r="F108" s="21" t="inlineStr"/>
       <c r="G108" s="21" t="inlineStr"/>
-      <c r="H108" s="26" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H108" s="21" t="inlineStr"/>
       <c r="I108" s="21" t="inlineStr"/>
     </row>
     <row r="109">
-      <c r="A109" s="23" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I109" s="24" t="inlineStr"/>
+      <c r="A109" s="24" t="inlineStr">
+        <is>
+          <t>Stefanie Jackson</t>
+        </is>
+      </c>
+      <c r="B109" s="24" t="inlineStr">
+        <is>
+          <t>stefanie@performcb.com</t>
+        </is>
+      </c>
+      <c r="C109" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="D109" s="25" t="inlineStr"/>
+      <c r="E109" s="25" t="inlineStr"/>
+      <c r="F109" s="25" t="inlineStr"/>
+      <c r="G109" s="25" t="inlineStr"/>
+      <c r="H109" s="25" t="inlineStr"/>
+      <c r="I109" s="25" t="inlineStr"/>
     </row>
     <row r="110">
       <c r="A110" s="20" t="inlineStr">
         <is>
-          <t>Taylor Violette</t>
+          <t>Stephanie Harris</t>
         </is>
       </c>
       <c r="B110" s="20" t="inlineStr">
         <is>
-          <t>taylor@performcb.com</t>
-[...3 lines deleted...]
-      <c r="D110" s="26" t="inlineStr">
+          <t>stephanie.harris@performcb.com</t>
+        </is>
+      </c>
+      <c r="C110" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="D110" s="27" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
       <c r="E110" s="21" t="inlineStr"/>
       <c r="F110" s="21" t="inlineStr"/>
       <c r="G110" s="21" t="inlineStr"/>
       <c r="H110" s="21" t="inlineStr"/>
       <c r="I110" s="21" t="inlineStr"/>
     </row>
     <row r="111">
-      <c r="A111" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="I111" s="24" t="inlineStr"/>
+      <c r="A111" s="24" t="inlineStr">
+        <is>
+          <t>stephanie.miller</t>
+        </is>
+      </c>
+      <c r="B111" s="24" t="inlineStr">
+        <is>
+          <t>stephanie.miller@performcb.com</t>
+        </is>
+      </c>
+      <c r="C111" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="D111" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="E111" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="F111" s="25" t="inlineStr"/>
+      <c r="G111" s="25" t="inlineStr"/>
+      <c r="H111" s="25" t="inlineStr"/>
+      <c r="I111" s="25" t="inlineStr"/>
     </row>
     <row r="112">
       <c r="A112" s="20" t="inlineStr">
         <is>
-          <t>Teufik Cajlakovic</t>
+          <t>stephen.claw</t>
         </is>
       </c>
       <c r="B112" s="20" t="inlineStr">
         <is>
-          <t>teufik.cajlakovic@performcb.com</t>
-[...2 lines deleted...]
-      <c r="C112" s="26" t="inlineStr">
+          <t>stephen.claw@performcb.com</t>
+        </is>
+      </c>
+      <c r="C112" s="27" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
       <c r="D112" s="21" t="inlineStr"/>
-      <c r="E112" s="26" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E112" s="21" t="inlineStr"/>
       <c r="F112" s="21" t="inlineStr"/>
       <c r="G112" s="21" t="inlineStr"/>
       <c r="H112" s="21" t="inlineStr"/>
       <c r="I112" s="21" t="inlineStr"/>
     </row>
     <row r="113">
-      <c r="A113" s="23" t="inlineStr">
-[...15 lines deleted...]
-      <c r="I113" s="24" t="inlineStr"/>
+      <c r="A113" s="24" t="inlineStr">
+        <is>
+          <t>Strahinja Zeljic</t>
+        </is>
+      </c>
+      <c r="B113" s="24" t="inlineStr">
+        <is>
+          <t>strahinja@performcb.com</t>
+        </is>
+      </c>
+      <c r="C113" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="D113" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="E113" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="F113" s="25" t="inlineStr"/>
+      <c r="G113" s="25" t="inlineStr"/>
+      <c r="H113" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="I113" s="25" t="inlineStr"/>
     </row>
     <row r="114">
       <c r="A114" s="20" t="inlineStr">
         <is>
-          <t>Tina Dunn</t>
+          <t>Sydney Techentien</t>
         </is>
       </c>
       <c r="B114" s="20" t="inlineStr">
         <is>
-          <t>tina@performcb.com</t>
+          <t>sydney@performcb.com</t>
         </is>
       </c>
       <c r="C114" s="21" t="inlineStr"/>
-      <c r="D114" s="26" t="inlineStr">
+      <c r="D114" s="27" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
       <c r="E114" s="21" t="inlineStr"/>
       <c r="F114" s="21" t="inlineStr"/>
-      <c r="G114" s="26" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G114" s="21" t="inlineStr"/>
       <c r="H114" s="21" t="inlineStr"/>
       <c r="I114" s="21" t="inlineStr"/>
     </row>
     <row r="115">
-      <c r="A115" s="23" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I115" s="24" t="inlineStr"/>
+      <c r="A115" s="24" t="inlineStr">
+        <is>
+          <t>Taylor Violette</t>
+        </is>
+      </c>
+      <c r="B115" s="24" t="inlineStr">
+        <is>
+          <t>taylor@performcb.com</t>
+        </is>
+      </c>
+      <c r="C115" s="25" t="inlineStr"/>
+      <c r="D115" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="E115" s="25" t="inlineStr"/>
+      <c r="F115" s="25" t="inlineStr"/>
+      <c r="G115" s="25" t="inlineStr"/>
+      <c r="H115" s="25" t="inlineStr"/>
+      <c r="I115" s="25" t="inlineStr"/>
     </row>
     <row r="116">
       <c r="A116" s="20" t="inlineStr">
         <is>
-          <t>Vaibhav Chauhan</t>
+          <t>Terry Vajgrt</t>
         </is>
       </c>
       <c r="B116" s="20" t="inlineStr">
         <is>
-          <t>vaibhav@performcb.com</t>
+          <t>terry@performcb.com</t>
         </is>
       </c>
       <c r="C116" s="21" t="inlineStr"/>
-      <c r="D116" s="21" t="inlineStr"/>
+      <c r="D116" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
       <c r="E116" s="21" t="inlineStr"/>
       <c r="F116" s="21" t="inlineStr"/>
       <c r="G116" s="21" t="inlineStr"/>
       <c r="H116" s="21" t="inlineStr"/>
       <c r="I116" s="21" t="inlineStr"/>
     </row>
     <row r="117">
-      <c r="A117" s="23" t="inlineStr">
-[...23 lines deleted...]
-      <c r="I117" s="24" t="inlineStr"/>
+      <c r="A117" s="24" t="inlineStr">
+        <is>
+          <t>Teufik Cajlakovic</t>
+        </is>
+      </c>
+      <c r="B117" s="24" t="inlineStr">
+        <is>
+          <t>teufik.cajlakovic@performcb.com</t>
+        </is>
+      </c>
+      <c r="C117" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="D117" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="E117" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="F117" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="G117" s="25" t="inlineStr"/>
+      <c r="H117" s="25" t="inlineStr"/>
+      <c r="I117" s="25" t="inlineStr"/>
     </row>
     <row r="118">
       <c r="A118" s="20" t="inlineStr">
         <is>
-          <t>Zach Dupell</t>
+          <t>Tim Suzio</t>
         </is>
       </c>
       <c r="B118" s="20" t="inlineStr">
         <is>
-          <t>zach@performcb.com</t>
-[...7 lines deleted...]
-      <c r="D118" s="26" t="inlineStr">
+          <t>tim@performcb.com</t>
+        </is>
+      </c>
+      <c r="C118" s="21" t="inlineStr"/>
+      <c r="D118" s="27" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
       <c r="E118" s="21" t="inlineStr"/>
       <c r="F118" s="21" t="inlineStr"/>
-      <c r="G118" s="26" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G118" s="21" t="inlineStr"/>
       <c r="H118" s="21" t="inlineStr"/>
       <c r="I118" s="21" t="inlineStr"/>
     </row>
     <row r="119">
-      <c r="A119" s="23" t="inlineStr">
-[...27 lines deleted...]
-      <c r="I119" s="24" t="inlineStr"/>
+      <c r="A119" s="24" t="inlineStr">
+        <is>
+          <t>Tina Dunn</t>
+        </is>
+      </c>
+      <c r="B119" s="24" t="inlineStr">
+        <is>
+          <t>tina@performcb.com</t>
+        </is>
+      </c>
+      <c r="C119" s="25" t="inlineStr"/>
+      <c r="D119" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="E119" s="25" t="inlineStr"/>
+      <c r="F119" s="25" t="inlineStr"/>
+      <c r="G119" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="H119" s="25" t="inlineStr"/>
+      <c r="I119" s="25" t="inlineStr"/>
     </row>
     <row r="120">
       <c r="A120" s="20" t="inlineStr">
         <is>
-          <t>zidoo</t>
+          <t>Vaibhav Chauhan</t>
         </is>
       </c>
       <c r="B120" s="20" t="inlineStr">
         <is>
-          <t>zidoo@performcb.com</t>
-[...2 lines deleted...]
-      <c r="C120" s="21" t="inlineStr"/>
+          <t>vaibhav@performcb.com</t>
+        </is>
+      </c>
+      <c r="C120" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
       <c r="D120" s="21" t="inlineStr"/>
       <c r="E120" s="21" t="inlineStr"/>
       <c r="F120" s="21" t="inlineStr"/>
       <c r="G120" s="21" t="inlineStr"/>
       <c r="H120" s="21" t="inlineStr"/>
       <c r="I120" s="21" t="inlineStr"/>
+    </row>
+    <row r="121">
+      <c r="A121" s="24" t="inlineStr">
+        <is>
+          <t>Walter Long</t>
+        </is>
+      </c>
+      <c r="B121" s="24" t="inlineStr">
+        <is>
+          <t>walter@performcb.com</t>
+        </is>
+      </c>
+      <c r="C121" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="D121" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="E121" s="25" t="inlineStr"/>
+      <c r="F121" s="25" t="inlineStr"/>
+      <c r="G121" s="25" t="inlineStr"/>
+      <c r="H121" s="25" t="inlineStr"/>
+      <c r="I121" s="25" t="inlineStr"/>
+    </row>
+    <row r="122">
+      <c r="A122" s="20" t="inlineStr">
+        <is>
+          <t>yuriy</t>
+        </is>
+      </c>
+      <c r="B122" s="20" t="inlineStr">
+        <is>
+          <t>yuriy@performcb.com</t>
+        </is>
+      </c>
+      <c r="C122" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="D122" s="21" t="inlineStr"/>
+      <c r="E122" s="21" t="inlineStr"/>
+      <c r="F122" s="21" t="inlineStr"/>
+      <c r="G122" s="21" t="inlineStr"/>
+      <c r="H122" s="21" t="inlineStr"/>
+      <c r="I122" s="21" t="inlineStr"/>
+    </row>
+    <row r="123">
+      <c r="A123" s="24" t="inlineStr">
+        <is>
+          <t>Zach Dupell</t>
+        </is>
+      </c>
+      <c r="B123" s="24" t="inlineStr">
+        <is>
+          <t>zach@performcb.com</t>
+        </is>
+      </c>
+      <c r="C123" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="D123" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="E123" s="25" t="inlineStr"/>
+      <c r="F123" s="25" t="inlineStr"/>
+      <c r="G123" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="H123" s="25" t="inlineStr"/>
+      <c r="I123" s="25" t="inlineStr"/>
+    </row>
+    <row r="124">
+      <c r="A124" s="20" t="inlineStr">
+        <is>
+          <t>Zeljko Mandic</t>
+        </is>
+      </c>
+      <c r="B124" s="20" t="inlineStr">
+        <is>
+          <t>zeljko@performcb.com</t>
+        </is>
+      </c>
+      <c r="C124" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="D124" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="E124" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="F124" s="21" t="inlineStr"/>
+      <c r="G124" s="21" t="inlineStr"/>
+      <c r="H124" s="27" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="I124" s="21" t="inlineStr"/>
+    </row>
+    <row r="125">
+      <c r="A125" s="24" t="inlineStr">
+        <is>
+          <t>zidoo</t>
+        </is>
+      </c>
+      <c r="B125" s="24" t="inlineStr">
+        <is>
+          <t>zidoo@performcb.com</t>
+        </is>
+      </c>
+      <c r="C125" s="25" t="inlineStr"/>
+      <c r="D125" s="25" t="inlineStr"/>
+      <c r="E125" s="25" t="inlineStr"/>
+      <c r="F125" s="25" t="inlineStr"/>
+      <c r="G125" s="25" t="inlineStr"/>
+      <c r="H125" s="25" t="inlineStr"/>
+      <c r="I125" s="25" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>