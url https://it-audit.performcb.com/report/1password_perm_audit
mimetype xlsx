--- v0 (2026-07-22)
+++ v1 (2026-09-19)
@@ -16,166 +16,123 @@
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="No Group Coverage" sheetId="1" state="visible" r:id="rId1"/>
     <sheet name="Check In 1Password UI" sheetId="2" state="visible" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'No Group Coverage'!$A$4:$E$4</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Check In 1Password UI'!$A$4:$H$4</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="6">
+  <fonts count="4">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Arial"/>
       <b val="1"/>
       <color rgb="005C2D91"/>
       <sz val="14"/>
     </font>
     <font>
       <name val="Arial"/>
       <i val="1"/>
       <color rgb="00666666"/>
       <sz val="9"/>
     </font>
     <font>
       <name val="Arial"/>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
       <sz val="11"/>
     </font>
-    <font>
-[...8 lines deleted...]
-    </font>
   </fonts>
-  <fills count="5">
+  <fills count="3">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="005C2D91"/>
         <bgColor rgb="005C2D91"/>
-      </patternFill>
-[...10 lines deleted...]
-        <bgColor rgb="00FFF3CD"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="00D9D9D9"/>
       </left>
       <right style="thin">
         <color rgb="00D9D9D9"/>
       </right>
       <top style="thin">
         <color rgb="00D9D9D9"/>
       </top>
       <bottom style="thin">
         <color rgb="00D9D9D9"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="11">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center"/>
-    </xf>
-[...19 lines deleted...]
-      <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
@@ -501,1459 +458,197 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:E26"/>
+  <dimension ref="A1:E4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="22" customWidth="1" min="1" max="1"/>
     <col width="22" customWidth="1" min="2" max="2"/>
     <col width="30" customWidth="1" min="3" max="3"/>
     <col width="40" customWidth="1" min="4" max="4"/>
     <col width="40" customWidth="1" min="5" max="5"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Direct Vault Access — No Covering Group</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Generated 2026-07-22 18:22  |  22 grants — this direct grant is the person's ONLY path to the vault. Decide: add them to a covering group, or keep this as a deliberate standalone exception.</t>
+          <t>Generated 2026-09-19 15:21  |  0 grants — this direct grant is the person's ONLY path to the vault. Decide: add them to a covering group, or keep this as a deliberate standalone exception.</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Vault</t>
         </is>
       </c>
       <c r="B4" s="3" t="inlineStr">
         <is>
           <t>Name</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Email</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
           <t>Permissions</t>
         </is>
       </c>
       <c r="E4" s="3" t="inlineStr">
         <is>
           <t>Decision (add to group / keep exception)</t>
         </is>
       </c>
-    </row>
-[...504 lines deleted...]
-      <c r="E26" s="4" t="inlineStr"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:E4"/>
   <mergeCells count="2">
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H25"/>
+  <dimension ref="A1:H4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="22" customWidth="1" min="1" max="1"/>
     <col width="22" customWidth="1" min="2" max="2"/>
     <col width="30" customWidth="1" min="3" max="3"/>
     <col width="40" customWidth="1" min="4" max="4"/>
     <col width="22" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="32" customWidth="1" min="7" max="7"/>
     <col width="26" customWidth="1" min="8" max="8"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Direct Vault Access — Also Covered By A Group</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Generated 2026-07-22 18:22  |  21 grants — 1Password's CLI does not expose a group's permission scope on a vault, so "Extra vs Peers" is INFERRED by comparing everyone's direct grants within the same vault (the permissions they all share = the floor; anything one person has beyond that = a lead, not a certainty). Rows with 0 peers compared have nobody else to compare against — confirm those in the 1Password web console. Highlighted rows are the strongest subgroup candidates: someone was given extra permissions individually instead of via a dedicated higher-permission group.</t>
+          <t>Generated 2026-09-19 15:21  |  0 grants — 1Password's CLI does not expose a group's permission scope on a vault, so "Extra vs Peers" is INFERRED by comparing everyone's direct grants within the same vault (the permissions they all share = the floor; anything one person has beyond that = a lead, not a certainty). Rows with 0 peers compared have nobody else to compare against — confirm those in the 1Password web console. Highlighted rows are the strongest subgroup candidates: someone was given extra permissions individually instead of via a dedicated higher-permission group.</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Vault</t>
         </is>
       </c>
       <c r="B4" s="3" t="inlineStr">
         <is>
           <t>Name</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Email</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
           <t>Direct Grant Permissions</t>
         </is>
       </c>
       <c r="E4" s="3" t="inlineStr">
         <is>
           <t>Covering Group(s)</t>
         </is>
       </c>
       <c r="F4" s="3" t="inlineStr">
         <is>
           <t>Peers Compared</t>
         </is>
       </c>
       <c r="G4" s="3" t="inlineStr">
         <is>
           <t>Extra vs Peers (subgroup candidate)</t>
         </is>
       </c>
       <c r="H4" s="3" t="inlineStr">
         <is>
           <t>Redundant? (Y/N after checking)</t>
         </is>
       </c>
-    </row>
-[...754 lines deleted...]
-      <c r="H25" s="6" t="inlineStr"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:H4"/>
   <mergeCells count="2">
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>