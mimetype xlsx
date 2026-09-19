--- v0 (2026-07-21)
+++ v1 (2026-09-19)
@@ -17,51 +17,51 @@
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Summary" sheetId="1" state="visible" r:id="rId1"/>
     <sheet name="User Overview" sheetId="2" state="visible" r:id="rId2"/>
     <sheet name="Vault Access Detail" sheetId="3" state="visible" r:id="rId3"/>
     <sheet name="Group Memberships" sheetId="4" state="visible" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="17">
+  <fonts count="16">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
       <sz val="16"/>
     </font>
     <font>
       <i val="1"/>
       <color rgb="00888888"/>
       <sz val="9"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
       <sz val="10"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00C00000"/>
@@ -90,54 +90,50 @@
     <font>
       <sz val="9"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="9"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
       <sz val="9"/>
     </font>
     <font>
       <color rgb="00000000"/>
       <sz val="9"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
       <sz val="8"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="007F5000"/>
       <sz val="8"/>
-    </font>
-[...2 lines deleted...]
-      <sz val="9"/>
     </font>
     <font>
       <color rgb="002E75B6"/>
       <sz val="9"/>
     </font>
   </fonts>
   <fills count="13">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="001F4E79"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00C00000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
@@ -233,51 +229,51 @@
       <top style="thin">
         <color rgb="00CCCCCC"/>
       </top>
       <bottom style="thin">
         <color rgb="00CCCCCC"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="00CCCCCC"/>
       </right>
       <top style="thin">
         <color rgb="00CCCCCC"/>
       </top>
       <bottom style="thin">
         <color rgb="00CCCCCC"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="41">
+  <cellXfs count="40">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="6" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="7" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -324,75 +320,72 @@
     </xf>
     <xf numFmtId="0" fontId="9" fillId="10" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="10" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="3" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="10" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="11" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="11" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="12" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="11" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="11" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="10" fillId="11" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="11" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="9" fillId="11" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="10" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="10" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="10" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="10" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="11" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="11" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="11" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="15" fillId="11" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
@@ -745,159 +738,159 @@
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="38" customWidth="1" min="1" max="1"/>
     <col width="16" customWidth="1" min="2" max="2"/>
     <col width="18" customWidth="1" min="3" max="3"/>
     <col width="16" customWidth="1" min="4" max="4"/>
     <col width="16" customWidth="1" min="5" max="5"/>
     <col width="18" customWidth="1" min="6" max="6"/>
   </cols>
   <sheetData>
     <row r="1" ht="36" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>1Password — Termed User Audit</t>
         </is>
       </c>
     </row>
     <row r="2" ht="16" customHeight="1">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Report generated: 2026-07-21 18:42  |  Source: IT_Audit.accdb</t>
+          <t>Report generated: 2026-09-19 15:20  |  Source: IT_Audit.accdb</t>
         </is>
       </c>
     </row>
     <row r="4" ht="20" customHeight="1">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>🔴  ACTIVE — Immediate Action</t>
         </is>
       </c>
       <c r="C4" s="4" t="inlineStr">
         <is>
           <t>🟠  UNKNOWN State</t>
         </is>
       </c>
       <c r="E4" s="5" t="inlineStr">
         <is>
           <t>🟡  SUSPENDED — Still Exists</t>
         </is>
       </c>
     </row>
     <row r="5" ht="40" customHeight="1">
       <c r="A5" s="6" t="n">
         <v>1</v>
       </c>
       <c r="C5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="8" t="n">
-        <v>27</v>
+        <v>32</v>
       </c>
     </row>
     <row r="6" ht="24" customHeight="1">
       <c r="A6" s="9" t="inlineStr">
         <is>
           <t>Full access. Account not suspended. Deprovision immediately.</t>
         </is>
       </c>
       <c r="C6" s="9" t="inlineStr">
         <is>
           <t>State could not be determined. Verify manually.</t>
         </is>
       </c>
       <c r="E6" s="9" t="inlineStr">
         <is>
           <t>Suspended accounts still exist and can be reactivated. Remove from 1Password.</t>
         </is>
       </c>
     </row>
     <row r="8" ht="22" customHeight="1">
       <c r="A8" s="10" t="inlineStr">
         <is>
           <t>Overall Statistics</t>
         </is>
       </c>
     </row>
     <row r="9" ht="16" customHeight="1">
       <c r="A9" s="11" t="inlineStr">
         <is>
           <t>Total termed users still in 1Password</t>
         </is>
       </c>
       <c r="B9" s="12" t="n"/>
       <c r="C9" s="12" t="n"/>
       <c r="D9" s="13" t="n"/>
       <c r="E9" s="14" t="n">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="F9" s="13" t="n"/>
     </row>
     <row r="10" ht="16" customHeight="1">
       <c r="A10" s="15" t="inlineStr">
         <is>
           <t>Unique vaults accessible by termed users</t>
         </is>
       </c>
       <c r="B10" s="12" t="n"/>
       <c r="C10" s="12" t="n"/>
       <c r="D10" s="13" t="n"/>
       <c r="E10" s="16" t="n">
         <v>7</v>
       </c>
       <c r="F10" s="13" t="n"/>
     </row>
     <row r="11" ht="16" customHeight="1">
       <c r="A11" s="11" t="inlineStr">
         <is>
           <t>Termed users with direct vault access</t>
         </is>
       </c>
       <c r="B11" s="12" t="n"/>
       <c r="C11" s="12" t="n"/>
       <c r="D11" s="13" t="n"/>
       <c r="E11" s="14" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F11" s="13" t="n"/>
     </row>
     <row r="12" ht="16" customHeight="1">
       <c r="A12" s="15" t="inlineStr">
         <is>
           <t>Termed users with group-based vault access</t>
         </is>
       </c>
       <c r="B12" s="12" t="n"/>
       <c r="C12" s="12" t="n"/>
       <c r="D12" s="13" t="n"/>
       <c r="E12" s="16" t="n">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="F12" s="13" t="n"/>
     </row>
     <row r="13" ht="16" customHeight="1">
       <c r="A13" s="11" t="inlineStr">
         <is>
           <t>Oldest active termed user (days since term)</t>
         </is>
       </c>
       <c r="B13" s="12" t="n"/>
       <c r="C13" s="12" t="n"/>
       <c r="D13" s="13" t="n"/>
       <c r="E13" s="14" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="F13" s="13" t="n"/>
     </row>
     <row r="14" ht="16" customHeight="1">
       <c r="A14" s="15" t="inlineStr">
         <is>
           <t>Oldest suspended termed user (days since term)</t>
         </is>
       </c>
@@ -948,119 +941,119 @@
         <is>
           <t>Access Types</t>
         </is>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
       <c r="A18" s="18" t="inlineStr">
         <is>
           <t>Accounting AP</t>
         </is>
       </c>
       <c r="B18" s="19" t="n">
         <v>1</v>
       </c>
       <c r="C18" s="20" t="n">
         <v>0</v>
       </c>
       <c r="D18" s="20" t="n">
         <v>0</v>
       </c>
       <c r="E18" s="20" t="n">
         <v>1</v>
       </c>
       <c r="F18" s="20" t="inlineStr">
         <is>
-          <t>Direct</t>
+          <t>Via Group</t>
         </is>
       </c>
     </row>
     <row r="19" ht="15" customHeight="1">
-      <c r="A19" s="18" t="inlineStr">
+      <c r="A19" s="21" t="inlineStr">
         <is>
           <t>Agency Clients</t>
         </is>
       </c>
-      <c r="B19" s="19" t="n">
+      <c r="B19" s="22" t="n">
+        <v>0</v>
+      </c>
+      <c r="C19" s="22" t="n">
         <v>1</v>
       </c>
-      <c r="C19" s="20" t="n">
+      <c r="D19" s="22" t="n">
+        <v>0</v>
+      </c>
+      <c r="E19" s="22" t="n">
         <v>1</v>
       </c>
-      <c r="D19" s="20" t="n">
+      <c r="F19" s="22" t="inlineStr">
+        <is>
+          <t>Via Group</t>
+        </is>
+      </c>
+    </row>
+    <row r="20" ht="15" customHeight="1">
+      <c r="A20" s="18" t="inlineStr">
+        <is>
+          <t>Agency Similar Web</t>
+        </is>
+      </c>
+      <c r="B20" s="19" t="n">
+        <v>1</v>
+      </c>
+      <c r="C20" s="20" t="n">
+        <v>1</v>
+      </c>
+      <c r="D20" s="20" t="n">
         <v>0</v>
       </c>
-      <c r="E19" s="20" t="n">
+      <c r="E20" s="20" t="n">
         <v>2</v>
       </c>
-      <c r="F19" s="20" t="inlineStr">
-[...23 lines deleted...]
-      <c r="F20" s="22" t="inlineStr">
+      <c r="F20" s="20" t="inlineStr">
         <is>
           <t>Via Group</t>
         </is>
       </c>
     </row>
     <row r="21" ht="15" customHeight="1">
       <c r="A21" s="21" t="inlineStr">
         <is>
           <t>Engine</t>
         </is>
       </c>
       <c r="B21" s="22" t="n">
         <v>0</v>
       </c>
       <c r="C21" s="22" t="n">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="D21" s="22" t="n">
         <v>0</v>
       </c>
       <c r="E21" s="22" t="n">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="F21" s="22" t="inlineStr">
         <is>
           <t>Via Group</t>
         </is>
       </c>
     </row>
     <row r="22" ht="15" customHeight="1">
       <c r="A22" s="18" t="inlineStr">
         <is>
           <t>IT and AP</t>
         </is>
       </c>
       <c r="B22" s="19" t="n">
         <v>1</v>
       </c>
       <c r="C22" s="20" t="n">
         <v>0</v>
       </c>
       <c r="D22" s="20" t="n">
         <v>0</v>
       </c>
       <c r="E22" s="20" t="n">
         <v>1</v>
       </c>
@@ -1092,93 +1085,93 @@
         <is>
           <t>Via Group</t>
         </is>
       </c>
     </row>
     <row r="24" ht="15" customHeight="1">
       <c r="A24" s="18" t="inlineStr">
         <is>
           <t>TechMate</t>
         </is>
       </c>
       <c r="B24" s="19" t="n">
         <v>1</v>
       </c>
       <c r="C24" s="20" t="n">
         <v>0</v>
       </c>
       <c r="D24" s="20" t="n">
         <v>0</v>
       </c>
       <c r="E24" s="20" t="n">
         <v>1</v>
       </c>
       <c r="F24" s="20" t="inlineStr">
         <is>
-          <t>Direct</t>
+          <t>Via Group</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="25">
     <mergeCell ref="E12:F12"/>
     <mergeCell ref="A16:F16"/>
     <mergeCell ref="C6:D6"/>
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="E5:F5"/>
     <mergeCell ref="E14:F14"/>
     <mergeCell ref="A10:D10"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="A13:D13"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="A9:D9"/>
     <mergeCell ref="E10:F10"/>
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="E13:F13"/>
     <mergeCell ref="A11:D11"/>
     <mergeCell ref="E9:F9"/>
     <mergeCell ref="E6:F6"/>
     <mergeCell ref="E11:F11"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A12:D12"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A14:D14"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L39"/>
+  <dimension ref="A1:L48"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="18" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="30" customWidth="1" min="4" max="4"/>
     <col width="26" customWidth="1" min="5" max="5"/>
     <col width="11" customWidth="1" min="6" max="6"/>
     <col width="13" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="36" customWidth="1" min="9" max="9"/>
     <col width="28" customWidth="1" min="10" max="10"/>
     <col width="36" customWidth="1" min="11" max="11"/>
     <col width="10" customWidth="1" min="12" max="12"/>
   </cols>
   <sheetData>
     <row r="1" ht="28" customHeight="1">
       <c r="A1" s="17" t="inlineStr">
         <is>
@@ -1261,1354 +1254,1618 @@
       </c>
       <c r="C3" s="24" t="inlineStr">
         <is>
           <t>Cinnamon</t>
         </is>
       </c>
       <c r="D3" s="24" t="inlineStr">
         <is>
           <t>cinnamon@performcb.com</t>
         </is>
       </c>
       <c r="E3" s="24" t="inlineStr">
         <is>
           <t>Systems Engineer</t>
         </is>
       </c>
       <c r="F3" s="24" t="inlineStr"/>
       <c r="G3" s="25" t="n"/>
       <c r="H3" s="26" t="inlineStr">
         <is>
           <t>ACTIVE</t>
         </is>
       </c>
       <c r="I3" s="27" t="inlineStr">
         <is>
-          <t>Google Workspace Users, IT and AP, SSO 7/23, Team Members</t>
-[...6 lines deleted...]
-      </c>
+          <t>Google Workspace Users, IT Dept, SSO 7/23, Team Members</t>
+        </is>
+      </c>
+      <c r="J3" s="27" t="inlineStr"/>
       <c r="K3" s="27" t="inlineStr">
         <is>
-          <t>IT and AP</t>
+          <t>Accounting AP, Agency Similar Web, IT and AP, TechMate</t>
         </is>
       </c>
       <c r="L3" s="19" t="n">
         <v>4</v>
       </c>
     </row>
     <row r="4" ht="18" customHeight="1">
       <c r="A4" s="23" t="inlineStr">
         <is>
-          <t>Client Services</t>
+          <t>Accounting</t>
         </is>
       </c>
     </row>
     <row r="5" ht="16" customHeight="1">
       <c r="A5" s="28" t="inlineStr">
         <is>
-          <t>Client Services</t>
+          <t>Accounting</t>
         </is>
       </c>
       <c r="B5" s="28" t="inlineStr">
         <is>
-          <t>Bryan</t>
+          <t>Peters</t>
         </is>
       </c>
       <c r="C5" s="28" t="inlineStr">
         <is>
-          <t>Sydney</t>
+          <t>Tracey</t>
         </is>
       </c>
       <c r="D5" s="28" t="inlineStr">
         <is>
-          <t>sydney.bryan@performcb.com</t>
+          <t>tracey@performcb.com</t>
         </is>
       </c>
       <c r="E5" s="28" t="inlineStr">
         <is>
-          <t>Partner Executive</t>
+          <t>Accounts Receivable Senior</t>
         </is>
       </c>
       <c r="F5" s="28" t="inlineStr"/>
       <c r="G5" s="29" t="n"/>
       <c r="H5" s="30" t="inlineStr">
         <is>
           <t>SUSPENDED</t>
         </is>
       </c>
       <c r="I5" s="31" t="inlineStr">
         <is>
-          <t>Team Members</t>
+          <t>Accounting, Engine, Google Workspace Users, SSO 10/20, Team Members</t>
         </is>
       </c>
       <c r="J5" s="31" t="inlineStr"/>
-      <c r="K5" s="31" t="inlineStr"/>
+      <c r="K5" s="31" t="inlineStr">
+        <is>
+          <t>Engine</t>
+        </is>
+      </c>
       <c r="L5" s="32" t="n">
-        <v>0</v>
-[...3 lines deleted...]
-      <c r="A6" s="28" t="inlineStr">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="6" ht="18" customHeight="1">
+      <c r="A6" s="23" t="inlineStr">
         <is>
           <t>Client Services</t>
         </is>
-      </c>
-[...35 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="7" ht="16" customHeight="1">
       <c r="A7" s="28" t="inlineStr">
         <is>
           <t>Client Services</t>
         </is>
       </c>
       <c r="B7" s="28" t="inlineStr">
         <is>
-          <t>Ellett</t>
+          <t>Bryan</t>
         </is>
       </c>
       <c r="C7" s="28" t="inlineStr">
         <is>
-          <t>Sierra</t>
+          <t>Sydney</t>
         </is>
       </c>
       <c r="D7" s="28" t="inlineStr">
         <is>
-          <t>sierra@performcb.com</t>
+          <t>sydney.bryan@performcb.com</t>
         </is>
       </c>
       <c r="E7" s="28" t="inlineStr">
         <is>
-          <t>Program/Account Coordinator</t>
+          <t>Partner Executive</t>
         </is>
       </c>
       <c r="F7" s="28" t="inlineStr"/>
       <c r="G7" s="29" t="n"/>
       <c r="H7" s="30" t="inlineStr">
         <is>
           <t>SUSPENDED</t>
         </is>
       </c>
       <c r="I7" s="31" t="inlineStr">
         <is>
           <t>Team Members</t>
         </is>
       </c>
       <c r="J7" s="31" t="inlineStr"/>
       <c r="K7" s="31" t="inlineStr"/>
-      <c r="L7" s="32" t="n">
+      <c r="L7" s="33" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="8" ht="16" customHeight="1">
       <c r="A8" s="28" t="inlineStr">
         <is>
           <t>Client Services</t>
         </is>
       </c>
       <c r="B8" s="28" t="inlineStr">
         <is>
-          <t>King</t>
+          <t>Castle</t>
         </is>
       </c>
       <c r="C8" s="28" t="inlineStr">
         <is>
-          <t>Jonathan</t>
+          <t>Adrianne</t>
         </is>
       </c>
       <c r="D8" s="28" t="inlineStr">
         <is>
-          <t>Jonathan@performcb.com</t>
+          <t>Adrianne@performcb.com</t>
         </is>
       </c>
       <c r="E8" s="28" t="inlineStr">
         <is>
-          <t>Growth Manager</t>
+          <t>Partner Executive</t>
         </is>
       </c>
       <c r="F8" s="28" t="inlineStr"/>
       <c r="G8" s="29" t="n"/>
       <c r="H8" s="30" t="inlineStr">
         <is>
           <t>SUSPENDED</t>
         </is>
       </c>
       <c r="I8" s="31" t="inlineStr">
         <is>
-          <t>Agency, Engine, Google Workspace Users, SSO 10/20, Team Members</t>
+          <t>Team Members</t>
         </is>
       </c>
       <c r="J8" s="31" t="inlineStr"/>
-      <c r="K8" s="31" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="K8" s="31" t="inlineStr"/>
       <c r="L8" s="33" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="9" ht="16" customHeight="1">
       <c r="A9" s="28" t="inlineStr">
         <is>
           <t>Client Services</t>
         </is>
       </c>
       <c r="B9" s="28" t="inlineStr">
         <is>
-          <t>Neta</t>
+          <t>Ellett</t>
         </is>
       </c>
       <c r="C9" s="28" t="inlineStr">
         <is>
-          <t>Garrett</t>
+          <t>Sierra</t>
         </is>
       </c>
       <c r="D9" s="28" t="inlineStr">
         <is>
-          <t>garrett@performcb.com</t>
+          <t>sierra@performcb.com</t>
         </is>
       </c>
       <c r="E9" s="28" t="inlineStr">
         <is>
-          <t>Growth Manager</t>
+          <t>Program/Account Coordinator</t>
         </is>
       </c>
       <c r="F9" s="28" t="inlineStr"/>
       <c r="G9" s="29" t="n"/>
       <c r="H9" s="30" t="inlineStr">
         <is>
           <t>SUSPENDED</t>
         </is>
       </c>
       <c r="I9" s="31" t="inlineStr">
         <is>
-          <t>Google Workspace Users, Team Members</t>
+          <t>Team Members</t>
         </is>
       </c>
       <c r="J9" s="31" t="inlineStr"/>
       <c r="K9" s="31" t="inlineStr"/>
-      <c r="L9" s="32" t="n">
+      <c r="L9" s="33" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="10" ht="16" customHeight="1">
       <c r="A10" s="28" t="inlineStr">
         <is>
           <t>Client Services</t>
         </is>
       </c>
       <c r="B10" s="28" t="inlineStr">
         <is>
-          <t>Sharum</t>
+          <t>King</t>
         </is>
       </c>
       <c r="C10" s="28" t="inlineStr">
         <is>
-          <t>Ashley</t>
+          <t>Jonathan</t>
         </is>
       </c>
       <c r="D10" s="28" t="inlineStr">
         <is>
-          <t>ashley.sharum@performcb.com</t>
+          <t>Jonathan@performcb.com</t>
         </is>
       </c>
       <c r="E10" s="28" t="inlineStr">
         <is>
-          <t>Senior Growth Manager</t>
+          <t>Growth Manager</t>
         </is>
       </c>
       <c r="F10" s="28" t="inlineStr"/>
       <c r="G10" s="29" t="n"/>
       <c r="H10" s="30" t="inlineStr">
         <is>
           <t>SUSPENDED</t>
         </is>
       </c>
       <c r="I10" s="31" t="inlineStr">
         <is>
-          <t>Team Members</t>
+          <t>Agency, Engine, Google Workspace Users, SSO 10/20, Team Members</t>
         </is>
       </c>
       <c r="J10" s="31" t="inlineStr"/>
-      <c r="K10" s="31" t="inlineStr"/>
+      <c r="K10" s="31" t="inlineStr">
+        <is>
+          <t>Agency Clients, Agency Similar Web, Engine</t>
+        </is>
+      </c>
       <c r="L10" s="32" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="11" ht="16" customHeight="1">
       <c r="A11" s="28" t="inlineStr">
         <is>
           <t>Client Services</t>
         </is>
       </c>
       <c r="B11" s="28" t="inlineStr">
         <is>
-          <t>Sullivan</t>
+          <t>Neta</t>
         </is>
       </c>
       <c r="C11" s="28" t="inlineStr">
         <is>
-          <t>Lexi</t>
+          <t>Garrett</t>
         </is>
       </c>
       <c r="D11" s="28" t="inlineStr">
         <is>
-          <t>lexi@performcb.com</t>
+          <t>garrett@performcb.com</t>
         </is>
       </c>
       <c r="E11" s="28" t="inlineStr">
         <is>
-          <t>Partner Manager</t>
+          <t>Growth Manager</t>
         </is>
       </c>
       <c r="F11" s="28" t="inlineStr"/>
       <c r="G11" s="29" t="n"/>
       <c r="H11" s="30" t="inlineStr">
         <is>
           <t>SUSPENDED</t>
         </is>
       </c>
       <c r="I11" s="31" t="inlineStr">
         <is>
-          <t>Google Workspace Users, SSO 8/25, Team Members</t>
+          <t>Google Workspace Users, Team Members</t>
         </is>
       </c>
       <c r="J11" s="31" t="inlineStr"/>
       <c r="K11" s="31" t="inlineStr"/>
-      <c r="L11" s="32" t="n">
+      <c r="L11" s="33" t="n">
         <v>0</v>
       </c>
     </row>
-    <row r="12" ht="18" customHeight="1">
-[...3 lines deleted...]
-        </is>
+    <row r="12" ht="16" customHeight="1">
+      <c r="A12" s="28" t="inlineStr">
+        <is>
+          <t>Client Services</t>
+        </is>
+      </c>
+      <c r="B12" s="28" t="inlineStr">
+        <is>
+          <t>Sharum</t>
+        </is>
+      </c>
+      <c r="C12" s="28" t="inlineStr">
+        <is>
+          <t>Ashley</t>
+        </is>
+      </c>
+      <c r="D12" s="28" t="inlineStr">
+        <is>
+          <t>ashley.sharum@performcb.com</t>
+        </is>
+      </c>
+      <c r="E12" s="28" t="inlineStr">
+        <is>
+          <t>Senior Growth Manager</t>
+        </is>
+      </c>
+      <c r="F12" s="28" t="inlineStr"/>
+      <c r="G12" s="29" t="n"/>
+      <c r="H12" s="30" t="inlineStr">
+        <is>
+          <t>SUSPENDED</t>
+        </is>
+      </c>
+      <c r="I12" s="31" t="inlineStr">
+        <is>
+          <t>Team Members</t>
+        </is>
+      </c>
+      <c r="J12" s="31" t="inlineStr"/>
+      <c r="K12" s="31" t="inlineStr"/>
+      <c r="L12" s="33" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="13" ht="16" customHeight="1">
       <c r="A13" s="28" t="inlineStr">
         <is>
-          <t>Compliance</t>
+          <t>Client Services</t>
         </is>
       </c>
       <c r="B13" s="28" t="inlineStr">
         <is>
-          <t>Jones</t>
+          <t>Sullivan</t>
         </is>
       </c>
       <c r="C13" s="28" t="inlineStr">
         <is>
-          <t>Alanna</t>
+          <t>Lexi</t>
         </is>
       </c>
       <c r="D13" s="28" t="inlineStr">
         <is>
-          <t>alanna@performcb.com</t>
+          <t>lexi@performcb.com</t>
         </is>
       </c>
       <c r="E13" s="28" t="inlineStr">
         <is>
-          <t>Senior Compliance Coordinator</t>
+          <t>Partner Manager</t>
         </is>
       </c>
       <c r="F13" s="28" t="inlineStr"/>
       <c r="G13" s="29" t="n"/>
       <c r="H13" s="30" t="inlineStr">
         <is>
           <t>SUSPENDED</t>
         </is>
       </c>
       <c r="I13" s="31" t="inlineStr">
         <is>
-          <t>Team Members</t>
+          <t>Google Workspace Users, SSO 8/25, Team Members</t>
         </is>
       </c>
       <c r="J13" s="31" t="inlineStr"/>
       <c r="K13" s="31" t="inlineStr"/>
-      <c r="L13" s="32" t="n">
+      <c r="L13" s="33" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="14" ht="18" customHeight="1">
       <c r="A14" s="23" t="inlineStr">
         <is>
-          <t>Executive</t>
+          <t>Compliance</t>
         </is>
       </c>
     </row>
     <row r="15" ht="16" customHeight="1">
       <c r="A15" s="28" t="inlineStr">
         <is>
-          <t>Executive</t>
+          <t>Compliance</t>
         </is>
       </c>
       <c r="B15" s="28" t="inlineStr">
         <is>
-          <t>Greer</t>
+          <t>Jones</t>
         </is>
       </c>
       <c r="C15" s="28" t="inlineStr">
         <is>
-          <t>William</t>
+          <t>Alanna</t>
         </is>
       </c>
       <c r="D15" s="28" t="inlineStr">
         <is>
-          <t>bill.greer@performcb.com</t>
+          <t>alanna@performcb.com</t>
         </is>
       </c>
       <c r="E15" s="28" t="inlineStr">
         <is>
-          <t>CFO</t>
+          <t>Senior Compliance Coordinator</t>
         </is>
       </c>
       <c r="F15" s="28" t="inlineStr"/>
       <c r="G15" s="29" t="n"/>
       <c r="H15" s="30" t="inlineStr">
         <is>
           <t>SUSPENDED</t>
         </is>
       </c>
       <c r="I15" s="31" t="inlineStr">
         <is>
-          <t>Taxes, Team Members</t>
+          <t>Team Members</t>
         </is>
       </c>
       <c r="J15" s="31" t="inlineStr"/>
-      <c r="K15" s="31" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="K15" s="31" t="inlineStr"/>
       <c r="L15" s="33" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="16" ht="18" customHeight="1">
       <c r="A16" s="23" t="inlineStr">
         <is>
-          <t>Growth Mgmt</t>
+          <t>Executive</t>
         </is>
       </c>
     </row>
     <row r="17" ht="16" customHeight="1">
       <c r="A17" s="28" t="inlineStr">
         <is>
-          <t>Growth Mgmt</t>
+          <t>Executive</t>
         </is>
       </c>
       <c r="B17" s="28" t="inlineStr">
         <is>
-          <t>Eng</t>
+          <t>Greer</t>
         </is>
       </c>
       <c r="C17" s="28" t="inlineStr">
         <is>
-          <t>Audrey</t>
+          <t>William</t>
         </is>
       </c>
       <c r="D17" s="28" t="inlineStr">
         <is>
-          <t>audrey@performcb.com</t>
+          <t>bill.greer@performcb.com</t>
         </is>
       </c>
       <c r="E17" s="28" t="inlineStr">
         <is>
-          <t>VP of Growth</t>
+          <t>CFO</t>
         </is>
       </c>
       <c r="F17" s="28" t="inlineStr"/>
       <c r="G17" s="29" t="n"/>
       <c r="H17" s="30" t="inlineStr">
         <is>
           <t>SUSPENDED</t>
         </is>
       </c>
       <c r="I17" s="31" t="inlineStr">
         <is>
+          <t>Taxes, Team Members</t>
+        </is>
+      </c>
+      <c r="J17" s="31" t="inlineStr"/>
+      <c r="K17" s="31" t="inlineStr">
+        <is>
+          <t>Taxes</t>
+        </is>
+      </c>
+      <c r="L17" s="32" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="18" ht="18" customHeight="1">
+      <c r="A18" s="23" t="inlineStr">
+        <is>
+          <t>Growth Mgmt</t>
+        </is>
+      </c>
+    </row>
+    <row r="19" ht="16" customHeight="1">
+      <c r="A19" s="28" t="inlineStr">
+        <is>
+          <t>Growth Mgmt</t>
+        </is>
+      </c>
+      <c r="B19" s="28" t="inlineStr">
+        <is>
+          <t>Eng</t>
+        </is>
+      </c>
+      <c r="C19" s="28" t="inlineStr">
+        <is>
+          <t>Audrey</t>
+        </is>
+      </c>
+      <c r="D19" s="28" t="inlineStr">
+        <is>
+          <t>audrey@performcb.com</t>
+        </is>
+      </c>
+      <c r="E19" s="28" t="inlineStr">
+        <is>
+          <t>VP of Growth</t>
+        </is>
+      </c>
+      <c r="F19" s="28" t="inlineStr"/>
+      <c r="G19" s="29" t="n"/>
+      <c r="H19" s="30" t="inlineStr">
+        <is>
+          <t>SUSPENDED</t>
+        </is>
+      </c>
+      <c r="I19" s="31" t="inlineStr">
+        <is>
           <t>Team Members</t>
         </is>
       </c>
-      <c r="J17" s="31" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="L17" s="32" t="n">
+      <c r="J19" s="31" t="inlineStr"/>
+      <c r="K19" s="31" t="inlineStr"/>
+      <c r="L19" s="33" t="n">
         <v>0</v>
-      </c>
-[...49 lines deleted...]
-        </is>
       </c>
     </row>
     <row r="20" ht="16" customHeight="1">
       <c r="A20" s="28" t="inlineStr">
         <is>
-          <t>Information Tech</t>
+          <t>Growth Mgmt</t>
         </is>
       </c>
       <c r="B20" s="28" t="inlineStr">
         <is>
-          <t>Brown</t>
+          <t>Sluty</t>
         </is>
       </c>
       <c r="C20" s="28" t="inlineStr">
         <is>
-          <t>Stephen</t>
+          <t>John</t>
         </is>
       </c>
       <c r="D20" s="28" t="inlineStr">
         <is>
-          <t>stephen@performcb.com</t>
+          <t>john@performcb.com</t>
         </is>
       </c>
       <c r="E20" s="28" t="inlineStr">
         <is>
-          <t>Director of IT and AI Integration</t>
+          <t>Director of Account Management</t>
         </is>
       </c>
       <c r="F20" s="28" t="inlineStr"/>
       <c r="G20" s="29" t="n"/>
       <c r="H20" s="30" t="inlineStr">
         <is>
           <t>SUSPENDED</t>
         </is>
       </c>
       <c r="I20" s="31" t="inlineStr">
         <is>
-          <t>Google Workspace Users, Team Members</t>
+          <t>Google Workspace Users, SSO 12/17, Team Members</t>
         </is>
       </c>
       <c r="J20" s="31" t="inlineStr"/>
       <c r="K20" s="31" t="inlineStr"/>
-      <c r="L20" s="32" t="n">
+      <c r="L20" s="33" t="n">
         <v>0</v>
       </c>
     </row>
-    <row r="21" ht="16" customHeight="1">
-      <c r="A21" s="28" t="inlineStr">
+    <row r="21" ht="18" customHeight="1">
+      <c r="A21" s="23" t="inlineStr">
         <is>
           <t>Information Tech</t>
         </is>
       </c>
-      <c r="B21" s="28" t="inlineStr">
-[...26 lines deleted...]
-      <c r="I21" s="31" t="inlineStr">
+    </row>
+    <row r="22" ht="16" customHeight="1">
+      <c r="A22" s="28" t="inlineStr">
+        <is>
+          <t>Information Tech</t>
+        </is>
+      </c>
+      <c r="B22" s="28" t="inlineStr">
+        <is>
+          <t>Brown</t>
+        </is>
+      </c>
+      <c r="C22" s="28" t="inlineStr">
+        <is>
+          <t>Stephen</t>
+        </is>
+      </c>
+      <c r="D22" s="28" t="inlineStr">
+        <is>
+          <t>stephen@performcb.com</t>
+        </is>
+      </c>
+      <c r="E22" s="28" t="inlineStr">
+        <is>
+          <t>Director of IT and AI Integration</t>
+        </is>
+      </c>
+      <c r="F22" s="28" t="inlineStr"/>
+      <c r="G22" s="29" t="n"/>
+      <c r="H22" s="30" t="inlineStr">
+        <is>
+          <t>SUSPENDED</t>
+        </is>
+      </c>
+      <c r="I22" s="31" t="inlineStr">
         <is>
           <t>Google Workspace Users, Team Members</t>
         </is>
       </c>
-      <c r="J21" s="31" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="L21" s="32" t="n">
+      <c r="J22" s="31" t="inlineStr"/>
+      <c r="K22" s="31" t="inlineStr"/>
+      <c r="L22" s="33" t="n">
         <v>0</v>
-      </c>
-[...5 lines deleted...]
-        </is>
       </c>
     </row>
     <row r="23" ht="16" customHeight="1">
       <c r="A23" s="28" t="inlineStr">
         <is>
-          <t>Media Services</t>
+          <t>Information Tech</t>
         </is>
       </c>
       <c r="B23" s="28" t="inlineStr">
         <is>
-          <t>Gilbert</t>
+          <t>Cable</t>
         </is>
       </c>
       <c r="C23" s="28" t="inlineStr">
         <is>
-          <t>Hana</t>
+          <t>Jon</t>
         </is>
       </c>
       <c r="D23" s="28" t="inlineStr">
         <is>
-          <t>hana@performcb.com</t>
+          <t>jon@performcb.com</t>
         </is>
       </c>
       <c r="E23" s="28" t="inlineStr">
         <is>
-          <t>Media Executive</t>
+          <t>IT Manager</t>
         </is>
       </c>
       <c r="F23" s="28" t="inlineStr"/>
       <c r="G23" s="29" t="n"/>
       <c r="H23" s="30" t="inlineStr">
         <is>
           <t>SUSPENDED</t>
         </is>
       </c>
       <c r="I23" s="31" t="inlineStr">
         <is>
           <t>Google Workspace Users, Team Members</t>
         </is>
       </c>
       <c r="J23" s="31" t="inlineStr"/>
       <c r="K23" s="31" t="inlineStr"/>
-      <c r="L23" s="32" t="n">
+      <c r="L23" s="33" t="n">
         <v>0</v>
       </c>
     </row>
-    <row r="24" ht="16" customHeight="1">
-      <c r="A24" s="28" t="inlineStr">
+    <row r="24" ht="18" customHeight="1">
+      <c r="A24" s="23" t="inlineStr">
         <is>
           <t>Media Services</t>
         </is>
-      </c>
-[...35 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="25" ht="16" customHeight="1">
       <c r="A25" s="28" t="inlineStr">
         <is>
           <t>Media Services</t>
         </is>
       </c>
       <c r="B25" s="28" t="inlineStr">
         <is>
-          <t>Heal</t>
+          <t>Gilbert</t>
         </is>
       </c>
       <c r="C25" s="28" t="inlineStr">
         <is>
-          <t>Michael</t>
+          <t>Hana</t>
         </is>
       </c>
       <c r="D25" s="28" t="inlineStr">
         <is>
-          <t>mike.heal@performcb.com</t>
+          <t>hana@performcb.com</t>
         </is>
       </c>
       <c r="E25" s="28" t="inlineStr">
         <is>
-          <t>Senior Media Buyer</t>
+          <t>Media Executive</t>
         </is>
       </c>
       <c r="F25" s="28" t="inlineStr"/>
       <c r="G25" s="29" t="n"/>
       <c r="H25" s="30" t="inlineStr">
         <is>
           <t>SUSPENDED</t>
         </is>
       </c>
       <c r="I25" s="31" t="inlineStr">
         <is>
-          <t>Team Members</t>
+          <t>Google Workspace Users, Team Members</t>
         </is>
       </c>
       <c r="J25" s="31" t="inlineStr"/>
       <c r="K25" s="31" t="inlineStr"/>
-      <c r="L25" s="32" t="n">
+      <c r="L25" s="33" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="26" ht="16" customHeight="1">
       <c r="A26" s="28" t="inlineStr">
         <is>
           <t>Media Services</t>
         </is>
       </c>
       <c r="B26" s="28" t="inlineStr">
         <is>
-          <t>Stanley</t>
+          <t>Hansen</t>
         </is>
       </c>
       <c r="C26" s="28" t="inlineStr">
         <is>
-          <t>Matthew</t>
+          <t>Eloise</t>
         </is>
       </c>
       <c r="D26" s="28" t="inlineStr">
         <is>
-          <t>matt.stanley@performcb.com</t>
+          <t>eloise@performcb.com</t>
         </is>
       </c>
       <c r="E26" s="28" t="inlineStr">
         <is>
-          <t>Senior Media Buyer</t>
+          <t>VP of Media Services</t>
         </is>
       </c>
       <c r="F26" s="28" t="inlineStr"/>
       <c r="G26" s="29" t="n"/>
       <c r="H26" s="30" t="inlineStr">
         <is>
           <t>SUSPENDED</t>
         </is>
       </c>
       <c r="I26" s="31" t="inlineStr">
         <is>
           <t>Team Members</t>
         </is>
       </c>
       <c r="J26" s="31" t="inlineStr"/>
       <c r="K26" s="31" t="inlineStr"/>
-      <c r="L26" s="32" t="n">
+      <c r="L26" s="33" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="27" ht="16" customHeight="1">
       <c r="A27" s="28" t="inlineStr">
         <is>
           <t>Media Services</t>
         </is>
       </c>
       <c r="B27" s="28" t="inlineStr">
         <is>
-          <t>Swaback</t>
+          <t>Heal</t>
         </is>
       </c>
       <c r="C27" s="28" t="inlineStr">
         <is>
-          <t>Megan</t>
+          <t>Michael</t>
         </is>
       </c>
       <c r="D27" s="28" t="inlineStr">
         <is>
-          <t>megan@performcb.com</t>
+          <t>mike.heal@performcb.com</t>
         </is>
       </c>
       <c r="E27" s="28" t="inlineStr">
         <is>
-          <t>Senior Director of Media Services</t>
+          <t>Senior Media Buyer</t>
         </is>
       </c>
       <c r="F27" s="28" t="inlineStr"/>
       <c r="G27" s="29" t="n"/>
       <c r="H27" s="30" t="inlineStr">
         <is>
           <t>SUSPENDED</t>
         </is>
       </c>
       <c r="I27" s="31" t="inlineStr">
         <is>
           <t>Team Members</t>
         </is>
       </c>
       <c r="J27" s="31" t="inlineStr"/>
       <c r="K27" s="31" t="inlineStr"/>
-      <c r="L27" s="32" t="n">
+      <c r="L27" s="33" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="28" ht="16" customHeight="1">
       <c r="A28" s="28" t="inlineStr">
         <is>
           <t>Media Services</t>
         </is>
       </c>
       <c r="B28" s="28" t="inlineStr">
         <is>
-          <t>Wu</t>
+          <t>Stanley</t>
         </is>
       </c>
       <c r="C28" s="28" t="inlineStr">
         <is>
-          <t>Rebecca</t>
+          <t>Matthew</t>
         </is>
       </c>
       <c r="D28" s="28" t="inlineStr">
         <is>
-          <t>rebecca@performcb.com</t>
+          <t>matt.stanley@performcb.com</t>
         </is>
       </c>
       <c r="E28" s="28" t="inlineStr">
         <is>
-          <t>Media Analyst</t>
+          <t>Senior Media Buyer</t>
         </is>
       </c>
       <c r="F28" s="28" t="inlineStr"/>
       <c r="G28" s="29" t="n"/>
       <c r="H28" s="30" t="inlineStr">
         <is>
           <t>SUSPENDED</t>
         </is>
       </c>
       <c r="I28" s="31" t="inlineStr">
         <is>
           <t>Team Members</t>
         </is>
       </c>
       <c r="J28" s="31" t="inlineStr"/>
       <c r="K28" s="31" t="inlineStr"/>
-      <c r="L28" s="32" t="n">
+      <c r="L28" s="33" t="n">
         <v>0</v>
       </c>
     </row>
-    <row r="29" ht="18" customHeight="1">
-[...3 lines deleted...]
-        </is>
+    <row r="29" ht="16" customHeight="1">
+      <c r="A29" s="28" t="inlineStr">
+        <is>
+          <t>Media Services</t>
+        </is>
+      </c>
+      <c r="B29" s="28" t="inlineStr">
+        <is>
+          <t>Swaback</t>
+        </is>
+      </c>
+      <c r="C29" s="28" t="inlineStr">
+        <is>
+          <t>Megan</t>
+        </is>
+      </c>
+      <c r="D29" s="28" t="inlineStr">
+        <is>
+          <t>megan@performcb.com</t>
+        </is>
+      </c>
+      <c r="E29" s="28" t="inlineStr">
+        <is>
+          <t>Senior Director of Media Services</t>
+        </is>
+      </c>
+      <c r="F29" s="28" t="inlineStr"/>
+      <c r="G29" s="29" t="n"/>
+      <c r="H29" s="30" t="inlineStr">
+        <is>
+          <t>SUSPENDED</t>
+        </is>
+      </c>
+      <c r="I29" s="31" t="inlineStr">
+        <is>
+          <t>Team Members</t>
+        </is>
+      </c>
+      <c r="J29" s="31" t="inlineStr"/>
+      <c r="K29" s="31" t="inlineStr"/>
+      <c r="L29" s="33" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="30" ht="16" customHeight="1">
       <c r="A30" s="28" t="inlineStr">
         <is>
-          <t>Partners</t>
+          <t>Media Services</t>
         </is>
       </c>
       <c r="B30" s="28" t="inlineStr">
         <is>
-          <t>Taylor</t>
+          <t>Wu</t>
         </is>
       </c>
       <c r="C30" s="28" t="inlineStr">
         <is>
-          <t>Brian</t>
+          <t>Rebecca</t>
         </is>
       </c>
       <c r="D30" s="28" t="inlineStr">
         <is>
-          <t>brian@performcb.com</t>
+          <t>rebecca@performcb.com</t>
         </is>
       </c>
       <c r="E30" s="28" t="inlineStr">
         <is>
-          <t>Executive VP of Partners</t>
+          <t>Media Analyst</t>
         </is>
       </c>
       <c r="F30" s="28" t="inlineStr"/>
       <c r="G30" s="29" t="n"/>
       <c r="H30" s="30" t="inlineStr">
         <is>
           <t>SUSPENDED</t>
         </is>
       </c>
       <c r="I30" s="31" t="inlineStr">
         <is>
-          <t>Engine, Google Workspace Users, SSO 10/15, Team Members</t>
+          <t>Team Members</t>
         </is>
       </c>
       <c r="J30" s="31" t="inlineStr"/>
-      <c r="K30" s="31" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="K30" s="31" t="inlineStr"/>
       <c r="L30" s="33" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="31" ht="18" customHeight="1">
       <c r="A31" s="23" t="inlineStr">
         <is>
-          <t>People Operations</t>
+          <t>Partner Development Team</t>
         </is>
       </c>
     </row>
     <row r="32" ht="16" customHeight="1">
       <c r="A32" s="28" t="inlineStr">
         <is>
-          <t>People Operations</t>
+          <t>Partner Development Team</t>
         </is>
       </c>
       <c r="B32" s="28" t="inlineStr">
         <is>
-          <t>Del Valle</t>
+          <t>Sherman</t>
         </is>
       </c>
       <c r="C32" s="28" t="inlineStr">
         <is>
-          <t>Alexandra</t>
+          <t>Mcclain</t>
         </is>
       </c>
       <c r="D32" s="28" t="inlineStr">
         <is>
-          <t>alexandra@performcb.com</t>
+          <t>mcclain@performcb.com</t>
         </is>
       </c>
       <c r="E32" s="28" t="inlineStr">
         <is>
-          <t>Contracts and People Operations Strategist</t>
+          <t>VP of Partner Activation &amp; Development</t>
         </is>
       </c>
       <c r="F32" s="28" t="inlineStr"/>
       <c r="G32" s="29" t="n"/>
       <c r="H32" s="30" t="inlineStr">
         <is>
           <t>SUSPENDED</t>
         </is>
       </c>
       <c r="I32" s="31" t="inlineStr">
         <is>
-          <t>Team Members</t>
+          <t>Engine, Google Workspace Users, SSO 10/20, Team Members</t>
         </is>
       </c>
       <c r="J32" s="31" t="inlineStr"/>
-      <c r="K32" s="31" t="inlineStr"/>
+      <c r="K32" s="31" t="inlineStr">
+        <is>
+          <t>Engine</t>
+        </is>
+      </c>
       <c r="L32" s="32" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="33" ht="18" customHeight="1">
       <c r="A33" s="23" t="inlineStr">
         <is>
-          <t>Sales</t>
+          <t>Partners</t>
         </is>
       </c>
     </row>
     <row r="34" ht="16" customHeight="1">
       <c r="A34" s="28" t="inlineStr">
         <is>
-          <t>Sales</t>
+          <t>Partners</t>
         </is>
       </c>
       <c r="B34" s="28" t="inlineStr">
         <is>
-          <t>Donovan</t>
+          <t>Purcell</t>
         </is>
       </c>
       <c r="C34" s="28" t="inlineStr">
         <is>
-          <t>Christopher</t>
+          <t>Michael</t>
         </is>
       </c>
       <c r="D34" s="28" t="inlineStr">
         <is>
-          <t>chris@performcb.com</t>
+          <t>michael.purcell@performcb.com</t>
         </is>
       </c>
       <c r="E34" s="28" t="inlineStr">
         <is>
-          <t>Sales Director</t>
+          <t>Senior Partner Executive</t>
         </is>
       </c>
       <c r="F34" s="28" t="inlineStr"/>
       <c r="G34" s="29" t="n"/>
       <c r="H34" s="30" t="inlineStr">
         <is>
           <t>SUSPENDED</t>
         </is>
       </c>
       <c r="I34" s="31" t="inlineStr">
         <is>
-          <t>Team Members</t>
+          <t>Engine, Google Workspace Users, SSO 1/5, Team Members</t>
         </is>
       </c>
       <c r="J34" s="31" t="inlineStr"/>
-      <c r="K34" s="31" t="inlineStr"/>
+      <c r="K34" s="31" t="inlineStr">
+        <is>
+          <t>Engine</t>
+        </is>
+      </c>
       <c r="L34" s="32" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="35" ht="16" customHeight="1">
       <c r="A35" s="28" t="inlineStr">
         <is>
-          <t>Sales</t>
+          <t>Partners</t>
         </is>
       </c>
       <c r="B35" s="28" t="inlineStr">
         <is>
-          <t>Itwaru</t>
+          <t>Taylor</t>
         </is>
       </c>
       <c r="C35" s="28" t="inlineStr">
         <is>
-          <t>Alyssa</t>
+          <t>Brian</t>
         </is>
       </c>
       <c r="D35" s="28" t="inlineStr">
         <is>
-          <t>aly@performcb.com</t>
+          <t>brian@performcb.com</t>
         </is>
       </c>
       <c r="E35" s="28" t="inlineStr">
         <is>
-          <t>Agency Sales Development Executive</t>
+          <t>Executive VP of Partners</t>
         </is>
       </c>
       <c r="F35" s="28" t="inlineStr"/>
       <c r="G35" s="29" t="n"/>
       <c r="H35" s="30" t="inlineStr">
         <is>
           <t>SUSPENDED</t>
         </is>
       </c>
       <c r="I35" s="31" t="inlineStr">
         <is>
-          <t>Team Members</t>
+          <t>Google Workspace Users, SSO 10/15, Team Members</t>
         </is>
       </c>
       <c r="J35" s="31" t="inlineStr"/>
       <c r="K35" s="31" t="inlineStr"/>
-      <c r="L35" s="32" t="n">
+      <c r="L35" s="33" t="n">
         <v>0</v>
       </c>
     </row>
-    <row r="36" ht="16" customHeight="1">
-[...40 lines deleted...]
-        <v>0</v>
+    <row r="36" ht="18" customHeight="1">
+      <c r="A36" s="23" t="inlineStr">
+        <is>
+          <t>People Operations</t>
+        </is>
       </c>
     </row>
     <row r="37" ht="16" customHeight="1">
       <c r="A37" s="28" t="inlineStr">
         <is>
-          <t>Sales</t>
+          <t>People Operations</t>
         </is>
       </c>
       <c r="B37" s="28" t="inlineStr">
         <is>
-          <t>Koncz</t>
+          <t>Del Valle</t>
         </is>
       </c>
       <c r="C37" s="28" t="inlineStr">
         <is>
-          <t>Adam</t>
+          <t>Alexandra</t>
         </is>
       </c>
       <c r="D37" s="28" t="inlineStr">
         <is>
-          <t>adam.Koncz@performcb.com</t>
+          <t>alexandra@performcb.com</t>
         </is>
       </c>
       <c r="E37" s="28" t="inlineStr">
         <is>
-          <t>Sales Director</t>
+          <t>Contracts and People Operations Strategist</t>
         </is>
       </c>
       <c r="F37" s="28" t="inlineStr"/>
       <c r="G37" s="29" t="n"/>
       <c r="H37" s="30" t="inlineStr">
         <is>
           <t>SUSPENDED</t>
         </is>
       </c>
       <c r="I37" s="31" t="inlineStr">
         <is>
-          <t>Google Workspace Users, Team Members</t>
+          <t>Team Members</t>
         </is>
       </c>
       <c r="J37" s="31" t="inlineStr"/>
       <c r="K37" s="31" t="inlineStr"/>
-      <c r="L37" s="32" t="n">
+      <c r="L37" s="33" t="n">
         <v>0</v>
       </c>
     </row>
-    <row r="38" ht="16" customHeight="1">
-[...40 lines deleted...]
-        <v>0</v>
+    <row r="38" ht="18" customHeight="1">
+      <c r="A38" s="23" t="inlineStr">
+        <is>
+          <t>Product</t>
+        </is>
       </c>
     </row>
     <row r="39" ht="16" customHeight="1">
       <c r="A39" s="28" t="inlineStr">
         <is>
-          <t>Sales</t>
+          <t>Product</t>
         </is>
       </c>
       <c r="B39" s="28" t="inlineStr">
         <is>
-          <t>Niedermeyer</t>
+          <t>Rosier</t>
         </is>
       </c>
       <c r="C39" s="28" t="inlineStr">
         <is>
-          <t>Christina</t>
+          <t>Drew</t>
         </is>
       </c>
       <c r="D39" s="28" t="inlineStr">
         <is>
-          <t>christina@performcb.com</t>
+          <t>drew@performcb.com</t>
         </is>
       </c>
       <c r="E39" s="28" t="inlineStr">
         <is>
-          <t>Sales Director</t>
+          <t>Senior Product Designer</t>
         </is>
       </c>
       <c r="F39" s="28" t="inlineStr"/>
       <c r="G39" s="29" t="n"/>
       <c r="H39" s="30" t="inlineStr">
         <is>
           <t>SUSPENDED</t>
         </is>
       </c>
       <c r="I39" s="31" t="inlineStr">
         <is>
+          <t>Engine, Google Workspace Users, SSO 10/15, Team Members</t>
+        </is>
+      </c>
+      <c r="J39" s="31" t="inlineStr"/>
+      <c r="K39" s="31" t="inlineStr">
+        <is>
+          <t>Engine</t>
+        </is>
+      </c>
+      <c r="L39" s="32" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="40" ht="18" customHeight="1">
+      <c r="A40" s="23" t="inlineStr">
+        <is>
+          <t>Reward</t>
+        </is>
+      </c>
+    </row>
+    <row r="41" ht="16" customHeight="1">
+      <c r="A41" s="28" t="inlineStr">
+        <is>
+          <t>Reward</t>
+        </is>
+      </c>
+      <c r="B41" s="28" t="inlineStr">
+        <is>
+          <t>Rajadurai</t>
+        </is>
+      </c>
+      <c r="C41" s="28" t="inlineStr">
+        <is>
+          <t>Shayne</t>
+        </is>
+      </c>
+      <c r="D41" s="28" t="inlineStr">
+        <is>
+          <t>shayne@performcb.com</t>
+        </is>
+      </c>
+      <c r="E41" s="28" t="inlineStr">
+        <is>
+          <t>VP of Rewards</t>
+        </is>
+      </c>
+      <c r="F41" s="28" t="inlineStr"/>
+      <c r="G41" s="29" t="n"/>
+      <c r="H41" s="30" t="inlineStr">
+        <is>
+          <t>SUSPENDED</t>
+        </is>
+      </c>
+      <c r="I41" s="31" t="inlineStr">
+        <is>
+          <t>Engine, Google Workspace Users, SSO 10/20, Team Members</t>
+        </is>
+      </c>
+      <c r="J41" s="31" t="inlineStr"/>
+      <c r="K41" s="31" t="inlineStr">
+        <is>
+          <t>Engine</t>
+        </is>
+      </c>
+      <c r="L41" s="32" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="42" ht="18" customHeight="1">
+      <c r="A42" s="23" t="inlineStr">
+        <is>
+          <t>Sales</t>
+        </is>
+      </c>
+    </row>
+    <row r="43" ht="16" customHeight="1">
+      <c r="A43" s="28" t="inlineStr">
+        <is>
+          <t>Sales</t>
+        </is>
+      </c>
+      <c r="B43" s="28" t="inlineStr">
+        <is>
+          <t>Donovan</t>
+        </is>
+      </c>
+      <c r="C43" s="28" t="inlineStr">
+        <is>
+          <t>Christopher</t>
+        </is>
+      </c>
+      <c r="D43" s="28" t="inlineStr">
+        <is>
+          <t>chris@performcb.com</t>
+        </is>
+      </c>
+      <c r="E43" s="28" t="inlineStr">
+        <is>
+          <t>Sales Director</t>
+        </is>
+      </c>
+      <c r="F43" s="28" t="inlineStr"/>
+      <c r="G43" s="29" t="n"/>
+      <c r="H43" s="30" t="inlineStr">
+        <is>
+          <t>SUSPENDED</t>
+        </is>
+      </c>
+      <c r="I43" s="31" t="inlineStr">
+        <is>
           <t>Team Members</t>
         </is>
       </c>
-      <c r="J39" s="31" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="L39" s="32" t="n">
+      <c r="J43" s="31" t="inlineStr"/>
+      <c r="K43" s="31" t="inlineStr"/>
+      <c r="L43" s="33" t="n">
         <v>0</v>
       </c>
     </row>
+    <row r="44" ht="16" customHeight="1">
+      <c r="A44" s="28" t="inlineStr">
+        <is>
+          <t>Sales</t>
+        </is>
+      </c>
+      <c r="B44" s="28" t="inlineStr">
+        <is>
+          <t>Itwaru</t>
+        </is>
+      </c>
+      <c r="C44" s="28" t="inlineStr">
+        <is>
+          <t>Alyssa</t>
+        </is>
+      </c>
+      <c r="D44" s="28" t="inlineStr">
+        <is>
+          <t>aly@performcb.com</t>
+        </is>
+      </c>
+      <c r="E44" s="28" t="inlineStr">
+        <is>
+          <t>Agency Sales Development Executive</t>
+        </is>
+      </c>
+      <c r="F44" s="28" t="inlineStr"/>
+      <c r="G44" s="29" t="n"/>
+      <c r="H44" s="30" t="inlineStr">
+        <is>
+          <t>SUSPENDED</t>
+        </is>
+      </c>
+      <c r="I44" s="31" t="inlineStr">
+        <is>
+          <t>Team Members</t>
+        </is>
+      </c>
+      <c r="J44" s="31" t="inlineStr"/>
+      <c r="K44" s="31" t="inlineStr"/>
+      <c r="L44" s="33" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" ht="16" customHeight="1">
+      <c r="A45" s="28" t="inlineStr">
+        <is>
+          <t>Sales</t>
+        </is>
+      </c>
+      <c r="B45" s="28" t="inlineStr">
+        <is>
+          <t>Johnson</t>
+        </is>
+      </c>
+      <c r="C45" s="28" t="inlineStr">
+        <is>
+          <t>Jae</t>
+        </is>
+      </c>
+      <c r="D45" s="28" t="inlineStr">
+        <is>
+          <t>jae@performcb.com</t>
+        </is>
+      </c>
+      <c r="E45" s="28" t="inlineStr">
+        <is>
+          <t>Agency Sales Director</t>
+        </is>
+      </c>
+      <c r="F45" s="28" t="inlineStr"/>
+      <c r="G45" s="29" t="n"/>
+      <c r="H45" s="30" t="inlineStr">
+        <is>
+          <t>SUSPENDED</t>
+        </is>
+      </c>
+      <c r="I45" s="31" t="inlineStr">
+        <is>
+          <t>Google Workspace Users, SSO 8/5, Team Members</t>
+        </is>
+      </c>
+      <c r="J45" s="31" t="inlineStr"/>
+      <c r="K45" s="31" t="inlineStr"/>
+      <c r="L45" s="33" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" ht="16" customHeight="1">
+      <c r="A46" s="28" t="inlineStr">
+        <is>
+          <t>Sales</t>
+        </is>
+      </c>
+      <c r="B46" s="28" t="inlineStr">
+        <is>
+          <t>Koncz</t>
+        </is>
+      </c>
+      <c r="C46" s="28" t="inlineStr">
+        <is>
+          <t>Adam</t>
+        </is>
+      </c>
+      <c r="D46" s="28" t="inlineStr">
+        <is>
+          <t>adam.Koncz@performcb.com</t>
+        </is>
+      </c>
+      <c r="E46" s="28" t="inlineStr">
+        <is>
+          <t>Sales Director</t>
+        </is>
+      </c>
+      <c r="F46" s="28" t="inlineStr"/>
+      <c r="G46" s="29" t="n"/>
+      <c r="H46" s="30" t="inlineStr">
+        <is>
+          <t>SUSPENDED</t>
+        </is>
+      </c>
+      <c r="I46" s="31" t="inlineStr">
+        <is>
+          <t>Google Workspace Users, Team Members</t>
+        </is>
+      </c>
+      <c r="J46" s="31" t="inlineStr"/>
+      <c r="K46" s="31" t="inlineStr"/>
+      <c r="L46" s="33" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" ht="16" customHeight="1">
+      <c r="A47" s="28" t="inlineStr">
+        <is>
+          <t>Sales</t>
+        </is>
+      </c>
+      <c r="B47" s="28" t="inlineStr">
+        <is>
+          <t>Mcglynn</t>
+        </is>
+      </c>
+      <c r="C47" s="28" t="inlineStr">
+        <is>
+          <t>Craig</t>
+        </is>
+      </c>
+      <c r="D47" s="28" t="inlineStr">
+        <is>
+          <t>craig@performcb.com</t>
+        </is>
+      </c>
+      <c r="E47" s="28" t="inlineStr">
+        <is>
+          <t>Executive Vice President Agency</t>
+        </is>
+      </c>
+      <c r="F47" s="28" t="inlineStr"/>
+      <c r="G47" s="29" t="n"/>
+      <c r="H47" s="30" t="inlineStr">
+        <is>
+          <t>SUSPENDED</t>
+        </is>
+      </c>
+      <c r="I47" s="31" t="inlineStr">
+        <is>
+          <t>Team Members</t>
+        </is>
+      </c>
+      <c r="J47" s="31" t="inlineStr"/>
+      <c r="K47" s="31" t="inlineStr"/>
+      <c r="L47" s="33" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" ht="16" customHeight="1">
+      <c r="A48" s="28" t="inlineStr">
+        <is>
+          <t>Sales</t>
+        </is>
+      </c>
+      <c r="B48" s="28" t="inlineStr">
+        <is>
+          <t>Niedermeyer</t>
+        </is>
+      </c>
+      <c r="C48" s="28" t="inlineStr">
+        <is>
+          <t>Christina</t>
+        </is>
+      </c>
+      <c r="D48" s="28" t="inlineStr">
+        <is>
+          <t>christina@performcb.com</t>
+        </is>
+      </c>
+      <c r="E48" s="28" t="inlineStr">
+        <is>
+          <t>Sales Director</t>
+        </is>
+      </c>
+      <c r="F48" s="28" t="inlineStr"/>
+      <c r="G48" s="29" t="n"/>
+      <c r="H48" s="30" t="inlineStr">
+        <is>
+          <t>SUSPENDED</t>
+        </is>
+      </c>
+      <c r="I48" s="31" t="inlineStr">
+        <is>
+          <t>Team Members</t>
+        </is>
+      </c>
+      <c r="J48" s="31" t="inlineStr"/>
+      <c r="K48" s="31" t="inlineStr"/>
+      <c r="L48" s="33" t="n">
+        <v>0</v>
+      </c>
+    </row>
   </sheetData>
-  <mergeCells count="10">
+  <mergeCells count="14">
+    <mergeCell ref="A24:L24"/>
+    <mergeCell ref="A16:L16"/>
     <mergeCell ref="A2:L2"/>
-    <mergeCell ref="A16:L16"/>
-[...1 lines deleted...]
-    <mergeCell ref="A19:L19"/>
+    <mergeCell ref="A38:L38"/>
+    <mergeCell ref="A42:L42"/>
     <mergeCell ref="A33:L33"/>
+    <mergeCell ref="A36:L36"/>
     <mergeCell ref="A14:L14"/>
     <mergeCell ref="A31:L31"/>
-    <mergeCell ref="A22:L22"/>
-    <mergeCell ref="A12:L12"/>
+    <mergeCell ref="A6:L6"/>
+    <mergeCell ref="A40:L40"/>
+    <mergeCell ref="A18:L18"/>
+    <mergeCell ref="A21:L21"/>
     <mergeCell ref="A4:L4"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:K34"/>
+  <dimension ref="A1:K39"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="18" customWidth="1" min="1" max="1"/>
     <col width="22" customWidth="1" min="2" max="2"/>
     <col width="30" customWidth="1" min="3" max="3"/>
     <col width="26" customWidth="1" min="4" max="4"/>
     <col width="11" customWidth="1" min="5" max="5"/>
     <col width="13" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="28" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="24" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
   </cols>
   <sheetData>
     <row r="1" ht="28" customHeight="1">
       <c r="A1" s="17" t="inlineStr">
         <is>
           <t>Department</t>
@@ -2678,1644 +2935,1889 @@
       </c>
       <c r="C2" s="34" t="inlineStr">
         <is>
           <t>cinnamon@performcb.com</t>
         </is>
       </c>
       <c r="D2" s="34" t="inlineStr">
         <is>
           <t>Systems Engineer</t>
         </is>
       </c>
       <c r="E2" s="34" t="inlineStr"/>
       <c r="F2" s="34" t="n"/>
       <c r="G2" s="26" t="inlineStr">
         <is>
           <t>ACTIVE</t>
         </is>
       </c>
       <c r="H2" s="35" t="inlineStr">
         <is>
           <t>Accounting AP</t>
         </is>
       </c>
       <c r="I2" s="36" t="inlineStr">
         <is>
-          <t>Direct</t>
+          <t>Via Group</t>
         </is>
       </c>
       <c r="J2" s="34" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>IT Dept</t>
         </is>
       </c>
       <c r="K2" s="34" t="inlineStr">
         <is>
-          <t>view_items, create_items, edit_items, view_and_copy_passwords, view_item_history, import_items, copy_and_share_items</t>
+          <t>—</t>
         </is>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1">
       <c r="A3" s="34" t="inlineStr">
         <is>
           <t>Information Tech</t>
         </is>
       </c>
       <c r="B3" s="34" t="inlineStr">
         <is>
           <t>Walker, Cinnamon</t>
         </is>
       </c>
       <c r="C3" s="34" t="inlineStr">
         <is>
           <t>cinnamon@performcb.com</t>
         </is>
       </c>
       <c r="D3" s="34" t="inlineStr">
         <is>
           <t>Systems Engineer</t>
         </is>
       </c>
       <c r="E3" s="34" t="inlineStr"/>
       <c r="F3" s="34" t="n"/>
       <c r="G3" s="26" t="inlineStr">
         <is>
           <t>ACTIVE</t>
         </is>
       </c>
       <c r="H3" s="35" t="inlineStr">
         <is>
-          <t>Agency Clients</t>
+          <t>Agency Similar Web</t>
         </is>
       </c>
       <c r="I3" s="36" t="inlineStr">
         <is>
-          <t>Direct</t>
+          <t>Via Group</t>
         </is>
       </c>
       <c r="J3" s="34" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>IT Dept</t>
         </is>
       </c>
       <c r="K3" s="34" t="inlineStr">
         <is>
-          <t>view_items, create_items, edit_items, view_and_copy_passwords, view_item_history, import_items, copy_and_share_items</t>
+          <t>—</t>
         </is>
       </c>
     </row>
     <row r="4" ht="15" customHeight="1">
       <c r="A4" s="34" t="inlineStr">
         <is>
           <t>Information Tech</t>
         </is>
       </c>
       <c r="B4" s="34" t="inlineStr">
         <is>
           <t>Walker, Cinnamon</t>
         </is>
       </c>
       <c r="C4" s="34" t="inlineStr">
         <is>
           <t>cinnamon@performcb.com</t>
         </is>
       </c>
       <c r="D4" s="34" t="inlineStr">
         <is>
           <t>Systems Engineer</t>
         </is>
       </c>
       <c r="E4" s="34" t="inlineStr"/>
       <c r="F4" s="34" t="n"/>
       <c r="G4" s="26" t="inlineStr">
         <is>
           <t>ACTIVE</t>
         </is>
       </c>
       <c r="H4" s="35" t="inlineStr">
         <is>
-          <t>TechMate</t>
+          <t>IT and AP</t>
         </is>
       </c>
       <c r="I4" s="36" t="inlineStr">
         <is>
-          <t>Direct</t>
+          <t>Via Group</t>
         </is>
       </c>
       <c r="J4" s="34" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>IT Dept</t>
         </is>
       </c>
       <c r="K4" s="34" t="inlineStr">
         <is>
-          <t>view_items, create_items, edit_items, archive_items, delete_items, view_and_copy_passwords, view_item_history, import_items, copy_and_share_items</t>
+          <t>—</t>
         </is>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
       <c r="A5" s="34" t="inlineStr">
         <is>
           <t>Information Tech</t>
         </is>
       </c>
       <c r="B5" s="34" t="inlineStr">
         <is>
           <t>Walker, Cinnamon</t>
         </is>
       </c>
       <c r="C5" s="34" t="inlineStr">
         <is>
           <t>cinnamon@performcb.com</t>
         </is>
       </c>
       <c r="D5" s="34" t="inlineStr">
         <is>
           <t>Systems Engineer</t>
         </is>
       </c>
       <c r="E5" s="34" t="inlineStr"/>
       <c r="F5" s="34" t="n"/>
       <c r="G5" s="26" t="inlineStr">
         <is>
           <t>ACTIVE</t>
         </is>
       </c>
       <c r="H5" s="35" t="inlineStr">
         <is>
-          <t>IT and AP</t>
-[...2 lines deleted...]
-      <c r="I5" s="37" t="inlineStr">
+          <t>TechMate</t>
+        </is>
+      </c>
+      <c r="I5" s="36" t="inlineStr">
         <is>
           <t>Via Group</t>
         </is>
       </c>
       <c r="J5" s="34" t="inlineStr">
         <is>
-          <t>IT and AP</t>
+          <t>IT Dept</t>
         </is>
       </c>
       <c r="K5" s="34" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="38" t="inlineStr">
+      <c r="A6" s="37" t="inlineStr">
+        <is>
+          <t>Accounting</t>
+        </is>
+      </c>
+      <c r="B6" s="37" t="inlineStr">
+        <is>
+          <t>Peters, Tracey</t>
+        </is>
+      </c>
+      <c r="C6" s="37" t="inlineStr">
+        <is>
+          <t>tracey@performcb.com</t>
+        </is>
+      </c>
+      <c r="D6" s="37" t="inlineStr">
+        <is>
+          <t>Accounts Receivable Senior</t>
+        </is>
+      </c>
+      <c r="E6" s="37" t="inlineStr"/>
+      <c r="F6" s="37" t="n"/>
+      <c r="G6" s="30" t="inlineStr">
+        <is>
+          <t>SUSPENDED</t>
+        </is>
+      </c>
+      <c r="H6" s="38" t="inlineStr">
+        <is>
+          <t>Engine</t>
+        </is>
+      </c>
+      <c r="I6" s="39" t="inlineStr">
+        <is>
+          <t>Via Group</t>
+        </is>
+      </c>
+      <c r="J6" s="37" t="inlineStr">
+        <is>
+          <t>Engine</t>
+        </is>
+      </c>
+      <c r="K6" s="37" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" ht="15" customHeight="1">
+      <c r="A7" s="37" t="inlineStr">
         <is>
           <t>Client Services</t>
         </is>
       </c>
-      <c r="B6" s="38" t="inlineStr">
+      <c r="B7" s="37" t="inlineStr">
         <is>
           <t>Bryan, Sydney</t>
         </is>
       </c>
-      <c r="C6" s="38" t="inlineStr">
+      <c r="C7" s="37" t="inlineStr">
         <is>
           <t>sydney.bryan@performcb.com</t>
         </is>
       </c>
-      <c r="D6" s="38" t="inlineStr">
+      <c r="D7" s="37" t="inlineStr">
         <is>
           <t>Partner Executive</t>
         </is>
       </c>
-      <c r="E6" s="38" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="H6" s="39" t="inlineStr">
+      <c r="E7" s="37" t="inlineStr"/>
+      <c r="F7" s="37" t="n"/>
+      <c r="G7" s="30" t="inlineStr">
+        <is>
+          <t>SUSPENDED</t>
+        </is>
+      </c>
+      <c r="H7" s="38" t="inlineStr">
         <is>
           <t>(no vault access found)</t>
         </is>
       </c>
-      <c r="I6" s="40" t="inlineStr">
-[...16 lines deleted...]
-      <c r="A7" s="38" t="inlineStr">
+      <c r="I7" s="39" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="J7" s="37" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="K7" s="37" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+    </row>
+    <row r="8" ht="15" customHeight="1">
+      <c r="A8" s="37" t="inlineStr">
         <is>
           <t>Client Services</t>
         </is>
       </c>
-      <c r="B7" s="38" t="inlineStr">
+      <c r="B8" s="37" t="inlineStr">
         <is>
           <t>Castle, Adrianne</t>
         </is>
       </c>
-      <c r="C7" s="38" t="inlineStr">
+      <c r="C8" s="37" t="inlineStr">
         <is>
           <t>Adrianne@performcb.com</t>
         </is>
       </c>
-      <c r="D7" s="38" t="inlineStr">
+      <c r="D8" s="37" t="inlineStr">
         <is>
           <t>Partner Executive</t>
         </is>
       </c>
-      <c r="E7" s="38" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="H7" s="39" t="inlineStr">
+      <c r="E8" s="37" t="inlineStr"/>
+      <c r="F8" s="37" t="n"/>
+      <c r="G8" s="30" t="inlineStr">
+        <is>
+          <t>SUSPENDED</t>
+        </is>
+      </c>
+      <c r="H8" s="38" t="inlineStr">
         <is>
           <t>(no vault access found)</t>
         </is>
       </c>
-      <c r="I7" s="40" t="inlineStr">
-[...16 lines deleted...]
-      <c r="A8" s="38" t="inlineStr">
+      <c r="I8" s="39" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="J8" s="37" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="K8" s="37" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+    </row>
+    <row r="9" ht="15" customHeight="1">
+      <c r="A9" s="37" t="inlineStr">
         <is>
           <t>Client Services</t>
         </is>
       </c>
-      <c r="B8" s="38" t="inlineStr">
+      <c r="B9" s="37" t="inlineStr">
         <is>
           <t>Ellett, Sierra</t>
         </is>
       </c>
-      <c r="C8" s="38" t="inlineStr">
+      <c r="C9" s="37" t="inlineStr">
         <is>
           <t>sierra@performcb.com</t>
         </is>
       </c>
-      <c r="D8" s="38" t="inlineStr">
+      <c r="D9" s="37" t="inlineStr">
         <is>
           <t>Program/Account Coordinator</t>
         </is>
       </c>
-      <c r="E8" s="38" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="H8" s="39" t="inlineStr">
+      <c r="E9" s="37" t="inlineStr"/>
+      <c r="F9" s="37" t="n"/>
+      <c r="G9" s="30" t="inlineStr">
+        <is>
+          <t>SUSPENDED</t>
+        </is>
+      </c>
+      <c r="H9" s="38" t="inlineStr">
         <is>
           <t>(no vault access found)</t>
         </is>
       </c>
-      <c r="I8" s="40" t="inlineStr">
-[...16 lines deleted...]
-      <c r="A9" s="38" t="inlineStr">
+      <c r="I9" s="39" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="J9" s="37" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="K9" s="37" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+    </row>
+    <row r="10" ht="15" customHeight="1">
+      <c r="A10" s="37" t="inlineStr">
         <is>
           <t>Client Services</t>
         </is>
       </c>
-      <c r="B9" s="38" t="inlineStr">
+      <c r="B10" s="37" t="inlineStr">
         <is>
           <t>King, Jonathan</t>
         </is>
       </c>
-      <c r="C9" s="38" t="inlineStr">
+      <c r="C10" s="37" t="inlineStr">
         <is>
           <t>Jonathan@performcb.com</t>
         </is>
       </c>
-      <c r="D9" s="38" t="inlineStr">
+      <c r="D10" s="37" t="inlineStr">
         <is>
           <t>Growth Manager</t>
         </is>
       </c>
-      <c r="E9" s="38" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="H9" s="39" t="inlineStr">
+      <c r="E10" s="37" t="inlineStr"/>
+      <c r="F10" s="37" t="n"/>
+      <c r="G10" s="30" t="inlineStr">
+        <is>
+          <t>SUSPENDED</t>
+        </is>
+      </c>
+      <c r="H10" s="38" t="inlineStr">
         <is>
           <t>Agency Clients</t>
         </is>
       </c>
-      <c r="I9" s="40" t="inlineStr">
+      <c r="I10" s="39" t="inlineStr">
         <is>
           <t>Via Group</t>
         </is>
       </c>
-      <c r="J9" s="38" t="inlineStr">
+      <c r="J10" s="37" t="inlineStr">
         <is>
           <t>Agency</t>
         </is>
       </c>
-      <c r="K9" s="38" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A10" s="38" t="inlineStr">
+      <c r="K10" s="37" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+    </row>
+    <row r="11" ht="15" customHeight="1">
+      <c r="A11" s="37" t="inlineStr">
         <is>
           <t>Client Services</t>
         </is>
       </c>
-      <c r="B10" s="38" t="inlineStr">
+      <c r="B11" s="37" t="inlineStr">
         <is>
           <t>King, Jonathan</t>
         </is>
       </c>
-      <c r="C10" s="38" t="inlineStr">
+      <c r="C11" s="37" t="inlineStr">
         <is>
           <t>Jonathan@performcb.com</t>
         </is>
       </c>
-      <c r="D10" s="38" t="inlineStr">
+      <c r="D11" s="37" t="inlineStr">
         <is>
           <t>Growth Manager</t>
         </is>
       </c>
-      <c r="E10" s="38" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="H10" s="39" t="inlineStr">
+      <c r="E11" s="37" t="inlineStr"/>
+      <c r="F11" s="37" t="n"/>
+      <c r="G11" s="30" t="inlineStr">
+        <is>
+          <t>SUSPENDED</t>
+        </is>
+      </c>
+      <c r="H11" s="38" t="inlineStr">
         <is>
           <t>Agency Similar Web</t>
         </is>
       </c>
-      <c r="I10" s="40" t="inlineStr">
+      <c r="I11" s="39" t="inlineStr">
         <is>
           <t>Via Group</t>
         </is>
       </c>
-      <c r="J10" s="38" t="inlineStr">
+      <c r="J11" s="37" t="inlineStr">
         <is>
           <t>Agency</t>
         </is>
       </c>
-      <c r="K10" s="38" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A11" s="38" t="inlineStr">
+      <c r="K11" s="37" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+    </row>
+    <row r="12" ht="15" customHeight="1">
+      <c r="A12" s="37" t="inlineStr">
         <is>
           <t>Client Services</t>
         </is>
       </c>
-      <c r="B11" s="38" t="inlineStr">
+      <c r="B12" s="37" t="inlineStr">
         <is>
           <t>King, Jonathan</t>
         </is>
       </c>
-      <c r="C11" s="38" t="inlineStr">
+      <c r="C12" s="37" t="inlineStr">
         <is>
           <t>Jonathan@performcb.com</t>
         </is>
       </c>
-      <c r="D11" s="38" t="inlineStr">
+      <c r="D12" s="37" t="inlineStr">
         <is>
           <t>Growth Manager</t>
         </is>
       </c>
-      <c r="E11" s="38" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="H11" s="39" t="inlineStr">
+      <c r="E12" s="37" t="inlineStr"/>
+      <c r="F12" s="37" t="n"/>
+      <c r="G12" s="30" t="inlineStr">
+        <is>
+          <t>SUSPENDED</t>
+        </is>
+      </c>
+      <c r="H12" s="38" t="inlineStr">
         <is>
           <t>Engine</t>
         </is>
       </c>
-      <c r="I11" s="40" t="inlineStr">
+      <c r="I12" s="39" t="inlineStr">
         <is>
           <t>Via Group</t>
         </is>
       </c>
-      <c r="J11" s="38" t="inlineStr">
+      <c r="J12" s="37" t="inlineStr">
         <is>
           <t>Engine</t>
         </is>
       </c>
-      <c r="K11" s="38" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A12" s="38" t="inlineStr">
+      <c r="K12" s="37" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" ht="15" customHeight="1">
+      <c r="A13" s="37" t="inlineStr">
         <is>
           <t>Client Services</t>
         </is>
       </c>
-      <c r="B12" s="38" t="inlineStr">
+      <c r="B13" s="37" t="inlineStr">
         <is>
           <t>Neta, Garrett</t>
         </is>
       </c>
-      <c r="C12" s="38" t="inlineStr">
+      <c r="C13" s="37" t="inlineStr">
         <is>
           <t>garrett@performcb.com</t>
         </is>
       </c>
-      <c r="D12" s="38" t="inlineStr">
+      <c r="D13" s="37" t="inlineStr">
         <is>
           <t>Growth Manager</t>
         </is>
       </c>
-      <c r="E12" s="38" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="H12" s="39" t="inlineStr">
+      <c r="E13" s="37" t="inlineStr"/>
+      <c r="F13" s="37" t="n"/>
+      <c r="G13" s="30" t="inlineStr">
+        <is>
+          <t>SUSPENDED</t>
+        </is>
+      </c>
+      <c r="H13" s="38" t="inlineStr">
         <is>
           <t>(no vault access found)</t>
         </is>
       </c>
-      <c r="I12" s="40" t="inlineStr">
-[...16 lines deleted...]
-      <c r="A13" s="38" t="inlineStr">
+      <c r="I13" s="39" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="J13" s="37" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="K13" s="37" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" ht="15" customHeight="1">
+      <c r="A14" s="37" t="inlineStr">
         <is>
           <t>Client Services</t>
         </is>
       </c>
-      <c r="B13" s="38" t="inlineStr">
+      <c r="B14" s="37" t="inlineStr">
         <is>
           <t>Sharum, Ashley</t>
         </is>
       </c>
-      <c r="C13" s="38" t="inlineStr">
+      <c r="C14" s="37" t="inlineStr">
         <is>
           <t>ashley.sharum@performcb.com</t>
         </is>
       </c>
-      <c r="D13" s="38" t="inlineStr">
+      <c r="D14" s="37" t="inlineStr">
         <is>
           <t>Senior Growth Manager</t>
         </is>
       </c>
-      <c r="E13" s="38" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="H13" s="39" t="inlineStr">
+      <c r="E14" s="37" t="inlineStr"/>
+      <c r="F14" s="37" t="n"/>
+      <c r="G14" s="30" t="inlineStr">
+        <is>
+          <t>SUSPENDED</t>
+        </is>
+      </c>
+      <c r="H14" s="38" t="inlineStr">
         <is>
           <t>(no vault access found)</t>
         </is>
       </c>
-      <c r="I13" s="40" t="inlineStr">
-[...16 lines deleted...]
-      <c r="A14" s="38" t="inlineStr">
+      <c r="I14" s="39" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="J14" s="37" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="K14" s="37" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+    </row>
+    <row r="15" ht="15" customHeight="1">
+      <c r="A15" s="37" t="inlineStr">
         <is>
           <t>Client Services</t>
         </is>
       </c>
-      <c r="B14" s="38" t="inlineStr">
+      <c r="B15" s="37" t="inlineStr">
         <is>
           <t>Sullivan, Lexi</t>
         </is>
       </c>
-      <c r="C14" s="38" t="inlineStr">
+      <c r="C15" s="37" t="inlineStr">
         <is>
           <t>lexi@performcb.com</t>
         </is>
       </c>
-      <c r="D14" s="38" t="inlineStr">
+      <c r="D15" s="37" t="inlineStr">
         <is>
           <t>Partner Manager</t>
         </is>
       </c>
-      <c r="E14" s="38" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="H14" s="39" t="inlineStr">
+      <c r="E15" s="37" t="inlineStr"/>
+      <c r="F15" s="37" t="n"/>
+      <c r="G15" s="30" t="inlineStr">
+        <is>
+          <t>SUSPENDED</t>
+        </is>
+      </c>
+      <c r="H15" s="38" t="inlineStr">
         <is>
           <t>(no vault access found)</t>
         </is>
       </c>
-      <c r="I14" s="40" t="inlineStr">
-[...16 lines deleted...]
-      <c r="A15" s="38" t="inlineStr">
+      <c r="I15" s="39" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="J15" s="37" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="K15" s="37" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" ht="15" customHeight="1">
+      <c r="A16" s="37" t="inlineStr">
         <is>
           <t>Compliance</t>
         </is>
       </c>
-      <c r="B15" s="38" t="inlineStr">
+      <c r="B16" s="37" t="inlineStr">
         <is>
           <t>Jones, Alanna</t>
         </is>
       </c>
-      <c r="C15" s="38" t="inlineStr">
+      <c r="C16" s="37" t="inlineStr">
         <is>
           <t>alanna@performcb.com</t>
         </is>
       </c>
-      <c r="D15" s="38" t="inlineStr">
+      <c r="D16" s="37" t="inlineStr">
         <is>
           <t>Senior Compliance Coordinator</t>
         </is>
       </c>
-      <c r="E15" s="38" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="H15" s="39" t="inlineStr">
+      <c r="E16" s="37" t="inlineStr"/>
+      <c r="F16" s="37" t="n"/>
+      <c r="G16" s="30" t="inlineStr">
+        <is>
+          <t>SUSPENDED</t>
+        </is>
+      </c>
+      <c r="H16" s="38" t="inlineStr">
         <is>
           <t>(no vault access found)</t>
         </is>
       </c>
-      <c r="I15" s="40" t="inlineStr">
-[...16 lines deleted...]
-      <c r="A16" s="38" t="inlineStr">
+      <c r="I16" s="39" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="J16" s="37" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="K16" s="37" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+    </row>
+    <row r="17" ht="15" customHeight="1">
+      <c r="A17" s="37" t="inlineStr">
         <is>
           <t>Executive</t>
         </is>
       </c>
-      <c r="B16" s="38" t="inlineStr">
+      <c r="B17" s="37" t="inlineStr">
         <is>
           <t>Greer, William</t>
         </is>
       </c>
-      <c r="C16" s="38" t="inlineStr">
+      <c r="C17" s="37" t="inlineStr">
         <is>
           <t>bill.greer@performcb.com</t>
         </is>
       </c>
-      <c r="D16" s="38" t="inlineStr">
+      <c r="D17" s="37" t="inlineStr">
         <is>
           <t>CFO</t>
         </is>
       </c>
-      <c r="E16" s="38" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="H16" s="39" t="inlineStr">
+      <c r="E17" s="37" t="inlineStr"/>
+      <c r="F17" s="37" t="n"/>
+      <c r="G17" s="30" t="inlineStr">
+        <is>
+          <t>SUSPENDED</t>
+        </is>
+      </c>
+      <c r="H17" s="38" t="inlineStr">
         <is>
           <t>Taxes</t>
         </is>
       </c>
-      <c r="I16" s="40" t="inlineStr">
+      <c r="I17" s="39" t="inlineStr">
         <is>
           <t>Via Group</t>
         </is>
       </c>
-      <c r="J16" s="38" t="inlineStr">
+      <c r="J17" s="37" t="inlineStr">
         <is>
           <t>Taxes</t>
         </is>
       </c>
-      <c r="K16" s="38" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A17" s="38" t="inlineStr">
+      <c r="K17" s="37" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+    </row>
+    <row r="18" ht="15" customHeight="1">
+      <c r="A18" s="37" t="inlineStr">
         <is>
           <t>Growth Mgmt</t>
         </is>
       </c>
-      <c r="B17" s="38" t="inlineStr">
+      <c r="B18" s="37" t="inlineStr">
         <is>
           <t>Eng, Audrey</t>
         </is>
       </c>
-      <c r="C17" s="38" t="inlineStr">
+      <c r="C18" s="37" t="inlineStr">
         <is>
           <t>audrey@performcb.com</t>
         </is>
       </c>
-      <c r="D17" s="38" t="inlineStr">
+      <c r="D18" s="37" t="inlineStr">
         <is>
           <t>VP of Growth</t>
         </is>
       </c>
-      <c r="E17" s="38" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="H17" s="39" t="inlineStr">
+      <c r="E18" s="37" t="inlineStr"/>
+      <c r="F18" s="37" t="n"/>
+      <c r="G18" s="30" t="inlineStr">
+        <is>
+          <t>SUSPENDED</t>
+        </is>
+      </c>
+      <c r="H18" s="38" t="inlineStr">
         <is>
           <t>(no vault access found)</t>
         </is>
       </c>
-      <c r="I17" s="40" t="inlineStr">
-[...16 lines deleted...]
-      <c r="A18" s="38" t="inlineStr">
+      <c r="I18" s="39" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="J18" s="37" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="K18" s="37" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+    </row>
+    <row r="19" ht="15" customHeight="1">
+      <c r="A19" s="37" t="inlineStr">
         <is>
           <t>Growth Mgmt</t>
         </is>
       </c>
-      <c r="B18" s="38" t="inlineStr">
+      <c r="B19" s="37" t="inlineStr">
         <is>
           <t>Sluty, John</t>
         </is>
       </c>
-      <c r="C18" s="38" t="inlineStr">
+      <c r="C19" s="37" t="inlineStr">
         <is>
           <t>john@performcb.com</t>
         </is>
       </c>
-      <c r="D18" s="38" t="inlineStr">
+      <c r="D19" s="37" t="inlineStr">
         <is>
           <t>Director of Account Management</t>
         </is>
       </c>
-      <c r="E18" s="38" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="H18" s="39" t="inlineStr">
+      <c r="E19" s="37" t="inlineStr"/>
+      <c r="F19" s="37" t="n"/>
+      <c r="G19" s="30" t="inlineStr">
+        <is>
+          <t>SUSPENDED</t>
+        </is>
+      </c>
+      <c r="H19" s="38" t="inlineStr">
         <is>
           <t>(no vault access found)</t>
         </is>
       </c>
-      <c r="I18" s="40" t="inlineStr">
-[...16 lines deleted...]
-      <c r="A19" s="38" t="inlineStr">
+      <c r="I19" s="39" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="J19" s="37" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="K19" s="37" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+    </row>
+    <row r="20" ht="15" customHeight="1">
+      <c r="A20" s="37" t="inlineStr">
         <is>
           <t>Information Tech</t>
         </is>
       </c>
-      <c r="B19" s="38" t="inlineStr">
+      <c r="B20" s="37" t="inlineStr">
         <is>
           <t>Brown, Stephen</t>
         </is>
       </c>
-      <c r="C19" s="38" t="inlineStr">
+      <c r="C20" s="37" t="inlineStr">
         <is>
           <t>stephen@performcb.com</t>
         </is>
       </c>
-      <c r="D19" s="38" t="inlineStr">
+      <c r="D20" s="37" t="inlineStr">
         <is>
           <t>Director of IT and AI Integration</t>
         </is>
       </c>
-      <c r="E19" s="38" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="H19" s="39" t="inlineStr">
+      <c r="E20" s="37" t="inlineStr"/>
+      <c r="F20" s="37" t="n"/>
+      <c r="G20" s="30" t="inlineStr">
+        <is>
+          <t>SUSPENDED</t>
+        </is>
+      </c>
+      <c r="H20" s="38" t="inlineStr">
         <is>
           <t>(no vault access found)</t>
         </is>
       </c>
-      <c r="I19" s="40" t="inlineStr">
-[...16 lines deleted...]
-      <c r="A20" s="38" t="inlineStr">
+      <c r="I20" s="39" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="J20" s="37" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="K20" s="37" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" ht="15" customHeight="1">
+      <c r="A21" s="37" t="inlineStr">
         <is>
           <t>Information Tech</t>
         </is>
       </c>
-      <c r="B20" s="38" t="inlineStr">
+      <c r="B21" s="37" t="inlineStr">
         <is>
           <t>Cable, Jon</t>
         </is>
       </c>
-      <c r="C20" s="38" t="inlineStr">
+      <c r="C21" s="37" t="inlineStr">
         <is>
           <t>jon@performcb.com</t>
         </is>
       </c>
-      <c r="D20" s="38" t="inlineStr">
+      <c r="D21" s="37" t="inlineStr">
         <is>
           <t>IT Manager</t>
         </is>
       </c>
-      <c r="E20" s="38" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="H20" s="39" t="inlineStr">
+      <c r="E21" s="37" t="inlineStr"/>
+      <c r="F21" s="37" t="n"/>
+      <c r="G21" s="30" t="inlineStr">
+        <is>
+          <t>SUSPENDED</t>
+        </is>
+      </c>
+      <c r="H21" s="38" t="inlineStr">
         <is>
           <t>(no vault access found)</t>
         </is>
       </c>
-      <c r="I20" s="40" t="inlineStr">
-[...16 lines deleted...]
-      <c r="A21" s="38" t="inlineStr">
+      <c r="I21" s="39" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="J21" s="37" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="K21" s="37" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" ht="15" customHeight="1">
+      <c r="A22" s="37" t="inlineStr">
         <is>
           <t>Media Services</t>
         </is>
       </c>
-      <c r="B21" s="38" t="inlineStr">
+      <c r="B22" s="37" t="inlineStr">
         <is>
           <t>Gilbert, Hana</t>
         </is>
       </c>
-      <c r="C21" s="38" t="inlineStr">
+      <c r="C22" s="37" t="inlineStr">
         <is>
           <t>hana@performcb.com</t>
         </is>
       </c>
-      <c r="D21" s="38" t="inlineStr">
+      <c r="D22" s="37" t="inlineStr">
         <is>
           <t>Media Executive</t>
         </is>
       </c>
-      <c r="E21" s="38" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="H21" s="39" t="inlineStr">
+      <c r="E22" s="37" t="inlineStr"/>
+      <c r="F22" s="37" t="n"/>
+      <c r="G22" s="30" t="inlineStr">
+        <is>
+          <t>SUSPENDED</t>
+        </is>
+      </c>
+      <c r="H22" s="38" t="inlineStr">
         <is>
           <t>(no vault access found)</t>
         </is>
       </c>
-      <c r="I21" s="40" t="inlineStr">
-[...16 lines deleted...]
-      <c r="A22" s="38" t="inlineStr">
+      <c r="I22" s="39" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="J22" s="37" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="K22" s="37" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" ht="15" customHeight="1">
+      <c r="A23" s="37" t="inlineStr">
         <is>
           <t>Media Services</t>
         </is>
       </c>
-      <c r="B22" s="38" t="inlineStr">
+      <c r="B23" s="37" t="inlineStr">
         <is>
           <t>Hansen, Eloise</t>
         </is>
       </c>
-      <c r="C22" s="38" t="inlineStr">
+      <c r="C23" s="37" t="inlineStr">
         <is>
           <t>eloise@performcb.com</t>
         </is>
       </c>
-      <c r="D22" s="38" t="inlineStr">
+      <c r="D23" s="37" t="inlineStr">
         <is>
           <t>VP of Media Services</t>
         </is>
       </c>
-      <c r="E22" s="38" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="H22" s="39" t="inlineStr">
+      <c r="E23" s="37" t="inlineStr"/>
+      <c r="F23" s="37" t="n"/>
+      <c r="G23" s="30" t="inlineStr">
+        <is>
+          <t>SUSPENDED</t>
+        </is>
+      </c>
+      <c r="H23" s="38" t="inlineStr">
         <is>
           <t>(no vault access found)</t>
         </is>
       </c>
-      <c r="I22" s="40" t="inlineStr">
-[...16 lines deleted...]
-      <c r="A23" s="38" t="inlineStr">
+      <c r="I23" s="39" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="J23" s="37" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="K23" s="37" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+    </row>
+    <row r="24" ht="15" customHeight="1">
+      <c r="A24" s="37" t="inlineStr">
         <is>
           <t>Media Services</t>
         </is>
       </c>
-      <c r="B23" s="38" t="inlineStr">
+      <c r="B24" s="37" t="inlineStr">
         <is>
           <t>Heal, Michael</t>
         </is>
       </c>
-      <c r="C23" s="38" t="inlineStr">
+      <c r="C24" s="37" t="inlineStr">
         <is>
           <t>mike.heal@performcb.com</t>
         </is>
       </c>
-      <c r="D23" s="38" t="inlineStr">
+      <c r="D24" s="37" t="inlineStr">
         <is>
           <t>Senior Media Buyer</t>
         </is>
       </c>
-      <c r="E23" s="38" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="H23" s="39" t="inlineStr">
+      <c r="E24" s="37" t="inlineStr"/>
+      <c r="F24" s="37" t="n"/>
+      <c r="G24" s="30" t="inlineStr">
+        <is>
+          <t>SUSPENDED</t>
+        </is>
+      </c>
+      <c r="H24" s="38" t="inlineStr">
         <is>
           <t>(no vault access found)</t>
         </is>
       </c>
-      <c r="I23" s="40" t="inlineStr">
-[...16 lines deleted...]
-      <c r="A24" s="38" t="inlineStr">
+      <c r="I24" s="39" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="J24" s="37" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="K24" s="37" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+    </row>
+    <row r="25" ht="15" customHeight="1">
+      <c r="A25" s="37" t="inlineStr">
         <is>
           <t>Media Services</t>
         </is>
       </c>
-      <c r="B24" s="38" t="inlineStr">
+      <c r="B25" s="37" t="inlineStr">
         <is>
           <t>Stanley, Matthew</t>
         </is>
       </c>
-      <c r="C24" s="38" t="inlineStr">
+      <c r="C25" s="37" t="inlineStr">
         <is>
           <t>matt.stanley@performcb.com</t>
         </is>
       </c>
-      <c r="D24" s="38" t="inlineStr">
+      <c r="D25" s="37" t="inlineStr">
         <is>
           <t>Senior Media Buyer</t>
         </is>
       </c>
-      <c r="E24" s="38" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="H24" s="39" t="inlineStr">
+      <c r="E25" s="37" t="inlineStr"/>
+      <c r="F25" s="37" t="n"/>
+      <c r="G25" s="30" t="inlineStr">
+        <is>
+          <t>SUSPENDED</t>
+        </is>
+      </c>
+      <c r="H25" s="38" t="inlineStr">
         <is>
           <t>(no vault access found)</t>
         </is>
       </c>
-      <c r="I24" s="40" t="inlineStr">
-[...16 lines deleted...]
-      <c r="A25" s="38" t="inlineStr">
+      <c r="I25" s="39" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="J25" s="37" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="K25" s="37" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+    </row>
+    <row r="26" ht="15" customHeight="1">
+      <c r="A26" s="37" t="inlineStr">
         <is>
           <t>Media Services</t>
         </is>
       </c>
-      <c r="B25" s="38" t="inlineStr">
+      <c r="B26" s="37" t="inlineStr">
         <is>
           <t>Swaback, Megan</t>
         </is>
       </c>
-      <c r="C25" s="38" t="inlineStr">
+      <c r="C26" s="37" t="inlineStr">
         <is>
           <t>megan@performcb.com</t>
         </is>
       </c>
-      <c r="D25" s="38" t="inlineStr">
+      <c r="D26" s="37" t="inlineStr">
         <is>
           <t>Senior Director of Media Services</t>
         </is>
       </c>
-      <c r="E25" s="38" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="H25" s="39" t="inlineStr">
+      <c r="E26" s="37" t="inlineStr"/>
+      <c r="F26" s="37" t="n"/>
+      <c r="G26" s="30" t="inlineStr">
+        <is>
+          <t>SUSPENDED</t>
+        </is>
+      </c>
+      <c r="H26" s="38" t="inlineStr">
         <is>
           <t>(no vault access found)</t>
         </is>
       </c>
-      <c r="I25" s="40" t="inlineStr">
-[...16 lines deleted...]
-      <c r="A26" s="38" t="inlineStr">
+      <c r="I26" s="39" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="J26" s="37" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="K26" s="37" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+    </row>
+    <row r="27" ht="15" customHeight="1">
+      <c r="A27" s="37" t="inlineStr">
         <is>
           <t>Media Services</t>
         </is>
       </c>
-      <c r="B26" s="38" t="inlineStr">
+      <c r="B27" s="37" t="inlineStr">
         <is>
           <t>Wu, Rebecca</t>
         </is>
       </c>
-      <c r="C26" s="38" t="inlineStr">
+      <c r="C27" s="37" t="inlineStr">
         <is>
           <t>rebecca@performcb.com</t>
         </is>
       </c>
-      <c r="D26" s="38" t="inlineStr">
+      <c r="D27" s="37" t="inlineStr">
         <is>
           <t>Media Analyst</t>
         </is>
       </c>
-      <c r="E26" s="38" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="H26" s="39" t="inlineStr">
+      <c r="E27" s="37" t="inlineStr"/>
+      <c r="F27" s="37" t="n"/>
+      <c r="G27" s="30" t="inlineStr">
+        <is>
+          <t>SUSPENDED</t>
+        </is>
+      </c>
+      <c r="H27" s="38" t="inlineStr">
         <is>
           <t>(no vault access found)</t>
         </is>
       </c>
-      <c r="I26" s="40" t="inlineStr">
-[...16 lines deleted...]
-      <c r="A27" s="38" t="inlineStr">
+      <c r="I27" s="39" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="J27" s="37" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="K27" s="37" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+    </row>
+    <row r="28" ht="15" customHeight="1">
+      <c r="A28" s="37" t="inlineStr">
+        <is>
+          <t>Partner Development Team</t>
+        </is>
+      </c>
+      <c r="B28" s="37" t="inlineStr">
+        <is>
+          <t>Sherman, Mcclain</t>
+        </is>
+      </c>
+      <c r="C28" s="37" t="inlineStr">
+        <is>
+          <t>mcclain@performcb.com</t>
+        </is>
+      </c>
+      <c r="D28" s="37" t="inlineStr">
+        <is>
+          <t>VP of Partner Activation &amp; Development</t>
+        </is>
+      </c>
+      <c r="E28" s="37" t="inlineStr"/>
+      <c r="F28" s="37" t="n"/>
+      <c r="G28" s="30" t="inlineStr">
+        <is>
+          <t>SUSPENDED</t>
+        </is>
+      </c>
+      <c r="H28" s="38" t="inlineStr">
+        <is>
+          <t>Engine</t>
+        </is>
+      </c>
+      <c r="I28" s="39" t="inlineStr">
+        <is>
+          <t>Via Group</t>
+        </is>
+      </c>
+      <c r="J28" s="37" t="inlineStr">
+        <is>
+          <t>Engine</t>
+        </is>
+      </c>
+      <c r="K28" s="37" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+    </row>
+    <row r="29" ht="15" customHeight="1">
+      <c r="A29" s="37" t="inlineStr">
         <is>
           <t>Partners</t>
         </is>
       </c>
-      <c r="B27" s="38" t="inlineStr">
+      <c r="B29" s="37" t="inlineStr">
+        <is>
+          <t>Purcell, Michael</t>
+        </is>
+      </c>
+      <c r="C29" s="37" t="inlineStr">
+        <is>
+          <t>michael.purcell@performcb.com</t>
+        </is>
+      </c>
+      <c r="D29" s="37" t="inlineStr">
+        <is>
+          <t>Senior Partner Executive</t>
+        </is>
+      </c>
+      <c r="E29" s="37" t="inlineStr"/>
+      <c r="F29" s="37" t="n"/>
+      <c r="G29" s="30" t="inlineStr">
+        <is>
+          <t>SUSPENDED</t>
+        </is>
+      </c>
+      <c r="H29" s="38" t="inlineStr">
+        <is>
+          <t>Engine</t>
+        </is>
+      </c>
+      <c r="I29" s="39" t="inlineStr">
+        <is>
+          <t>Via Group</t>
+        </is>
+      </c>
+      <c r="J29" s="37" t="inlineStr">
+        <is>
+          <t>Engine</t>
+        </is>
+      </c>
+      <c r="K29" s="37" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+    </row>
+    <row r="30" ht="15" customHeight="1">
+      <c r="A30" s="37" t="inlineStr">
+        <is>
+          <t>Partners</t>
+        </is>
+      </c>
+      <c r="B30" s="37" t="inlineStr">
         <is>
           <t>Taylor, Brian</t>
         </is>
       </c>
-      <c r="C27" s="38" t="inlineStr">
+      <c r="C30" s="37" t="inlineStr">
         <is>
           <t>brian@performcb.com</t>
         </is>
       </c>
-      <c r="D27" s="38" t="inlineStr">
+      <c r="D30" s="37" t="inlineStr">
         <is>
           <t>Executive VP of Partners</t>
         </is>
       </c>
-      <c r="E27" s="38" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="H27" s="39" t="inlineStr">
+      <c r="E30" s="37" t="inlineStr"/>
+      <c r="F30" s="37" t="n"/>
+      <c r="G30" s="30" t="inlineStr">
+        <is>
+          <t>SUSPENDED</t>
+        </is>
+      </c>
+      <c r="H30" s="38" t="inlineStr">
+        <is>
+          <t>(no vault access found)</t>
+        </is>
+      </c>
+      <c r="I30" s="39" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="J30" s="37" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="K30" s="37" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+    </row>
+    <row r="31" ht="15" customHeight="1">
+      <c r="A31" s="37" t="inlineStr">
+        <is>
+          <t>People Operations</t>
+        </is>
+      </c>
+      <c r="B31" s="37" t="inlineStr">
+        <is>
+          <t>Del Valle, Alexandra</t>
+        </is>
+      </c>
+      <c r="C31" s="37" t="inlineStr">
+        <is>
+          <t>alexandra@performcb.com</t>
+        </is>
+      </c>
+      <c r="D31" s="37" t="inlineStr">
+        <is>
+          <t>Contracts and People Operations Strategist</t>
+        </is>
+      </c>
+      <c r="E31" s="37" t="inlineStr"/>
+      <c r="F31" s="37" t="n"/>
+      <c r="G31" s="30" t="inlineStr">
+        <is>
+          <t>SUSPENDED</t>
+        </is>
+      </c>
+      <c r="H31" s="38" t="inlineStr">
+        <is>
+          <t>(no vault access found)</t>
+        </is>
+      </c>
+      <c r="I31" s="39" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="J31" s="37" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="K31" s="37" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+    </row>
+    <row r="32" ht="15" customHeight="1">
+      <c r="A32" s="37" t="inlineStr">
+        <is>
+          <t>Product</t>
+        </is>
+      </c>
+      <c r="B32" s="37" t="inlineStr">
+        <is>
+          <t>Rosier, Drew</t>
+        </is>
+      </c>
+      <c r="C32" s="37" t="inlineStr">
+        <is>
+          <t>drew@performcb.com</t>
+        </is>
+      </c>
+      <c r="D32" s="37" t="inlineStr">
+        <is>
+          <t>Senior Product Designer</t>
+        </is>
+      </c>
+      <c r="E32" s="37" t="inlineStr"/>
+      <c r="F32" s="37" t="n"/>
+      <c r="G32" s="30" t="inlineStr">
+        <is>
+          <t>SUSPENDED</t>
+        </is>
+      </c>
+      <c r="H32" s="38" t="inlineStr">
         <is>
           <t>Engine</t>
         </is>
       </c>
-      <c r="I27" s="40" t="inlineStr">
+      <c r="I32" s="39" t="inlineStr">
         <is>
           <t>Via Group</t>
         </is>
       </c>
-      <c r="J27" s="38" t="inlineStr">
+      <c r="J32" s="37" t="inlineStr">
         <is>
           <t>Engine</t>
         </is>
       </c>
-      <c r="K27" s="38" t="inlineStr">
-[...33 lines deleted...]
-      <c r="H28" s="39" t="inlineStr">
+      <c r="K32" s="37" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+    </row>
+    <row r="33" ht="15" customHeight="1">
+      <c r="A33" s="37" t="inlineStr">
+        <is>
+          <t>Reward</t>
+        </is>
+      </c>
+      <c r="B33" s="37" t="inlineStr">
+        <is>
+          <t>Rajadurai, Shayne</t>
+        </is>
+      </c>
+      <c r="C33" s="37" t="inlineStr">
+        <is>
+          <t>shayne@performcb.com</t>
+        </is>
+      </c>
+      <c r="D33" s="37" t="inlineStr">
+        <is>
+          <t>VP of Rewards</t>
+        </is>
+      </c>
+      <c r="E33" s="37" t="inlineStr"/>
+      <c r="F33" s="37" t="n"/>
+      <c r="G33" s="30" t="inlineStr">
+        <is>
+          <t>SUSPENDED</t>
+        </is>
+      </c>
+      <c r="H33" s="38" t="inlineStr">
+        <is>
+          <t>Engine</t>
+        </is>
+      </c>
+      <c r="I33" s="39" t="inlineStr">
+        <is>
+          <t>Via Group</t>
+        </is>
+      </c>
+      <c r="J33" s="37" t="inlineStr">
+        <is>
+          <t>Engine</t>
+        </is>
+      </c>
+      <c r="K33" s="37" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+    </row>
+    <row r="34" ht="15" customHeight="1">
+      <c r="A34" s="37" t="inlineStr">
+        <is>
+          <t>Sales</t>
+        </is>
+      </c>
+      <c r="B34" s="37" t="inlineStr">
+        <is>
+          <t>Donovan, Christopher</t>
+        </is>
+      </c>
+      <c r="C34" s="37" t="inlineStr">
+        <is>
+          <t>chris@performcb.com</t>
+        </is>
+      </c>
+      <c r="D34" s="37" t="inlineStr">
+        <is>
+          <t>Sales Director</t>
+        </is>
+      </c>
+      <c r="E34" s="37" t="inlineStr"/>
+      <c r="F34" s="37" t="n"/>
+      <c r="G34" s="30" t="inlineStr">
+        <is>
+          <t>SUSPENDED</t>
+        </is>
+      </c>
+      <c r="H34" s="38" t="inlineStr">
         <is>
           <t>(no vault access found)</t>
         </is>
       </c>
-      <c r="I28" s="40" t="inlineStr">
-[...16 lines deleted...]
-      <c r="A29" s="38" t="inlineStr">
+      <c r="I34" s="39" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="J34" s="37" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="K34" s="37" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+    </row>
+    <row r="35" ht="15" customHeight="1">
+      <c r="A35" s="37" t="inlineStr">
         <is>
           <t>Sales</t>
         </is>
       </c>
-      <c r="B29" s="38" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D29" s="38" t="inlineStr">
+      <c r="B35" s="37" t="inlineStr">
+        <is>
+          <t>Itwaru, Alyssa</t>
+        </is>
+      </c>
+      <c r="C35" s="37" t="inlineStr">
+        <is>
+          <t>aly@performcb.com</t>
+        </is>
+      </c>
+      <c r="D35" s="37" t="inlineStr">
+        <is>
+          <t>Agency Sales Development Executive</t>
+        </is>
+      </c>
+      <c r="E35" s="37" t="inlineStr"/>
+      <c r="F35" s="37" t="n"/>
+      <c r="G35" s="30" t="inlineStr">
+        <is>
+          <t>SUSPENDED</t>
+        </is>
+      </c>
+      <c r="H35" s="38" t="inlineStr">
+        <is>
+          <t>(no vault access found)</t>
+        </is>
+      </c>
+      <c r="I35" s="39" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="J35" s="37" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="K35" s="37" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+    </row>
+    <row r="36" ht="15" customHeight="1">
+      <c r="A36" s="37" t="inlineStr">
+        <is>
+          <t>Sales</t>
+        </is>
+      </c>
+      <c r="B36" s="37" t="inlineStr">
+        <is>
+          <t>Johnson, Jae</t>
+        </is>
+      </c>
+      <c r="C36" s="37" t="inlineStr">
+        <is>
+          <t>jae@performcb.com</t>
+        </is>
+      </c>
+      <c r="D36" s="37" t="inlineStr">
+        <is>
+          <t>Agency Sales Director</t>
+        </is>
+      </c>
+      <c r="E36" s="37" t="inlineStr"/>
+      <c r="F36" s="37" t="n"/>
+      <c r="G36" s="30" t="inlineStr">
+        <is>
+          <t>SUSPENDED</t>
+        </is>
+      </c>
+      <c r="H36" s="38" t="inlineStr">
+        <is>
+          <t>(no vault access found)</t>
+        </is>
+      </c>
+      <c r="I36" s="39" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="J36" s="37" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="K36" s="37" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+    </row>
+    <row r="37" ht="15" customHeight="1">
+      <c r="A37" s="37" t="inlineStr">
+        <is>
+          <t>Sales</t>
+        </is>
+      </c>
+      <c r="B37" s="37" t="inlineStr">
+        <is>
+          <t>Koncz, Adam</t>
+        </is>
+      </c>
+      <c r="C37" s="37" t="inlineStr">
+        <is>
+          <t>adam.Koncz@performcb.com</t>
+        </is>
+      </c>
+      <c r="D37" s="37" t="inlineStr">
         <is>
           <t>Sales Director</t>
         </is>
       </c>
-      <c r="E29" s="38" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="H29" s="39" t="inlineStr">
+      <c r="E37" s="37" t="inlineStr"/>
+      <c r="F37" s="37" t="n"/>
+      <c r="G37" s="30" t="inlineStr">
+        <is>
+          <t>SUSPENDED</t>
+        </is>
+      </c>
+      <c r="H37" s="38" t="inlineStr">
         <is>
           <t>(no vault access found)</t>
         </is>
       </c>
-      <c r="I29" s="40" t="inlineStr">
-[...16 lines deleted...]
-      <c r="A30" s="38" t="inlineStr">
+      <c r="I37" s="39" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="J37" s="37" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="K37" s="37" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+    </row>
+    <row r="38" ht="15" customHeight="1">
+      <c r="A38" s="37" t="inlineStr">
         <is>
           <t>Sales</t>
         </is>
       </c>
-      <c r="B30" s="38" t="inlineStr">
-[...21 lines deleted...]
-      <c r="H30" s="39" t="inlineStr">
+      <c r="B38" s="37" t="inlineStr">
+        <is>
+          <t>Mcglynn, Craig</t>
+        </is>
+      </c>
+      <c r="C38" s="37" t="inlineStr">
+        <is>
+          <t>craig@performcb.com</t>
+        </is>
+      </c>
+      <c r="D38" s="37" t="inlineStr">
+        <is>
+          <t>Executive Vice President Agency</t>
+        </is>
+      </c>
+      <c r="E38" s="37" t="inlineStr"/>
+      <c r="F38" s="37" t="n"/>
+      <c r="G38" s="30" t="inlineStr">
+        <is>
+          <t>SUSPENDED</t>
+        </is>
+      </c>
+      <c r="H38" s="38" t="inlineStr">
         <is>
           <t>(no vault access found)</t>
         </is>
       </c>
-      <c r="I30" s="40" t="inlineStr">
-[...16 lines deleted...]
-      <c r="A31" s="38" t="inlineStr">
+      <c r="I38" s="39" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="J38" s="37" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="K38" s="37" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+    </row>
+    <row r="39" ht="15" customHeight="1">
+      <c r="A39" s="37" t="inlineStr">
         <is>
           <t>Sales</t>
         </is>
       </c>
-      <c r="B31" s="38" t="inlineStr">
-[...21 lines deleted...]
-      <c r="H31" s="39" t="inlineStr">
+      <c r="B39" s="37" t="inlineStr">
+        <is>
+          <t>Niedermeyer, Christina</t>
+        </is>
+      </c>
+      <c r="C39" s="37" t="inlineStr">
+        <is>
+          <t>christina@performcb.com</t>
+        </is>
+      </c>
+      <c r="D39" s="37" t="inlineStr">
+        <is>
+          <t>Sales Director</t>
+        </is>
+      </c>
+      <c r="E39" s="37" t="inlineStr"/>
+      <c r="F39" s="37" t="n"/>
+      <c r="G39" s="30" t="inlineStr">
+        <is>
+          <t>SUSPENDED</t>
+        </is>
+      </c>
+      <c r="H39" s="38" t="inlineStr">
         <is>
           <t>(no vault access found)</t>
         </is>
       </c>
-      <c r="I31" s="40" t="inlineStr">
-[...156 lines deleted...]
-      <c r="K34" s="38" t="inlineStr">
+      <c r="I39" s="39" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="J39" s="37" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="K39" s="37" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:G51"/>
+  <dimension ref="A1:G71"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="18" customWidth="1" min="1" max="1"/>
     <col width="22" customWidth="1" min="2" max="2"/>
     <col width="30" customWidth="1" min="3" max="3"/>
     <col width="26" customWidth="1" min="4" max="4"/>
     <col width="11" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="30" customWidth="1" min="7" max="7"/>
   </cols>
   <sheetData>
     <row r="1" ht="28" customHeight="1">
       <c r="A1" s="17" t="inlineStr">
         <is>
           <t>Department</t>
         </is>
       </c>
       <c r="B1" s="17" t="inlineStr">
         <is>
@@ -4388,51 +4890,51 @@
         </is>
       </c>
       <c r="B3" s="34" t="inlineStr">
         <is>
           <t>Walker, Cinnamon</t>
         </is>
       </c>
       <c r="C3" s="34" t="inlineStr">
         <is>
           <t>cinnamon@performcb.com</t>
         </is>
       </c>
       <c r="D3" s="34" t="inlineStr">
         <is>
           <t>Systems Engineer</t>
         </is>
       </c>
       <c r="E3" s="34" t="inlineStr"/>
       <c r="F3" s="26" t="inlineStr">
         <is>
           <t>ACTIVE</t>
         </is>
       </c>
       <c r="G3" s="34" t="inlineStr">
         <is>
-          <t>IT and AP</t>
+          <t>IT Dept</t>
         </is>
       </c>
     </row>
     <row r="4" ht="15" customHeight="1">
       <c r="A4" s="34" t="inlineStr">
         <is>
           <t>Information Tech</t>
         </is>
       </c>
       <c r="B4" s="34" t="inlineStr">
         <is>
           <t>Walker, Cinnamon</t>
         </is>
       </c>
       <c r="C4" s="34" t="inlineStr">
         <is>
           <t>cinnamon@performcb.com</t>
         </is>
       </c>
       <c r="D4" s="34" t="inlineStr">
         <is>
           <t>Systems Engineer</t>
         </is>
       </c>
       <c r="E4" s="34" t="inlineStr"/>
@@ -4459,1561 +4961,2221 @@
         </is>
       </c>
       <c r="C5" s="34" t="inlineStr">
         <is>
           <t>cinnamon@performcb.com</t>
         </is>
       </c>
       <c r="D5" s="34" t="inlineStr">
         <is>
           <t>Systems Engineer</t>
         </is>
       </c>
       <c r="E5" s="34" t="inlineStr"/>
       <c r="F5" s="26" t="inlineStr">
         <is>
           <t>ACTIVE</t>
         </is>
       </c>
       <c r="G5" s="34" t="inlineStr">
         <is>
           <t>Team Members</t>
         </is>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="38" t="inlineStr">
+      <c r="A6" s="37" t="inlineStr">
+        <is>
+          <t>Accounting</t>
+        </is>
+      </c>
+      <c r="B6" s="37" t="inlineStr">
+        <is>
+          <t>Peters, Tracey</t>
+        </is>
+      </c>
+      <c r="C6" s="37" t="inlineStr">
+        <is>
+          <t>tracey@performcb.com</t>
+        </is>
+      </c>
+      <c r="D6" s="37" t="inlineStr">
+        <is>
+          <t>Accounts Receivable Senior</t>
+        </is>
+      </c>
+      <c r="E6" s="37" t="inlineStr"/>
+      <c r="F6" s="30" t="inlineStr">
+        <is>
+          <t>SUSPENDED</t>
+        </is>
+      </c>
+      <c r="G6" s="37" t="inlineStr">
+        <is>
+          <t>Accounting</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" ht="15" customHeight="1">
+      <c r="A7" s="37" t="inlineStr">
+        <is>
+          <t>Accounting</t>
+        </is>
+      </c>
+      <c r="B7" s="37" t="inlineStr">
+        <is>
+          <t>Peters, Tracey</t>
+        </is>
+      </c>
+      <c r="C7" s="37" t="inlineStr">
+        <is>
+          <t>tracey@performcb.com</t>
+        </is>
+      </c>
+      <c r="D7" s="37" t="inlineStr">
+        <is>
+          <t>Accounts Receivable Senior</t>
+        </is>
+      </c>
+      <c r="E7" s="37" t="inlineStr"/>
+      <c r="F7" s="30" t="inlineStr">
+        <is>
+          <t>SUSPENDED</t>
+        </is>
+      </c>
+      <c r="G7" s="37" t="inlineStr">
+        <is>
+          <t>Engine</t>
+        </is>
+      </c>
+    </row>
+    <row r="8" ht="15" customHeight="1">
+      <c r="A8" s="37" t="inlineStr">
+        <is>
+          <t>Accounting</t>
+        </is>
+      </c>
+      <c r="B8" s="37" t="inlineStr">
+        <is>
+          <t>Peters, Tracey</t>
+        </is>
+      </c>
+      <c r="C8" s="37" t="inlineStr">
+        <is>
+          <t>tracey@performcb.com</t>
+        </is>
+      </c>
+      <c r="D8" s="37" t="inlineStr">
+        <is>
+          <t>Accounts Receivable Senior</t>
+        </is>
+      </c>
+      <c r="E8" s="37" t="inlineStr"/>
+      <c r="F8" s="30" t="inlineStr">
+        <is>
+          <t>SUSPENDED</t>
+        </is>
+      </c>
+      <c r="G8" s="37" t="inlineStr">
+        <is>
+          <t>Google Workspace Users</t>
+        </is>
+      </c>
+    </row>
+    <row r="9" ht="15" customHeight="1">
+      <c r="A9" s="37" t="inlineStr">
+        <is>
+          <t>Accounting</t>
+        </is>
+      </c>
+      <c r="B9" s="37" t="inlineStr">
+        <is>
+          <t>Peters, Tracey</t>
+        </is>
+      </c>
+      <c r="C9" s="37" t="inlineStr">
+        <is>
+          <t>tracey@performcb.com</t>
+        </is>
+      </c>
+      <c r="D9" s="37" t="inlineStr">
+        <is>
+          <t>Accounts Receivable Senior</t>
+        </is>
+      </c>
+      <c r="E9" s="37" t="inlineStr"/>
+      <c r="F9" s="30" t="inlineStr">
+        <is>
+          <t>SUSPENDED</t>
+        </is>
+      </c>
+      <c r="G9" s="37" t="inlineStr">
+        <is>
+          <t>SSO 10/20</t>
+        </is>
+      </c>
+    </row>
+    <row r="10" ht="15" customHeight="1">
+      <c r="A10" s="37" t="inlineStr">
+        <is>
+          <t>Accounting</t>
+        </is>
+      </c>
+      <c r="B10" s="37" t="inlineStr">
+        <is>
+          <t>Peters, Tracey</t>
+        </is>
+      </c>
+      <c r="C10" s="37" t="inlineStr">
+        <is>
+          <t>tracey@performcb.com</t>
+        </is>
+      </c>
+      <c r="D10" s="37" t="inlineStr">
+        <is>
+          <t>Accounts Receivable Senior</t>
+        </is>
+      </c>
+      <c r="E10" s="37" t="inlineStr"/>
+      <c r="F10" s="30" t="inlineStr">
+        <is>
+          <t>SUSPENDED</t>
+        </is>
+      </c>
+      <c r="G10" s="37" t="inlineStr">
+        <is>
+          <t>Team Members</t>
+        </is>
+      </c>
+    </row>
+    <row r="11" ht="15" customHeight="1">
+      <c r="A11" s="37" t="inlineStr">
         <is>
           <t>Client Services</t>
         </is>
       </c>
-      <c r="B6" s="38" t="inlineStr">
+      <c r="B11" s="37" t="inlineStr">
         <is>
           <t>Bryan, Sydney</t>
         </is>
       </c>
-      <c r="C6" s="38" t="inlineStr">
+      <c r="C11" s="37" t="inlineStr">
         <is>
           <t>sydney.bryan@performcb.com</t>
         </is>
       </c>
-      <c r="D6" s="38" t="inlineStr">
+      <c r="D11" s="37" t="inlineStr">
         <is>
           <t>Partner Executive</t>
         </is>
       </c>
-      <c r="E6" s="38" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="G6" s="38" t="inlineStr">
+      <c r="E11" s="37" t="inlineStr"/>
+      <c r="F11" s="30" t="inlineStr">
+        <is>
+          <t>SUSPENDED</t>
+        </is>
+      </c>
+      <c r="G11" s="37" t="inlineStr">
         <is>
           <t>Team Members</t>
         </is>
       </c>
     </row>
-    <row r="7" ht="15" customHeight="1">
-      <c r="A7" s="38" t="inlineStr">
+    <row r="12" ht="15" customHeight="1">
+      <c r="A12" s="37" t="inlineStr">
         <is>
           <t>Client Services</t>
         </is>
       </c>
-      <c r="B7" s="38" t="inlineStr">
+      <c r="B12" s="37" t="inlineStr">
         <is>
           <t>Castle, Adrianne</t>
         </is>
       </c>
-      <c r="C7" s="38" t="inlineStr">
+      <c r="C12" s="37" t="inlineStr">
         <is>
           <t>Adrianne@performcb.com</t>
         </is>
       </c>
-      <c r="D7" s="38" t="inlineStr">
+      <c r="D12" s="37" t="inlineStr">
         <is>
           <t>Partner Executive</t>
         </is>
       </c>
-      <c r="E7" s="38" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="G7" s="38" t="inlineStr">
+      <c r="E12" s="37" t="inlineStr"/>
+      <c r="F12" s="30" t="inlineStr">
+        <is>
+          <t>SUSPENDED</t>
+        </is>
+      </c>
+      <c r="G12" s="37" t="inlineStr">
         <is>
           <t>Team Members</t>
         </is>
       </c>
     </row>
-    <row r="8" ht="15" customHeight="1">
-      <c r="A8" s="38" t="inlineStr">
+    <row r="13" ht="15" customHeight="1">
+      <c r="A13" s="37" t="inlineStr">
         <is>
           <t>Client Services</t>
         </is>
       </c>
-      <c r="B8" s="38" t="inlineStr">
+      <c r="B13" s="37" t="inlineStr">
         <is>
           <t>Ellett, Sierra</t>
         </is>
       </c>
-      <c r="C8" s="38" t="inlineStr">
+      <c r="C13" s="37" t="inlineStr">
         <is>
           <t>sierra@performcb.com</t>
         </is>
       </c>
-      <c r="D8" s="38" t="inlineStr">
+      <c r="D13" s="37" t="inlineStr">
         <is>
           <t>Program/Account Coordinator</t>
         </is>
       </c>
-      <c r="E8" s="38" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="G8" s="38" t="inlineStr">
+      <c r="E13" s="37" t="inlineStr"/>
+      <c r="F13" s="30" t="inlineStr">
+        <is>
+          <t>SUSPENDED</t>
+        </is>
+      </c>
+      <c r="G13" s="37" t="inlineStr">
         <is>
           <t>Team Members</t>
         </is>
       </c>
     </row>
-    <row r="9" ht="15" customHeight="1">
-      <c r="A9" s="38" t="inlineStr">
+    <row r="14" ht="15" customHeight="1">
+      <c r="A14" s="37" t="inlineStr">
         <is>
           <t>Client Services</t>
         </is>
       </c>
-      <c r="B9" s="38" t="inlineStr">
+      <c r="B14" s="37" t="inlineStr">
         <is>
           <t>King, Jonathan</t>
         </is>
       </c>
-      <c r="C9" s="38" t="inlineStr">
+      <c r="C14" s="37" t="inlineStr">
         <is>
           <t>Jonathan@performcb.com</t>
         </is>
       </c>
-      <c r="D9" s="38" t="inlineStr">
+      <c r="D14" s="37" t="inlineStr">
         <is>
           <t>Growth Manager</t>
         </is>
       </c>
-      <c r="E9" s="38" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="G9" s="38" t="inlineStr">
+      <c r="E14" s="37" t="inlineStr"/>
+      <c r="F14" s="30" t="inlineStr">
+        <is>
+          <t>SUSPENDED</t>
+        </is>
+      </c>
+      <c r="G14" s="37" t="inlineStr">
         <is>
           <t>Agency</t>
         </is>
       </c>
     </row>
-    <row r="10" ht="15" customHeight="1">
-      <c r="A10" s="38" t="inlineStr">
+    <row r="15" ht="15" customHeight="1">
+      <c r="A15" s="37" t="inlineStr">
         <is>
           <t>Client Services</t>
         </is>
       </c>
-      <c r="B10" s="38" t="inlineStr">
+      <c r="B15" s="37" t="inlineStr">
         <is>
           <t>King, Jonathan</t>
         </is>
       </c>
-      <c r="C10" s="38" t="inlineStr">
+      <c r="C15" s="37" t="inlineStr">
         <is>
           <t>Jonathan@performcb.com</t>
         </is>
       </c>
-      <c r="D10" s="38" t="inlineStr">
+      <c r="D15" s="37" t="inlineStr">
         <is>
           <t>Growth Manager</t>
         </is>
       </c>
-      <c r="E10" s="38" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="G10" s="38" t="inlineStr">
+      <c r="E15" s="37" t="inlineStr"/>
+      <c r="F15" s="30" t="inlineStr">
+        <is>
+          <t>SUSPENDED</t>
+        </is>
+      </c>
+      <c r="G15" s="37" t="inlineStr">
         <is>
           <t>Engine</t>
         </is>
       </c>
     </row>
-    <row r="11" ht="15" customHeight="1">
-      <c r="A11" s="38" t="inlineStr">
+    <row r="16" ht="15" customHeight="1">
+      <c r="A16" s="37" t="inlineStr">
         <is>
           <t>Client Services</t>
         </is>
       </c>
-      <c r="B11" s="38" t="inlineStr">
+      <c r="B16" s="37" t="inlineStr">
         <is>
           <t>King, Jonathan</t>
         </is>
       </c>
-      <c r="C11" s="38" t="inlineStr">
+      <c r="C16" s="37" t="inlineStr">
         <is>
           <t>Jonathan@performcb.com</t>
         </is>
       </c>
-      <c r="D11" s="38" t="inlineStr">
+      <c r="D16" s="37" t="inlineStr">
         <is>
           <t>Growth Manager</t>
         </is>
       </c>
-      <c r="E11" s="38" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="G11" s="38" t="inlineStr">
+      <c r="E16" s="37" t="inlineStr"/>
+      <c r="F16" s="30" t="inlineStr">
+        <is>
+          <t>SUSPENDED</t>
+        </is>
+      </c>
+      <c r="G16" s="37" t="inlineStr">
         <is>
           <t>Google Workspace Users</t>
         </is>
       </c>
     </row>
-    <row r="12" ht="15" customHeight="1">
-      <c r="A12" s="38" t="inlineStr">
+    <row r="17" ht="15" customHeight="1">
+      <c r="A17" s="37" t="inlineStr">
         <is>
           <t>Client Services</t>
         </is>
       </c>
-      <c r="B12" s="38" t="inlineStr">
+      <c r="B17" s="37" t="inlineStr">
         <is>
           <t>King, Jonathan</t>
         </is>
       </c>
-      <c r="C12" s="38" t="inlineStr">
+      <c r="C17" s="37" t="inlineStr">
         <is>
           <t>Jonathan@performcb.com</t>
         </is>
       </c>
-      <c r="D12" s="38" t="inlineStr">
+      <c r="D17" s="37" t="inlineStr">
         <is>
           <t>Growth Manager</t>
         </is>
       </c>
-      <c r="E12" s="38" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="G12" s="38" t="inlineStr">
+      <c r="E17" s="37" t="inlineStr"/>
+      <c r="F17" s="30" t="inlineStr">
+        <is>
+          <t>SUSPENDED</t>
+        </is>
+      </c>
+      <c r="G17" s="37" t="inlineStr">
         <is>
           <t>SSO 10/20</t>
         </is>
       </c>
     </row>
-    <row r="13" ht="15" customHeight="1">
-      <c r="A13" s="38" t="inlineStr">
+    <row r="18" ht="15" customHeight="1">
+      <c r="A18" s="37" t="inlineStr">
         <is>
           <t>Client Services</t>
         </is>
       </c>
-      <c r="B13" s="38" t="inlineStr">
+      <c r="B18" s="37" t="inlineStr">
         <is>
           <t>King, Jonathan</t>
         </is>
       </c>
-      <c r="C13" s="38" t="inlineStr">
+      <c r="C18" s="37" t="inlineStr">
         <is>
           <t>Jonathan@performcb.com</t>
         </is>
       </c>
-      <c r="D13" s="38" t="inlineStr">
+      <c r="D18" s="37" t="inlineStr">
         <is>
           <t>Growth Manager</t>
         </is>
       </c>
-      <c r="E13" s="38" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="G13" s="38" t="inlineStr">
+      <c r="E18" s="37" t="inlineStr"/>
+      <c r="F18" s="30" t="inlineStr">
+        <is>
+          <t>SUSPENDED</t>
+        </is>
+      </c>
+      <c r="G18" s="37" t="inlineStr">
         <is>
           <t>Team Members</t>
         </is>
       </c>
     </row>
-    <row r="14" ht="15" customHeight="1">
-      <c r="A14" s="38" t="inlineStr">
+    <row r="19" ht="15" customHeight="1">
+      <c r="A19" s="37" t="inlineStr">
         <is>
           <t>Client Services</t>
         </is>
       </c>
-      <c r="B14" s="38" t="inlineStr">
+      <c r="B19" s="37" t="inlineStr">
         <is>
           <t>Neta, Garrett</t>
         </is>
       </c>
-      <c r="C14" s="38" t="inlineStr">
+      <c r="C19" s="37" t="inlineStr">
         <is>
           <t>garrett@performcb.com</t>
         </is>
       </c>
-      <c r="D14" s="38" t="inlineStr">
+      <c r="D19" s="37" t="inlineStr">
         <is>
           <t>Growth Manager</t>
         </is>
       </c>
-      <c r="E14" s="38" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="G14" s="38" t="inlineStr">
+      <c r="E19" s="37" t="inlineStr"/>
+      <c r="F19" s="30" t="inlineStr">
+        <is>
+          <t>SUSPENDED</t>
+        </is>
+      </c>
+      <c r="G19" s="37" t="inlineStr">
         <is>
           <t>Google Workspace Users</t>
         </is>
       </c>
     </row>
-    <row r="15" ht="15" customHeight="1">
-      <c r="A15" s="38" t="inlineStr">
+    <row r="20" ht="15" customHeight="1">
+      <c r="A20" s="37" t="inlineStr">
         <is>
           <t>Client Services</t>
         </is>
       </c>
-      <c r="B15" s="38" t="inlineStr">
+      <c r="B20" s="37" t="inlineStr">
         <is>
           <t>Neta, Garrett</t>
         </is>
       </c>
-      <c r="C15" s="38" t="inlineStr">
+      <c r="C20" s="37" t="inlineStr">
         <is>
           <t>garrett@performcb.com</t>
         </is>
       </c>
-      <c r="D15" s="38" t="inlineStr">
+      <c r="D20" s="37" t="inlineStr">
         <is>
           <t>Growth Manager</t>
         </is>
       </c>
-      <c r="E15" s="38" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="G15" s="38" t="inlineStr">
+      <c r="E20" s="37" t="inlineStr"/>
+      <c r="F20" s="30" t="inlineStr">
+        <is>
+          <t>SUSPENDED</t>
+        </is>
+      </c>
+      <c r="G20" s="37" t="inlineStr">
         <is>
           <t>Team Members</t>
         </is>
       </c>
     </row>
-    <row r="16" ht="15" customHeight="1">
-      <c r="A16" s="38" t="inlineStr">
+    <row r="21" ht="15" customHeight="1">
+      <c r="A21" s="37" t="inlineStr">
         <is>
           <t>Client Services</t>
         </is>
       </c>
-      <c r="B16" s="38" t="inlineStr">
+      <c r="B21" s="37" t="inlineStr">
         <is>
           <t>Sharum, Ashley</t>
         </is>
       </c>
-      <c r="C16" s="38" t="inlineStr">
+      <c r="C21" s="37" t="inlineStr">
         <is>
           <t>ashley.sharum@performcb.com</t>
         </is>
       </c>
-      <c r="D16" s="38" t="inlineStr">
+      <c r="D21" s="37" t="inlineStr">
         <is>
           <t>Senior Growth Manager</t>
         </is>
       </c>
-      <c r="E16" s="38" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="G16" s="38" t="inlineStr">
+      <c r="E21" s="37" t="inlineStr"/>
+      <c r="F21" s="30" t="inlineStr">
+        <is>
+          <t>SUSPENDED</t>
+        </is>
+      </c>
+      <c r="G21" s="37" t="inlineStr">
         <is>
           <t>Team Members</t>
         </is>
       </c>
     </row>
-    <row r="17" ht="15" customHeight="1">
-      <c r="A17" s="38" t="inlineStr">
+    <row r="22" ht="15" customHeight="1">
+      <c r="A22" s="37" t="inlineStr">
         <is>
           <t>Client Services</t>
         </is>
       </c>
-      <c r="B17" s="38" t="inlineStr">
+      <c r="B22" s="37" t="inlineStr">
         <is>
           <t>Sullivan, Lexi</t>
         </is>
       </c>
-      <c r="C17" s="38" t="inlineStr">
+      <c r="C22" s="37" t="inlineStr">
         <is>
           <t>lexi@performcb.com</t>
         </is>
       </c>
-      <c r="D17" s="38" t="inlineStr">
+      <c r="D22" s="37" t="inlineStr">
         <is>
           <t>Partner Manager</t>
         </is>
       </c>
-      <c r="E17" s="38" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="G17" s="38" t="inlineStr">
+      <c r="E22" s="37" t="inlineStr"/>
+      <c r="F22" s="30" t="inlineStr">
+        <is>
+          <t>SUSPENDED</t>
+        </is>
+      </c>
+      <c r="G22" s="37" t="inlineStr">
         <is>
           <t>Google Workspace Users</t>
         </is>
       </c>
     </row>
-    <row r="18" ht="15" customHeight="1">
-      <c r="A18" s="38" t="inlineStr">
+    <row r="23" ht="15" customHeight="1">
+      <c r="A23" s="37" t="inlineStr">
         <is>
           <t>Client Services</t>
         </is>
       </c>
-      <c r="B18" s="38" t="inlineStr">
+      <c r="B23" s="37" t="inlineStr">
         <is>
           <t>Sullivan, Lexi</t>
         </is>
       </c>
-      <c r="C18" s="38" t="inlineStr">
+      <c r="C23" s="37" t="inlineStr">
         <is>
           <t>lexi@performcb.com</t>
         </is>
       </c>
-      <c r="D18" s="38" t="inlineStr">
+      <c r="D23" s="37" t="inlineStr">
         <is>
           <t>Partner Manager</t>
         </is>
       </c>
-      <c r="E18" s="38" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="G18" s="38" t="inlineStr">
+      <c r="E23" s="37" t="inlineStr"/>
+      <c r="F23" s="30" t="inlineStr">
+        <is>
+          <t>SUSPENDED</t>
+        </is>
+      </c>
+      <c r="G23" s="37" t="inlineStr">
         <is>
           <t>SSO 8/25</t>
         </is>
       </c>
     </row>
-    <row r="19" ht="15" customHeight="1">
-      <c r="A19" s="38" t="inlineStr">
+    <row r="24" ht="15" customHeight="1">
+      <c r="A24" s="37" t="inlineStr">
         <is>
           <t>Client Services</t>
         </is>
       </c>
-      <c r="B19" s="38" t="inlineStr">
+      <c r="B24" s="37" t="inlineStr">
         <is>
           <t>Sullivan, Lexi</t>
         </is>
       </c>
-      <c r="C19" s="38" t="inlineStr">
+      <c r="C24" s="37" t="inlineStr">
         <is>
           <t>lexi@performcb.com</t>
         </is>
       </c>
-      <c r="D19" s="38" t="inlineStr">
+      <c r="D24" s="37" t="inlineStr">
         <is>
           <t>Partner Manager</t>
         </is>
       </c>
-      <c r="E19" s="38" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="G19" s="38" t="inlineStr">
+      <c r="E24" s="37" t="inlineStr"/>
+      <c r="F24" s="30" t="inlineStr">
+        <is>
+          <t>SUSPENDED</t>
+        </is>
+      </c>
+      <c r="G24" s="37" t="inlineStr">
         <is>
           <t>Team Members</t>
         </is>
       </c>
     </row>
-    <row r="20" ht="15" customHeight="1">
-      <c r="A20" s="38" t="inlineStr">
+    <row r="25" ht="15" customHeight="1">
+      <c r="A25" s="37" t="inlineStr">
         <is>
           <t>Compliance</t>
         </is>
       </c>
-      <c r="B20" s="38" t="inlineStr">
+      <c r="B25" s="37" t="inlineStr">
         <is>
           <t>Jones, Alanna</t>
         </is>
       </c>
-      <c r="C20" s="38" t="inlineStr">
+      <c r="C25" s="37" t="inlineStr">
         <is>
           <t>alanna@performcb.com</t>
         </is>
       </c>
-      <c r="D20" s="38" t="inlineStr">
+      <c r="D25" s="37" t="inlineStr">
         <is>
           <t>Senior Compliance Coordinator</t>
         </is>
       </c>
-      <c r="E20" s="38" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="G20" s="38" t="inlineStr">
+      <c r="E25" s="37" t="inlineStr"/>
+      <c r="F25" s="30" t="inlineStr">
+        <is>
+          <t>SUSPENDED</t>
+        </is>
+      </c>
+      <c r="G25" s="37" t="inlineStr">
         <is>
           <t>Team Members</t>
         </is>
       </c>
     </row>
-    <row r="21" ht="15" customHeight="1">
-      <c r="A21" s="38" t="inlineStr">
+    <row r="26" ht="15" customHeight="1">
+      <c r="A26" s="37" t="inlineStr">
         <is>
           <t>Executive</t>
         </is>
       </c>
-      <c r="B21" s="38" t="inlineStr">
+      <c r="B26" s="37" t="inlineStr">
         <is>
           <t>Greer, William</t>
         </is>
       </c>
-      <c r="C21" s="38" t="inlineStr">
+      <c r="C26" s="37" t="inlineStr">
         <is>
           <t>bill.greer@performcb.com</t>
         </is>
       </c>
-      <c r="D21" s="38" t="inlineStr">
+      <c r="D26" s="37" t="inlineStr">
         <is>
           <t>CFO</t>
         </is>
       </c>
-      <c r="E21" s="38" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="G21" s="38" t="inlineStr">
+      <c r="E26" s="37" t="inlineStr"/>
+      <c r="F26" s="30" t="inlineStr">
+        <is>
+          <t>SUSPENDED</t>
+        </is>
+      </c>
+      <c r="G26" s="37" t="inlineStr">
         <is>
           <t>Taxes</t>
         </is>
       </c>
     </row>
-    <row r="22" ht="15" customHeight="1">
-      <c r="A22" s="38" t="inlineStr">
+    <row r="27" ht="15" customHeight="1">
+      <c r="A27" s="37" t="inlineStr">
         <is>
           <t>Executive</t>
         </is>
       </c>
-      <c r="B22" s="38" t="inlineStr">
+      <c r="B27" s="37" t="inlineStr">
         <is>
           <t>Greer, William</t>
         </is>
       </c>
-      <c r="C22" s="38" t="inlineStr">
+      <c r="C27" s="37" t="inlineStr">
         <is>
           <t>bill.greer@performcb.com</t>
         </is>
       </c>
-      <c r="D22" s="38" t="inlineStr">
+      <c r="D27" s="37" t="inlineStr">
         <is>
           <t>CFO</t>
         </is>
       </c>
-      <c r="E22" s="38" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="G22" s="38" t="inlineStr">
+      <c r="E27" s="37" t="inlineStr"/>
+      <c r="F27" s="30" t="inlineStr">
+        <is>
+          <t>SUSPENDED</t>
+        </is>
+      </c>
+      <c r="G27" s="37" t="inlineStr">
         <is>
           <t>Team Members</t>
         </is>
       </c>
     </row>
-    <row r="23" ht="15" customHeight="1">
-      <c r="A23" s="38" t="inlineStr">
+    <row r="28" ht="15" customHeight="1">
+      <c r="A28" s="37" t="inlineStr">
         <is>
           <t>Growth Mgmt</t>
         </is>
       </c>
-      <c r="B23" s="38" t="inlineStr">
+      <c r="B28" s="37" t="inlineStr">
         <is>
           <t>Eng, Audrey</t>
         </is>
       </c>
-      <c r="C23" s="38" t="inlineStr">
+      <c r="C28" s="37" t="inlineStr">
         <is>
           <t>audrey@performcb.com</t>
         </is>
       </c>
-      <c r="D23" s="38" t="inlineStr">
+      <c r="D28" s="37" t="inlineStr">
         <is>
           <t>VP of Growth</t>
         </is>
       </c>
-      <c r="E23" s="38" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="G23" s="38" t="inlineStr">
+      <c r="E28" s="37" t="inlineStr"/>
+      <c r="F28" s="30" t="inlineStr">
+        <is>
+          <t>SUSPENDED</t>
+        </is>
+      </c>
+      <c r="G28" s="37" t="inlineStr">
         <is>
           <t>Team Members</t>
         </is>
       </c>
     </row>
-    <row r="24" ht="15" customHeight="1">
-      <c r="A24" s="38" t="inlineStr">
+    <row r="29" ht="15" customHeight="1">
+      <c r="A29" s="37" t="inlineStr">
         <is>
           <t>Growth Mgmt</t>
         </is>
       </c>
-      <c r="B24" s="38" t="inlineStr">
+      <c r="B29" s="37" t="inlineStr">
         <is>
           <t>Sluty, John</t>
         </is>
       </c>
-      <c r="C24" s="38" t="inlineStr">
+      <c r="C29" s="37" t="inlineStr">
         <is>
           <t>john@performcb.com</t>
         </is>
       </c>
-      <c r="D24" s="38" t="inlineStr">
+      <c r="D29" s="37" t="inlineStr">
         <is>
           <t>Director of Account Management</t>
         </is>
       </c>
-      <c r="E24" s="38" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="G24" s="38" t="inlineStr">
+      <c r="E29" s="37" t="inlineStr"/>
+      <c r="F29" s="30" t="inlineStr">
+        <is>
+          <t>SUSPENDED</t>
+        </is>
+      </c>
+      <c r="G29" s="37" t="inlineStr">
         <is>
           <t>Google Workspace Users</t>
         </is>
       </c>
     </row>
-    <row r="25" ht="15" customHeight="1">
-      <c r="A25" s="38" t="inlineStr">
+    <row r="30" ht="15" customHeight="1">
+      <c r="A30" s="37" t="inlineStr">
         <is>
           <t>Growth Mgmt</t>
         </is>
       </c>
-      <c r="B25" s="38" t="inlineStr">
+      <c r="B30" s="37" t="inlineStr">
         <is>
           <t>Sluty, John</t>
         </is>
       </c>
-      <c r="C25" s="38" t="inlineStr">
+      <c r="C30" s="37" t="inlineStr">
         <is>
           <t>john@performcb.com</t>
         </is>
       </c>
-      <c r="D25" s="38" t="inlineStr">
+      <c r="D30" s="37" t="inlineStr">
         <is>
           <t>Director of Account Management</t>
         </is>
       </c>
-      <c r="E25" s="38" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="G25" s="38" t="inlineStr">
+      <c r="E30" s="37" t="inlineStr"/>
+      <c r="F30" s="30" t="inlineStr">
+        <is>
+          <t>SUSPENDED</t>
+        </is>
+      </c>
+      <c r="G30" s="37" t="inlineStr">
         <is>
           <t>SSO 12/17</t>
         </is>
       </c>
     </row>
-    <row r="26" ht="15" customHeight="1">
-      <c r="A26" s="38" t="inlineStr">
+    <row r="31" ht="15" customHeight="1">
+      <c r="A31" s="37" t="inlineStr">
         <is>
           <t>Growth Mgmt</t>
         </is>
       </c>
-      <c r="B26" s="38" t="inlineStr">
+      <c r="B31" s="37" t="inlineStr">
         <is>
           <t>Sluty, John</t>
         </is>
       </c>
-      <c r="C26" s="38" t="inlineStr">
+      <c r="C31" s="37" t="inlineStr">
         <is>
           <t>john@performcb.com</t>
         </is>
       </c>
-      <c r="D26" s="38" t="inlineStr">
+      <c r="D31" s="37" t="inlineStr">
         <is>
           <t>Director of Account Management</t>
         </is>
       </c>
-      <c r="E26" s="38" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="G26" s="38" t="inlineStr">
+      <c r="E31" s="37" t="inlineStr"/>
+      <c r="F31" s="30" t="inlineStr">
+        <is>
+          <t>SUSPENDED</t>
+        </is>
+      </c>
+      <c r="G31" s="37" t="inlineStr">
         <is>
           <t>Team Members</t>
         </is>
       </c>
     </row>
-    <row r="27" ht="15" customHeight="1">
-      <c r="A27" s="38" t="inlineStr">
+    <row r="32" ht="15" customHeight="1">
+      <c r="A32" s="37" t="inlineStr">
         <is>
           <t>Information Tech</t>
         </is>
       </c>
-      <c r="B27" s="38" t="inlineStr">
+      <c r="B32" s="37" t="inlineStr">
         <is>
           <t>Brown, Stephen</t>
         </is>
       </c>
-      <c r="C27" s="38" t="inlineStr">
+      <c r="C32" s="37" t="inlineStr">
         <is>
           <t>stephen@performcb.com</t>
         </is>
       </c>
-      <c r="D27" s="38" t="inlineStr">
+      <c r="D32" s="37" t="inlineStr">
         <is>
           <t>Director of IT and AI Integration</t>
         </is>
       </c>
-      <c r="E27" s="38" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="G27" s="38" t="inlineStr">
+      <c r="E32" s="37" t="inlineStr"/>
+      <c r="F32" s="30" t="inlineStr">
+        <is>
+          <t>SUSPENDED</t>
+        </is>
+      </c>
+      <c r="G32" s="37" t="inlineStr">
         <is>
           <t>Google Workspace Users</t>
         </is>
       </c>
     </row>
-    <row r="28" ht="15" customHeight="1">
-      <c r="A28" s="38" t="inlineStr">
+    <row r="33" ht="15" customHeight="1">
+      <c r="A33" s="37" t="inlineStr">
         <is>
           <t>Information Tech</t>
         </is>
       </c>
-      <c r="B28" s="38" t="inlineStr">
+      <c r="B33" s="37" t="inlineStr">
         <is>
           <t>Brown, Stephen</t>
         </is>
       </c>
-      <c r="C28" s="38" t="inlineStr">
+      <c r="C33" s="37" t="inlineStr">
         <is>
           <t>stephen@performcb.com</t>
         </is>
       </c>
-      <c r="D28" s="38" t="inlineStr">
+      <c r="D33" s="37" t="inlineStr">
         <is>
           <t>Director of IT and AI Integration</t>
         </is>
       </c>
-      <c r="E28" s="38" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="G28" s="38" t="inlineStr">
+      <c r="E33" s="37" t="inlineStr"/>
+      <c r="F33" s="30" t="inlineStr">
+        <is>
+          <t>SUSPENDED</t>
+        </is>
+      </c>
+      <c r="G33" s="37" t="inlineStr">
         <is>
           <t>Team Members</t>
         </is>
       </c>
     </row>
-    <row r="29" ht="15" customHeight="1">
-      <c r="A29" s="38" t="inlineStr">
+    <row r="34" ht="15" customHeight="1">
+      <c r="A34" s="37" t="inlineStr">
         <is>
           <t>Information Tech</t>
         </is>
       </c>
-      <c r="B29" s="38" t="inlineStr">
+      <c r="B34" s="37" t="inlineStr">
         <is>
           <t>Cable, Jon</t>
         </is>
       </c>
-      <c r="C29" s="38" t="inlineStr">
+      <c r="C34" s="37" t="inlineStr">
         <is>
           <t>jon@performcb.com</t>
         </is>
       </c>
-      <c r="D29" s="38" t="inlineStr">
+      <c r="D34" s="37" t="inlineStr">
         <is>
           <t>IT Manager</t>
         </is>
       </c>
-      <c r="E29" s="38" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="G29" s="38" t="inlineStr">
+      <c r="E34" s="37" t="inlineStr"/>
+      <c r="F34" s="30" t="inlineStr">
+        <is>
+          <t>SUSPENDED</t>
+        </is>
+      </c>
+      <c r="G34" s="37" t="inlineStr">
         <is>
           <t>Google Workspace Users</t>
         </is>
       </c>
     </row>
-    <row r="30" ht="15" customHeight="1">
-      <c r="A30" s="38" t="inlineStr">
+    <row r="35" ht="15" customHeight="1">
+      <c r="A35" s="37" t="inlineStr">
         <is>
           <t>Information Tech</t>
         </is>
       </c>
-      <c r="B30" s="38" t="inlineStr">
+      <c r="B35" s="37" t="inlineStr">
         <is>
           <t>Cable, Jon</t>
         </is>
       </c>
-      <c r="C30" s="38" t="inlineStr">
+      <c r="C35" s="37" t="inlineStr">
         <is>
           <t>jon@performcb.com</t>
         </is>
       </c>
-      <c r="D30" s="38" t="inlineStr">
+      <c r="D35" s="37" t="inlineStr">
         <is>
           <t>IT Manager</t>
         </is>
       </c>
-      <c r="E30" s="38" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="G30" s="38" t="inlineStr">
+      <c r="E35" s="37" t="inlineStr"/>
+      <c r="F35" s="30" t="inlineStr">
+        <is>
+          <t>SUSPENDED</t>
+        </is>
+      </c>
+      <c r="G35" s="37" t="inlineStr">
         <is>
           <t>Team Members</t>
         </is>
       </c>
     </row>
-    <row r="31" ht="15" customHeight="1">
-      <c r="A31" s="38" t="inlineStr">
+    <row r="36" ht="15" customHeight="1">
+      <c r="A36" s="37" t="inlineStr">
         <is>
           <t>Media Services</t>
         </is>
       </c>
-      <c r="B31" s="38" t="inlineStr">
+      <c r="B36" s="37" t="inlineStr">
         <is>
           <t>Gilbert, Hana</t>
         </is>
       </c>
-      <c r="C31" s="38" t="inlineStr">
+      <c r="C36" s="37" t="inlineStr">
         <is>
           <t>hana@performcb.com</t>
         </is>
       </c>
-      <c r="D31" s="38" t="inlineStr">
+      <c r="D36" s="37" t="inlineStr">
         <is>
           <t>Media Executive</t>
         </is>
       </c>
-      <c r="E31" s="38" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="G31" s="38" t="inlineStr">
+      <c r="E36" s="37" t="inlineStr"/>
+      <c r="F36" s="30" t="inlineStr">
+        <is>
+          <t>SUSPENDED</t>
+        </is>
+      </c>
+      <c r="G36" s="37" t="inlineStr">
         <is>
           <t>Google Workspace Users</t>
         </is>
       </c>
     </row>
-    <row r="32" ht="15" customHeight="1">
-      <c r="A32" s="38" t="inlineStr">
+    <row r="37" ht="15" customHeight="1">
+      <c r="A37" s="37" t="inlineStr">
         <is>
           <t>Media Services</t>
         </is>
       </c>
-      <c r="B32" s="38" t="inlineStr">
+      <c r="B37" s="37" t="inlineStr">
         <is>
           <t>Gilbert, Hana</t>
         </is>
       </c>
-      <c r="C32" s="38" t="inlineStr">
+      <c r="C37" s="37" t="inlineStr">
         <is>
           <t>hana@performcb.com</t>
         </is>
       </c>
-      <c r="D32" s="38" t="inlineStr">
+      <c r="D37" s="37" t="inlineStr">
         <is>
           <t>Media Executive</t>
         </is>
       </c>
-      <c r="E32" s="38" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="G32" s="38" t="inlineStr">
+      <c r="E37" s="37" t="inlineStr"/>
+      <c r="F37" s="30" t="inlineStr">
+        <is>
+          <t>SUSPENDED</t>
+        </is>
+      </c>
+      <c r="G37" s="37" t="inlineStr">
         <is>
           <t>Team Members</t>
         </is>
       </c>
     </row>
-    <row r="33" ht="15" customHeight="1">
-      <c r="A33" s="38" t="inlineStr">
+    <row r="38" ht="15" customHeight="1">
+      <c r="A38" s="37" t="inlineStr">
         <is>
           <t>Media Services</t>
         </is>
       </c>
-      <c r="B33" s="38" t="inlineStr">
+      <c r="B38" s="37" t="inlineStr">
         <is>
           <t>Hansen, Eloise</t>
         </is>
       </c>
-      <c r="C33" s="38" t="inlineStr">
+      <c r="C38" s="37" t="inlineStr">
         <is>
           <t>eloise@performcb.com</t>
         </is>
       </c>
-      <c r="D33" s="38" t="inlineStr">
+      <c r="D38" s="37" t="inlineStr">
         <is>
           <t>VP of Media Services</t>
         </is>
       </c>
-      <c r="E33" s="38" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="G33" s="38" t="inlineStr">
+      <c r="E38" s="37" t="inlineStr"/>
+      <c r="F38" s="30" t="inlineStr">
+        <is>
+          <t>SUSPENDED</t>
+        </is>
+      </c>
+      <c r="G38" s="37" t="inlineStr">
         <is>
           <t>Team Members</t>
         </is>
       </c>
     </row>
-    <row r="34" ht="15" customHeight="1">
-      <c r="A34" s="38" t="inlineStr">
+    <row r="39" ht="15" customHeight="1">
+      <c r="A39" s="37" t="inlineStr">
         <is>
           <t>Media Services</t>
         </is>
       </c>
-      <c r="B34" s="38" t="inlineStr">
+      <c r="B39" s="37" t="inlineStr">
         <is>
           <t>Heal, Michael</t>
         </is>
       </c>
-      <c r="C34" s="38" t="inlineStr">
+      <c r="C39" s="37" t="inlineStr">
         <is>
           <t>mike.heal@performcb.com</t>
         </is>
       </c>
-      <c r="D34" s="38" t="inlineStr">
+      <c r="D39" s="37" t="inlineStr">
         <is>
           <t>Senior Media Buyer</t>
         </is>
       </c>
-      <c r="E34" s="38" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="G34" s="38" t="inlineStr">
+      <c r="E39" s="37" t="inlineStr"/>
+      <c r="F39" s="30" t="inlineStr">
+        <is>
+          <t>SUSPENDED</t>
+        </is>
+      </c>
+      <c r="G39" s="37" t="inlineStr">
         <is>
           <t>Team Members</t>
         </is>
       </c>
     </row>
-    <row r="35" ht="15" customHeight="1">
-      <c r="A35" s="38" t="inlineStr">
+    <row r="40" ht="15" customHeight="1">
+      <c r="A40" s="37" t="inlineStr">
         <is>
           <t>Media Services</t>
         </is>
       </c>
-      <c r="B35" s="38" t="inlineStr">
+      <c r="B40" s="37" t="inlineStr">
         <is>
           <t>Stanley, Matthew</t>
         </is>
       </c>
-      <c r="C35" s="38" t="inlineStr">
+      <c r="C40" s="37" t="inlineStr">
         <is>
           <t>matt.stanley@performcb.com</t>
         </is>
       </c>
-      <c r="D35" s="38" t="inlineStr">
+      <c r="D40" s="37" t="inlineStr">
         <is>
           <t>Senior Media Buyer</t>
         </is>
       </c>
-      <c r="E35" s="38" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="G35" s="38" t="inlineStr">
+      <c r="E40" s="37" t="inlineStr"/>
+      <c r="F40" s="30" t="inlineStr">
+        <is>
+          <t>SUSPENDED</t>
+        </is>
+      </c>
+      <c r="G40" s="37" t="inlineStr">
         <is>
           <t>Team Members</t>
         </is>
       </c>
     </row>
-    <row r="36" ht="15" customHeight="1">
-      <c r="A36" s="38" t="inlineStr">
+    <row r="41" ht="15" customHeight="1">
+      <c r="A41" s="37" t="inlineStr">
         <is>
           <t>Media Services</t>
         </is>
       </c>
-      <c r="B36" s="38" t="inlineStr">
+      <c r="B41" s="37" t="inlineStr">
         <is>
           <t>Swaback, Megan</t>
         </is>
       </c>
-      <c r="C36" s="38" t="inlineStr">
+      <c r="C41" s="37" t="inlineStr">
         <is>
           <t>megan@performcb.com</t>
         </is>
       </c>
-      <c r="D36" s="38" t="inlineStr">
+      <c r="D41" s="37" t="inlineStr">
         <is>
           <t>Senior Director of Media Services</t>
         </is>
       </c>
-      <c r="E36" s="38" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="G36" s="38" t="inlineStr">
+      <c r="E41" s="37" t="inlineStr"/>
+      <c r="F41" s="30" t="inlineStr">
+        <is>
+          <t>SUSPENDED</t>
+        </is>
+      </c>
+      <c r="G41" s="37" t="inlineStr">
         <is>
           <t>Team Members</t>
         </is>
       </c>
     </row>
-    <row r="37" ht="15" customHeight="1">
-      <c r="A37" s="38" t="inlineStr">
+    <row r="42" ht="15" customHeight="1">
+      <c r="A42" s="37" t="inlineStr">
         <is>
           <t>Media Services</t>
         </is>
       </c>
-      <c r="B37" s="38" t="inlineStr">
+      <c r="B42" s="37" t="inlineStr">
         <is>
           <t>Wu, Rebecca</t>
         </is>
       </c>
-      <c r="C37" s="38" t="inlineStr">
+      <c r="C42" s="37" t="inlineStr">
         <is>
           <t>rebecca@performcb.com</t>
         </is>
       </c>
-      <c r="D37" s="38" t="inlineStr">
+      <c r="D42" s="37" t="inlineStr">
         <is>
           <t>Media Analyst</t>
         </is>
       </c>
-      <c r="E37" s="38" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="G37" s="38" t="inlineStr">
+      <c r="E42" s="37" t="inlineStr"/>
+      <c r="F42" s="30" t="inlineStr">
+        <is>
+          <t>SUSPENDED</t>
+        </is>
+      </c>
+      <c r="G42" s="37" t="inlineStr">
         <is>
           <t>Team Members</t>
         </is>
       </c>
     </row>
-    <row r="38" ht="15" customHeight="1">
-      <c r="A38" s="38" t="inlineStr">
+    <row r="43" ht="15" customHeight="1">
+      <c r="A43" s="37" t="inlineStr">
+        <is>
+          <t>Partner Development Team</t>
+        </is>
+      </c>
+      <c r="B43" s="37" t="inlineStr">
+        <is>
+          <t>Sherman, Mcclain</t>
+        </is>
+      </c>
+      <c r="C43" s="37" t="inlineStr">
+        <is>
+          <t>mcclain@performcb.com</t>
+        </is>
+      </c>
+      <c r="D43" s="37" t="inlineStr">
+        <is>
+          <t>VP of Partner Activation &amp; Development</t>
+        </is>
+      </c>
+      <c r="E43" s="37" t="inlineStr"/>
+      <c r="F43" s="30" t="inlineStr">
+        <is>
+          <t>SUSPENDED</t>
+        </is>
+      </c>
+      <c r="G43" s="37" t="inlineStr">
+        <is>
+          <t>Engine</t>
+        </is>
+      </c>
+    </row>
+    <row r="44" ht="15" customHeight="1">
+      <c r="A44" s="37" t="inlineStr">
+        <is>
+          <t>Partner Development Team</t>
+        </is>
+      </c>
+      <c r="B44" s="37" t="inlineStr">
+        <is>
+          <t>Sherman, Mcclain</t>
+        </is>
+      </c>
+      <c r="C44" s="37" t="inlineStr">
+        <is>
+          <t>mcclain@performcb.com</t>
+        </is>
+      </c>
+      <c r="D44" s="37" t="inlineStr">
+        <is>
+          <t>VP of Partner Activation &amp; Development</t>
+        </is>
+      </c>
+      <c r="E44" s="37" t="inlineStr"/>
+      <c r="F44" s="30" t="inlineStr">
+        <is>
+          <t>SUSPENDED</t>
+        </is>
+      </c>
+      <c r="G44" s="37" t="inlineStr">
+        <is>
+          <t>Google Workspace Users</t>
+        </is>
+      </c>
+    </row>
+    <row r="45" ht="15" customHeight="1">
+      <c r="A45" s="37" t="inlineStr">
+        <is>
+          <t>Partner Development Team</t>
+        </is>
+      </c>
+      <c r="B45" s="37" t="inlineStr">
+        <is>
+          <t>Sherman, Mcclain</t>
+        </is>
+      </c>
+      <c r="C45" s="37" t="inlineStr">
+        <is>
+          <t>mcclain@performcb.com</t>
+        </is>
+      </c>
+      <c r="D45" s="37" t="inlineStr">
+        <is>
+          <t>VP of Partner Activation &amp; Development</t>
+        </is>
+      </c>
+      <c r="E45" s="37" t="inlineStr"/>
+      <c r="F45" s="30" t="inlineStr">
+        <is>
+          <t>SUSPENDED</t>
+        </is>
+      </c>
+      <c r="G45" s="37" t="inlineStr">
+        <is>
+          <t>SSO 10/20</t>
+        </is>
+      </c>
+    </row>
+    <row r="46" ht="15" customHeight="1">
+      <c r="A46" s="37" t="inlineStr">
+        <is>
+          <t>Partner Development Team</t>
+        </is>
+      </c>
+      <c r="B46" s="37" t="inlineStr">
+        <is>
+          <t>Sherman, Mcclain</t>
+        </is>
+      </c>
+      <c r="C46" s="37" t="inlineStr">
+        <is>
+          <t>mcclain@performcb.com</t>
+        </is>
+      </c>
+      <c r="D46" s="37" t="inlineStr">
+        <is>
+          <t>VP of Partner Activation &amp; Development</t>
+        </is>
+      </c>
+      <c r="E46" s="37" t="inlineStr"/>
+      <c r="F46" s="30" t="inlineStr">
+        <is>
+          <t>SUSPENDED</t>
+        </is>
+      </c>
+      <c r="G46" s="37" t="inlineStr">
+        <is>
+          <t>Team Members</t>
+        </is>
+      </c>
+    </row>
+    <row r="47" ht="15" customHeight="1">
+      <c r="A47" s="37" t="inlineStr">
         <is>
           <t>Partners</t>
         </is>
       </c>
-      <c r="B38" s="38" t="inlineStr">
+      <c r="B47" s="37" t="inlineStr">
+        <is>
+          <t>Purcell, Michael</t>
+        </is>
+      </c>
+      <c r="C47" s="37" t="inlineStr">
+        <is>
+          <t>michael.purcell@performcb.com</t>
+        </is>
+      </c>
+      <c r="D47" s="37" t="inlineStr">
+        <is>
+          <t>Senior Partner Executive</t>
+        </is>
+      </c>
+      <c r="E47" s="37" t="inlineStr"/>
+      <c r="F47" s="30" t="inlineStr">
+        <is>
+          <t>SUSPENDED</t>
+        </is>
+      </c>
+      <c r="G47" s="37" t="inlineStr">
+        <is>
+          <t>Engine</t>
+        </is>
+      </c>
+    </row>
+    <row r="48" ht="15" customHeight="1">
+      <c r="A48" s="37" t="inlineStr">
+        <is>
+          <t>Partners</t>
+        </is>
+      </c>
+      <c r="B48" s="37" t="inlineStr">
+        <is>
+          <t>Purcell, Michael</t>
+        </is>
+      </c>
+      <c r="C48" s="37" t="inlineStr">
+        <is>
+          <t>michael.purcell@performcb.com</t>
+        </is>
+      </c>
+      <c r="D48" s="37" t="inlineStr">
+        <is>
+          <t>Senior Partner Executive</t>
+        </is>
+      </c>
+      <c r="E48" s="37" t="inlineStr"/>
+      <c r="F48" s="30" t="inlineStr">
+        <is>
+          <t>SUSPENDED</t>
+        </is>
+      </c>
+      <c r="G48" s="37" t="inlineStr">
+        <is>
+          <t>Google Workspace Users</t>
+        </is>
+      </c>
+    </row>
+    <row r="49" ht="15" customHeight="1">
+      <c r="A49" s="37" t="inlineStr">
+        <is>
+          <t>Partners</t>
+        </is>
+      </c>
+      <c r="B49" s="37" t="inlineStr">
+        <is>
+          <t>Purcell, Michael</t>
+        </is>
+      </c>
+      <c r="C49" s="37" t="inlineStr">
+        <is>
+          <t>michael.purcell@performcb.com</t>
+        </is>
+      </c>
+      <c r="D49" s="37" t="inlineStr">
+        <is>
+          <t>Senior Partner Executive</t>
+        </is>
+      </c>
+      <c r="E49" s="37" t="inlineStr"/>
+      <c r="F49" s="30" t="inlineStr">
+        <is>
+          <t>SUSPENDED</t>
+        </is>
+      </c>
+      <c r="G49" s="37" t="inlineStr">
+        <is>
+          <t>SSO 1/5</t>
+        </is>
+      </c>
+    </row>
+    <row r="50" ht="15" customHeight="1">
+      <c r="A50" s="37" t="inlineStr">
+        <is>
+          <t>Partners</t>
+        </is>
+      </c>
+      <c r="B50" s="37" t="inlineStr">
+        <is>
+          <t>Purcell, Michael</t>
+        </is>
+      </c>
+      <c r="C50" s="37" t="inlineStr">
+        <is>
+          <t>michael.purcell@performcb.com</t>
+        </is>
+      </c>
+      <c r="D50" s="37" t="inlineStr">
+        <is>
+          <t>Senior Partner Executive</t>
+        </is>
+      </c>
+      <c r="E50" s="37" t="inlineStr"/>
+      <c r="F50" s="30" t="inlineStr">
+        <is>
+          <t>SUSPENDED</t>
+        </is>
+      </c>
+      <c r="G50" s="37" t="inlineStr">
+        <is>
+          <t>Team Members</t>
+        </is>
+      </c>
+    </row>
+    <row r="51" ht="15" customHeight="1">
+      <c r="A51" s="37" t="inlineStr">
+        <is>
+          <t>Partners</t>
+        </is>
+      </c>
+      <c r="B51" s="37" t="inlineStr">
         <is>
           <t>Taylor, Brian</t>
         </is>
       </c>
-      <c r="C38" s="38" t="inlineStr">
+      <c r="C51" s="37" t="inlineStr">
         <is>
           <t>brian@performcb.com</t>
         </is>
       </c>
-      <c r="D38" s="38" t="inlineStr">
+      <c r="D51" s="37" t="inlineStr">
         <is>
           <t>Executive VP of Partners</t>
         </is>
       </c>
-      <c r="E38" s="38" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="G38" s="38" t="inlineStr">
+      <c r="E51" s="37" t="inlineStr"/>
+      <c r="F51" s="30" t="inlineStr">
+        <is>
+          <t>SUSPENDED</t>
+        </is>
+      </c>
+      <c r="G51" s="37" t="inlineStr">
+        <is>
+          <t>Google Workspace Users</t>
+        </is>
+      </c>
+    </row>
+    <row r="52" ht="15" customHeight="1">
+      <c r="A52" s="37" t="inlineStr">
+        <is>
+          <t>Partners</t>
+        </is>
+      </c>
+      <c r="B52" s="37" t="inlineStr">
+        <is>
+          <t>Taylor, Brian</t>
+        </is>
+      </c>
+      <c r="C52" s="37" t="inlineStr">
+        <is>
+          <t>brian@performcb.com</t>
+        </is>
+      </c>
+      <c r="D52" s="37" t="inlineStr">
+        <is>
+          <t>Executive VP of Partners</t>
+        </is>
+      </c>
+      <c r="E52" s="37" t="inlineStr"/>
+      <c r="F52" s="30" t="inlineStr">
+        <is>
+          <t>SUSPENDED</t>
+        </is>
+      </c>
+      <c r="G52" s="37" t="inlineStr">
+        <is>
+          <t>SSO 10/15</t>
+        </is>
+      </c>
+    </row>
+    <row r="53" ht="15" customHeight="1">
+      <c r="A53" s="37" t="inlineStr">
+        <is>
+          <t>Partners</t>
+        </is>
+      </c>
+      <c r="B53" s="37" t="inlineStr">
+        <is>
+          <t>Taylor, Brian</t>
+        </is>
+      </c>
+      <c r="C53" s="37" t="inlineStr">
+        <is>
+          <t>brian@performcb.com</t>
+        </is>
+      </c>
+      <c r="D53" s="37" t="inlineStr">
+        <is>
+          <t>Executive VP of Partners</t>
+        </is>
+      </c>
+      <c r="E53" s="37" t="inlineStr"/>
+      <c r="F53" s="30" t="inlineStr">
+        <is>
+          <t>SUSPENDED</t>
+        </is>
+      </c>
+      <c r="G53" s="37" t="inlineStr">
+        <is>
+          <t>Team Members</t>
+        </is>
+      </c>
+    </row>
+    <row r="54" ht="15" customHeight="1">
+      <c r="A54" s="37" t="inlineStr">
+        <is>
+          <t>People Operations</t>
+        </is>
+      </c>
+      <c r="B54" s="37" t="inlineStr">
+        <is>
+          <t>Del Valle, Alexandra</t>
+        </is>
+      </c>
+      <c r="C54" s="37" t="inlineStr">
+        <is>
+          <t>alexandra@performcb.com</t>
+        </is>
+      </c>
+      <c r="D54" s="37" t="inlineStr">
+        <is>
+          <t>Contracts and People Operations Strategist</t>
+        </is>
+      </c>
+      <c r="E54" s="37" t="inlineStr"/>
+      <c r="F54" s="30" t="inlineStr">
+        <is>
+          <t>SUSPENDED</t>
+        </is>
+      </c>
+      <c r="G54" s="37" t="inlineStr">
+        <is>
+          <t>Team Members</t>
+        </is>
+      </c>
+    </row>
+    <row r="55" ht="15" customHeight="1">
+      <c r="A55" s="37" t="inlineStr">
+        <is>
+          <t>Product</t>
+        </is>
+      </c>
+      <c r="B55" s="37" t="inlineStr">
+        <is>
+          <t>Rosier, Drew</t>
+        </is>
+      </c>
+      <c r="C55" s="37" t="inlineStr">
+        <is>
+          <t>drew@performcb.com</t>
+        </is>
+      </c>
+      <c r="D55" s="37" t="inlineStr">
+        <is>
+          <t>Senior Product Designer</t>
+        </is>
+      </c>
+      <c r="E55" s="37" t="inlineStr"/>
+      <c r="F55" s="30" t="inlineStr">
+        <is>
+          <t>SUSPENDED</t>
+        </is>
+      </c>
+      <c r="G55" s="37" t="inlineStr">
         <is>
           <t>Engine</t>
         </is>
       </c>
     </row>
-    <row r="39" ht="15" customHeight="1">
-[...26 lines deleted...]
-      <c r="G39" s="38" t="inlineStr">
+    <row r="56" ht="15" customHeight="1">
+      <c r="A56" s="37" t="inlineStr">
+        <is>
+          <t>Product</t>
+        </is>
+      </c>
+      <c r="B56" s="37" t="inlineStr">
+        <is>
+          <t>Rosier, Drew</t>
+        </is>
+      </c>
+      <c r="C56" s="37" t="inlineStr">
+        <is>
+          <t>drew@performcb.com</t>
+        </is>
+      </c>
+      <c r="D56" s="37" t="inlineStr">
+        <is>
+          <t>Senior Product Designer</t>
+        </is>
+      </c>
+      <c r="E56" s="37" t="inlineStr"/>
+      <c r="F56" s="30" t="inlineStr">
+        <is>
+          <t>SUSPENDED</t>
+        </is>
+      </c>
+      <c r="G56" s="37" t="inlineStr">
         <is>
           <t>Google Workspace Users</t>
         </is>
       </c>
     </row>
-    <row r="40" ht="15" customHeight="1">
-[...26 lines deleted...]
-      <c r="G40" s="38" t="inlineStr">
+    <row r="57" ht="15" customHeight="1">
+      <c r="A57" s="37" t="inlineStr">
+        <is>
+          <t>Product</t>
+        </is>
+      </c>
+      <c r="B57" s="37" t="inlineStr">
+        <is>
+          <t>Rosier, Drew</t>
+        </is>
+      </c>
+      <c r="C57" s="37" t="inlineStr">
+        <is>
+          <t>drew@performcb.com</t>
+        </is>
+      </c>
+      <c r="D57" s="37" t="inlineStr">
+        <is>
+          <t>Senior Product Designer</t>
+        </is>
+      </c>
+      <c r="E57" s="37" t="inlineStr"/>
+      <c r="F57" s="30" t="inlineStr">
+        <is>
+          <t>SUSPENDED</t>
+        </is>
+      </c>
+      <c r="G57" s="37" t="inlineStr">
         <is>
           <t>SSO 10/15</t>
         </is>
       </c>
     </row>
-    <row r="41" ht="15" customHeight="1">
-[...26 lines deleted...]
-      <c r="G41" s="38" t="inlineStr">
+    <row r="58" ht="15" customHeight="1">
+      <c r="A58" s="37" t="inlineStr">
+        <is>
+          <t>Product</t>
+        </is>
+      </c>
+      <c r="B58" s="37" t="inlineStr">
+        <is>
+          <t>Rosier, Drew</t>
+        </is>
+      </c>
+      <c r="C58" s="37" t="inlineStr">
+        <is>
+          <t>drew@performcb.com</t>
+        </is>
+      </c>
+      <c r="D58" s="37" t="inlineStr">
+        <is>
+          <t>Senior Product Designer</t>
+        </is>
+      </c>
+      <c r="E58" s="37" t="inlineStr"/>
+      <c r="F58" s="30" t="inlineStr">
+        <is>
+          <t>SUSPENDED</t>
+        </is>
+      </c>
+      <c r="G58" s="37" t="inlineStr">
         <is>
           <t>Team Members</t>
         </is>
       </c>
     </row>
-    <row r="42" ht="15" customHeight="1">
-[...26 lines deleted...]
-      <c r="G42" s="38" t="inlineStr">
+    <row r="59" ht="15" customHeight="1">
+      <c r="A59" s="37" t="inlineStr">
+        <is>
+          <t>Reward</t>
+        </is>
+      </c>
+      <c r="B59" s="37" t="inlineStr">
+        <is>
+          <t>Rajadurai, Shayne</t>
+        </is>
+      </c>
+      <c r="C59" s="37" t="inlineStr">
+        <is>
+          <t>shayne@performcb.com</t>
+        </is>
+      </c>
+      <c r="D59" s="37" t="inlineStr">
+        <is>
+          <t>VP of Rewards</t>
+        </is>
+      </c>
+      <c r="E59" s="37" t="inlineStr"/>
+      <c r="F59" s="30" t="inlineStr">
+        <is>
+          <t>SUSPENDED</t>
+        </is>
+      </c>
+      <c r="G59" s="37" t="inlineStr">
+        <is>
+          <t>Engine</t>
+        </is>
+      </c>
+    </row>
+    <row r="60" ht="15" customHeight="1">
+      <c r="A60" s="37" t="inlineStr">
+        <is>
+          <t>Reward</t>
+        </is>
+      </c>
+      <c r="B60" s="37" t="inlineStr">
+        <is>
+          <t>Rajadurai, Shayne</t>
+        </is>
+      </c>
+      <c r="C60" s="37" t="inlineStr">
+        <is>
+          <t>shayne@performcb.com</t>
+        </is>
+      </c>
+      <c r="D60" s="37" t="inlineStr">
+        <is>
+          <t>VP of Rewards</t>
+        </is>
+      </c>
+      <c r="E60" s="37" t="inlineStr"/>
+      <c r="F60" s="30" t="inlineStr">
+        <is>
+          <t>SUSPENDED</t>
+        </is>
+      </c>
+      <c r="G60" s="37" t="inlineStr">
+        <is>
+          <t>Google Workspace Users</t>
+        </is>
+      </c>
+    </row>
+    <row r="61" ht="15" customHeight="1">
+      <c r="A61" s="37" t="inlineStr">
+        <is>
+          <t>Reward</t>
+        </is>
+      </c>
+      <c r="B61" s="37" t="inlineStr">
+        <is>
+          <t>Rajadurai, Shayne</t>
+        </is>
+      </c>
+      <c r="C61" s="37" t="inlineStr">
+        <is>
+          <t>shayne@performcb.com</t>
+        </is>
+      </c>
+      <c r="D61" s="37" t="inlineStr">
+        <is>
+          <t>VP of Rewards</t>
+        </is>
+      </c>
+      <c r="E61" s="37" t="inlineStr"/>
+      <c r="F61" s="30" t="inlineStr">
+        <is>
+          <t>SUSPENDED</t>
+        </is>
+      </c>
+      <c r="G61" s="37" t="inlineStr">
+        <is>
+          <t>SSO 10/20</t>
+        </is>
+      </c>
+    </row>
+    <row r="62" ht="15" customHeight="1">
+      <c r="A62" s="37" t="inlineStr">
+        <is>
+          <t>Reward</t>
+        </is>
+      </c>
+      <c r="B62" s="37" t="inlineStr">
+        <is>
+          <t>Rajadurai, Shayne</t>
+        </is>
+      </c>
+      <c r="C62" s="37" t="inlineStr">
+        <is>
+          <t>shayne@performcb.com</t>
+        </is>
+      </c>
+      <c r="D62" s="37" t="inlineStr">
+        <is>
+          <t>VP of Rewards</t>
+        </is>
+      </c>
+      <c r="E62" s="37" t="inlineStr"/>
+      <c r="F62" s="30" t="inlineStr">
+        <is>
+          <t>SUSPENDED</t>
+        </is>
+      </c>
+      <c r="G62" s="37" t="inlineStr">
         <is>
           <t>Team Members</t>
         </is>
       </c>
     </row>
-    <row r="43" ht="15" customHeight="1">
-      <c r="A43" s="38" t="inlineStr">
+    <row r="63" ht="15" customHeight="1">
+      <c r="A63" s="37" t="inlineStr">
         <is>
           <t>Sales</t>
         </is>
       </c>
-      <c r="B43" s="38" t="inlineStr">
+      <c r="B63" s="37" t="inlineStr">
         <is>
           <t>Donovan, Christopher</t>
         </is>
       </c>
-      <c r="C43" s="38" t="inlineStr">
+      <c r="C63" s="37" t="inlineStr">
         <is>
           <t>chris@performcb.com</t>
         </is>
       </c>
-      <c r="D43" s="38" t="inlineStr">
+      <c r="D63" s="37" t="inlineStr">
         <is>
           <t>Sales Director</t>
         </is>
       </c>
-      <c r="E43" s="38" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="G43" s="38" t="inlineStr">
+      <c r="E63" s="37" t="inlineStr"/>
+      <c r="F63" s="30" t="inlineStr">
+        <is>
+          <t>SUSPENDED</t>
+        </is>
+      </c>
+      <c r="G63" s="37" t="inlineStr">
         <is>
           <t>Team Members</t>
         </is>
       </c>
     </row>
-    <row r="44" ht="15" customHeight="1">
-      <c r="A44" s="38" t="inlineStr">
+    <row r="64" ht="15" customHeight="1">
+      <c r="A64" s="37" t="inlineStr">
         <is>
           <t>Sales</t>
         </is>
       </c>
-      <c r="B44" s="38" t="inlineStr">
+      <c r="B64" s="37" t="inlineStr">
         <is>
           <t>Itwaru, Alyssa</t>
         </is>
       </c>
-      <c r="C44" s="38" t="inlineStr">
+      <c r="C64" s="37" t="inlineStr">
         <is>
           <t>aly@performcb.com</t>
         </is>
       </c>
-      <c r="D44" s="38" t="inlineStr">
+      <c r="D64" s="37" t="inlineStr">
         <is>
           <t>Agency Sales Development Executive</t>
         </is>
       </c>
-      <c r="E44" s="38" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="G44" s="38" t="inlineStr">
+      <c r="E64" s="37" t="inlineStr"/>
+      <c r="F64" s="30" t="inlineStr">
+        <is>
+          <t>SUSPENDED</t>
+        </is>
+      </c>
+      <c r="G64" s="37" t="inlineStr">
         <is>
           <t>Team Members</t>
         </is>
       </c>
     </row>
-    <row r="45" ht="15" customHeight="1">
-      <c r="A45" s="38" t="inlineStr">
+    <row r="65" ht="15" customHeight="1">
+      <c r="A65" s="37" t="inlineStr">
         <is>
           <t>Sales</t>
         </is>
       </c>
-      <c r="B45" s="38" t="inlineStr">
+      <c r="B65" s="37" t="inlineStr">
         <is>
           <t>Johnson, Jae</t>
         </is>
       </c>
-      <c r="C45" s="38" t="inlineStr">
+      <c r="C65" s="37" t="inlineStr">
         <is>
           <t>jae@performcb.com</t>
         </is>
       </c>
-      <c r="D45" s="38" t="inlineStr">
+      <c r="D65" s="37" t="inlineStr">
         <is>
           <t>Agency Sales Director</t>
         </is>
       </c>
-      <c r="E45" s="38" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="G45" s="38" t="inlineStr">
+      <c r="E65" s="37" t="inlineStr"/>
+      <c r="F65" s="30" t="inlineStr">
+        <is>
+          <t>SUSPENDED</t>
+        </is>
+      </c>
+      <c r="G65" s="37" t="inlineStr">
         <is>
           <t>Google Workspace Users</t>
         </is>
       </c>
     </row>
-    <row r="46" ht="15" customHeight="1">
-      <c r="A46" s="38" t="inlineStr">
+    <row r="66" ht="15" customHeight="1">
+      <c r="A66" s="37" t="inlineStr">
         <is>
           <t>Sales</t>
         </is>
       </c>
-      <c r="B46" s="38" t="inlineStr">
+      <c r="B66" s="37" t="inlineStr">
         <is>
           <t>Johnson, Jae</t>
         </is>
       </c>
-      <c r="C46" s="38" t="inlineStr">
+      <c r="C66" s="37" t="inlineStr">
         <is>
           <t>jae@performcb.com</t>
         </is>
       </c>
-      <c r="D46" s="38" t="inlineStr">
+      <c r="D66" s="37" t="inlineStr">
         <is>
           <t>Agency Sales Director</t>
         </is>
       </c>
-      <c r="E46" s="38" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="G46" s="38" t="inlineStr">
+      <c r="E66" s="37" t="inlineStr"/>
+      <c r="F66" s="30" t="inlineStr">
+        <is>
+          <t>SUSPENDED</t>
+        </is>
+      </c>
+      <c r="G66" s="37" t="inlineStr">
         <is>
           <t>SSO 8/5</t>
         </is>
       </c>
     </row>
-    <row r="47" ht="15" customHeight="1">
-      <c r="A47" s="38" t="inlineStr">
+    <row r="67" ht="15" customHeight="1">
+      <c r="A67" s="37" t="inlineStr">
         <is>
           <t>Sales</t>
         </is>
       </c>
-      <c r="B47" s="38" t="inlineStr">
+      <c r="B67" s="37" t="inlineStr">
         <is>
           <t>Johnson, Jae</t>
         </is>
       </c>
-      <c r="C47" s="38" t="inlineStr">
+      <c r="C67" s="37" t="inlineStr">
         <is>
           <t>jae@performcb.com</t>
         </is>
       </c>
-      <c r="D47" s="38" t="inlineStr">
+      <c r="D67" s="37" t="inlineStr">
         <is>
           <t>Agency Sales Director</t>
         </is>
       </c>
-      <c r="E47" s="38" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="G47" s="38" t="inlineStr">
+      <c r="E67" s="37" t="inlineStr"/>
+      <c r="F67" s="30" t="inlineStr">
+        <is>
+          <t>SUSPENDED</t>
+        </is>
+      </c>
+      <c r="G67" s="37" t="inlineStr">
         <is>
           <t>Team Members</t>
         </is>
       </c>
     </row>
-    <row r="48" ht="15" customHeight="1">
-      <c r="A48" s="38" t="inlineStr">
+    <row r="68" ht="15" customHeight="1">
+      <c r="A68" s="37" t="inlineStr">
         <is>
           <t>Sales</t>
         </is>
       </c>
-      <c r="B48" s="38" t="inlineStr">
+      <c r="B68" s="37" t="inlineStr">
         <is>
           <t>Koncz, Adam</t>
         </is>
       </c>
-      <c r="C48" s="38" t="inlineStr">
+      <c r="C68" s="37" t="inlineStr">
         <is>
           <t>adam.Koncz@performcb.com</t>
         </is>
       </c>
-      <c r="D48" s="38" t="inlineStr">
+      <c r="D68" s="37" t="inlineStr">
         <is>
           <t>Sales Director</t>
         </is>
       </c>
-      <c r="E48" s="38" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="G48" s="38" t="inlineStr">
+      <c r="E68" s="37" t="inlineStr"/>
+      <c r="F68" s="30" t="inlineStr">
+        <is>
+          <t>SUSPENDED</t>
+        </is>
+      </c>
+      <c r="G68" s="37" t="inlineStr">
         <is>
           <t>Google Workspace Users</t>
         </is>
       </c>
     </row>
-    <row r="49" ht="15" customHeight="1">
-      <c r="A49" s="38" t="inlineStr">
+    <row r="69" ht="15" customHeight="1">
+      <c r="A69" s="37" t="inlineStr">
         <is>
           <t>Sales</t>
         </is>
       </c>
-      <c r="B49" s="38" t="inlineStr">
+      <c r="B69" s="37" t="inlineStr">
         <is>
           <t>Koncz, Adam</t>
         </is>
       </c>
-      <c r="C49" s="38" t="inlineStr">
+      <c r="C69" s="37" t="inlineStr">
         <is>
           <t>adam.Koncz@performcb.com</t>
         </is>
       </c>
-      <c r="D49" s="38" t="inlineStr">
+      <c r="D69" s="37" t="inlineStr">
         <is>
           <t>Sales Director</t>
         </is>
       </c>
-      <c r="E49" s="38" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="G49" s="38" t="inlineStr">
+      <c r="E69" s="37" t="inlineStr"/>
+      <c r="F69" s="30" t="inlineStr">
+        <is>
+          <t>SUSPENDED</t>
+        </is>
+      </c>
+      <c r="G69" s="37" t="inlineStr">
         <is>
           <t>Team Members</t>
         </is>
       </c>
     </row>
-    <row r="50" ht="15" customHeight="1">
-      <c r="A50" s="38" t="inlineStr">
+    <row r="70" ht="15" customHeight="1">
+      <c r="A70" s="37" t="inlineStr">
         <is>
           <t>Sales</t>
         </is>
       </c>
-      <c r="B50" s="38" t="inlineStr">
+      <c r="B70" s="37" t="inlineStr">
         <is>
           <t>Mcglynn, Craig</t>
         </is>
       </c>
-      <c r="C50" s="38" t="inlineStr">
+      <c r="C70" s="37" t="inlineStr">
         <is>
           <t>craig@performcb.com</t>
         </is>
       </c>
-      <c r="D50" s="38" t="inlineStr">
+      <c r="D70" s="37" t="inlineStr">
         <is>
           <t>Executive Vice President Agency</t>
         </is>
       </c>
-      <c r="E50" s="38" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="G50" s="38" t="inlineStr">
+      <c r="E70" s="37" t="inlineStr"/>
+      <c r="F70" s="30" t="inlineStr">
+        <is>
+          <t>SUSPENDED</t>
+        </is>
+      </c>
+      <c r="G70" s="37" t="inlineStr">
         <is>
           <t>Team Members</t>
         </is>
       </c>
     </row>
-    <row r="51" ht="15" customHeight="1">
-      <c r="A51" s="38" t="inlineStr">
+    <row r="71" ht="15" customHeight="1">
+      <c r="A71" s="37" t="inlineStr">
         <is>
           <t>Sales</t>
         </is>
       </c>
-      <c r="B51" s="38" t="inlineStr">
+      <c r="B71" s="37" t="inlineStr">
         <is>
           <t>Niedermeyer, Christina</t>
         </is>
       </c>
-      <c r="C51" s="38" t="inlineStr">
+      <c r="C71" s="37" t="inlineStr">
         <is>
           <t>christina@performcb.com</t>
         </is>
       </c>
-      <c r="D51" s="38" t="inlineStr">
+      <c r="D71" s="37" t="inlineStr">
         <is>
           <t>Sales Director</t>
         </is>
       </c>
-      <c r="E51" s="38" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="G51" s="38" t="inlineStr">
+      <c r="E71" s="37" t="inlineStr"/>
+      <c r="F71" s="30" t="inlineStr">
+        <is>
+          <t>SUSPENDED</t>
+        </is>
+      </c>
+      <c r="G71" s="37" t="inlineStr">
         <is>
           <t>Team Members</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>